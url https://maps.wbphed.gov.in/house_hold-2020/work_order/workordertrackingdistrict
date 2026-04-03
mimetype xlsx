--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -640,954 +640,954 @@
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="3">
         <v>223</v>
       </c>
       <c r="D4" s="3">
         <v>223</v>
       </c>
       <c r="E4" s="3">
         <v>363885</v>
       </c>
       <c r="F4" s="3">
         <v>896.67</v>
       </c>
       <c r="G4" s="3">
-        <v>2075</v>
+        <v>2095</v>
       </c>
       <c r="H4" s="4">
-        <v>764.29</v>
+        <v>758.23</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="3">
         <v>966</v>
       </c>
       <c r="D5" s="3">
         <v>966</v>
       </c>
       <c r="E5" s="3">
         <v>858679</v>
       </c>
       <c r="F5" s="3">
         <v>2395.13</v>
       </c>
       <c r="G5" s="3">
-        <v>5331</v>
+        <v>5334</v>
       </c>
       <c r="H5" s="4">
-        <v>1928.23</v>
+        <v>1637.56</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="3">
         <v>384</v>
       </c>
       <c r="D6" s="3">
         <v>381</v>
       </c>
       <c r="E6" s="3">
         <v>906273</v>
       </c>
       <c r="F6" s="3">
         <v>2543.9</v>
       </c>
       <c r="G6" s="3">
-        <v>2280</v>
+        <v>2270</v>
       </c>
       <c r="H6" s="4">
-        <v>2073.82</v>
+        <v>1949.72</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="3">
         <v>319</v>
       </c>
       <c r="D7" s="3">
         <v>319</v>
       </c>
       <c r="E7" s="3">
         <v>669426</v>
       </c>
       <c r="F7" s="3">
         <v>1936.49</v>
       </c>
       <c r="G7" s="3">
-        <v>3801</v>
+        <v>3836</v>
       </c>
       <c r="H7" s="4">
-        <v>1898.57</v>
+        <v>1880.12</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="3">
         <v>308</v>
       </c>
       <c r="D8" s="3">
         <v>308</v>
       </c>
       <c r="E8" s="3">
         <v>298860</v>
       </c>
       <c r="F8" s="3">
         <v>851.49</v>
       </c>
       <c r="G8" s="3">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="H8" s="4">
-        <v>771.36</v>
+        <v>750.04</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="3">
         <v>403</v>
       </c>
       <c r="D9" s="3">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="E9" s="3">
-        <v>350601</v>
+        <v>346291</v>
       </c>
       <c r="F9" s="3">
-        <v>2545.49</v>
+        <v>2522.99</v>
       </c>
       <c r="G9" s="3">
-        <v>1629</v>
+        <v>1645</v>
       </c>
       <c r="H9" s="4">
-        <v>2342.05</v>
+        <v>2498.49</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="3">
         <v>498</v>
       </c>
       <c r="D10" s="3">
         <v>483</v>
       </c>
       <c r="E10" s="3">
         <v>979405</v>
       </c>
       <c r="F10" s="3">
         <v>2421.78</v>
       </c>
       <c r="G10" s="3">
-        <v>3803</v>
+        <v>3907</v>
       </c>
       <c r="H10" s="4">
-        <v>1985.83</v>
+        <v>2002.83</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="3">
         <v>163</v>
       </c>
       <c r="D11" s="3">
         <v>163</v>
       </c>
       <c r="E11" s="3">
         <v>799002</v>
       </c>
       <c r="F11" s="3">
         <v>1925.34</v>
       </c>
       <c r="G11" s="3">
-        <v>2063</v>
+        <v>2054</v>
       </c>
       <c r="H11" s="4">
-        <v>1575.09</v>
+        <v>1227.14</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="3">
         <v>250</v>
       </c>
       <c r="D12" s="3">
         <v>249</v>
       </c>
       <c r="E12" s="3">
         <v>435009</v>
       </c>
       <c r="F12" s="3">
         <v>1250.87</v>
       </c>
       <c r="G12" s="3">
-        <v>3089</v>
+        <v>3163</v>
       </c>
       <c r="H12" s="4">
-        <v>983.66</v>
+        <v>981.09</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="3">
         <v>205</v>
       </c>
       <c r="D13" s="3">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E13" s="3">
-        <v>276994</v>
+        <v>277044</v>
       </c>
       <c r="F13" s="3">
-        <v>1023.63</v>
+        <v>1024.49</v>
       </c>
       <c r="G13" s="3">
-        <v>2122</v>
+        <v>2162</v>
       </c>
       <c r="H13" s="4">
-        <v>841.46</v>
+        <v>746.9</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3">
         <v>173</v>
       </c>
       <c r="D14" s="3">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="E14" s="3">
-        <v>65932</v>
+        <v>66558</v>
       </c>
       <c r="F14" s="3">
-        <v>717.12</v>
+        <v>723.13</v>
       </c>
       <c r="G14" s="3">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="H14" s="4">
-        <v>679.48</v>
+        <v>687.25</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="3">
         <v>234</v>
       </c>
       <c r="D15" s="3">
         <v>234</v>
       </c>
       <c r="E15" s="3">
         <v>918158</v>
       </c>
       <c r="F15" s="3">
         <v>3089.14</v>
       </c>
       <c r="G15" s="3">
-        <v>2402</v>
+        <v>2360</v>
       </c>
       <c r="H15" s="4">
-        <v>2609.79</v>
+        <v>1963.42</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="3">
         <v>831</v>
       </c>
       <c r="D16" s="3">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="E16" s="3">
-        <v>1794757</v>
+        <v>1786565</v>
       </c>
       <c r="F16" s="3">
-        <v>5480.03</v>
+        <v>5460.3</v>
       </c>
       <c r="G16" s="3">
-        <v>4407</v>
+        <v>4468</v>
       </c>
       <c r="H16" s="4">
-        <v>3880.29</v>
+        <v>3402.33</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="3">
         <v>629</v>
       </c>
       <c r="D17" s="3">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E17" s="3">
         <v>1248479</v>
       </c>
       <c r="F17" s="3">
-        <v>3209.13</v>
+        <v>3211.1</v>
       </c>
       <c r="G17" s="3">
-        <v>4116</v>
+        <v>4168</v>
       </c>
       <c r="H17" s="4">
-        <v>2866.7</v>
+        <v>2816.94</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="3">
         <v>536</v>
       </c>
       <c r="D18" s="3">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="E18" s="3">
         <v>1397572</v>
       </c>
       <c r="F18" s="3">
-        <v>3515.52</v>
+        <v>3496.25</v>
       </c>
       <c r="G18" s="3">
-        <v>3521</v>
+        <v>3599</v>
       </c>
       <c r="H18" s="4">
-        <v>2655.68</v>
+        <v>2660.84</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="3">
         <v>124</v>
       </c>
       <c r="D19" s="3">
         <v>124</v>
       </c>
       <c r="E19" s="3">
         <v>350147</v>
       </c>
       <c r="F19" s="3">
         <v>1330.96</v>
       </c>
       <c r="G19" s="3">
-        <v>1905</v>
+        <v>2081</v>
       </c>
       <c r="H19" s="4">
-        <v>1149.48</v>
+        <v>894.96</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="3">
         <v>591</v>
       </c>
       <c r="D20" s="3">
         <v>589</v>
       </c>
       <c r="E20" s="3">
-        <v>1039373</v>
+        <v>1036940</v>
       </c>
       <c r="F20" s="3">
-        <v>3030.54</v>
+        <v>3028.81</v>
       </c>
       <c r="G20" s="3">
-        <v>3179</v>
+        <v>3152</v>
       </c>
       <c r="H20" s="4">
-        <v>2800.15</v>
+        <v>2077.06</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="3">
         <v>546</v>
       </c>
       <c r="D21" s="3">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E21" s="3">
-        <v>1153394</v>
+        <v>1155377</v>
       </c>
       <c r="F21" s="3">
-        <v>3231.48</v>
+        <v>3232.55</v>
       </c>
       <c r="G21" s="3">
-        <v>4389</v>
+        <v>4441</v>
       </c>
       <c r="H21" s="4">
-        <v>2506.8</v>
+        <v>2298.33</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="3">
         <v>556</v>
       </c>
       <c r="D22" s="3">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E22" s="3">
-        <v>1154086</v>
+        <v>1154274</v>
       </c>
       <c r="F22" s="3">
-        <v>3985.53</v>
+        <v>3985.66</v>
       </c>
       <c r="G22" s="3">
-        <v>3926</v>
+        <v>3891</v>
       </c>
       <c r="H22" s="4">
-        <v>3060.62</v>
+        <v>2442.82</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="3">
         <v>84</v>
       </c>
       <c r="D23" s="3">
         <v>84</v>
       </c>
       <c r="E23" s="3">
         <v>561042</v>
       </c>
       <c r="F23" s="3">
         <v>4020.55</v>
       </c>
       <c r="G23" s="3">
-        <v>2397</v>
+        <v>2373</v>
       </c>
       <c r="H23" s="4">
-        <v>3207.81</v>
+        <v>1966.41</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="3">
         <v>893</v>
       </c>
       <c r="D24" s="3">
         <v>890</v>
       </c>
       <c r="E24" s="3">
         <v>2037837</v>
       </c>
       <c r="F24" s="3">
         <v>6293.06</v>
       </c>
       <c r="G24" s="3">
-        <v>8157</v>
+        <v>8215</v>
       </c>
       <c r="H24" s="4">
-        <v>5137.83</v>
+        <v>4525.13</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="3">
         <v>413</v>
       </c>
       <c r="D25" s="3">
         <v>412</v>
       </c>
       <c r="E25" s="3">
         <v>625759</v>
       </c>
       <c r="F25" s="3">
         <v>1849.9</v>
       </c>
       <c r="G25" s="3">
         <v>2490</v>
       </c>
       <c r="H25" s="4">
-        <v>1503.42</v>
+        <v>1412.31</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7">
         <v>9329</v>
       </c>
       <c r="D26" s="7">
-        <v>9279</v>
+        <v>9275</v>
       </c>
       <c r="E26" s="7">
-        <v>18284670</v>
+        <v>18272582</v>
       </c>
       <c r="F26" s="7">
-        <v>57543.77</v>
+        <v>57490.56</v>
       </c>
       <c r="G26" s="7">
-        <v>68288</v>
+        <v>68902</v>
       </c>
       <c r="H26" s="8">
-        <v>47222.42</v>
+        <v>41579.91</v>
       </c>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:F2"/>