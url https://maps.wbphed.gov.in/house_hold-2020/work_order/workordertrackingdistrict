--- v1 (2026-04-03)
+++ v2 (2026-05-02)
@@ -640,954 +640,954 @@
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="3">
         <v>223</v>
       </c>
       <c r="D4" s="3">
         <v>223</v>
       </c>
       <c r="E4" s="3">
         <v>363885</v>
       </c>
       <c r="F4" s="3">
         <v>896.67</v>
       </c>
       <c r="G4" s="3">
-        <v>2095</v>
+        <v>2099</v>
       </c>
       <c r="H4" s="4">
-        <v>758.23</v>
+        <v>1515.35</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="3">
         <v>966</v>
       </c>
       <c r="D5" s="3">
         <v>966</v>
       </c>
       <c r="E5" s="3">
         <v>858679</v>
       </c>
       <c r="F5" s="3">
         <v>2395.13</v>
       </c>
       <c r="G5" s="3">
-        <v>5334</v>
+        <v>5373</v>
       </c>
       <c r="H5" s="4">
-        <v>1637.56</v>
+        <v>3222.32</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="3">
         <v>384</v>
       </c>
       <c r="D6" s="3">
         <v>381</v>
       </c>
       <c r="E6" s="3">
-        <v>906273</v>
+        <v>906324</v>
       </c>
       <c r="F6" s="3">
         <v>2543.9</v>
       </c>
       <c r="G6" s="3">
-        <v>2270</v>
+        <v>2287</v>
       </c>
       <c r="H6" s="4">
-        <v>1949.72</v>
+        <v>3774.63</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="3">
         <v>319</v>
       </c>
       <c r="D7" s="3">
         <v>319</v>
       </c>
       <c r="E7" s="3">
         <v>669426</v>
       </c>
       <c r="F7" s="3">
         <v>1936.49</v>
       </c>
       <c r="G7" s="3">
-        <v>3836</v>
+        <v>3874</v>
       </c>
       <c r="H7" s="4">
-        <v>1880.12</v>
+        <v>3737.03</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="3">
         <v>308</v>
       </c>
       <c r="D8" s="3">
         <v>308</v>
       </c>
       <c r="E8" s="3">
         <v>298860</v>
       </c>
       <c r="F8" s="3">
         <v>851.49</v>
       </c>
       <c r="G8" s="3">
-        <v>759</v>
+        <v>771</v>
       </c>
       <c r="H8" s="4">
-        <v>750.04</v>
+        <v>1464.41</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="3">
         <v>403</v>
       </c>
       <c r="D9" s="3">
         <v>396</v>
       </c>
       <c r="E9" s="3">
         <v>346291</v>
       </c>
       <c r="F9" s="3">
         <v>2522.99</v>
       </c>
       <c r="G9" s="3">
         <v>1645</v>
       </c>
       <c r="H9" s="4">
-        <v>2498.49</v>
+        <v>4802.1</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="3">
         <v>498</v>
       </c>
       <c r="D10" s="3">
         <v>483</v>
       </c>
       <c r="E10" s="3">
         <v>979405</v>
       </c>
       <c r="F10" s="3">
         <v>2421.78</v>
       </c>
       <c r="G10" s="3">
-        <v>3907</v>
+        <v>3967</v>
       </c>
       <c r="H10" s="4">
-        <v>2002.83</v>
+        <v>3995.7</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="3">
         <v>163</v>
       </c>
       <c r="D11" s="3">
         <v>163</v>
       </c>
       <c r="E11" s="3">
         <v>799002</v>
       </c>
       <c r="F11" s="3">
         <v>1925.34</v>
       </c>
       <c r="G11" s="3">
-        <v>2054</v>
+        <v>2092</v>
       </c>
       <c r="H11" s="4">
-        <v>1227.14</v>
+        <v>2403.71</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="3">
         <v>250</v>
       </c>
       <c r="D12" s="3">
         <v>249</v>
       </c>
       <c r="E12" s="3">
         <v>435009</v>
       </c>
       <c r="F12" s="3">
         <v>1250.87</v>
       </c>
       <c r="G12" s="3">
-        <v>3163</v>
+        <v>3201</v>
       </c>
       <c r="H12" s="4">
-        <v>981.09</v>
+        <v>1961.58</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="3">
         <v>205</v>
       </c>
       <c r="D13" s="3">
         <v>203</v>
       </c>
       <c r="E13" s="3">
         <v>277044</v>
       </c>
       <c r="F13" s="3">
         <v>1024.49</v>
       </c>
       <c r="G13" s="3">
-        <v>2162</v>
+        <v>2187</v>
       </c>
       <c r="H13" s="4">
-        <v>746.9</v>
+        <v>1478.79</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3">
         <v>173</v>
       </c>
       <c r="D14" s="3">
         <v>169</v>
       </c>
       <c r="E14" s="3">
         <v>66558</v>
       </c>
       <c r="F14" s="3">
         <v>723.13</v>
       </c>
       <c r="G14" s="3">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="H14" s="4">
-        <v>687.25</v>
+        <v>1363.8</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="3">
         <v>234</v>
       </c>
       <c r="D15" s="3">
         <v>234</v>
       </c>
       <c r="E15" s="3">
         <v>918158</v>
       </c>
       <c r="F15" s="3">
         <v>3089.14</v>
       </c>
       <c r="G15" s="3">
-        <v>2360</v>
+        <v>2409</v>
       </c>
       <c r="H15" s="4">
-        <v>1963.42</v>
+        <v>3667.54</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="3">
         <v>831</v>
       </c>
       <c r="D16" s="3">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="E16" s="3">
-        <v>1786565</v>
+        <v>1786732</v>
       </c>
       <c r="F16" s="3">
-        <v>5460.3</v>
+        <v>5460.41</v>
       </c>
       <c r="G16" s="3">
-        <v>4468</v>
+        <v>4489</v>
       </c>
       <c r="H16" s="4">
-        <v>3402.33</v>
+        <v>6426.39</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="3">
         <v>629</v>
       </c>
       <c r="D17" s="3">
         <v>626</v>
       </c>
       <c r="E17" s="3">
         <v>1248479</v>
       </c>
       <c r="F17" s="3">
         <v>3211.1</v>
       </c>
       <c r="G17" s="3">
-        <v>4168</v>
+        <v>4267</v>
       </c>
       <c r="H17" s="4">
-        <v>2816.94</v>
+        <v>5410.66</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="3">
         <v>536</v>
       </c>
       <c r="D18" s="3">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="E18" s="3">
-        <v>1397572</v>
+        <v>1382105</v>
       </c>
       <c r="F18" s="3">
-        <v>3496.25</v>
+        <v>3487.61</v>
       </c>
       <c r="G18" s="3">
-        <v>3599</v>
+        <v>3753</v>
       </c>
       <c r="H18" s="4">
-        <v>2660.84</v>
+        <v>5275.54</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="3">
         <v>124</v>
       </c>
       <c r="D19" s="3">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E19" s="3">
-        <v>350147</v>
+        <v>348490</v>
       </c>
       <c r="F19" s="3">
-        <v>1330.96</v>
+        <v>1328.76</v>
       </c>
       <c r="G19" s="3">
-        <v>2081</v>
+        <v>2145</v>
       </c>
       <c r="H19" s="4">
-        <v>894.96</v>
+        <v>1820.47</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="3">
         <v>591</v>
       </c>
       <c r="D20" s="3">
         <v>589</v>
       </c>
       <c r="E20" s="3">
         <v>1036940</v>
       </c>
       <c r="F20" s="3">
         <v>3028.81</v>
       </c>
       <c r="G20" s="3">
-        <v>3152</v>
+        <v>3151</v>
       </c>
       <c r="H20" s="4">
-        <v>2077.06</v>
+        <v>3676.1</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="3">
         <v>546</v>
       </c>
       <c r="D21" s="3">
         <v>546</v>
       </c>
       <c r="E21" s="3">
         <v>1155377</v>
       </c>
       <c r="F21" s="3">
         <v>3232.55</v>
       </c>
       <c r="G21" s="3">
-        <v>4441</v>
+        <v>4517</v>
       </c>
       <c r="H21" s="4">
-        <v>2298.33</v>
+        <v>4431.14</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="3">
         <v>556</v>
       </c>
       <c r="D22" s="3">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="E22" s="3">
         <v>1154274</v>
       </c>
       <c r="F22" s="3">
-        <v>3985.66</v>
+        <v>3985.53</v>
       </c>
       <c r="G22" s="3">
-        <v>3891</v>
+        <v>3959</v>
       </c>
       <c r="H22" s="4">
-        <v>2442.82</v>
+        <v>4856.43</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="3">
         <v>84</v>
       </c>
       <c r="D23" s="3">
         <v>84</v>
       </c>
       <c r="E23" s="3">
         <v>561042</v>
       </c>
       <c r="F23" s="3">
         <v>4020.55</v>
       </c>
       <c r="G23" s="3">
-        <v>2373</v>
+        <v>2435</v>
       </c>
       <c r="H23" s="4">
-        <v>1966.41</v>
+        <v>3899.52</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="3">
         <v>893</v>
       </c>
       <c r="D24" s="3">
         <v>890</v>
       </c>
       <c r="E24" s="3">
         <v>2037837</v>
       </c>
       <c r="F24" s="3">
         <v>6293.06</v>
       </c>
       <c r="G24" s="3">
-        <v>8215</v>
+        <v>8411</v>
       </c>
       <c r="H24" s="4">
-        <v>4525.13</v>
+        <v>8968.22</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="3">
         <v>413</v>
       </c>
       <c r="D25" s="3">
         <v>412</v>
       </c>
       <c r="E25" s="3">
         <v>625759</v>
       </c>
       <c r="F25" s="3">
         <v>1849.9</v>
       </c>
       <c r="G25" s="3">
-        <v>2490</v>
+        <v>2478</v>
       </c>
       <c r="H25" s="4">
-        <v>1412.31</v>
+        <v>2795.47</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7">
         <v>9329</v>
       </c>
       <c r="D26" s="7">
-        <v>9275</v>
+        <v>9273</v>
       </c>
       <c r="E26" s="7">
-        <v>18272582</v>
+        <v>18255676</v>
       </c>
       <c r="F26" s="7">
-        <v>57490.56</v>
+        <v>57479.72</v>
       </c>
       <c r="G26" s="7">
-        <v>68902</v>
+        <v>69948</v>
       </c>
       <c r="H26" s="8">
-        <v>41579.91</v>
+        <v>80946.92</v>
       </c>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:F2"/>