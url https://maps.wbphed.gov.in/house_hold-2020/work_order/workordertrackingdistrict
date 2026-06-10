--- v2 (2026-05-02)
+++ v3 (2026-06-10)
@@ -643,951 +643,951 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="3">
         <v>223</v>
       </c>
       <c r="D4" s="3">
         <v>223</v>
       </c>
       <c r="E4" s="3">
         <v>363885</v>
       </c>
       <c r="F4" s="3">
         <v>896.67</v>
       </c>
       <c r="G4" s="3">
         <v>2099</v>
       </c>
       <c r="H4" s="4">
-        <v>1515.35</v>
+        <v>756.48</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="3">
         <v>966</v>
       </c>
       <c r="D5" s="3">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="E5" s="3">
-        <v>858679</v>
+        <v>858359</v>
       </c>
       <c r="F5" s="3">
-        <v>2395.13</v>
+        <v>2394.09</v>
       </c>
       <c r="G5" s="3">
-        <v>5373</v>
+        <v>5422</v>
       </c>
       <c r="H5" s="4">
-        <v>3222.32</v>
+        <v>1595.5</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="3">
         <v>384</v>
       </c>
       <c r="D6" s="3">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E6" s="3">
-        <v>906324</v>
+        <v>906109</v>
       </c>
       <c r="F6" s="3">
-        <v>2543.9</v>
+        <v>2543.76</v>
       </c>
       <c r="G6" s="3">
-        <v>2287</v>
+        <v>2281</v>
       </c>
       <c r="H6" s="4">
-        <v>3774.63</v>
+        <v>1863.34</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="3">
         <v>319</v>
       </c>
       <c r="D7" s="3">
         <v>319</v>
       </c>
       <c r="E7" s="3">
         <v>669426</v>
       </c>
       <c r="F7" s="3">
         <v>1936.49</v>
       </c>
       <c r="G7" s="3">
-        <v>3874</v>
+        <v>3864</v>
       </c>
       <c r="H7" s="4">
-        <v>3737.03</v>
+        <v>1831.64</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="3">
         <v>308</v>
       </c>
       <c r="D8" s="3">
         <v>308</v>
       </c>
       <c r="E8" s="3">
         <v>298860</v>
       </c>
       <c r="F8" s="3">
         <v>851.49</v>
       </c>
       <c r="G8" s="3">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="H8" s="4">
-        <v>1464.41</v>
+        <v>710.68</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="3">
         <v>403</v>
       </c>
       <c r="D9" s="3">
         <v>396</v>
       </c>
       <c r="E9" s="3">
         <v>346291</v>
       </c>
       <c r="F9" s="3">
         <v>2522.99</v>
       </c>
       <c r="G9" s="3">
-        <v>1645</v>
+        <v>1640</v>
       </c>
       <c r="H9" s="4">
-        <v>4802.1</v>
+        <v>2337.08</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="3">
         <v>498</v>
       </c>
       <c r="D10" s="3">
         <v>483</v>
       </c>
       <c r="E10" s="3">
         <v>979405</v>
       </c>
       <c r="F10" s="3">
         <v>2421.78</v>
       </c>
       <c r="G10" s="3">
-        <v>3967</v>
+        <v>4012</v>
       </c>
       <c r="H10" s="4">
-        <v>3995.7</v>
+        <v>1822.88</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="3">
         <v>163</v>
       </c>
       <c r="D11" s="3">
         <v>163</v>
       </c>
       <c r="E11" s="3">
         <v>799002</v>
       </c>
       <c r="F11" s="3">
         <v>1925.34</v>
       </c>
       <c r="G11" s="3">
-        <v>2092</v>
+        <v>2111</v>
       </c>
       <c r="H11" s="4">
-        <v>2403.71</v>
+        <v>1194.25</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="3">
         <v>250</v>
       </c>
       <c r="D12" s="3">
         <v>249</v>
       </c>
       <c r="E12" s="3">
         <v>435009</v>
       </c>
       <c r="F12" s="3">
         <v>1250.87</v>
       </c>
       <c r="G12" s="3">
-        <v>3201</v>
+        <v>3203</v>
       </c>
       <c r="H12" s="4">
-        <v>1961.58</v>
+        <v>973.37</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="3">
         <v>205</v>
       </c>
       <c r="D13" s="3">
         <v>203</v>
       </c>
       <c r="E13" s="3">
         <v>277044</v>
       </c>
       <c r="F13" s="3">
         <v>1024.49</v>
       </c>
       <c r="G13" s="3">
-        <v>2187</v>
+        <v>2191</v>
       </c>
       <c r="H13" s="4">
-        <v>1478.79</v>
+        <v>739.11</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3">
         <v>173</v>
       </c>
       <c r="D14" s="3">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E14" s="3">
-        <v>66558</v>
+        <v>66309</v>
       </c>
       <c r="F14" s="3">
-        <v>723.13</v>
+        <v>720.01</v>
       </c>
       <c r="G14" s="3">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="H14" s="4">
-        <v>1363.8</v>
+        <v>671.22</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="3">
         <v>234</v>
       </c>
       <c r="D15" s="3">
         <v>234</v>
       </c>
       <c r="E15" s="3">
         <v>918158</v>
       </c>
       <c r="F15" s="3">
         <v>3089.14</v>
       </c>
       <c r="G15" s="3">
-        <v>2409</v>
+        <v>2398</v>
       </c>
       <c r="H15" s="4">
-        <v>3667.54</v>
+        <v>1808.75</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="3">
         <v>831</v>
       </c>
       <c r="D16" s="3">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="E16" s="3">
-        <v>1786732</v>
+        <v>1782278</v>
       </c>
       <c r="F16" s="3">
-        <v>5460.41</v>
+        <v>5455.49</v>
       </c>
       <c r="G16" s="3">
-        <v>4489</v>
+        <v>4460</v>
       </c>
       <c r="H16" s="4">
-        <v>6426.39</v>
+        <v>2964.42</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="3">
         <v>629</v>
       </c>
       <c r="D17" s="3">
         <v>626</v>
       </c>
       <c r="E17" s="3">
         <v>1248479</v>
       </c>
       <c r="F17" s="3">
         <v>3211.1</v>
       </c>
       <c r="G17" s="3">
-        <v>4267</v>
+        <v>4269</v>
       </c>
       <c r="H17" s="4">
-        <v>5410.66</v>
+        <v>2614.96</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="3">
         <v>536</v>
       </c>
       <c r="D18" s="3">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="E18" s="3">
-        <v>1382105</v>
+        <v>1335037</v>
       </c>
       <c r="F18" s="3">
-        <v>3487.61</v>
+        <v>3459.38</v>
       </c>
       <c r="G18" s="3">
-        <v>3753</v>
+        <v>3849</v>
       </c>
       <c r="H18" s="4">
-        <v>5275.54</v>
+        <v>2583.95</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="3">
         <v>124</v>
       </c>
       <c r="D19" s="3">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="E19" s="3">
-        <v>348490</v>
+        <v>348165</v>
       </c>
       <c r="F19" s="3">
-        <v>1328.76</v>
+        <v>1325.96</v>
       </c>
       <c r="G19" s="3">
-        <v>2145</v>
+        <v>2164</v>
       </c>
       <c r="H19" s="4">
-        <v>1820.47</v>
+        <v>911.46</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="3">
         <v>591</v>
       </c>
       <c r="D20" s="3">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="E20" s="3">
-        <v>1036940</v>
+        <v>1035202</v>
       </c>
       <c r="F20" s="3">
-        <v>3028.81</v>
+        <v>3027.91</v>
       </c>
       <c r="G20" s="3">
-        <v>3151</v>
+        <v>3141</v>
       </c>
       <c r="H20" s="4">
-        <v>3676.1</v>
+        <v>1786.42</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="3">
         <v>546</v>
       </c>
       <c r="D21" s="3">
         <v>546</v>
       </c>
       <c r="E21" s="3">
         <v>1155377</v>
       </c>
       <c r="F21" s="3">
         <v>3232.55</v>
       </c>
       <c r="G21" s="3">
-        <v>4517</v>
+        <v>4536</v>
       </c>
       <c r="H21" s="4">
-        <v>4431.14</v>
+        <v>2121.09</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="3">
         <v>556</v>
       </c>
       <c r="D22" s="3">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E22" s="3">
         <v>1154274</v>
       </c>
       <c r="F22" s="3">
-        <v>3985.53</v>
+        <v>3985.29</v>
       </c>
       <c r="G22" s="3">
-        <v>3959</v>
+        <v>3958</v>
       </c>
       <c r="H22" s="4">
-        <v>4856.43</v>
+        <v>2361.39</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="3">
         <v>84</v>
       </c>
       <c r="D23" s="3">
         <v>84</v>
       </c>
       <c r="E23" s="3">
         <v>561042</v>
       </c>
       <c r="F23" s="3">
         <v>4020.55</v>
       </c>
       <c r="G23" s="3">
-        <v>2435</v>
+        <v>2414</v>
       </c>
       <c r="H23" s="4">
-        <v>3899.52</v>
+        <v>1917.6</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="3">
         <v>893</v>
       </c>
       <c r="D24" s="3">
         <v>890</v>
       </c>
       <c r="E24" s="3">
         <v>2037837</v>
       </c>
       <c r="F24" s="3">
         <v>6293.06</v>
       </c>
       <c r="G24" s="3">
-        <v>8411</v>
+        <v>8427</v>
       </c>
       <c r="H24" s="4">
-        <v>8968.22</v>
+        <v>4387.88</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="3">
         <v>413</v>
       </c>
       <c r="D25" s="3">
         <v>412</v>
       </c>
       <c r="E25" s="3">
         <v>625759</v>
       </c>
       <c r="F25" s="3">
         <v>1849.9</v>
       </c>
       <c r="G25" s="3">
-        <v>2478</v>
+        <v>2469</v>
       </c>
       <c r="H25" s="4">
-        <v>2795.47</v>
+        <v>1395.59</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7">
         <v>9329</v>
       </c>
       <c r="D26" s="7">
-        <v>9273</v>
+        <v>9254</v>
       </c>
       <c r="E26" s="7">
-        <v>18255676</v>
+        <v>18201307</v>
       </c>
       <c r="F26" s="7">
-        <v>57479.72</v>
+        <v>57438.31</v>
       </c>
       <c r="G26" s="7">
-        <v>69948</v>
+        <v>70112</v>
       </c>
       <c r="H26" s="8">
-        <v>80946.92</v>
+        <v>39349.08</v>
       </c>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:F2"/>