--- v1 (2026-04-27)
+++ v2 (2026-05-24)
@@ -41,4977 +41,4977 @@
   <si>
     <t>SL. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Scheme Sm Code</t>
   </si>
   <si>
     <t>Sanctioned Cost</t>
   </si>
   <si>
     <t>No. of Work Orders</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
+    <t>Nadia Arsenic Division I</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Muragachha Zone-I Part-II, at Hanskhali Block by retrofitting of Ground Water based PWSS for Muragachha Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08012</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Radhakantapur Part-II, at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Radhakantapur Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08013</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Gayeshpur Zone-I, at Santipur Block by retrofitting of Ground Water based PWSS for Gayeshpur Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08014</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-VIII, (Tarinipur), Part-I at Chakdah Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07446</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Balance Portion of Zone-XI, (Birohi) at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07449</t>
+  </si>
+  <si>
     <t>Nadia Division</t>
   </si>
   <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-III, Zone-I within Krishnagar &amp; Nabadwip (Part) Block (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/07455</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-I, Zone-IX within Kaliganj Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07476</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-VI within Nakashipara Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07504</t>
+  </si>
+  <si>
+    <t>Nadia Arsenic Civil Division II</t>
+  </si>
+  <si>
+    <t>Retrofitting of Chandpur water supply scheme under Krishnagar-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07934</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bagbaria water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07938</t>
+  </si>
+  <si>
+    <t>Retrofitting of Khanjepur water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07943</t>
+  </si>
+  <si>
+    <t>Retrofitting of Gongra water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07960</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Tarapur, Part-I at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Tarapur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08817</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Ukhilnara Zone-I, Part-I at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Dhantala Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08826</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-XIII, (Digha), Part-II at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme under Nadia Arsenic Divisi</t>
+  </si>
+  <si>
+    <t>SM/08834</t>
+  </si>
+  <si>
+    <t>Retrofitting of Mobarakpur water supply scheme underTehatta-II Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08300</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) underJaldhara / Jal Swapna for Zone-II, (Joykrishnapur) at Chakdah Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08861</t>
+  </si>
+  <si>
+    <t>Retrofitting of Kadipur water supply scheme underKrishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08301</t>
+  </si>
+  <si>
+    <t>Retrofitting of Baranaldaha water supply scheme underTehatta-II Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08308</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Teinpur Zone-IIWater Supply Scheme (Phase-I) of Retrofitting under Jal SwapnaProgram in Nadia District under Nadia Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>SM/09046</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for NUTANGRAM to Accommodate FHTC in Hanskhali block of Nadia district underNadia division</t>
+  </si>
+  <si>
+    <t>SM/09572</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR DAMODARKHALI WATER SUPPLY SCHEME IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09244</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-II, Zone-VIII within Nakashipara Block.(Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/08952</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-I, Zone-VII within Kaliganj Block. (PhaseC)</t>
+  </si>
+  <si>
+    <t>SM/08955</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for ELANGI ZONE-I to Accommodate FHTC in Chapra Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09537</t>
+  </si>
+  <si>
+    <t>Providing FHTC by Augmentation of Payradanga PWSS Block: Hanskhali, District: Nadia</t>
+  </si>
+  <si>
+    <t>SM/10413</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Andharkota PWSS to accommodate FHTC in Karimpur-I Block within Nadia District under Nadia Division</t>
+  </si>
+  <si>
+    <t>SM/10075</t>
+  </si>
+  <si>
+    <t>Providing FHTC by augmentation for Madhugari water supply scheme with in Karimpur-I Block in Nadia District under Nadia Division P.H.E. Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>SM/10084</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme under Jaldhara / Jal Swapna by retrofitting of DUBLI ZONE-I &amp; DUBLI ZONE-II of Ranaghat-II Block, &amp; UKHILNARA ZONE-I &amp; UKHILNARA ZONE-II of Ranaghat-I Block, District-Nadia to accommodate FHT</t>
+  </si>
+  <si>
+    <t>SM/09967</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by Augmentation under JJM for Duttapulia Zone-II Ground Water Based Piped Water Supply Scheme (Phase-II) , Block-Ranaghat-II, District-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/10650</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BHALUKA to Accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10068</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED LAKSHMIPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09256</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-III, Zone-I, II AND III within Krishnagar-II and Nabadwip (Part) Block. (Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/08960</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Baraandulia Zone-II Water Supply Scheme under Jal Swapna Program in Nadia District under Nadia Division, P.H.E Dte. (Phase-I,Retrofitting)</t>
+  </si>
+  <si>
+    <t>SM/08962</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED MAHESHPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09265</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED PUTHIMARI PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09271</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED TEINPUR (ZONE-I) PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/10522</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for ELANGI ZONE-II to Accommodate FHTC in Chapra Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09813</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-IV, (Rukminidanga), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08004</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-XIII, (Digha), Part-I at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07895</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR DIGRI TO ACCOMMODATE FHTC IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09870</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR DAKSHINPARA (ZONE-I) PWSS BLOCK: HANSKHALI DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/10569</t>
+  </si>
+  <si>
+    <t>MADHUPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10103</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-V, (Darrappur), Part-III at Haringhata Block by Augmentation of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme under Nadia Arsenic Div</t>
+  </si>
+  <si>
+    <t>SM/09938</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Dignagar Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/10019</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-I within Nakashipara Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07835</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED KARIMPUR JALANGI ZONE-VI PWSS TO ACCOMMODATE FHTC IN KARIMPUR-I BLOCK IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/11513</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE III/A (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11832</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VI/B (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/12374</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IV/B (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11841</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-I, Zone-II within Kaliganj Block (Phase-B).</t>
+  </si>
+  <si>
+    <t>SM/07005</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-III, Zone-IV within Krishnagar-II, Nabadwip (Part) Block (Phase-D)</t>
+  </si>
+  <si>
+    <t>SM/07432</t>
+  </si>
+  <si>
+    <t>JITPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10405</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR BAGULA PWSS ZONE-II BLOCK: HANSKHALI DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/11741</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Dhantala, Sabdalpur,Aranghata, Dubli &amp; Goalsalua of Ranaghat -II Block, Paschim Noapara of Ranaghat-I Block &amp; Garapota of Hanskhali Block, District - Nadia by Augmenta</t>
+  </si>
+  <si>
+    <t>SM/12022</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE II(NORTHERN SECTOR PART-III) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11548</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE III/B(NORTHERN SECTOR PART-III) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11610</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IX/B (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/12376</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Zone-V, (Darrappur) Part-IV, Repair and Renovation of different units of Haringhata WTP at Haringhata Block by Augmentation of Surface Water based PWSS for Haringhata</t>
+  </si>
+  <si>
+    <t>SM/11456</t>
+  </si>
+  <si>
+    <t>MANOHARPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/12421</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR HARINGHATA &amp; CHAKDAH (PART) AT CHAKDAHA &amp; HARINGHATA BLOCK UNDER NADIA DISTRICT UBDER NADIA ARSENIC DIVISION-I, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>SM/19042</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IV/B (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11735</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VI/A (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11737</t>
+  </si>
+  <si>
+    <t>Gosaichar Char Piped Water Supply Scheme To Accommodate FHTC at Ranaghat-II Block under Nadia District Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/13758</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR UDAYPUR PWSS BLOCK: SANTIPUR DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/11925</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE III/B (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11870</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE II/A (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11808</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BERRAMCHANDRA PUR Zone-II to Accommodate FHTC in Karimpur-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09814</t>
+  </si>
+  <si>
+    <t>Retrofitting of Krishnagar water supply scheme under Tehatta-II Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07961</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based PipedWater Supply Scheme For KISHOREPUR to Accommodate FHTC in Karimpur-II Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09573</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Paschim Bhatjungla Zone-II Water Supply Scheme under Jal Swapno Programme (Phase-I) Retrofitting in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08132</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Nrisinghapur Water Supply Scheme Part-II under Jal Jeevan Mission (JJM) at Santipur block, Nadia under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/15553</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR MAHISHNENGRA ZONE-I (PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15540</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BAGULA ZONE-II (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15541</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Gayeshpur Zone II Water Supply Scheme, Part-IV under Jal Jeevan Mission(JJM) at Santipur Block, Nadia under Nadia Arsenic Division-I. P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>SM/15545</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Mamjoani Part-I at Hanskhali Block by retrofitting of Ground Water based PWSS for Mamjoani Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08859</t>
+  </si>
+  <si>
+    <t>Char Brahmanagar Piped Water Supply Scheme.(JJM Revision)</t>
+  </si>
+  <si>
+    <t>SM/16182</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical Division</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Itaberia Water Supply Scheme In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16359</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Jaypur Water Supply Scheme In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16360</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Badkulla Water Supply Scheme (Zone-I &amp; II) In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16364</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Bankar Dhopadi Water Supply Scheme under Jal Swapno Programme (Phase-I) Retrofitting in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08131</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bara Naldaha Water Supply Scheme in Tehatta-II Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16342</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Ber Ramchandrapur (Zone-I &amp; Zone-II) Water Supply Scheme in Karimpur-I Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16794</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Madhugari Water Supply Scheme in Karimpur-I Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16797</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Muktadaha (Zone - I &amp; Zone - II) Water Supply Scheme in Karimpur-I Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16798</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Dharammpur (Part-B) village, Block- Tehatta-II, Nadia District, under Nadia Arsenic Civil Division-II.</t>
+  </si>
+  <si>
+    <t>SM/16101</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-II, Zone-IV within Nakashipara Block.(Phase-D)</t>
+  </si>
+  <si>
+    <t>SM/08670</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Itla Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16830</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Teinpur (Zone - I to IV) Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16809</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Andharkota Water Supply Scheme in Karimpur-I Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16791</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR KULGACHHI (PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17232</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR GHORALIA ZONE-I (PHASE-II) IN SANTIPUR BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17218</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BANKAR DHOPADI IN NABADWIP BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17219</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR Fazilnagar PWSS (PHASE-II) IN Karimpur II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17202</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme under Jaldhara / Jal Swapna by retrofitting of SABDALPUR &amp; DHANTALA under Ranaghat-II Block District-Nadia to accommodate FHTC (Functional Household Tap Connection), Repair of OHR, Constr</t>
+  </si>
+  <si>
+    <t>SM/09958</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BAGULA ZONE-I (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17688</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Helenchi(Zone-I,II &amp; III) Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18070</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Chapra Bangalji Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18052</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Mahatpur Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18057</t>
+  </si>
+  <si>
+    <t>SIKRA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10410</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for NASERKHULI ZONE-II to Accommodate FHTC in Ranaghat-II Block of Nadia District under Nadia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/11547</t>
+  </si>
+  <si>
+    <t>Providing FHTC by Augmentation under Jal Swapna for HUDA CHAPRA Piped Water Supply Scheme in Hanskhali block of Nadia district under Nadia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/09817</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Tarapur, Kalaighata, Radhakantapur, Parniamatpur and Birnagar Part-III at Ranaghat -I Block by Augmentation of Ground Water based PWSS for Tarapur, Kalaighata, Radhakan</t>
+  </si>
+  <si>
+    <t>SM/12023</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bahirgachi Zone-I water supply scheme underChapra Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08305</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Sabdalpur Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-XI, (Chanduria), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08002</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-I, Zone-IX within Kaliganj Block (Phase- A)</t>
+  </si>
+  <si>
+    <t>SM/07417</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-I, Zone-VI within Kaliganj Block (Phase- B)</t>
+  </si>
+  <si>
+    <t>SM/07420</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-V, (Darrappur), Part-II at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07450</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-II, Zone-VI within Nakashipara Block (Phase-A).</t>
+  </si>
+  <si>
+    <t>SM/07452</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Bablari Dewanganj Water Supply Scheme under Jal Swapno Programme</t>
+  </si>
+  <si>
+    <t>SM/07456</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-IV within Nakashipara Block (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/07457</t>
+  </si>
+  <si>
+    <t>Retrofitting of Providing FHTC at Ground Water based Ber Ramchandrapur Zone-II Water Supply Scheme within Karimpur-1 Block (Phase-1)</t>
+  </si>
+  <si>
+    <t>SM/07491</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Kulgachi Water Supply Scheme under Jal Swapno Programme</t>
+  </si>
+  <si>
+    <t>SM/07494</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-I, Zone-I within Kaliganj Block (Phase-A).</t>
+  </si>
+  <si>
+    <t>SM/06996</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-I, Zone-IV within Kaliganj Block (Phase-B).</t>
+  </si>
+  <si>
+    <t>SM/07001</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-VI, (Balia) Part-II at Chakdah Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08853</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Halalpur Krishnapur Zone-I,Construction of Arsenic-cum Iron Removal Plant (AIRP), Boundary Wall, pathway and other allied works at H/W site of this at Ranaghat-II Block</t>
+  </si>
+  <si>
+    <t>SM/08860</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-IX, (Chandmari), Part-II at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme under Nadia Arsenic Divi</t>
+  </si>
+  <si>
+    <t>SM/08833</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-III (Mosra) Part-II at Chakdah Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08838</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Gayeshpur Zone-II, at Santipur Block by retrofitting of Ground Water based PWSS for Gayeshpur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08863</t>
+  </si>
+  <si>
+    <t>Proving FHTC (Functional Household Tap Connection ) by retrofitting under Jalswapno with utility shifting of water pipeline in connection to the work under Nadia highway Division I PWD (Roads)Dte along Dhubulia-Mayapur Road 0.00 Kmp to 11.12 kmp under Sur</t>
+  </si>
+  <si>
+    <t>SM/08890</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Parniamatpur Phase-II at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Parniamatpur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08843</t>
+  </si>
+  <si>
+    <t>Retrofitting of Ground Water Based Piped Water Supply Scheme For Bankar Dhopadi to accomodate FHTC in Nabadwip Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09526</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA KHANJEPUR WATER SUPPLY SCHEME IN TEHATTA-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09249</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR BAHIRGACHI ZONE-II WATER SUPPLY SCHEME IN CHAPRA BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09250</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Hudachapra Water Supply Scheme under Jal Swapna Program in NadiaDistrict under Nadia Division, P.H.E Dte. (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/08673</t>
+  </si>
+  <si>
+    <t>Retrofitting of Thanapara water supply scheme under Karimpur-II Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08250</t>
+  </si>
+  <si>
+    <t>Retrofitting of Helenchi Zone-II water supply scheme under Krishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08253</t>
+  </si>
+  <si>
+    <t>Retrofitting of Helenchi Zone-III water supply scheme under Krishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08254</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Nathna Zone-I to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10421</t>
+  </si>
+  <si>
+    <t>Providing FHTC by augmentation under Jal Swapna for Kulgachi PWSS, in Tehatta-II block with in Nadia district under Nadia Division</t>
+  </si>
+  <si>
+    <t>SM/10080</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED KARIMPUR-JALANGI ZONE-IV PWSS TO ACCOMMODATE FHTC IN KARIMPUR-I BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/10526</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for DURGAPUR CHOWGACHA to Accommodate FHTC in Krishnaganj Block of Nadia District under Nadia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09794</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Providing FHTC (Functional Household Tap Connection) Repair of OHR &amp; allied works under Jaldhara / Jal Swapna Zone-VI (BALIA), Zone-VIA (DARRPPUR) &amp; Zone-VII (BALLAVPUR), at chakdaha Bloc</t>
+  </si>
+  <si>
+    <t>SM/09964</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-III, (Jalkar Bhomra) and Zone- IV, (Uttar Duttapara), Part-III at Haringhata Block by Augmentation of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Wate</t>
+  </si>
+  <si>
+    <t>SM/09969</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED MOBARAKPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09259</t>
+  </si>
+  <si>
+    <t>Retrofitting of Ground Water Based Piped Water Supply Scheme for Ghoralia Zone I</t>
+  </si>
+  <si>
+    <t>SM/09108</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED KARIMPUR-JALANGI ZONE-V PWSS TO ACCOMMODATE FHTC IN KARIMPUR-I BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/10523</t>
+  </si>
+  <si>
+    <t>EXTENSION OF INTAKE STRUCTURE UNDER SURFACE WATER BASED WATER SUPPLY SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT (NORTHERN SECTOR) PART-II</t>
+  </si>
+  <si>
+    <t>SM/10692</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Mahisunra(Phase-II) to accommodate FHTC in Nabadwip block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10598</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR BARNIA WATER SUPPLY SCHEME IN TEHATTA-II BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/10093</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bhimpur (Phase-II) to accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10726</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone -VII, (Kumarpur), Zone-VIII, (Tarinipur), Part-III at Chakdah Block by Augmentation of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/09940</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED BADKULLA PWSS ZONE-II TO ACCOMMODATE FHTC IN HANSKHALI BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/11510</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE III/A (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11809</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for TIORKHALI to Accommodate FHTC in NabadwipBlock of Nadia District under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/10728</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for SUBARNABIHAR ZONE-I to Accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11506</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE I/B (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11837</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED DHORADAHA PWSS PHASE-II TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/11874</t>
+  </si>
+  <si>
+    <t>BARUIHUDA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/14423</t>
+  </si>
+  <si>
+    <t>Raynagar Piped Water Supply Scheme To Accommodate FHTC at Ranaghat-II Block under Nadia District Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/14234</t>
+  </si>
+  <si>
+    <t>AUGMENTATION GROUND WATER BASED WATER SUPPLY OF BADKULLA PWSS ZONE 1 TO ACCOMMODATE FHTC IN HANSKHALI BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/13791</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BADKULLA ZONE-I (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15276</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BANPUR (PHASE-II) IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15280</t>
+  </si>
+  <si>
+    <t>Detailed Project Report for Dakhin Bishnupur Piped Water Supply Scheme at Ranaghat-I Block Under Nadia District Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/14242</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-III, Zone-IV within Krishnagar-II and Nabadwip (Part) Block. (Phase-E)</t>
+  </si>
+  <si>
+    <t>SM/08959</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Ramnagar, Part-II at Hanskhali Block by retrofitting of Ground Water based PWSS for Ramnagar Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08821</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Dhantala, Part-II at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Dhantala Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08829</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Huda Chapra Water Supply Scheme In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16369</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Betai(Zone-I &amp; II) Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16331</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Chanderghat Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16332</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Khanjipur Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16333</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT at Betna W/S Scheme</t>
+  </si>
+  <si>
+    <t>SM/16354</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gopinathpur Water Supply Scheme in Tehatta-II Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16345</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gobrapota &amp; Naldaha Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16829</t>
+  </si>
+  <si>
+    <t>Solarizations of WBSEDCL Energized Electrical installation including Net Metering at Different Pipe Water Supply Scheme at Krishnagar - I Block in Nadia District under Eastern Mechanical Division, PHE, Directorate.</t>
+  </si>
+  <si>
+    <t>SM/16848</t>
+  </si>
+  <si>
+    <t>Solarizations of WBSEDCL Energized Electrical Installations including Net Metering at Different piped water supply schemes at Santipur &amp; Nabadwip Blocks in Nadia District under Eastern Mechanical Division PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/16851</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Dakshin Jhitkipota Water Supply Scheme (Zone - I &amp; II) in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16841</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Madhpur Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16805</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Anandapur Water Supply Scheme in Karimpur-I Block, District-Nadia</t>
+  </si>
+  <si>
+    <t>SM/16790</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Ghoralia Water Supply Scheme (Zone - I &amp; II) in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17268</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gobindapur Water Supply Scheme (Z-I &amp; II ) in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17270</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Nrisinghapur Water Supply Scheme in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17272</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Saguna Water Supply Scheme in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17273</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bankar Dhopadi Water Supply Scheme in Nabadwip Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/17275</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR MADHUGARI PWSS (PHASE-III) IN Karimpur I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17205</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bagberia Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18046</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Pansila Water Supply Scheme in Nabadwip Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/17278</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Tarapur Water Supply Scheme in Ranagtat-I Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18205</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Dubli (Z-I &amp; II) Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18210</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Naserkuli (Z-I &amp; II) Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18218</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Tungi Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18069</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Maidanpur Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18059</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED BAHADURPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09269</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Dhoradaha PWSS to accommodate FHTC in Karimpur-II Block with in Nadia District under Nadia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10083</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-I, Zone-VII within Kaliganj Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07429</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Kanainagar Water Supply Scheme in Tehatta-I Block under Nadia District.</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Itla Water Supply Scheme under Jal Swapno Programme in Nadia District (Phase-I Retrofitting).</t>
+  </si>
+  <si>
+    <t>SM/08053</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-VII within Nakashipara Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/08138</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-II, (Hapania), Part-I at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07899</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Anand1pur Water Supply Scheme under Jal Swapno Programme (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07486</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bansbaria water supply scheme under Krishnagar-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07936</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bahadurpur water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07941</t>
+  </si>
+  <si>
+    <t>Retrofitting of Tengra water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07962</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-I, Zone-VII within Kaliganj Block (Phase-A).</t>
+  </si>
+  <si>
+    <t>SM/07003</t>
+  </si>
+  <si>
+    <t>Retrofitting of Chanderghat water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07963</t>
+  </si>
+  <si>
+    <t>Retrofitting of Ground Water Based Piped Water Supply Scheme for Ghoralia Zone II</t>
+  </si>
+  <si>
+    <t>SM/09089</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Ramnagar, Part-I at Hanskhali Block by retrofitting of Ground Water based PWSS for Ramnagar Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08820</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Ukhilnara Zone-I, Part-II at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Ukhilnara Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08827</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-I (Palagachha) Part-II at Chakdah Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08857</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-XII, (Madanpur), at Chakdah Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme under Nadia Arsenic Division-I, PHE</t>
+  </si>
+  <si>
+    <t>SM/08832</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-X, (Subarnapur), Part-II at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme under Nadia Arsenic Divi</t>
+  </si>
+  <si>
+    <t>SM/08836</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from MuktadahaZone-II Water Supply Scheme (Phase-I) of Retrofitting under JalSwapna Program in Nadia District under Nadia Division, P.H.EDte.</t>
+  </si>
+  <si>
+    <t>SM/09044</t>
+  </si>
+  <si>
+    <t>Retrofitting of Digri water supply scheme underKrishnagar-I Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08303</t>
+  </si>
+  <si>
+    <t>Retrofitting of Barnia water supply scheme underTehatta-II Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08304</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Kamalpur Zone I Water Supply Scheme under Jal Swapna Program in NadiaDistrict under Nadia Division, P.H.E Dte. (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/08672</t>
+  </si>
+  <si>
+    <t>Retrofitting of Balibanga water supply scheme under Chapra Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08255</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for ANANDAPUR to Accommodate FHTC in Karimpur-I Block of Nadia District under Nadia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09453</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Nathna Zone-II to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10416</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Karimpur-Jalangi PWSS Zone-VII to accommodate FHTC in Karimpur-I block with in Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10419</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for MADHPUR Block in Karimpur-II Block with in Nadia District under Nadia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10081</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Pansila Block: Nabadwip, Dist: Nadia.</t>
+  </si>
+  <si>
+    <t>SM/10527</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED CHANDERGHAT PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09255</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Baraandulia Zone-I Water Supply Scheme under Jal Swapna Program in Nadia District under Nadia Division, P.H.E Dte. (Phase-I, Retrofitting)</t>
+  </si>
+  <si>
+    <t>SM/08963</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for ISWARCHANDRAPUR to Accommodate FHTC in Tehatta-II block of Nadia district under Nadia division P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/10423</t>
+  </si>
+  <si>
+    <t>Augmentation to accommodate FHTC for Matikumra Ground Water Based Piped Water Supply Scheme (Phase-I), Block-Ranaghat-II, District-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/10661</t>
+  </si>
+  <si>
+    <t>Augmentation to accommodate FHTC for Debagram Ground Water Based Piped Water Supply Scheme (Phase-I), Block-Ranaghat-II, District-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/10662</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for MURUTIA to Accommodate FHTC in Karimpur-II block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09798</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED BETBERIA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09266</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED SHYAMNAGAR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KRISHNAGANJ BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09268</t>
+  </si>
+  <si>
+    <t>PROVIDING WATER SUPPLY FACILITY THROUGH EXISTING PWSS TO ANGANWADI CENTERS (1245 Nos.) IN NADIA DISTRICT (PHASE-II)</t>
+  </si>
+  <si>
+    <t>SM/10029</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED TEINPUR (ZONE-III) PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/10521</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED KARIMPURJALANGI PWSS ZONE-X(B) TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/10737</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Kamgachi PWSS Part to accommodate FHTC in Ranaghat-I block with in Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10460</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR HELENCHI ZONE-I WATER SUPPLY SCHEME IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09871</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR DAKSHINPARA (ZONE-II) PWSS BLOCK: HANSKHALI DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/10571</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection from Utter Tajpur W/S Scheme (Phase-I) of Retrofitting under Jal Swapno Programme</t>
+  </si>
+  <si>
+    <t>SM/07421</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by Augmentation under JJM for Duttapulia Zone-I Ground Water Based Piped Water Supply Scheme (Phase-II) , Block-Ranaghat-II, District-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/10652</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by Augmentation under JJM for Matikumra Ground Water Based Piped Water Supply Scheme (Phase-II) , Block-Ranaghat-II, District-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/10653</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-IX (Chandmari) and Zone-XII, (Madanpur), Part-III at Chakdah Block by Augmentation of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme u</t>
+  </si>
+  <si>
+    <t>SM/09939</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE II/C (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11831</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE V/A (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11843</t>
+  </si>
+  <si>
+    <t>Manik Nagar Piped W/S Scheme</t>
+  </si>
+  <si>
+    <t>SM/10407</t>
+  </si>
+  <si>
+    <t>CHAKDIGNAGAR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/12419</t>
+  </si>
+  <si>
+    <t>Ground Water Based Piped Water Supply Scheme for BAGANCHARA to accommodate FHTC in Santipur Block of Nadia District under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/12018</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Muragachha Zone- I and Zone- II Part-III at Hanskhali Block by Augmentation of Ground Water based PWSS for Muragachha Water Supply Scheme under Nadia Arsenic Divisi</t>
+  </si>
+  <si>
+    <t>SM/11640</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IX/A (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11652</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for MAGURKHALI to Accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11546</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IV/C(NORTHERN SECTOR PART-III) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11551</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE V/C (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/12373</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VIII/A (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11650</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE III/B (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11839</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED KARIMPURJALANGI PWSS ZONE-X(A) PHASE-II TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/11871</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE V/B (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11810</t>
+  </si>
+  <si>
+    <t>Indrakpur Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/13820</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Dakshin Jhikipota Zone-I Water Supply Scheme under Jal Swapno Programme in Nadia District (Phase-I Retrofitting).</t>
+  </si>
+  <si>
+    <t>SM/08056</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Gobindapur Zone II Water Supply Scheme, Part-II under Jal Jeevan Mission(JJM) at Santipur Block, Nadia under Nadia Arsenic Division-I. P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>SM/15550</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR GAZNA (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15539</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Ramnagar Water Supply Scheme, Part-IV under Jal Jeevan Mission(JJM) at Hanskhali Block, Nadia under Nadia Arsenic Division-I. P.H.E.Dte..</t>
+  </si>
+  <si>
+    <t>SM/15548</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR HUDA CHAPRA (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15279</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Goalpur Zone II Water Supply Scheme, Part-II under Jal Jeevan Mission(JJM) at Santipur Block, Nadia under Nadia Arsenic Division-I. P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>SM/15546</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Nabla Water Supply Scheme, Part-IV under Jal Jeevan Mission(JJM) at Santipur Block, Nadia under Nadia Arsenic Division-I. P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>SM/15547</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Beharia Water Supply Scheme Part-IV under Jal Jeevan Mission (JJM) at Santipur Block, Nadia under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/15549</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR FATEPUR (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15281</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR PURBA KHAMARSIMULIA (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15134</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR MONIPOTA (PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15135</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR JOANIA (PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15138</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-II, (Hapania), Part-II at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme under Nadia Arsenic Divisi</t>
+  </si>
+  <si>
+    <t>SM/08830</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Muragacha Water Supply Scheme (Zone I &amp; II) In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16362</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Nutangram Water Supply Scheme In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16370</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Purba Khamar Simulia Water Supply Scheme In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16372</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Mobarakpur Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16334</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme For CHAPRA BANGALJHI to Accommodate FHTC in Chapra Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10067</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Tehatta Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16341</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Palasipara Water Supply Scheme in Tehatta-II Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16347</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Karimpur Jalangi (Zone - IV to VII) Water Supply Scheme in Karimpur-I Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16796</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Labangola village, Block- Tehatta-II, Nadia District, under Nadia Arsenic Civil Division-II.</t>
+  </si>
+  <si>
+    <t>SM/16105</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Senpur Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16843</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Dhoradaha Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16800</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Kulgachi Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16833</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Monipota Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16835</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Murutia Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16807</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Narayanpur Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16808</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Fulia Township Water Supply Scheme in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17266</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gayespur Water Supply Scheme (Zone - I &amp; II) in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17267</t>
+  </si>
+  <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BADKULLA ZONE-II (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/17687</t>
   </si>
   <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR Ber Ramchandrapur Zone II PWSS (PHASE-II) IN Karimpur I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17203</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR Subarnabihar ZONE-I (PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17211</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR Teinpur zone IV PWSS (PHASE-II) IN Karimpur II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17212</t>
+  </si>
+  <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR PANSILA(PHASE-II) IN NABADWIP BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/17213</t>
   </si>
   <si>
-    <t>Eastern Mechanical Division</t>
-[...17 lines deleted...]
-    <t>SM/16347</t>
+    <t>Implementation of Affordable IoT System at Badalangi Padmala(Zone-I &amp; II) Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18045</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Halalpur Krishnapur (Z-I &amp; II) Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18214</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Matikumra Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18217</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bara Andulia(Zone-I &amp; II) Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18049</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gongra Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18054</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT System at Lakshmipur Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
   </si>
   <si>
     <t>SM/18055</t>
   </si>
   <si>
-    <t>Implementation of Affordable IoT System at Murutia Water Supply Scheme in Karimpur-II Block of District Nadia</t>
-[...134 lines deleted...]
-    <t>SM/11640</t>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-III within Nakashipara Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07501</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF INTAKE, WTP &amp; RISING MAIN FOR SURFACE WATER-BASED PIPED WATER SUPPLY SCHEME FOR ARSENIC-AFFECTED AREAS NORTHERN SECTOR (PART I) OF NADIA DISTRICT TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/18388</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Matiari Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18063</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR BANSBARIA WATER SUPPLY SCHEME IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09251</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VI/B (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11738</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for HANSPUKURIA Block: Tehatta-II, Dist: Nadia</t>
   </si>
   <si>
     <t>SM/11918</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for MAGURKHALI to Accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division PHE Dte.</t>
-[...128 lines deleted...]
-    <t>SM/13820</t>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE I/A (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11836</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Panchdara Abhaynagar Water Supply Scheme in Tehatta-II Block under Nadia District.</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection from Kishorpur Water Scheme under Jal Swapno Programme in Nadia District (Phase-I Retrofitting)</t>
+  </si>
+  <si>
+    <t>SM/08130</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-I, Zone-III within Kaliganj Block (Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/07435</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-X, (Simurali), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07999</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-III, (Masra), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08003</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-IX, (Ghetugachhi), Part-II at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08005</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-XII, (Balagarichar), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdaha (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08007</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-XII, (Balagarichar), Part-II at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08008</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Sabdalpur, at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Sabdalpur Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08021</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-VIII within Nakashipara Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07458</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-V, (Darrappur), Part-I at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07445</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Badlangi Padmamala Zone-I Water Supply Scheme under Jal Swapno Programme in Nadia District (Phase-I Retrofitting).</t>
+  </si>
+  <si>
+    <t>SM/08134</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-I, Zone-VIII within Kaliganj Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07430</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-I, Zone-V within Kaliganj Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07431</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-III, Zone-III within Krishnagar-II Nabadwip (Part) Block (Phase-A).</t>
+  </si>
+  <si>
+    <t>SM/07469</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-I, Zone-IX within Kaliganj Block (Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/07474</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-III, Zone-III within Krishnagar-II, Nabadwip (Part) Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07495</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-VIII within Nakashipara Block (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/07502</t>
+  </si>
+  <si>
+    <t>Retrofitting of Taldaha water supply scheme under Krishnaganj Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07297</t>
+  </si>
+  <si>
+    <t>Retrofitting of Maheshpur water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07937</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bagakhali Zone-II water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07942</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Fatepur Water Supply Scheme under Jal Swapno Program in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/06995</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-I, Zone-V within Kaliganj Block (Phase-A).</t>
+  </si>
+  <si>
+    <t>SM/07004</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Bhanderkhola Water Supply Scheme under Jal Swapno Programme (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07834</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Arranghata Zone-I Phase-II at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Arranghata Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08849</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Bhayna Zone-I, Part-II, at Hanskhali Block by retrofitting of Ground Water based PWSS for Bhayna Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/08819</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Saguna, Part-II at Santipur Block by retrofitting of Ground Water based PWSS for Saguna Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08823</t>
+  </si>
+  <si>
+    <t>Retrofitting of Matiary water supply scheme underKrishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08309</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Boalia, at Santipur Block by retrofitting of Ground Water based PWSS for Boalia Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08864</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Itaberia at Hanskhali Block by retrofitting of Ground Water based PWSS for Itaberia Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08811</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Joypur Part-I, at Hanskhali Block by retrofitting of Ground Water based PWSS for Joypur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/08812</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) underJaldhara / Jal Swapna for Zone-VIII, (Barberia) Part-II at Chakdah Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08840</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Parniamatpur Phase-I at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Parniamatpur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08841</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Goalsalua Zone-I Construction of Arsenic-cum Iron Removal Plant (AIRP), Boundary Wall, pathway and other allied works at H/W site of this at Ranaghat-II Block by retrofit</t>
+  </si>
+  <si>
+    <t>SM/08847</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bablari Dewanganj Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/09205</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR HELENCHI ZONE-III WATER SUPPLY SCHEME IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09247</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR HELENCHI ZONE-II WATER SUPPLY SCHEME IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09248</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Muktadaha Zone-I Water Supply Scheme (Phase-I) of Retrofitting under JalSwapna Program in Nadia District under Nadia Division, P.H.EDte.</t>
+  </si>
+  <si>
+    <t>SM/08664</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground WaterBased Piped Water Supply Scheme for BADELANGI PADMAMALA ZONE-I to Accommodate FHTC in Chapra block of Nadia district under Nadia Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>SM/09538</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for GOBRAPOTA to Accommodate FHTC in Krishnagar-I Block of Nadia District under Nadia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/10417</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme under Jaldhara / Jal Swapna by retrofitting of PASCHIM NOAPARA of Ranaghat-I Block, &amp; SAGUNA of Santipur Block District-Nadia to accommodate FHTC (Functional Household Tap Connection), Re</t>
+  </si>
+  <si>
+    <t>SM/09957</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-I, Zone-VI within Kaliganj Block. (Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/08961</t>
+  </si>
+  <si>
+    <t>Providing FHTC by Augmentation of Ground Water Based Piped Water Supply Scheme for PURBA KHAMAR SIMULIA Block: Hanskhali, Dist: Nadia</t>
+  </si>
+  <si>
+    <t>SM/10422</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED MADHABPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09270</t>
+  </si>
+  <si>
+    <t>KARUIGACHHI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10106</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-II, Zone-V within Nakashipara Block (Phase-A).</t>
+  </si>
+  <si>
+    <t>SM/07497</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for GANGNAPUR to Accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10524</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BERRAMCHANDRA PUR Zone-I to Accommodate FHTC in Karimpur-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09811</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR GOPINATHPUR PWSS BLOCK: TEHATTA - II DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/10688</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BARAIA to Accommodate FHTC in Tehatta-II block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10269</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Tehatatta(Phase-II) to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10597</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for CHUPRIA ZONE-I, BLOCK- Hanskhali, Dist-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/09971</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BARA KULTA to Accommodate FHTC in Ranaghat-I Block of Nadia District under Nadia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/10595</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme under Jaldhara / Jal Swapna by retrofitting of RUKMINIDANGA (ZONE-IV) at Chakdaha Block, District-Nadia of Surface Water based PWSS for Chakdaha (Part) for FHTC (Functional Household Tap Con</t>
+  </si>
+  <si>
+    <t>SM/09937</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by Augmentation under JJM for Debagram Ground Water Based Piped Water Supply Scheme (Phase-II) , Block-Ranaghat-II, District-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/10654</t>
+  </si>
+  <si>
+    <t>Dhopahat Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/09942</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE I/A (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11828</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE II/B (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11830</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR MATIARY WATER SUPPLY SCHEME IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09872</t>
+  </si>
+  <si>
+    <t>Providing water supply facility through existing PWSS to Anganwadi Centers in Nadia District (Phase-I). (1333 Nos.)</t>
+  </si>
+  <si>
+    <t>SM/09876</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bhimpur (Phase-I) to accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10429</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Boalia, Nabla, Gayeshpur Zone-I and Gayeshpur Zone-II Part-III at Santipur Block by Augmentation of Ground Water based PWSS for Boalia, Nabla, Gayeshpur Water Supply Sc</t>
+  </si>
+  <si>
+    <t>SM/12021</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE V/A (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11649</t>
+  </si>
+  <si>
+    <t>Surface Water Based Piped Water Supply Scheme Saguna Zone-VI (Part-II) for Arsenic Affected Areas of Nadia District to accommodate FHTC under Nadia Arsenic Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>SM/11489</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE III/A (NORTHERN SECTOR PART-III) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11609</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water water based Palsonda PWSS to accommodate FHTC in Tehatta-II Block under Tehatta Sub-Division of Nadia Division in Nadia District.</t>
+  </si>
+  <si>
+    <t>SM/11919</t>
+  </si>
+  <si>
+    <t>BINODNAGAR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/11965</t>
+  </si>
+  <si>
+    <t>RAJAPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/11966</t>
+  </si>
+  <si>
+    <t>Anjangarh Pipe Water Supply Scheme in Ranaghat-I Block of Nadia District</t>
+  </si>
+  <si>
+    <t>SM/14063</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR MADHPUR (PHASE-II) IN KARIMPUR-II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15537</t>
+  </si>
+  <si>
+    <t>Retrofitting of Providing FHTC at Ground Water based Ber Ramchandrapur Zone-I Water Supply Scheme within Karimpur-I Block (Phase-1)</t>
+  </si>
+  <si>
+    <t>SM/07492</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Goalsalua Zone-II Construction of Arsenic-cum Iron Removal Plant (AIRP), Boundary Wall, pathway and other allied works at H/W site of this at Ranaghat-II Block by retrofi</t>
+  </si>
+  <si>
+    <t>SM/08846</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Fatepur Water Supply Scheme In Hanskhali Block District Nadia (Two Stage Pumping)</t>
+  </si>
+  <si>
+    <t>SM/16367</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Nazirpur Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16336</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for PASCHIM BHATJANGLA ZONE-II to Accommodate FHTC in Krishnagar-I block of Nadia district under Nadia division PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/09575</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Barnia Water Supply Scheme in Tehatta-II Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16344</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bhandar Khola Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16826</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Dignagar Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16828</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Arabpur Water Supply Scheme in Karimpur-I Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16792</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Baruipara Water Supply Scheme in Karimpur-I Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16793</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Karimpur Water Supply Scheme in Karimpur-I Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16795</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Uttar Tajpur Water Supply Scheme in Karimpur-I Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16799</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Shatikhali (Part-A) village, Block- Tehatta-II, Nadia District, Under Nadia Arsenic Civil Division-II.</t>
+  </si>
+  <si>
+    <t>SM/16102</t>
+  </si>
+  <si>
+    <t>Solarizations of WBSEDCL Energized Electrical Installation including Net Metering at Different Piped Water Supply Schemes at Ranaghat-I &amp; II Blocks in Nadia District under Eastern Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/16847</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Chak Rudranagar village, Block- Tehatta-II, Nadia District, under Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>SM/16104</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Jaba(Part-A) village, Block- Krishnagar-I, Nadia District, under Nadia Arsenic Civil Division-II.</t>
+  </si>
+  <si>
+    <t>SM/16107</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Fazilnagar Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16802</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Digri Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16836</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bansbaria Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16839</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Dafarpota Water Supply Scheme (Zone - I &amp; II) in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16840</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bhaluka Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16825</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Baganchara Water Supply Scheme in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17263</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Beharia Water Supply Scheme in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17264</t>
+  </si>
+  <si>
+    <t>Integrated Surface Water Based PWSS For Ranaghat-I &amp; Ranaghat-II Block Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/18257</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR Senpur (PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/17210</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR MADHPUR (PHASE-II) IN KARIMPUR-II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
-[...20 lines deleted...]
-    <t>SM/16802</t>
+    <t>Augmentation to accommodate FHTC under Duttapulia, Zone-I Ground Water Based Piped Water Supply Scheme (Phase-I), Block-Ranaghat-II, District-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/10663</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bahirgachi(Zone-I &amp; II) Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18047</t>
   </si>
   <si>
     <t>Implementation of Affordable Iot System at Ukhil Nara Water Supply Scheme in Ranagtat-I Block under District Nadia</t>
   </si>
   <si>
     <t>SM/18206</t>
   </si>
   <si>
     <t>Implementation of Affordable Iot System at Aranghata Narayanpur Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
   </si>
   <si>
     <t>SM/18207</t>
   </si>
   <si>
-    <t>Implementation of Affordable IoT System at Bhandar Khola Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
-[...8 lines deleted...]
-    <t>SM/16792</t>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR FULIA TOWNSHIP (ZONE-II) PWSS, BLOCK: SANTIPUR, DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/18374</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT System at Madhabpur Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
   </si>
   <si>
     <t>SM/18056</t>
   </si>
   <si>
-    <t>Implementation of Affordable IoT System at Uttar Tajpur Water Supply Scheme in Karimpur-I Block of District Nadia</t>
-[...14 lines deleted...]
-    <t>SM/16367</t>
+    <t>Implementation of Affordable IoT System at Krishnaganj Majhdia Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18062</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-III, Zone-II within Krishnagar-II &amp; Nabadwip (Part) Block (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/07453</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Habibpur PWSS to accommodate FHTC in Ranaghat-I block with in Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10420</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED TENGRA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09261</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR BRITTIHUDA WATER SUPPLY SCHEME IN CHAPRA BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/10094</t>
   </si>
   <si>
     <t>AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR CHAKDAH (PART) AT CHAKDAH BLOCK UNDER NADIA DISTRICT UNDER NADIA ARSENIC DIVISION-I, P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/18661</t>
   </si>
   <si>
-    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Boalia, Nabla, Gayeshpur Zone-I and Gayeshpur Zone-II Part-III at Santipur Block by Augmentation of Ground Water based PWSS for Boalia, Nabla, Gayeshpur Water Supply Sc</t>
-[...2 lines deleted...]
-    <t>SM/12021</t>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BHANDAR KHOLA in Krishnagar I Block with in , Nadia district under Nadia Division</t>
+  </si>
+  <si>
+    <t>SM/10079</t>
   </si>
   <si>
     <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VIII/B (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
   </si>
   <si>
     <t>SM/11835</t>
   </si>
   <si>
-    <t>Surface Water Based Piped Water Supply Scheme Saguna Zone-VI (Part-II) for Arsenic Affected Areas of Nadia District to accommodate FHTC under Nadia Arsenic Division-I, PHE. Dte.</t>
-[...104 lines deleted...]
-    <t>SM/08812</t>
+    <t>Providing Functional Household Tap Connection from Fazilnagar Water Scheme under Jal Swapno Programme in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08129</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-VIA, (Darappur), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdaha (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08001</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Birnagar Part-II, at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Birnagar Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08018</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Baruipara Water Supply Scheme under Jal Swapno Programme in Nadia District (Phase-I Retrofitting).</t>
+  </si>
+  <si>
+    <t>SM/08133</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-VIII, (BARBERIA), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07900</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection from Banpur Water Scheme (for Banpur &amp; Fulbari Mouzas) under Jal Swapno Programme</t>
+  </si>
+  <si>
+    <t>SM/07470</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection from Gazna Water Scheme (for Gazna Mouza) under Jal Swapno Programme</t>
+  </si>
+  <si>
+    <t>SM/07471</t>
+  </si>
+  <si>
+    <t>Retrofitting of PATHARGHATA water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07298</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-I, Zone-I within Kaliganj Block (Phase-B).</t>
+  </si>
+  <si>
+    <t>SM/06997</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-I, Zone-IV within Kaliganj Block (Phase-A).</t>
+  </si>
+  <si>
+    <t>SM/06998</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-I, Zone-III within Kaliganj Block (Phase-A).</t>
+  </si>
+  <si>
+    <t>SM/06999</t>
+  </si>
+  <si>
+    <t>Retrofitting of Puthimari water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07959</t>
+  </si>
+  <si>
+    <t>Retrofitting of Sakdaha water supply scheme under Krishnaganj Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07833</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna Programme covering Mashunda Village by retrofitting of Paschim Noapara Water Supply Scheme under Ranaghat-I Block under Nadia District under Nadia Arsenic Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/08854</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Dubli Zone-I, at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Dubli Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08856</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Dubli Zone-II, at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Dubli Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08858</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Kamalpur ZoneII Water Supply Scheme under Jal Swapna Program in NadiaDistrict under Nadia Division, P.H.E Dte. (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/09042</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from NutangramWater Supply Scheme under Jal Swapna Program in NadiaDistrict under Nadia Division, P.H.E Dte. (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/09043</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from ChapraBangaljhi Water Supply Scheme under Jal Swapna Program inNadia District under Nadia Division, P.H.E Dte. (Phase-I,Retrofitting)</t>
+  </si>
+  <si>
+    <t>SM/09222</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Chupria Zone-II Part-II at Hanskhali Block by retrofitting of Ground Water based PWSS for Chupria Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08862</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Joypur Part-II, at Hanskhali Block by retrofitting of Ground Water based PWSS for Joypur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08813</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara/Jal Swapna for Gobindapur at Hanskhali block by retrofitting of Ground Water Based PWSS for Gobindapur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/08815</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Chupria Zone-II Part-I at Hanskhali Block by retrofitting of Ground Water based PWSS for Chupria Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08844</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Arranghata Zone-I Phase-I at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Arranghata Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08848</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for DAFARPOTA ZONE-I to Accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09574</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Sonda II to accomodate FHTC in Krishnagar I Block of Nadia District under Nadia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/09576</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Karimpur to Accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/09033</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR TALDAHA WATER SUPPLY SCHEME IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09246</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-II, Zone-I, II and III within NakashiparaBlock. (Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/08953</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-II, Zone-VI and IX within NakashiparaBlock. (Phase-D)</t>
+  </si>
+  <si>
+    <t>SM/08958</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Dafarpota Zone I Water Supply Scheme (Phase-I) of Retrofitting under JalSwapna Program in Nadia District under Nadia Division, P.H.EDte.</t>
+  </si>
+  <si>
+    <t>SM/08665</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-II, Zone-VI within Nakashipara Block.(Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/08669</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Dakshinpara Zone-I Water Supply Scheme under Jal Swapna Program in NadiaDistrict under Nadia Division, P.H.E Dte. (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/08674</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground WaterBased Piped Water Supply Scheme for BADELANGI PADMAMALA ZONE-II to Accommodate FHTC in CHAPRA Block of Nadia District under Nadia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/09450</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Mahisunra(Phase-I) to accommodate FHTC in Nabadwip block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10418</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Tehatata (Phase-I) to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10461</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Karimpur-Jalangi PWSS Zone-IX(A) to accommodate FHTC in Karimpur-II block with in Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10462</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme under Jaldhara / Jal Swapna by retrofitting of MAMJOANI &amp; RAMNAGAR under Hanskhali Block, District-Nadia to accommodate FHTC (Functional Household Tap Connection), Construction AIRP , Constr</t>
+  </si>
+  <si>
+    <t>SM/09959</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme under Jaldhara / Jal Swapna by retrofitting of CHUPRIA ZONE-II &amp; GARAPOTA Under Hanskhali Block, District-Nadia to accommodate FHTC (Functional Household Tap Connection), Construction AIRP ,</t>
+  </si>
+  <si>
+    <t>SM/09961</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme under Jaldhara / Jal Swapna by retrofitting of PALAGACHHA (ZONE-I) &amp; MOSRA (ZONE-III) at chakdaha Block,District-Nadia of Surface Water based PWSS for Chakdah (Part) for FHTC (Functional Househ</t>
+  </si>
+  <si>
+    <t>SM/09965</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED JOYGHATA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KRISHNAGANJ BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09252</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED SAKDAHA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KRISHNAGANJ BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09254</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED FATEPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09263</t>
+  </si>
+  <si>
+    <t>PANINALA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10403</t>
+  </si>
+  <si>
+    <t>Retrofitting of Barnia water supply scheme (Phase-II) under Tehatta-II Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District, under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/09685</t>
+  </si>
+  <si>
+    <t>Retrofitting of Patharghata water supply scheme (Phase-II) under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District, under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/09696</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for KRISHNAGAR (Rural) to Accommodate FHTC in Krishnagar-I Block of Nadia District under Nadia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/10440</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR ARABPUR PWSS BLOCK: KARIMPUR - I DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/10517</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED TEINPUR (ZONE-IV) PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/10518</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED KRISHNAGAR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-II BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09264</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED PATHARGHATA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09267</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR MAIDANPUR PWSS BLOCK: CHAPRA DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/10572</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED KARIMPUR-JALANGI PWSS ZONE -IXB TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/11512</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE I/B (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11829</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VII/A (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11833</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VII/B (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/12375</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VII/A (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11845</t>
+  </si>
+  <si>
+    <t>KANAINAGAR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10406</t>
+  </si>
+  <si>
+    <t>SURUPPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10411</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Bhaya Zone- I and Zone- II Part-III at Hanskhali Block by Augmentation of Ground Water based PWSS for Bhayna Water Supply Scheme under Nadia Arsenic Division-I, PHE</t>
+  </si>
+  <si>
+    <t>SM/12019</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Halalpur Krishnapur Zone- I and Zone- II Part-III at Ranaghat-II Block by Augmentation of Ground Water based PWSS for Halalpur Krishnapur Water Supply Scheme under N</t>
+  </si>
+  <si>
+    <t>SM/12020</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED HABIBPUR PWSS PART-II TO ACCOMMODATE FHTC IN RANAGHAT- I BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/11508</t>
+  </si>
+  <si>
+    <t>MINI PIPED WATER SUPPLY SCHEME AT GAZNA (PART) VILLAGE, BLOCK- HANSKHALI, DISTRICT NADIA</t>
+  </si>
+  <si>
+    <t>SM/14064</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Itaberia Water Supply Scheme Part-III under Jal Jeevan Mission (JJM) at Hanskhali Block, Nadia under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/15552</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bhayna Zone- II Water Supply Scheme, Part-IV under Jal Jeevan Mission(JJM) at Hanskhali Block, Nadia under Nadia Arsenic Division-I. P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>SM/15543</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR TOPLA (PHASE-II) IN KARIMPUR-II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15536</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR DAKSHINPARA ZONE-II (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15538</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR DAKSHINPARA ZONE-I (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15139</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Mamjoani Water Supply Scheme In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16361</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Natna Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16335</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Garapota Water Supply Scheme In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16357</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Palsunda Water Supply Scheme in Tehatta-II Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16348</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Krishnagar Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16832</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Mahishnengra Water Supply Scheme (Zone - I &amp; II) in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16834</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR GHORALIA ZONE-II (PHASE-II) IN SANTIPUR BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17217</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation including Net Metering at Different Piped Water Supply Schemes at Hanskhali Block in Nadia District under Eastern Mechanical Division PHE, Dte.</t>
+  </si>
+  <si>
+    <t>SM/17183</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR Teinpur zone I PWSS (PHASE-II) IN Karimpur II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17195</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR Muktadaha zone I (PHASE-II) IN Karimpur I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17207</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-VII, (Ballabhpur) Part-II at Chakdah Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/08839</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Mahisura Water Supply Scheme in Nabadwip Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/17277</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Bara Kulta Water Supply Scheme in Ranagtat-I Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18197</t>
+  </si>
+  <si>
+    <t>Providing Pumping Machinery and Electrical Equipment for GLR and Boosting Stations at Different OHR sites in Ranaghat-II Block in Connection with Integrated Surface Water Based PWSS For Ranaghat-I &amp; Ranaghat-II, in the District of Nadia, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/19098</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Balibanga Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18048</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Brittihuda Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18051</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Elangi (Zone-I &amp; II) Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18053</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Maheshpur Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18058</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Joyghata Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18060</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF INTAKE, WTP &amp; RISING MAIN FOR SURFACE WATER-BASED PIPED WATER SUPPLY SCHEME FOR ARSENIC-AFFECTED AREAS NORTHERN SECTOR (PART III) OF NADIA DISTRICT TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/18389</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Shyamnagar Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18065</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Taldaha Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18066</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED KARIMPUR-JALANGI ZONE-VIII PWSS TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/10473</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED BAGBERIA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09257</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for SUBARNABIHAR ZONE-II to Accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/11507</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for JOANIA to Accommodate FHTC in Krishnagar-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09789</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION OF PALASHIPARA PWSS BLOCK: TEHATTA-II DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/10691</t>
+  </si>
+  <si>
+    <t>Proving FHTC (Functional Household Tap Connection ) by retrofitting under Jalswapno with utility shifting of water pipeline in connection to the work under Nadia highway Division I PWD (Roads)Dte along Dharmada-Muragaca Road 3.00 Kmp to 6.00kmp under Surf</t>
+  </si>
+  <si>
+    <t>SM/08889</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection from Madhugari Water Scheme Phase -I of Retrofitting under Jal Swapno Programme in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08127</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Birnagar Part-I, at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Birnagar Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08010</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Beharia Part-II, at Santipur Block by retrofitting of Ground Water based PWSS for Beharia Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08019</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-VII, (Kumarpur), Part-II at Chakdah Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07451</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Badlangi Padmamala Zone-II Water Supply Scheme under Jal Swapno Programme in Nadia District (Phase-I Retrofitting).</t>
+  </si>
+  <si>
+    <t>SM/08051</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Madhpur Water Supply Scheme under Jal Swapno Programme in Nadia District (Phase-I Retrofitting).</t>
+  </si>
+  <si>
+    <t>SM/08052</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection from Barakulta Water Supply Scheme (For Byaspur &amp; Takshali Mouzas) under Jal Swapno Program in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08057</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection from Dafarpota(Zone-II) water supply scheme under Jal Swapno Program in Nadia District (Phase-II, Retrofitting)</t>
+  </si>
+  <si>
+    <t>SM/08058</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-III, Zone-IV within Krishnagar-II Nabadwip (Part) Block (Phase-A).</t>
+  </si>
+  <si>
+    <t>SM/07468</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Pansila Water Supply Scheme under Jal Swapno Programme (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07472</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-III within Nakashipara Block (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/07499</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-II within Nakashipara Block (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/07500</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-IV within Nakashipara Block (Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/07505</t>
+  </si>
+  <si>
+    <t>Retrofitting of Lakshmipur water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07299</t>
+  </si>
+  <si>
+    <t>Retrofitting of Damodarkhali water supply scheme under Krishnagar-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07935</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Arranghata Zone-II Phase-II at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Arranghata Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08851</t>
+  </si>
+  <si>
+    <t>Proving FHTC (Functional Household Tap Connection ) by retrofitting under Jalswapno with utility shifting of water pipeline in connection to the work under Nadia Highway Division I PWD (Roads)Dte along Dharmada-Muragaca Road 0.00 Kmp to 3.00kmp under Surf</t>
+  </si>
+  <si>
+    <t>SM/08888</t>
+  </si>
+  <si>
+    <t>Retrofitting of Shyamnagar water supply scheme under Krishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08248</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for DAKSHIN JHITKIPOTA ZONE-II to Accommodate FHTC in Krishnagar-I Block of Nadia District under Nadia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/09451</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Betai Zone-I to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10414</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED TEINPUR (ZONE-II) PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/10472</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based MAHISBATHAN Piped Water Supply Scheme for Block: Karimpur-II, Dist: Nadia</t>
+  </si>
+  <si>
+    <t>SM/10076</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Providing FHTC (Functional Household Tap Connection) Repair of OHR &amp; allied works under Jaldhara / Jal Swapna Zone-VIII (BARBERIA), Zone-X (SHIMURALI) &amp; Zone-XI (CHANDURIA) at chakdaha</t>
+  </si>
+  <si>
+    <t>SM/09962</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED BALIBANGA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09253</t>
+  </si>
+  <si>
+    <t>KHASPU PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10402</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BETAI ZONE-II to Accommodate FHTC in Tehatta-I Block of Nadia District under Nadia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10034</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Narayanpur PWSS to accommodate FHTC in Karimpur-II Block within Nadia District under Nadia Division</t>
+  </si>
+  <si>
+    <t>SM/10077</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Halalpur Krishnapur Zone-II Part-I, at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Halalpur Krishnapur Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08016</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapno with shifting of existing PHE Pipeline for implementation of widening and strengthning work of Swarupganj UBI More to Anandabas Road from 0.00 Kmp to 6.10 Kmp under NH D</t>
+  </si>
+  <si>
+    <t>SM/09091</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by retrofitting under Jal Swapno with shifting of existing PHE Pipeline for implementation of widening and strengthening work of Swarupganj UBI More to Anandabas Road from 0.00 Kmp to 6.10 Kmp under NH</t>
+  </si>
+  <si>
+    <t>SM/09093</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR THANAPARA WATER SUPPLY SCHEME IN KARIMPUR-II BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/10200</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for UTTAR TAJPUR to Accommodate FHTC in Karimpur-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09812</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR BAGAKHALI ZONE-II WATER SUPPLY SCHEME IN TEHATTA-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09866</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR BARA NALDAHA WATER SUPPLY SCHEME IN TEHATTA-II BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09869</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Anulia to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10716</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR MONIPOTA PWSS BLOCK: KRISHNAGAR - I DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/10567</t>
+  </si>
+  <si>
+    <t>Augmentation to accommodate FHTC for Duttapulia Zone-II Ground Water Based Piped Water Supply Scheme (Phase-I), Block-Ranaghat-II, District-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/10659</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR TOPLA PWSS BLOCK: KARIMPUR - II DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/11511</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VII/B (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11834</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IV/C (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11842</t>
+  </si>
+  <si>
+    <t>MRIGI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10408</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR BAGULA PWSS ZONE-I BLOCK: HANSKHALI DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/11740</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VIII/C (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11743</t>
+  </si>
+  <si>
+    <t>TARANIPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/11964</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Garapota, Part-II at Hanskhali Block by retrofitting of Ground Water based PWSS for Hanskhali Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08825</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-II, Zone-V within Nakashipara Block.(Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/08954</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR FULIA TOWNSHIP (ZONE-III) PWSS, BLOCK: SANTIPUR, DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/13878</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Joypur Water Supply Scheme Part-IV under Jal Jeevan Mission (JJM) at Hanskhali Block, Nadia under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/15551</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR KAMALPUR ZONE-II (PHASE-II) IN RANAGHAT - II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15136</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR KAMALPUR ZONE-I (PHASE-II) IN RANAGHAT - II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15137</t>
+  </si>
+  <si>
+    <t>Detailed Project report of Hijuli Piped Water Supply Scheme at Ranaghat-II Block Under Nadia District Under Nadia Arseni Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/14243</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-I, Zone-III and IX within Kaliganj Block.(Phase-D)</t>
+  </si>
+  <si>
+    <t>SM/08957</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gobindapur Water Supply Scheme In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16358</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bagula Water Supply Scheme (Zone-I &amp; II) In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16365</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Putimari Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16339</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Hanspukuria Water Supply Scheme in Tehatta-II Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16346</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bhimpur Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16827</t>
+  </si>
+  <si>
+    <t>Solarizations of WBSEDCL Energized Electrical Installation including Net Metering at Different Piped Water Supply Schemes at Karimpur-I &amp; II Blocks in Nadia District under Eastern Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/16846</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Sonda Water Supply Scheme (Zone - I &amp; II) in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16844</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Subarna Behar Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16845</t>
+  </si>
+  <si>
+    <t>Solarizations of WBSEDCL Energized Electrical installation including Net Metering at Different Pipe Water Supply Scheme at Tehatta - I and Tehatta - II Blocks in Nadia District under Eastern Mechanical Division, PHE, Directorate.</t>
+  </si>
+  <si>
+    <t>SM/16849</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Dogachi Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16801</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Karimpur Jalangi (Zone - VIII to X) Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16803</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Mahisbathan Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16806</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bablari Dewanganj Water Supply Scheme in Nabadwip Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/17274</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gadigacha Water Supply Scheme in Nabadwip Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/17276</t>
+  </si>
+  <si>
+    <t>Gotpara Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/17685</t>
+  </si>
+  <si>
+    <t>Noachar Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/17686</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR Uttar Tajpur PWSS (PHASE-II) IN Karimpur II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17204</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SONDA ZONE-I IN KRISHNAGAR BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17208</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR Teinpur zone III PWSS (PHASE-II) IN Karimpur II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17209</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR DAKSHIN JHITKAPOTA ZONE-I (PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17214</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BHANDAR KHOLA (PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17215</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR PASCHIM BHATJUNGLA ZONE-I (PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17216</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Kalaighata Water Supply Scheme in Block - Ranaghat-I, District-Nadia</t>
+  </si>
+  <si>
+    <t>SM/18200</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Par Niamatpur Water Supply Scheme in Ranagtat-I Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18202</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Paschim Noapara Water Supply Scheme in Ranaghat-I Block District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18203</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Dhantala Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18209</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR CHANDPUR WATER SUPPLY SCHEME IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09245</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED NISCHINTAPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER TEHATTA-I BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09258</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Betberia Water Supply Scheme in Chapra Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18050</t>
+  </si>
+  <si>
+    <t>BHATGACHHI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10099</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-I, (Palagachha), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07902</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VIII/B (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11742</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VI/A (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11844</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IV/A (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11734</t>
+  </si>
+  <si>
+    <t>Providing FHTC by Augmentation for Fatepur PWSS Block: Hanskhali, District: Nadia</t>
+  </si>
+  <si>
+    <t>SM/10428</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Elangi Zone-II Water Supply Scheme (Phase-I) of Retrofitting under Jal Swapno Programme in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08128</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-III, Zone-II within Krishnagar-II, Nabadwip (Part) Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07433</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-IV, (Uttar Duttapara), Part-I at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07444</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Halalpur Krishnapur Zone-II Part-II, at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Halalpur Krishnapur Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08020</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-I, Zone-VI within Kaliganj Block (Phase- A)</t>
+  </si>
+  <si>
+    <t>SM/07419</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-I within Nakashipara Block (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/07459</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-X, (Subarnapur), Part-I at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07448</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-IX within Nakashipara Block (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/08135</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-IX within Nakashipara Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/08136</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Dakshin Jhikipota Zone-II Water Supply Scheme under Jal Swapno Programme in Nadia District (Phase-I Retrofitting).</t>
+  </si>
+  <si>
+    <t>SM/08055</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-VII, (Kumarpur), Part-I at Chakdah Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07898</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Sonda (Zone-II) Water Supply Scheme under Jal Swapno Programme (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07487</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Sonda (Zone-I) Water Supply Scheme under Jal Swapno Programme (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07488</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-II, Zone-VII within Nakashipara Block (Phase-A).</t>
+  </si>
+  <si>
+    <t>SM/07496</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-V, (PURBA BISHNUPUR), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07903</t>
+  </si>
+  <si>
+    <t>Retrofitting of Betbaria water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07940</t>
+  </si>
+  <si>
+    <t>Retrofitting of Ground Water Based Piped Water Supply Scheme for Paschim Bhatjangla Zone I</t>
+  </si>
+  <si>
+    <t>SM/09090</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Tarapur, Part-II at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Tarapur Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08816</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Muragachha Zone-II at Hanskhali Block by retrofitting of Ground Water based PWSS for Muragachha Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08818</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Garapota, Part-I at Hanskhali Block by retrofitting of Ground Water based PWSS for Hanskhali Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08824</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-IV, (Uttar Duttapara), Part-II at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme under Nadia Arseni</t>
+  </si>
+  <si>
+    <t>SM/08837</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Naserkuli Zone-II Water Supply Scheme (Phase-I) of Retrofitting under JalSwapna Program in Nadia District under Nadia Division, P.H.EDte.</t>
+  </si>
+  <si>
+    <t>SM/09041</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Murutia WaterSupply Scheme (Phase-I) of Retrofitting under Jal SwapnaProgram in Nadia District under Nadia Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>SM/09045</t>
   </si>
   <si>
     <t>Retrofitting of Bagakhali Zone-I water supply scheme underTehatta-I Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
   </si>
   <si>
     <t>SM/08307</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection from Kishorpur Water Scheme under Jal Swapno Programme in Nadia District (Phase-I Retrofitting)</t>
-[...326 lines deleted...]
-    <t>SM/08255</t>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-XI, (Chanduria) Part-II at Chakdah Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08842</t>
+  </si>
+  <si>
+    <t>RETROFITTING UNDER JAL SWAPNA FOR MAHISNENGRA ZONE - I WATER SUPPLY SCHEME in Krishnagar-I Block of Nadia District</t>
+  </si>
+  <si>
+    <t>SM/09570</t>
+  </si>
+  <si>
+    <t>RETROFITTING UNDER JAL SWAPNA FOR GAZNA PWSS in HANSKHALI Block of Nadia District under Nadia Division PHE.Dte.</t>
+  </si>
+  <si>
+    <t>SM/09571</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-II, Zone-VII within Nakashipara Block.(Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/08951</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-I, Zone-I, II AND IV within Kaliganj Block.(Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/08956</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Dakshinpara Zone-II Water Supply Scheme under Jal Swapna Program inNadia District under Nadia Division, P.H.E Dte. (Phase-A)</t>
+  </si>
+  <si>
+    <t>SM/08671</t>
+  </si>
+  <si>
+    <t>RETROFITTING UNDER JAL SWAPNA FOR DAKSHIN JHITKIPOTA ZONE-I WATER SUPPLY SCHEME in Krishnagar-I Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/09527</t>
   </si>
   <si>
     <t>Retrofitting of Brittihuda water supply scheme under Chapra Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
   </si>
   <si>
     <t>SM/08249</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection from Fazilnagar Water Scheme under Jal Swapno Programme in Nadia District</t>
-[...50 lines deleted...]
-    <t>SM/17214</t>
+    <t>Retrofitting of Helenchi Zone-I water supply scheme underKrishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District, under Nadia ArsenicCivil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/08252</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for NAZIRPUR to Accommodate FHTC in Tehatta-I block of Nadia district underNadia division.</t>
+  </si>
+  <si>
+    <t>SM/09452</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for MAHISNENGRA Zone-II to Accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09787</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for ITLA to Accommodate FHTC in Krishnagar-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09788</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme under Jaldhara / Jal Swapna by retrofitting of ITABERIA, GOBINDAPUR &amp; JOYPUR at Hanskhali Block, District-Nadia to accommodate FHTC (Functional Household Tap Connection), Repair of OHR, Cons</t>
+  </si>
+  <si>
+    <t>SM/09966</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Teinpur Zone-I Water Supply Scheme (Phase-I) of Retrofitting under Jal SwapnaProgram in Nadia District under Nadia Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>SM/08666</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Naserkuli Zone-I Water Supply Scheme (Phase-I) of Retrofitting under Jal SwapnaProgram in Nadia District under Nadia Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>SM/08667</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Krishnaganj Water Supply Scheme under Jal Swapna Program in Nadia District under Nadia Division, P.H.E Dte. (Phase-I, Retrofitting)</t>
+  </si>
+  <si>
+    <t>SM/08964</t>
+  </si>
+  <si>
+    <t>Retrofitting of Brittihuda water supply scheme (Phase-II) under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District, under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/09686</t>
+  </si>
+  <si>
+    <t>SM/09092</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR MAHATPUR WATER SUPPLY SCHEME IN CHAPRA BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/10199</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Muktadaha Zone-I to Accommodate FHTC in Karimpur-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09815</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for MUKTADAHA ZONE-II to Accommodate FHTC in Karimpur-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09816</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR BAGAKHALI ZONE-I WATER SUPPLY SCHEME IN TEHATTA-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09867</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Jalangi Zone-X-A PWSS to accommodate FHTC in Karimpur-II Block under Tehatta Sub-Division of Nadia Division in Nadia District.</t>
+  </si>
+  <si>
+    <t>SM/10715</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR GEDE PWSS BLOCK: KRISHNAGANJ DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/10573</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Senpur to Accommodate FHTC in Krishnagar-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10009</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone - X, (Subarnapur), Zone-XI, (Birohi) and Zone-XIII, (Digha), Part-III at Haringhata Block by Augmentation of Surface Water based PWSS for Haringhata &amp; Chakdah (Part</t>
+  </si>
+  <si>
+    <t>SM/09970</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BARUIPARA to Accommodate FHTC in Karimpur-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11815</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED KAMGACHI PWSS PART-II TO ACCOMMODATE FHTC IN RANAGHAT-I BLOCK IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/11509</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for NASERKHULI ZONE-I to Accommodate FHTC in Ranaghat-II Block of Nadia District under Nadia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/11978</t>
+  </si>
+  <si>
+    <t>SANATANPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10409</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE I/B(NORTHERN SECTOR PART-III) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11638</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IX/A (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11739</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bahirgachi Zone-II water supply scheme underChapra Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08306</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-VIII, (Tarinipur), Part-II at Chakdah Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07447</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Uttar Bishnupur Village, Block- Ranaghat-II, District- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/12005</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED NARAYANPUR PWSS PHASE-II TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/11873</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE II/A (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11807</t>
+  </si>
+  <si>
+    <t>Parbatipur Piped Water Supply Scheme at Ranaghat-I Block Under Nadia District Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/14422</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Ramnagar Water Supply Scheme In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16363</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gazna Water Supply Scheme In Hanskhali Block District Nadia. (Two Stage Pumping)</t>
+  </si>
+  <si>
+    <t>SM/16368</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bagakhali(Zone-I &amp; II) Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16329</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bahadurpur Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16330</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Nischintapur Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16337</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Dharammpur (Part-A) village, Block- Tehatta-II, Nadia District, under Nadia Arsenic Civil Division-II.</t>
+  </si>
+  <si>
+    <t>SM/16100</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Shatikhali (Part-B) village, Block- Tehatta-II, Nadia District, under Nadia Arsenic Civil Division-II.</t>
+  </si>
+  <si>
+    <t>SM/16103</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Jaba(Part-B) village, Block- Krishnagar-I, Nadia District, under Nadia Arsenic Civil Division-II.</t>
+  </si>
+  <si>
+    <t>SM/16108</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION ) BY AUGMENTATION UNDER JAL SWAPNA FOR BAHIRGACHHI ZONE-I WATER SUPPLY SCHEME IN CHAPRA BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II,PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09868</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Joania Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16831</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Chandpur Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16838</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Paschim Bhatjangla Water Supply Scheme (Zone - I &amp; II) in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16842</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Thanapara Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16810</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Boalia Water Supply Scheme in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17265</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR ITLA(PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17220</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR Teinpur zone II PWSS (PHASE-II) IN Karimpur II BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17206</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Bhayna Zone-I Part-I, at Hanskhali Block by retrofitting of Ground Water based PWSS for Bhayna Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08009</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Anulia Water Supply Scheme in Ranagtat-I Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18196</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Tiorkhali Water Supply Scheme in Nabadwip Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/17279</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Habibpur Water Supply Scheme in Ranagtat-I Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18199</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Kamgachi (Z-I &amp; II) Water Supply Scheme in Ranagtat-I Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18201</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Radhakantapur Water Supply Scheme in Ranagtat-I Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18204</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Duttaphulia (Z-I &amp; II) Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18211</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Kamalpur (Z-I &amp; II) Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18215</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Banpur Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18067</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Kadipur Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18061</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Zone II (Joykrishnapur) Part - II, Zone-IV(Rukminidanga) Part - III, Zone - VII (Ballavpur) Part - IV, Zone - VIII (Barberia) Part - IV, Zone - X(Shimurali) Part - IV &amp;</t>
+  </si>
+  <si>
+    <t>SM/11455</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IX/B (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11697</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection from Monipota Water Scheme (for Bishnupur &amp; Raotara Mouzas) under Jal Swapno Programme in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08125</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection from Joania Water Scheme (for Hazrapole, Kursi, Joania &amp; Malipota Mouzas) under Jal Swapno Programme in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08126</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-III, Zone-I within Krishnagar-II, Nabadwip (Part) Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07434</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-VII, (BALLAVPUR), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08000</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Muragachha Zone-I Part-I, at Hanskhali Block by retrofitting of Ground Water based PWSS for Muragachha Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08011</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Radhakantapur Part-I, at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Radhakantapur Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08015</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Beharia Part-I, at Santipur Block by retrofitting of Ground Water based PWSS for Beharia Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08017</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-I, Zone-VIII within Kaliganj Block [Phase-A]</t>
+  </si>
+  <si>
+    <t>SM/07418</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-III, Zone-IV within Krishnagar- II &amp; Nabadwip (Part) Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07454</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-IX within Nakashipara Block (Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/08137</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Paschim Bhatjungla Zone-I Water Supply Scheme under Jal Swapno Programme (Phase-I) Retrofitting in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08050</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Subernabehar Water Supply Scheme under Jal Swapno Programme in Nadia District (Phase-I Retrofitting).</t>
+  </si>
+  <si>
+    <t>SM/08054</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-IX, (Chandmari), Part-I at Chakdah Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07894</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-I, (Fatepur), Part-I at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07896</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-III, (Jalkar Bhomra), Part-I at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07897</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-VI, (BALIA), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/07901</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Arabpur Water Supply Scheme under Jal Swapno Programme (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07473</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-III, Zone-IV within Krishnagar-II &amp; Nabadwip (Part) Block (Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/07475</t>
+  </si>
+  <si>
+    <t>Retrofitting of Providing FHTC at Ground Water based Elangi Water Supply Scheme Zone-1(Phase-1)</t>
+  </si>
+  <si>
+    <t>SM/07489</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection for Topla Water Supply Scheme under Jal Swapno Programme (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07493</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-IV within Nakashipara Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07498</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water based Water Supply Scheme (Northern Sector), Part-II, Zone-V within Nakashipara Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/07503</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-I, Zone-III within Kaliganj Block (Phase-B).</t>
+  </si>
+  <si>
+    <t>SM/07000</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Saguna, Part-I at Santipur Block by retrofitting of Ground Water based PWSS for Saguna Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08822</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Arranghata Zone-II Phase-I at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Arranghata Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08850</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-X (Shimurali) Part-II at Chakdah Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08855</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Dhantala, Part-I at Ranaghat-II Block by retrofitting of Ground Water based PWSS for Dhantala Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/08828</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-III, (Jalkar Bhomra), Part-II at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme under Nadia Arsenic</t>
+  </si>
+  <si>
+    <t>SM/08831</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-I, (Fatepur), Part-II at Haringhata Block by retrofitting of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme under Nadia Arsenic Divisio</t>
+  </si>
+  <si>
+    <t>SM/08835</t>
+  </si>
+  <si>
+    <t>Retrofitting of Jayghata water supply scheme underKrishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08302</t>
+  </si>
+  <si>
+    <t>Gadigachha Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/09223</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme (Northern Sector) Part-II Zone-II within Nakashipara Block (Phase-B)</t>
+  </si>
+  <si>
+    <t>SM/08887</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Paschim Noapara, Part-I at Ranaghat-I Block by retrofitting of Ground Water based PWSS for Paschim Noapara Water Supply Scheme under Nadia Arsenic Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/08814</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Mamjoani Part-II Construction of Arsenic-cum Iron Removal Plant (AIRP), and other allied works at Hankhali Block by retrofitting of Ground Water based PWSS for Mamjoani W</t>
+  </si>
+  <si>
+    <t>SM/08845</t>
+  </si>
+  <si>
+    <t>Providing FHTC Surface Water Based Water Supply Scheme(Northern Sector), Part-I, Zone-V and VIII within Kaliganj Block.(Phase-C)</t>
+  </si>
+  <si>
+    <t>SM/08668</t>
+  </si>
+  <si>
+    <t>Providing FHTC by augmentation under Jal Swapna for Shyamnagar PWSS</t>
+  </si>
+  <si>
+    <t>SM/10074</t>
+  </si>
+  <si>
+    <t>Providing FHTC by augmentation under Jal Swapna for Fazil Nagar PWSS in Karimpur-II Block with in Nadia District under Nadia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10082</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme under Jaldhara / Jal Swapna by retrofitting of GOALSALUA ZONE-I &amp; II under Ranaghat-II Block &amp; BETNA under Hanskhali Block, District-Nadia to accommodate FHTC (Functional Household Tap Conn</t>
+  </si>
+  <si>
+    <t>SM/09960</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Providing FHTC (Functional Household Tap Connection) Repair of OHR &amp; allied works under Jaldhara / Jal Swapna Zone-V (Purba Bishnupur), &amp; Zone-IX (Ghetugachhi), at chakdaha Block, by retr</t>
+  </si>
+  <si>
+    <t>SM/09963</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone -I, (Fatepur) and Zone- II (Hapania), Part-III at Haringhata Block by Augmentation of Surface Water based PWSS for Haringhata &amp; Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/09968</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED GONGRA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER CHAPRA BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09260</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND BASED WATER BASED KADIPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KRISHNAGANJ BLOCK IN NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09262</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BARA ANDULIA ZONE-I to Accommodate FHTC in CHAPRA Block of Nadia District under Nadia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/10037</t>
+  </si>
+  <si>
+    <t>Retrofitting of Thanapara water supply scheme (Phase-II) under Karimpur-II Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District, under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/09697</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for KAMALPUR ZONE-I to Accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10525</t>
+  </si>
+  <si>
+    <t>Retrofitting of Nischintapur water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07939</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BARA ANDULIA ZONE-II to Accommodate FHTC in CHAPRA Block of Nadia District under Nadia Division, PHE Dte..</t>
+  </si>
+  <si>
+    <t>SM/10268</t>
+  </si>
+  <si>
+    <t>PANCHDARA ABHYNAGAR PIPED W/S SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10613</t>
+  </si>
+  <si>
+    <t>Providing FHTC at Ground Water based Senpur Water Supply Scheme within Krishnagar-1 Block (Phase-1) of Retrofitting.</t>
+  </si>
+  <si>
+    <t>SM/07490</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR BANPUR PWSS BLOCK: KRISHNAGANJ DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/10568</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Beharia, Nabla, Goalpur Zone-I and Goalpur Zonr-II , Part-III at Santipur Block by Augmentation of Ground Water based PWSS for Beharia, Nabla and Goalpur Water Supply S</t>
+  </si>
+  <si>
+    <t>SM/09972</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for KAMALPUR ZONE-II to Accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10596</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by Augmentation under JJM for Nrisinghapur Ground Water Based Piped Water Supply Scheme , Block-Santipur, District-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/10651</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for GOBINDAPUR ZONE-I BLOCK-Santipur, Dist-Nadia</t>
+  </si>
+  <si>
+    <t>SM/10660</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Providing FHTC (Functional Household Tap Connection) Repair of OHR &amp; allied works under Jaldhara / Jal Swapna Zone-XII (BALAGARICHAR), WTP &amp; INTAKE at Chakdaha Block, by retrofitting of</t>
+  </si>
+  <si>
+    <t>SM/09936</t>
+  </si>
+  <si>
+    <t>Detailed Project Report on retrofitting of Ground Water Based Piped Water Supply Scheme for GOBINDAPUR ZONE-II BLOCK-Santipur, Dist-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/09941</t>
+  </si>
+  <si>
+    <t>HRIDAYPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/12624</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IV/A (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11840</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IV/A (NORTHERN SECTOR PART-III) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11611</t>
+  </si>
+  <si>
+    <t>HATKHOLA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10404</t>
+  </si>
+  <si>
+    <t>JAYRAMPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/12423</t>
+  </si>
+  <si>
+    <t>Retrofitting of Fatepur water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07300</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE IV/B(NORTHERN SECTOR PART-III) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11550</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE I/A (NORTHERN SECTOR PART-III) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11608</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR TUNGI PWSS BLOCK: KRISHNAGANJ DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/12363</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE V/B (NORTHERN SECTOR PART-I) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11736</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE II/B (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11838</t>
+  </si>
+  <si>
+    <t>Retrofitting of Mahatpur water supply scheme under Chapra Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08251</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED KARIMPURJALANGI PWSS ZONE-X(B) PHASE-II TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/11872</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for KULGACHHI in KRISHNAGAR-I Block with in Nadia district under Nadia Division</t>
+  </si>
+  <si>
+    <t>SM/10078</t>
+  </si>
+  <si>
+    <t>SANDHA PIPED WATER SUPPLY SCHEME BLOCK- KRISHNANAGAR-I, DIST - NADIA</t>
+  </si>
+  <si>
+    <t>SM/15520</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC BY AUGMENTATION FOR FULIA TOWNSHIP (ZONE-I) PWSS, BLOCK: SANTIPUR, DISTRICT: NADIA</t>
+  </si>
+  <si>
+    <t>SM/15522</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Saguna Water Supply Scheme Part-IV under Jal Jeevan Mission (JJM) at Santipur Block, Nadia under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/15542</t>
+  </si>
+  <si>
+    <t>Detailed Project Report for Birnagar (Part) Piped Water Supply Scheme at Ranaghat-I Block Under Nadia District Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/14196</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Krishnaganj Majhdia to Accommodate FHTC in Krishnaganj Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09799</t>
+  </si>
+  <si>
+    <t>Detailed Project Report for Nasra Piped water Supply scheme at Ranaghat-II Block Under Nadia district Under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/14244</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR PAIRADANGA (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15277</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR NUTANGRAM (PHASE-II) IN HANSKHALI BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15278</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Dakshinpara Water Supply Scheme (Zone-I &amp; II) In Hanskhali Block District Nadia (Two Stage Pumping).</t>
+  </si>
+  <si>
+    <t>SM/16366</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Pairadanga Water Supply Scheme In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16371</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bhayana Water Supply Scheme (Zone-I &amp; II) In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16355</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Chupria Water Supply Scheme (Zone-I &amp; II) In Hanskhali Block District Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16356</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Patharghata Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16338</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Shyamnagar Water Supply Scheme in Tehatta-I Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16340</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Baraia Water Supply Scheme in Tehatta-II Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16343</t>
+  </si>
+  <si>
+    <t>Mini Piped Water Supply Scheme at Chak Ramnagar village, Block- Tehatta-II, Nadia District, under Nadia Arsenic Civil Division-II,</t>
+  </si>
+  <si>
+    <t>SM/16106</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme at Jayghata village, Block- Karimpur-II, Nadia District , under Nadia Arsenic Civil Division-II.</t>
   </si>
   <si>
     <t>SM/16109</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR PASCHIM BHATJUNGLA ZONE-I (PHASE-II) IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
-[...527 lines deleted...]
-    <t>SM/18070</t>
+    <t>Solarizations of WBSEDCL Energized Electrical installation including Net Metering at Different Pipe Water Supply Scheme at Chapra and Krishnaganj Blocks in Nadia District under Eastern Mechanical Division, PHE, Directorate.</t>
+  </si>
+  <si>
+    <t>SM/16850</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Kisorepur Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16804</t>
+  </si>
+  <si>
+    <t>Providing Functional House Tap Connection from Teinpur Zone-III Water Supply Scheme (Phase-I) of Retrofitting under Jal Swapna Program in Nadia District under Nadia Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>SM/08663</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Damodarkhali Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
+  </si>
+  <si>
+    <t>SM/16837</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Topla Water Supply Scheme in Karimpur-II Block of District Nadia</t>
+  </si>
+  <si>
+    <t>SM/16811</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Goalpur Water Supply Scheme (Zone - I &amp; II) in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17269</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Nabla Water Supply Scheme in Shantipur Block, Dist,- Nadia</t>
+  </si>
+  <si>
+    <t>SM/17271</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-V, (Purba Bishnupur) Part-II at Chakdah Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme under Nadia Arsenic Division-I, PHE</t>
+  </si>
+  <si>
+    <t>SM/08852</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Birnagar Water Supply Scheme in Ranagtat-I Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18198</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Debagram Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18208</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Gangnapur Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18212</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Goalsalua (Z-I &amp; II) Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18213</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR UDAYPUR (PHASE-II) IN SANTIPUR BLOCK OF NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/17689</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable Iot System at Magurkhali Water Supply Scheme in Ranagtat-II Block under District Nadia</t>
+  </si>
+  <si>
+    <t>SM/18216</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Durgapur Changacha Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18068</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF INTAKE, WTP &amp; RISING MAIN FOR SURFACE WATER-BASED PIPED WATER SUPPLY SCHEME FOR ARSENIC-AFFECTED AREAS NORTHERN SECTOR (PART II) OF NADIA DISTRICT TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/18387</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Sakdaha Water Supply Scheme in Krishnaganj Block, Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>SM/18064</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Water Supply Scheme for Boalia Water Supply Scheme Part-IV under Jal Jeevan Mission (JJM) at Santipur Block, Nadia under Nadia Arsenic Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/15544</t>
   </si>
   <si>
-    <t>Implementation of Affordable IoT System at Itla Water Supply Scheme in Krishnagar-I Block, Dist.- Nadia.</t>
-[...356 lines deleted...]
-    <t>SM/11550</t>
+    <t>Retrofitting of Mahatpur water supply scheme (Phase-II) under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District, under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/09687</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Dafarpota-II water supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/09206</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED W/S SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT ZONE VIII/A (NORTHERN SECTOR PART-II) TO ACCOMMODATE FHTC UNDER NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>SM/11651</t>
+  </si>
+  <si>
+    <t>Retrofitting of Ground Water Based Piped Water Supply Scheme For Sonda I to accommodate FHTC in Krishnagar I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09525</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) under Jaldhara / Jal Swapna for Zone-IX, (Ghetugachhi), Part-I at Chakdaha Block by retrofitting of Surface Water based PWSS for Chakdah (Part) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/08006</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED DOGACHI PWSS TO ACCOMMODATE FHTC IN KARIMPUR-II BLOCK IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/13039</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for KAMALPUR ZONE-II to Accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division PHE Dte.</t>
-[...2446 lines deleted...]
-  <si>
     <t>Surface Water Based Piped Water Supply Scheme Saguna Zone-VI (Part-I) for Arsenic Affected Areas of Nadia District to accommodate FHTC under Nadia Arsenic Division-I, PHE. Dte.</t>
   </si>
   <si>
     <t>SM/11490</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for GOBINDAPUR ZONE-I BLOCK-Santipur, Dist-Nadia</t>
-[...214 lines deleted...]
-  <si>
     <t>Providing FHTC at Surface Water Based Water Supply Scheme (Northern Sector), Part-I, Zone-II within Kaliganj Block (Phase-A).</t>
   </si>
   <si>
     <t>SM/07002</t>
   </si>
   <si>
-    <t>Implementation of Affordable IoT System at Bankar Dhopadi Water Supply Scheme in Nabadwip Block of District Nadia</t>
-[...227 lines deleted...]
-    <t>SM/07494</t>
+    <t>Collection of Information and subsequent Geo tagging of various newly installed drinking water sources for successful water quality monitoring and surveillance through Integrated Water Quality Management Information System (IWQ-MIS) for District Specific</t>
+  </si>
+  <si>
+    <t>SM/11956</t>
+  </si>
+  <si>
+    <t>Detailed field study and data acquisition of different components of Distribution System, Transmission main (raw and clear water) and Household Connection lines along with all valves and other relevant information of Piped Water Supply Schemes under Nadia</t>
+  </si>
+  <si>
+    <t>SM/13526</t>
+  </si>
+  <si>
+    <t>Orientation cum workshop for PRI functionaries / VWSC members and awareness generation / IEC activities under Jal Jeevan Mission (JJM) Support Activities at Nadia District, under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Resources Division</t>
+  </si>
+  <si>
+    <t>On-site assessment with sample collection &amp; testing of AIRPs &amp; CWPPs installed in Nadia district including supply &amp; delivery of 3 Nos. On-site Mobile Analysis System with 13428 consumables in addition to monitoring &amp; processing data of AIRPs &amp; CWPPs for p</t>
+  </si>
+  <si>
+    <t>Providing consultancy services including supply of necessary instruments, chemicals and glass ware for NABL Accreditation of Nadia District Water Testing Laboratory, Kalyani.</t>
+  </si>
+  <si>
+    <t>SM/06873</t>
+  </si>
+  <si>
+    <t>Supply, Delivery, Installation of Computer and Peripheral for the Official Use under The Office of the Executive Engineer Nadia Division and Different Sub-Division Offices under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10400</t>
+  </si>
+  <si>
+    <t>SUPPLY, COMMISSIONING &amp; MONITORING OF INTELLIGENT DISINFECTION SYSTEMS FOR FREE COMPLETE DISINFECTION OF DRINKING WATER SUPPLIED THROUGH PIPED WATER SUPPLY SCHEMES WITH MONITORING OF DOSAGE STRENGTH FOR ADDITIONAL 4 NOS AT BARAKULTA WATER SUPPLY SCHEME UN</t>
+  </si>
+  <si>
+    <t>SM/14142</t>
+  </si>
+  <si>
+    <t>Feasibility study for identification of suitable location of proposed intake for drawl of 30.08 MLD Raw water from river Bhagirathi at Nakashipara block for water supply project at Northern Sector (Part-II) in Nadia District under PHED, Govt Of West Benga</t>
+  </si>
+  <si>
+    <t>SM/13312</t>
+  </si>
+  <si>
+    <t>Operational charges of PHED &amp; NGO Managed Drinking Water Testing Laboratories under Nadia Division, PHE Dte, related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>SM/19066</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and Installation of Computer &amp; peripherals (Phase-II) for the official use under office of the Executive Engineer Nadia Division, under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/19064</t>
+  </si>
+  <si>
+    <t>Regular Upkeepment &amp; Upgradation of Mobile Laboratory Van (MLV) under Water Quality Monitoring &amp; Surveillance Programme Related to Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>SM/19279</t>
+  </si>
+  <si>
+    <t>Engagement of Implementation Support Agency (ISA) for implementation of community mobilization and capacity building activities related to Functional Household Tap Connection (FHTC) under Jal Jeevan Mission (JJM) Support Activities at Nadia District.</t>
+  </si>
+  <si>
+    <t>SM/07968</t>
+  </si>
+  <si>
+    <t>Information Education Communication (IEC) Activities related to judicious &amp; safe use of drinking water, water conservation, water quality issues Under Jal Jeevan Mission (JJM) Support Activities</t>
+  </si>
+  <si>
+    <t>SM/12848</t>
+  </si>
+  <si>
+    <t>Procurement of Mobile Laboratory Van (MLV) under Water Quality Monitoring &amp; Surveillance Programme related to Jal Jeevan Mission under Nadia Arsenic Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/12742</t>
+  </si>
+  <si>
+    <t>Operational charges of Kalyani State Referral Laboratory under Nadia Arsenic Division-I, PHE Dte, related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>SM/19322</t>
+  </si>
+  <si>
+    <t>Collection of household details through Mobile App/hard copy including Geo-Reference at Nadia Northern Sector(P-1,2&amp;3) and different Ground Water Based Piped W/S Scheme under Haringhata, chakdaha, ranaghat I/II Santipur and Hanskhali Blocks</t>
+  </si>
+  <si>
+    <t>SM/07013</t>
+  </si>
+  <si>
+    <t>Field Level Survey of different Schools and AWC by GPs enable Mobile App for uploading this data at IMIS Website in Nadia District.</t>
+  </si>
+  <si>
+    <t>SM/08971</t>
+  </si>
+  <si>
+    <t>Operational charges of Kalyani State Referral Laboratory under Nadia Arsenic Division-I , PHE Dte, related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>SM/19079</t>
+  </si>
+  <si>
+    <t>Drinking water sample collection &amp; testing through Field Test Kits (FTKs) &amp; uploading charges for the same related to Water Quality Monitoring &amp; Surveillance Programme under JJM.</t>
+  </si>
+  <si>
+    <t>SM/09024</t>
+  </si>
+  <si>
+    <t>Engagement of Implementation Support Agency (ISA) for Implementation of Community Mobilization and Capacity Building Activities under JJM Support Activities at Nadia District.</t>
+  </si>
+  <si>
+    <t>SM/08970</t>
   </si>
   <si>
     <t>Annual Procurement of Chemical, Consumables, Glassware &amp; AMC of Computers, Printers, UPS, Atomic Absorption Spectrophotometer of different water testing laboratories under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/06631</t>
   </si>
   <si>
+    <t>Upgradation and Maintenance of Integrated Water Quality Management Information System (IWQ-MIS) for District Specific Dashboard of Nadia in collaboration with Maintaining of a technology-based Management Information System for Water Quality testing of pot</t>
+  </si>
+  <si>
+    <t>SM/19256</t>
+  </si>
+  <si>
+    <t>Proposal of Engagement of Additional Manpower as Project Management &amp; Monitoring Specialist at DPMU of Nadia District under Jal Jeevan Mission (JJM).</t>
+  </si>
+  <si>
+    <t>SM/19246</t>
+  </si>
+  <si>
+    <t>Operational charges of PHED &amp; NGO Managed Water Testing Laboratories under Nadia Division, PHE Dte related to Water Quality Monitoring &amp; Survillance under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>SM/11522</t>
+  </si>
+  <si>
+    <t>Upgradation and Maintenance of Integrated WQMIS for District Specific Dashboard of Nadia in collaboration with Designing &amp; Development of a technology-based Management Information System for WQ testing of potable water supplied through FHTCs by means of p</t>
+  </si>
+  <si>
+    <t>SM/11400</t>
+  </si>
+  <si>
+    <t>Collection, Testing &amp; Uploading Charges of Drinking Water Samples through Field Test Kits (FTKs) In Nadia District (Phase-II) Related to Water Quality Monitoring &amp; Surveillance Programme Under Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>SM/18273</t>
+  </si>
+  <si>
     <t>Collection of household details as prescribed format through mobile app/hard copy including Geo-reference at different Ground Water Based Piped W/S Scheme under Krishnagar Sub-Division and Tehatta Sub-Division</t>
   </si>
   <si>
     <t>SM/07011</t>
   </si>
   <si>
     <t>Collection of household details through Mobile App/hard copy including Geo-Reference at Nadia Northern Sector(P-1,2&amp;3) and different Ground Water Based Piped W/S Scheme under Ranaghat Sub-Division</t>
   </si>
   <si>
     <t>SM/07012</t>
   </si>
   <si>
-    <t>Collection of household details through Mobile App/hard copy including Geo-Reference at Nadia Northern Sector(P-1,2&amp;3) and different Ground Water Based Piped W/S Scheme under Haringhata, chakdaha, ranaghat I/II Santipur and Hanskhali Blocks</t>
-[...40 lines deleted...]
-  <si>
     <t>Annual Procurement of Chemicals, Consumables, Glassware, Instruments &amp; AMC of Computers, Printers, UPS, Atomic Absorption Spectrophotometer of Different Water Testing Laboratories under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10401</t>
   </si>
   <si>
     <t>Development of IT Network of Active Devices for LAN &amp; WLAN along with EPABX System, CCTV Surveillance System, Conference Room Audio System for Nadia Division, Public Health Engineering Directorate, Govt. of West Bengal</t>
   </si>
   <si>
     <t>SM/10614</t>
   </si>
   <si>
     <t>Supply, Delivery and Installation of Computer &amp; peripherals for official use under office of the Executive Engineer, Nadia Arsenic Division-I, under Nadia Arsenic Division-I, P.H.E.Dte.</t>
   </si>
   <si>
     <t>SM/10738</t>
   </si>
   <si>
-    <t>Operational charges of PHED &amp; NGO Managed Water Testing Laboratories under Nadia Division, PHE Dte related to Water Quality Monitoring &amp; Survillance under Jal Jeevan Mission.</t>
-[...22 lines deleted...]
-  <si>
     <t>SUPPLY, COMMISSIONING &amp; MONITORING OF INTELLIGENT DISINFECTION SYSTEMS FOR FREE COMPLETE DISINFECTION OF DRINKING WATER SUPPLIED THROUGH PIPED WATER SUPPLY SCHEMES WITH MONITORING OF DOSAGE STRENGTH AT BARAKULTA WATER SUPPLY SCHEME UNDER NADIA DIVISION, P</t>
   </si>
   <si>
     <t>SM/12844</t>
   </si>
   <si>
-    <t>Procurement of Mobile Laboratory Van (MLV) under Water Quality Monitoring &amp; Surveillance Programme related to Jal Jeevan Mission under Nadia Arsenic Division-I, P.H.E. Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>SM/19027</t>
   </si>
   <si>
-    <t>Supply, Delivery and Installation of Computer &amp; peripherals (Phase-II) for the official use under office of the Executive Engineer Nadia Division, under Nadia Division, P.H.E. Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Supply, Delivery and Installation of Desktop Computer, UPS, Scanner, printer etc. through GeM portal for Office of the Executive Engineer under Nadia Arsenic Civil Division-II, PHE Dte.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Orientation cum workshop for PRI functionaries / VWSC members and awareness generation / IEC activities under Jal Jeevan Mission (JJM) Support Activities at Nadia District, under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5476,33783 +5476,33783 @@
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3">
-        <v>38.06</v>
+        <v>92.34</v>
       </c>
       <c r="F3" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G3" s="3">
-        <v>28.07</v>
+        <v>89.51</v>
       </c>
       <c r="H3" s="4">
-        <v>0</v>
+        <v>133.41</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3">
-        <v>165.82</v>
+        <v>100</v>
       </c>
       <c r="F4" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G4" s="3">
-        <v>30.76</v>
+        <v>190.66</v>
       </c>
       <c r="H4" s="4">
-        <v>2.37</v>
+        <v>188.25</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="D5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="3">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G5" s="3">
-        <v>0</v>
+        <v>186.81</v>
       </c>
       <c r="H5" s="4">
-        <v>0</v>
+        <v>186.81</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="3">
-        <v>105.41</v>
+        <v>81.03</v>
       </c>
       <c r="F6" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G6" s="3">
-        <v>46.21</v>
+        <v>156.3</v>
       </c>
       <c r="H6" s="4">
-        <v>0</v>
+        <v>156.3</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C7" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="3">
-        <v>0</v>
+        <v>76.33</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7" s="3">
-        <v>0</v>
+        <v>110.95</v>
       </c>
       <c r="H7" s="4">
-        <v>0</v>
+        <v>137.67</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G8" s="3">
-        <v>0</v>
+        <v>191.54</v>
       </c>
       <c r="H8" s="4">
-        <v>0</v>
+        <v>186.51</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G9" s="3">
-        <v>0</v>
+        <v>87.47</v>
       </c>
       <c r="H9" s="4">
-        <v>0</v>
+        <v>87.47</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="3">
-        <v>158.22</v>
+        <v>99.98</v>
       </c>
       <c r="F10" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G10" s="3">
-        <v>100.19</v>
+        <v>191.43</v>
       </c>
       <c r="H10" s="4">
-        <v>15.94</v>
+        <v>178.92</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" s="3">
-        <v>102.92</v>
+        <v>56.33</v>
       </c>
       <c r="F11" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G11" s="3">
-        <v>99.67</v>
+        <v>0.01</v>
       </c>
       <c r="H11" s="4">
-        <v>0</v>
+        <v>112.65</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" s="3">
-        <v>0</v>
+        <v>83.76</v>
       </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G12" s="3">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="H12" s="4">
-        <v>0</v>
+        <v>167.51</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E13" s="3">
-        <v>0</v>
+        <v>55.53</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>0</v>
       </c>
       <c r="H13" s="4">
-        <v>0</v>
+        <v>111.07</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="3">
-        <v>256.69</v>
+        <v>82.68</v>
       </c>
       <c r="F14" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G14" s="3">
-        <v>178.32</v>
+        <v>4.99</v>
       </c>
       <c r="H14" s="4">
-        <v>0</v>
+        <v>165.37</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="3">
-        <v>143.43</v>
+        <v>83.12</v>
       </c>
       <c r="F15" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G15" s="3">
-        <v>93.94</v>
+        <v>78.96</v>
       </c>
       <c r="H15" s="4">
-        <v>0</v>
+        <v>78.56</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="3">
-        <v>0</v>
+        <v>88.24</v>
       </c>
       <c r="F16" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G16" s="3">
-        <v>0</v>
+        <v>88.81</v>
       </c>
       <c r="H16" s="4">
-        <v>0</v>
+        <v>67.12</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="3">
-        <v>0</v>
+        <v>147.34</v>
       </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G17" s="3">
-        <v>0</v>
+        <v>220.02</v>
       </c>
       <c r="H17" s="4">
-        <v>0</v>
+        <v>140.38</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="3">
-        <v>0</v>
+        <v>83.19</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>0</v>
       </c>
       <c r="H18" s="4">
-        <v>0</v>
+        <v>166.37</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="3">
-        <v>216.12</v>
+        <v>299.67</v>
       </c>
       <c r="F19" s="3">
         <v>2</v>
       </c>
       <c r="G19" s="3">
-        <v>165.01</v>
+        <v>272.19</v>
       </c>
       <c r="H19" s="4">
-        <v>0</v>
+        <v>292.72</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="3">
-        <v>115.26</v>
+        <v>86.88</v>
       </c>
       <c r="F20" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G20" s="3">
-        <v>90.03</v>
+        <v>4.99</v>
       </c>
       <c r="H20" s="4">
-        <v>0</v>
+        <v>173.76</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="3">
-        <v>147.03</v>
+        <v>89.71</v>
       </c>
       <c r="F21" s="3">
         <v>1</v>
       </c>
       <c r="G21" s="3">
-        <v>93.55</v>
+        <v>0.01</v>
       </c>
       <c r="H21" s="4">
-        <v>0</v>
+        <v>179.43</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="3">
-        <v>0</v>
+        <v>79.65</v>
       </c>
       <c r="F22" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G22" s="3">
-        <v>0</v>
+        <v>53.25</v>
       </c>
       <c r="H22" s="4">
-        <v>0</v>
+        <v>51.53</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="3">
-        <v>0</v>
+        <v>299.47</v>
       </c>
       <c r="F23" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G23" s="3">
-        <v>0</v>
+        <v>277.25</v>
       </c>
       <c r="H23" s="4">
-        <v>0</v>
+        <v>79.83</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="3">
-        <v>0</v>
+        <v>482.42</v>
       </c>
       <c r="F24" s="3">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G24" s="3">
-        <v>0</v>
+        <v>379.11</v>
       </c>
       <c r="H24" s="4">
-        <v>0</v>
+        <v>338.49</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="C25" s="10" t="s">
+      <c r="D25" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>297.74</v>
+        <v>224.59</v>
       </c>
       <c r="F25" s="3">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G25" s="3">
-        <v>200.43</v>
+        <v>250.44</v>
       </c>
       <c r="H25" s="4">
-        <v>36.19</v>
+        <v>170.51</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C26" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="3">
-        <v>963.94</v>
+        <v>224.62</v>
       </c>
       <c r="F26" s="3">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G26" s="3">
-        <v>942.72</v>
+        <v>389.97</v>
       </c>
       <c r="H26" s="4">
-        <v>4.78</v>
+        <v>43.48</v>
       </c>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C27" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="3">
-        <v>1082.63</v>
+        <v>511.6</v>
       </c>
       <c r="F27" s="3">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="G27" s="3">
-        <v>1045.78</v>
+        <v>482.23</v>
       </c>
       <c r="H27" s="4">
-        <v>17.59</v>
+        <v>244.12</v>
       </c>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C28" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="D28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>570.37</v>
+        <v>1036.03</v>
       </c>
       <c r="F28" s="3">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G28" s="3">
-        <v>583.91</v>
+        <v>850.2</v>
       </c>
       <c r="H28" s="4">
-        <v>113.73</v>
+        <v>531.18</v>
       </c>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C29" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D29" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="D29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>1189.05</v>
+        <v>1056.44</v>
       </c>
       <c r="F29" s="3">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G29" s="3">
-        <v>1121.62</v>
+        <v>821.64</v>
       </c>
       <c r="H29" s="4">
-        <v>51.59</v>
+        <v>345.02</v>
       </c>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C30" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="3">
-        <v>842.53</v>
+        <v>288.79</v>
       </c>
       <c r="F30" s="3">
         <v>8</v>
       </c>
       <c r="G30" s="3">
-        <v>545.58</v>
+        <v>262.22</v>
       </c>
       <c r="H30" s="4">
-        <v>166.38</v>
+        <v>99.59</v>
       </c>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="D31" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="3">
-        <v>1402.19</v>
+        <v>333.25</v>
       </c>
       <c r="F31" s="3">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G31" s="3">
-        <v>1220.04</v>
+        <v>296.94</v>
       </c>
       <c r="H31" s="4">
-        <v>413.84</v>
+        <v>223.48</v>
       </c>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="D32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>950.34</v>
+        <v>699.29</v>
       </c>
       <c r="F32" s="3">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="G32" s="3">
-        <v>804.02</v>
+        <v>697.16</v>
       </c>
       <c r="H32" s="4">
-        <v>91.91</v>
+        <v>697.09</v>
       </c>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C33" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="D33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>789.63</v>
+        <v>1504.31</v>
       </c>
       <c r="F33" s="3">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G33" s="3">
-        <v>581.55</v>
+        <v>1439.69</v>
       </c>
       <c r="H33" s="4">
-        <v>293.81</v>
+        <v>808.33</v>
       </c>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C34" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="D34" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D34" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>290.85</v>
+        <v>385.44</v>
       </c>
       <c r="F34" s="3">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G34" s="3">
-        <v>259.25</v>
+        <v>305.42</v>
       </c>
       <c r="H34" s="4">
-        <v>19.87</v>
+        <v>128.75</v>
       </c>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C35" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="D35" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D35" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>493.46</v>
+        <v>154.5</v>
       </c>
       <c r="F35" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G35" s="3">
-        <v>464.04</v>
+        <v>154.48</v>
       </c>
       <c r="H35" s="4">
-        <v>410.28</v>
+        <v>96.32</v>
       </c>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C36" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="D36" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="D36" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>1006.28</v>
+        <v>183.69</v>
       </c>
       <c r="F36" s="3">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="G36" s="3">
-        <v>954.25</v>
+        <v>83.51</v>
       </c>
       <c r="H36" s="4">
-        <v>2.18</v>
+        <v>75.16</v>
       </c>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C37" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D37" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="D37" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="3">
-        <v>996.79</v>
+        <v>396.3</v>
       </c>
       <c r="F37" s="3">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G37" s="3">
-        <v>721.06</v>
+        <v>311.44</v>
       </c>
       <c r="H37" s="4">
-        <v>290.64</v>
+        <v>251.96</v>
       </c>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C38" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="D38" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="D38" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>240.57</v>
+        <v>379.26</v>
       </c>
       <c r="F38" s="3">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G38" s="3">
-        <v>93</v>
+        <v>161.27</v>
       </c>
       <c r="H38" s="4">
-        <v>45.68</v>
+        <v>286.56</v>
       </c>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E39" s="3">
+        <v>149.8</v>
+      </c>
+      <c r="F39" s="3">
         <v>9</v>
       </c>
-      <c r="C39" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G39" s="3">
-        <v>961.45</v>
+        <v>143.56</v>
       </c>
       <c r="H39" s="4">
-        <v>289.24</v>
+        <v>105.62</v>
       </c>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C40" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D40" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D40" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>585.11</v>
+        <v>597.84</v>
       </c>
       <c r="F40" s="3">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G40" s="3">
-        <v>295.69</v>
+        <v>286.67</v>
       </c>
       <c r="H40" s="4">
-        <v>254.98</v>
+        <v>105.61</v>
       </c>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D41" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="D41" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>553.34</v>
+        <v>99.94</v>
       </c>
       <c r="F41" s="3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G41" s="3">
-        <v>523.56</v>
+        <v>181.51</v>
       </c>
       <c r="H41" s="4">
-        <v>219.52</v>
+        <v>181.51</v>
       </c>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C42" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D42" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="D42" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>397.71</v>
+        <v>92.07</v>
       </c>
       <c r="F42" s="3">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="G42" s="3">
-        <v>457.58</v>
+        <v>138.73</v>
       </c>
       <c r="H42" s="4">
-        <v>48.67</v>
+        <v>175.52</v>
       </c>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C43" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="D43" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D43" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="3">
-        <v>98.31</v>
+        <v>361.29</v>
       </c>
       <c r="F43" s="3">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G43" s="3">
-        <v>103.21</v>
+        <v>272.89</v>
       </c>
       <c r="H43" s="4">
-        <v>98.31</v>
+        <v>130.12</v>
       </c>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C44" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="D44" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D44" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>182.57</v>
+        <v>335.48</v>
       </c>
       <c r="F44" s="3">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="G44" s="3">
-        <v>172.29</v>
+        <v>266.24</v>
       </c>
       <c r="H44" s="4">
-        <v>172.29</v>
+        <v>166.23</v>
       </c>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C45" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="D45" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D45" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="3">
-        <v>459.73</v>
+        <v>732.93</v>
       </c>
       <c r="F45" s="3">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="G45" s="3">
-        <v>433.1</v>
+        <v>591.73</v>
       </c>
       <c r="H45" s="4">
-        <v>431.65</v>
+        <v>272.76</v>
       </c>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C46" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D46" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="D46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="3">
-        <v>408.87</v>
+        <v>243.55</v>
       </c>
       <c r="F46" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G46" s="3">
-        <v>396.93</v>
+        <v>211.27</v>
       </c>
       <c r="H46" s="4">
-        <v>396.93</v>
+        <v>148.47</v>
       </c>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C47" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="D47" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D47" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="3">
-        <v>99.98</v>
+        <v>1517.88</v>
       </c>
       <c r="F47" s="3">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G47" s="3">
-        <v>168.65</v>
+        <v>1414.59</v>
       </c>
       <c r="H47" s="4">
-        <v>97.27</v>
+        <v>580.2</v>
       </c>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C48" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="D48" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D48" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="3">
-        <v>77.01</v>
+        <v>99.98</v>
       </c>
       <c r="F48" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G48" s="3">
-        <v>4.97</v>
+        <v>152.15</v>
       </c>
       <c r="H48" s="4">
-        <v>154.02</v>
+        <v>163.81</v>
       </c>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C49" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="D49" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="D49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="3">
-        <v>100</v>
+        <v>800.97</v>
       </c>
       <c r="F49" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G49" s="3">
-        <v>78.5</v>
+        <v>778.45</v>
       </c>
       <c r="H49" s="4">
-        <v>76.82</v>
+        <v>446.07</v>
       </c>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C50" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="D50" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="D50" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="3">
-        <v>91.05</v>
+        <v>769.51</v>
       </c>
       <c r="F50" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G50" s="3">
-        <v>128.24</v>
+        <v>888.05</v>
       </c>
       <c r="H50" s="4">
-        <v>143.97</v>
+        <v>724.81</v>
       </c>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C51" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="D51" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="D51" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="3">
-        <v>99.66</v>
+        <v>1277.87</v>
       </c>
       <c r="F51" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G51" s="3">
-        <v>163.93</v>
+        <v>1241.17</v>
       </c>
       <c r="H51" s="4">
-        <v>179.49</v>
+        <v>653.02</v>
       </c>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C52" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D52" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="D52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="3">
-        <v>99.99</v>
+        <v>721.97</v>
       </c>
       <c r="F52" s="3">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G52" s="3">
-        <v>138.68</v>
+        <v>693.14</v>
       </c>
       <c r="H52" s="4">
-        <v>126.72</v>
+        <v>310.53</v>
       </c>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C53" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="D53" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="D53" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="3">
-        <v>712.22</v>
+        <v>100</v>
       </c>
       <c r="F53" s="3">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G53" s="3">
-        <v>480.21</v>
+        <v>143.25</v>
       </c>
       <c r="H53" s="4">
-        <v>131.85</v>
+        <v>179.55</v>
       </c>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C54" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="D54" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D54" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="3">
-        <v>339.44</v>
+        <v>100</v>
       </c>
       <c r="F54" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G54" s="3">
-        <v>226.93</v>
+        <v>190.51</v>
       </c>
       <c r="H54" s="4">
-        <v>91.06</v>
+        <v>184.31</v>
       </c>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C55" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D55" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="D55" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="3">
-        <v>42.22</v>
+        <v>685.52</v>
       </c>
       <c r="F55" s="3">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="G55" s="3">
-        <v>24.67</v>
+        <v>662.01</v>
       </c>
       <c r="H55" s="4">
-        <v>0</v>
+        <v>385.71</v>
       </c>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C56" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="D56" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D56" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="3">
-        <v>0</v>
+        <v>975.3</v>
       </c>
       <c r="F56" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G56" s="3">
-        <v>0</v>
+        <v>348.01</v>
       </c>
       <c r="H56" s="4">
-        <v>0</v>
+        <v>125.6</v>
       </c>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C57" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="D57" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="D57" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="3">
-        <v>0</v>
+        <v>762.07</v>
       </c>
       <c r="F57" s="3">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="G57" s="3">
-        <v>0</v>
+        <v>699.48</v>
       </c>
       <c r="H57" s="4">
-        <v>0</v>
+        <v>296.95</v>
       </c>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C58" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D58" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="D58" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="3">
-        <v>0</v>
+        <v>1052.89</v>
       </c>
       <c r="F58" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G58" s="3">
-        <v>0</v>
+        <v>225.52</v>
       </c>
       <c r="H58" s="4">
-        <v>0</v>
+        <v>675.04</v>
       </c>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C59" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="D59" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="D59" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="3">
-        <v>0</v>
+        <v>684.37</v>
       </c>
       <c r="F59" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G59" s="3">
-        <v>0</v>
+        <v>30.34</v>
       </c>
       <c r="H59" s="4">
-        <v>0</v>
+        <v>448.36</v>
       </c>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C60" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="D60" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D60" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="3">
-        <v>0</v>
+        <v>1302.83</v>
       </c>
       <c r="F60" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G60" s="3">
-        <v>0</v>
+        <v>1202.34</v>
       </c>
       <c r="H60" s="4">
-        <v>0</v>
+        <v>680.67</v>
       </c>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C61" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D61" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="D61" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="3">
-        <v>0</v>
+        <v>157.09</v>
       </c>
       <c r="F61" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G61" s="3">
-        <v>0</v>
+        <v>121.41</v>
       </c>
       <c r="H61" s="4">
-        <v>0</v>
+        <v>86.64</v>
       </c>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C62" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="D62" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="D62" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="3">
-        <v>0</v>
+        <v>295.43</v>
       </c>
       <c r="F62" s="3">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="G62" s="3">
-        <v>0</v>
+        <v>285.3</v>
       </c>
       <c r="H62" s="4">
-        <v>0</v>
+        <v>104.99</v>
       </c>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C63" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="D63" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="D63" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="3">
-        <v>0</v>
+        <v>16845.6</v>
       </c>
       <c r="F63" s="3">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G63" s="3">
-        <v>0</v>
+        <v>14615.51</v>
       </c>
       <c r="H63" s="4">
-        <v>0</v>
+        <v>3385.65</v>
       </c>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C64" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="D64" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="D64" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="3">
-        <v>0</v>
+        <v>611.06</v>
       </c>
       <c r="F64" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G64" s="3">
-        <v>0</v>
+        <v>689.58</v>
       </c>
       <c r="H64" s="4">
-        <v>0</v>
+        <v>558.04</v>
       </c>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C65" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="D65" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="D65" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="3">
-        <v>11285.15</v>
+        <v>809.79</v>
       </c>
       <c r="F65" s="3">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="G65" s="3">
-        <v>9498.62</v>
+        <v>813.09</v>
       </c>
       <c r="H65" s="4">
-        <v>1553.12</v>
+        <v>691.73</v>
       </c>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C66" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="D66" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="D66" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="3">
-        <v>0</v>
+        <v>546.56</v>
       </c>
       <c r="F66" s="3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G66" s="3">
-        <v>0</v>
+        <v>58.65</v>
       </c>
       <c r="H66" s="4">
-        <v>0</v>
+        <v>92.95</v>
       </c>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C67" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="D67" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="D67" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="3">
-        <v>13696.11</v>
+        <v>1027.85</v>
       </c>
       <c r="F67" s="3">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G67" s="3">
-        <v>13024.98</v>
+        <v>213.07</v>
       </c>
       <c r="H67" s="4">
-        <v>74.61</v>
+        <v>390.85</v>
       </c>
       <c r="I67" s="1"/>
       <c r="J67" s="1"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C68" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="D68" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="D68" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="3">
-        <v>920.61</v>
+        <v>629.94</v>
       </c>
       <c r="F68" s="3">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="G68" s="3">
-        <v>763.61</v>
+        <v>707.09</v>
       </c>
       <c r="H68" s="4">
-        <v>73.37</v>
+        <v>362.8</v>
       </c>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C69" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="D69" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="D69" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="3">
-        <v>391.78</v>
+        <v>518.22</v>
       </c>
       <c r="F69" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G69" s="3">
-        <v>402.87</v>
+        <v>470.51</v>
       </c>
       <c r="H69" s="4">
-        <v>98.14</v>
+        <v>227.68</v>
       </c>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C70" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D70" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="D70" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="3">
-        <v>770.67</v>
+        <v>315.02</v>
       </c>
       <c r="F70" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G70" s="3">
-        <v>775.85</v>
+        <v>287.39</v>
       </c>
       <c r="H70" s="4">
-        <v>4.81</v>
+        <v>65.2</v>
       </c>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C71" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="D71" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="D71" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="3">
-        <v>869.27</v>
+        <v>77.01</v>
       </c>
       <c r="F71" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G71" s="3">
-        <v>869.27</v>
+        <v>4.97</v>
       </c>
       <c r="H71" s="4">
-        <v>196.77</v>
+        <v>154.02</v>
       </c>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C72" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="D72" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="D72" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="3">
-        <v>704.45</v>
+        <v>735.04</v>
       </c>
       <c r="F72" s="3">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G72" s="3">
-        <v>551.69</v>
+        <v>232.47</v>
       </c>
       <c r="H72" s="4">
-        <v>295.96</v>
+        <v>266.31</v>
       </c>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C73" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="D73" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="D73" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="3">
-        <v>505.13</v>
+        <v>81.74</v>
       </c>
       <c r="F73" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G73" s="3">
-        <v>482</v>
+        <v>72.26</v>
       </c>
       <c r="H73" s="4">
-        <v>0</v>
+        <v>108.24</v>
       </c>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D74" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="D74" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="3">
-        <v>949.08</v>
+        <v>246.52</v>
       </c>
       <c r="F74" s="3">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G74" s="3">
-        <v>748.57</v>
+        <v>169.24</v>
       </c>
       <c r="H74" s="4">
-        <v>33.7</v>
+        <v>67.31</v>
       </c>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C75" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="D75" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="D75" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>1016.16</v>
+        <v>145.63</v>
       </c>
       <c r="F75" s="3">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G75" s="3">
-        <v>759.33</v>
+        <v>108.23</v>
       </c>
       <c r="H75" s="4">
-        <v>18</v>
+        <v>37.32</v>
       </c>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C76" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="D76" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="D76" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="3">
-        <v>347.77</v>
+        <v>52.07</v>
       </c>
       <c r="F76" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G76" s="3">
-        <v>269.71</v>
+        <v>16.33</v>
       </c>
       <c r="H76" s="4">
-        <v>216.48</v>
+        <v>0</v>
       </c>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C77" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="D77" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="D77" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="3">
-        <v>1164.5</v>
+        <v>196.86</v>
       </c>
       <c r="F77" s="3">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="G77" s="3">
-        <v>1117.84</v>
+        <v>142.26</v>
       </c>
       <c r="H77" s="4">
-        <v>217.27</v>
+        <v>142.26</v>
       </c>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C78" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="D78" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="D78" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="3">
-        <v>321.47</v>
+        <v>181.82</v>
       </c>
       <c r="F78" s="3">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="G78" s="3">
-        <v>298.66</v>
+        <v>173.29</v>
       </c>
       <c r="H78" s="4">
-        <v>80.36</v>
+        <v>158.01</v>
       </c>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C79" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="D79" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="D79" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="3">
-        <v>351.67</v>
+        <v>1514.03</v>
       </c>
       <c r="F79" s="3">
         <v>13</v>
       </c>
       <c r="G79" s="3">
-        <v>350.95</v>
+        <v>694.93</v>
       </c>
       <c r="H79" s="4">
-        <v>99.38</v>
+        <v>504.41</v>
       </c>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>167</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="3">
-        <v>287.82</v>
+        <v>0</v>
       </c>
       <c r="F80" s="3">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="G80" s="3">
-        <v>252.84</v>
+        <v>0</v>
       </c>
       <c r="H80" s="4">
-        <v>496.41</v>
+        <v>0</v>
       </c>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>169</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="3">
-        <v>253.56</v>
+        <v>0</v>
       </c>
       <c r="F81" s="3">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G81" s="3">
-        <v>250.4</v>
+        <v>0</v>
       </c>
       <c r="H81" s="4">
-        <v>124.01</v>
+        <v>0</v>
       </c>
       <c r="I81" s="1"/>
       <c r="J81" s="1"/>
       <c r="K81" s="1"/>
       <c r="L81" s="1"/>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>171</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="3">
         <v>0</v>
       </c>
       <c r="F82" s="3">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="G82" s="3">
-        <v>1038.96</v>
+        <v>0</v>
       </c>
       <c r="H82" s="4">
-        <v>764.47</v>
+        <v>0</v>
       </c>
       <c r="I82" s="1"/>
       <c r="J82" s="1"/>
       <c r="K82" s="1"/>
       <c r="L82" s="1"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
       <c r="O82" s="1"/>
       <c r="P82" s="1"/>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>173</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="3">
-        <v>415.08</v>
+        <v>82.48</v>
       </c>
       <c r="F83" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G83" s="3">
-        <v>260.53</v>
+        <v>76.11</v>
       </c>
       <c r="H83" s="4">
-        <v>206.49</v>
+        <v>76.11</v>
       </c>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>175</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="3">
-        <v>77.58</v>
+        <v>0</v>
       </c>
       <c r="F84" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G84" s="3">
-        <v>89.61</v>
+        <v>0</v>
       </c>
       <c r="H84" s="4">
-        <v>63.62</v>
+        <v>0</v>
       </c>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
       <c r="K84" s="1"/>
       <c r="L84" s="1"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
       <c r="O84" s="1"/>
       <c r="P84" s="1"/>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
       <c r="S84" s="1"/>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>177</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="3">
-        <v>340.88</v>
+        <v>0</v>
       </c>
       <c r="F85" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G85" s="3">
-        <v>258.2</v>
+        <v>0</v>
       </c>
       <c r="H85" s="4">
-        <v>218.13</v>
+        <v>0</v>
       </c>
       <c r="I85" s="1"/>
       <c r="J85" s="1"/>
       <c r="K85" s="1"/>
       <c r="L85" s="1"/>
       <c r="M85" s="1"/>
       <c r="N85" s="1"/>
       <c r="O85" s="1"/>
       <c r="P85" s="1"/>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="3">
-        <v>88.67</v>
+        <v>0</v>
       </c>
       <c r="F86" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G86" s="3">
-        <v>79.78</v>
+        <v>0</v>
       </c>
       <c r="H86" s="4">
-        <v>79.14</v>
+        <v>0</v>
       </c>
       <c r="I86" s="1"/>
       <c r="J86" s="1"/>
       <c r="K86" s="1"/>
       <c r="L86" s="1"/>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>181</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="3">
-        <v>95.38</v>
+        <v>0</v>
       </c>
       <c r="F87" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G87" s="3">
-        <v>90.62</v>
+        <v>0</v>
       </c>
       <c r="H87" s="4">
-        <v>84.62</v>
+        <v>0</v>
       </c>
       <c r="I87" s="1"/>
       <c r="J87" s="1"/>
       <c r="K87" s="1"/>
       <c r="L87" s="1"/>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>183</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="3">
-        <v>96.32</v>
+        <v>40.07</v>
       </c>
       <c r="F88" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G88" s="3">
-        <v>5</v>
+        <v>32.37</v>
       </c>
       <c r="H88" s="4">
-        <v>192.64</v>
+        <v>0</v>
       </c>
       <c r="I88" s="1"/>
       <c r="J88" s="1"/>
       <c r="K88" s="1"/>
       <c r="L88" s="1"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>185</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="3">
-        <v>99.53</v>
+        <v>125.15</v>
       </c>
       <c r="F89" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G89" s="3">
-        <v>194</v>
+        <v>110.23</v>
       </c>
       <c r="H89" s="4">
-        <v>96.09</v>
+        <v>105.46</v>
       </c>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="K89" s="1"/>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>187</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="3">
-        <v>469.95</v>
+        <v>0</v>
       </c>
       <c r="F90" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G90" s="3">
-        <v>433.78</v>
+        <v>0</v>
       </c>
       <c r="H90" s="4">
-        <v>432.06</v>
+        <v>0</v>
       </c>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
       <c r="K90" s="1"/>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
       <c r="N90" s="1"/>
       <c r="O90" s="1"/>
       <c r="P90" s="1"/>
       <c r="Q90" s="1"/>
       <c r="R90" s="1"/>
       <c r="S90" s="1"/>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>189</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="3">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="F91" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G91" s="3">
-        <v>157.72</v>
+        <v>0</v>
       </c>
       <c r="H91" s="4">
-        <v>148.97</v>
+        <v>0</v>
       </c>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
       <c r="K91" s="1"/>
       <c r="L91" s="1"/>
       <c r="M91" s="1"/>
       <c r="N91" s="1"/>
       <c r="O91" s="1"/>
       <c r="P91" s="1"/>
       <c r="Q91" s="1"/>
       <c r="R91" s="1"/>
       <c r="S91" s="1"/>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>191</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="3">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="F92" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G92" s="3">
-        <v>157.53</v>
+        <v>0</v>
       </c>
       <c r="H92" s="4">
-        <v>156.94</v>
+        <v>0</v>
       </c>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
       <c r="S92" s="1"/>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>193</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="3">
-        <v>56.83</v>
+        <v>128.78</v>
       </c>
       <c r="F93" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G93" s="3">
-        <v>98.23</v>
+        <v>69.38</v>
       </c>
       <c r="H93" s="4">
-        <v>88.29</v>
+        <v>2.65</v>
       </c>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
       <c r="K93" s="1"/>
       <c r="L93" s="1"/>
       <c r="M93" s="1"/>
       <c r="N93" s="1"/>
       <c r="O93" s="1"/>
       <c r="P93" s="1"/>
       <c r="Q93" s="1"/>
       <c r="R93" s="1"/>
       <c r="S93" s="1"/>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>195</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="3">
-        <v>96.1</v>
+        <v>187</v>
       </c>
       <c r="F94" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G94" s="3">
-        <v>177.86</v>
+        <v>102.59</v>
       </c>
       <c r="H94" s="4">
-        <v>172.31</v>
+        <v>45.16</v>
       </c>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="1"/>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>197</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="3">
-        <v>100</v>
+        <v>147.11</v>
       </c>
       <c r="F95" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G95" s="3">
-        <v>147.65</v>
+        <v>100.03</v>
       </c>
       <c r="H95" s="4">
-        <v>147.65</v>
+        <v>12.98</v>
       </c>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
       <c r="K95" s="1"/>
       <c r="L95" s="1"/>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
       <c r="S95" s="1"/>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>199</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="3">
-        <v>100</v>
+        <v>218.44</v>
       </c>
       <c r="F96" s="3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G96" s="3">
-        <v>170.92</v>
+        <v>146.74</v>
       </c>
       <c r="H96" s="4">
-        <v>165.4</v>
+        <v>48.73</v>
       </c>
       <c r="I96" s="1"/>
       <c r="J96" s="1"/>
       <c r="K96" s="1"/>
       <c r="L96" s="1"/>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>201</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="3">
-        <v>100</v>
+        <v>314.53</v>
       </c>
       <c r="F97" s="3">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="G97" s="3">
-        <v>245.03</v>
+        <v>304.44</v>
       </c>
       <c r="H97" s="4">
-        <v>189.69</v>
+        <v>237.65</v>
       </c>
       <c r="I97" s="1"/>
       <c r="J97" s="1"/>
       <c r="K97" s="1"/>
       <c r="L97" s="1"/>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
       <c r="S97" s="1"/>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>203</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="3">
-        <v>99.8</v>
+        <v>76.13</v>
       </c>
       <c r="F98" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G98" s="3">
-        <v>108.98</v>
+        <v>44.39</v>
       </c>
       <c r="H98" s="4">
-        <v>182.67</v>
+        <v>38.79</v>
       </c>
       <c r="I98" s="1"/>
       <c r="J98" s="1"/>
       <c r="K98" s="1"/>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
       <c r="S98" s="1"/>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>205</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F99" s="3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G99" s="3">
-        <v>108.3</v>
+        <v>0</v>
       </c>
       <c r="H99" s="4">
-        <v>188.7</v>
+        <v>0</v>
       </c>
       <c r="I99" s="1"/>
       <c r="J99" s="1"/>
       <c r="K99" s="1"/>
       <c r="L99" s="1"/>
       <c r="M99" s="1"/>
       <c r="N99" s="1"/>
       <c r="O99" s="1"/>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
       <c r="R99" s="1"/>
       <c r="S99" s="1"/>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>207</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="3">
-        <v>44.52</v>
+        <v>0</v>
       </c>
       <c r="F100" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G100" s="3">
-        <v>36.28</v>
+        <v>0</v>
       </c>
       <c r="H100" s="4">
         <v>0</v>
       </c>
       <c r="I100" s="1"/>
       <c r="J100" s="1"/>
       <c r="K100" s="1"/>
       <c r="L100" s="1"/>
       <c r="M100" s="1"/>
       <c r="N100" s="1"/>
       <c r="O100" s="1"/>
       <c r="P100" s="1"/>
       <c r="Q100" s="1"/>
       <c r="R100" s="1"/>
       <c r="S100" s="1"/>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>209</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="3">
         <v>0</v>
       </c>
       <c r="F101" s="3">
         <v>0</v>
       </c>
       <c r="G101" s="3">
         <v>0</v>
       </c>
       <c r="H101" s="4">
         <v>0</v>
       </c>
       <c r="I101" s="1"/>
       <c r="J101" s="1"/>
       <c r="K101" s="1"/>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
       <c r="N101" s="1"/>
       <c r="O101" s="1"/>
       <c r="P101" s="1"/>
       <c r="Q101" s="1"/>
       <c r="R101" s="1"/>
       <c r="S101" s="1"/>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C102" s="10" t="s">
         <v>211</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="3">
-        <v>0</v>
+        <v>809.34</v>
       </c>
       <c r="F102" s="3">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="G102" s="3">
-        <v>0</v>
+        <v>656.76</v>
       </c>
       <c r="H102" s="4">
-        <v>0</v>
+        <v>338.02</v>
       </c>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
       <c r="P102" s="1"/>
       <c r="Q102" s="1"/>
       <c r="R102" s="1"/>
       <c r="S102" s="1"/>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C103" s="10" t="s">
         <v>213</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="3">
-        <v>0</v>
+        <v>656.96</v>
       </c>
       <c r="F103" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G103" s="3">
-        <v>0</v>
+        <v>430.49</v>
       </c>
       <c r="H103" s="4">
-        <v>0</v>
+        <v>389.66</v>
       </c>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="M103" s="1"/>
       <c r="N103" s="1"/>
       <c r="O103" s="1"/>
       <c r="P103" s="1"/>
       <c r="Q103" s="1"/>
       <c r="R103" s="1"/>
       <c r="S103" s="1"/>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C104" s="10" t="s">
         <v>215</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="3">
-        <v>0</v>
+        <v>319.28</v>
       </c>
       <c r="F104" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G104" s="3">
-        <v>0</v>
+        <v>261.83</v>
       </c>
       <c r="H104" s="4">
-        <v>0</v>
+        <v>100.3</v>
       </c>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
       <c r="N104" s="1"/>
       <c r="O104" s="1"/>
       <c r="P104" s="1"/>
       <c r="Q104" s="1"/>
       <c r="R104" s="1"/>
       <c r="S104" s="1"/>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C105" s="10" t="s">
         <v>217</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="3">
-        <v>0</v>
+        <v>1094.83</v>
       </c>
       <c r="F105" s="3">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="G105" s="3">
-        <v>0</v>
+        <v>1071.25</v>
       </c>
       <c r="H105" s="4">
-        <v>0</v>
+        <v>863.83</v>
       </c>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
       <c r="N105" s="1"/>
       <c r="O105" s="1"/>
       <c r="P105" s="1"/>
       <c r="Q105" s="1"/>
       <c r="R105" s="1"/>
       <c r="S105" s="1"/>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>219</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="3">
-        <v>0</v>
+        <v>49.68</v>
       </c>
       <c r="F106" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G106" s="3">
-        <v>0</v>
+        <v>8.55</v>
       </c>
       <c r="H106" s="4">
-        <v>0</v>
+        <v>95.8</v>
       </c>
       <c r="I106" s="1"/>
       <c r="J106" s="1"/>
       <c r="K106" s="1"/>
       <c r="L106" s="1"/>
       <c r="M106" s="1"/>
       <c r="N106" s="1"/>
       <c r="O106" s="1"/>
       <c r="P106" s="1"/>
       <c r="Q106" s="1"/>
       <c r="R106" s="1"/>
       <c r="S106" s="1"/>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>221</v>
       </c>
-      <c r="D107" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D107" s="3"/>
       <c r="E107" s="3">
         <v>0</v>
       </c>
       <c r="F107" s="3">
         <v>0</v>
       </c>
       <c r="G107" s="3">
         <v>0</v>
       </c>
       <c r="H107" s="4">
         <v>0</v>
       </c>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
       <c r="M107" s="1"/>
       <c r="N107" s="1"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
       <c r="Q107" s="1"/>
       <c r="R107" s="1"/>
       <c r="S107" s="1"/>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C108" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="D108" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="D108" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="3">
-        <v>0</v>
+        <v>98.65</v>
       </c>
       <c r="F108" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G108" s="3">
-        <v>0</v>
+        <v>155.41</v>
       </c>
       <c r="H108" s="4">
-        <v>0</v>
+        <v>158.64</v>
       </c>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="M108" s="1"/>
       <c r="N108" s="1"/>
       <c r="O108" s="1"/>
       <c r="P108" s="1"/>
       <c r="Q108" s="1"/>
       <c r="R108" s="1"/>
       <c r="S108" s="1"/>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C109" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="D109" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="D109" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F109" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G109" s="3">
-        <v>316.41</v>
+        <v>183.86</v>
       </c>
       <c r="H109" s="4">
-        <v>0</v>
+        <v>174.78</v>
       </c>
       <c r="I109" s="1"/>
       <c r="J109" s="1"/>
       <c r="K109" s="1"/>
       <c r="L109" s="1"/>
       <c r="M109" s="1"/>
       <c r="N109" s="1"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
       <c r="S109" s="1"/>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C110" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="D110" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="D110" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="3">
-        <v>642.49</v>
+        <v>100</v>
       </c>
       <c r="F110" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G110" s="3">
-        <v>522.41</v>
+        <v>187.75</v>
       </c>
       <c r="H110" s="4">
-        <v>41.96</v>
+        <v>195.68</v>
       </c>
       <c r="I110" s="1"/>
       <c r="J110" s="1"/>
       <c r="K110" s="1"/>
       <c r="L110" s="1"/>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
       <c r="P110" s="1"/>
       <c r="Q110" s="1"/>
       <c r="R110" s="1"/>
       <c r="S110" s="1"/>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C111" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="D111" s="3" t="s">
         <v>229</v>
       </c>
-      <c r="D111" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="3">
-        <v>1064.31</v>
+        <v>96.6</v>
       </c>
       <c r="F111" s="3">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G111" s="3">
-        <v>644.56</v>
+        <v>93.82</v>
       </c>
       <c r="H111" s="4">
-        <v>36.25</v>
+        <v>181.06</v>
       </c>
       <c r="I111" s="1"/>
       <c r="J111" s="1"/>
       <c r="K111" s="1"/>
       <c r="L111" s="1"/>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
       <c r="Q111" s="1"/>
       <c r="R111" s="1"/>
       <c r="S111" s="1"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C112" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="D112" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="D112" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="3">
-        <v>811.64</v>
+        <v>99.98</v>
       </c>
       <c r="F112" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G112" s="3">
-        <v>811.64</v>
+        <v>185.53</v>
       </c>
       <c r="H112" s="4">
-        <v>106.48</v>
+        <v>99.98</v>
       </c>
       <c r="I112" s="1"/>
       <c r="J112" s="1"/>
       <c r="K112" s="1"/>
       <c r="L112" s="1"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C113" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="D113" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="D113" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="3">
-        <v>788.4</v>
+        <v>99.96</v>
       </c>
       <c r="F113" s="3">
         <v>6</v>
       </c>
       <c r="G113" s="3">
-        <v>780.21</v>
+        <v>151.07</v>
       </c>
       <c r="H113" s="4">
-        <v>147.42</v>
+        <v>179.93</v>
       </c>
       <c r="I113" s="1"/>
       <c r="J113" s="1"/>
       <c r="K113" s="1"/>
       <c r="L113" s="1"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C114" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="D114" s="3" t="s">
         <v>235</v>
       </c>
-      <c r="D114" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="3">
-        <v>997.5</v>
+        <v>99.98</v>
       </c>
       <c r="F114" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G114" s="3">
-        <v>1143.43</v>
+        <v>169.91</v>
       </c>
       <c r="H114" s="4">
-        <v>548.98</v>
+        <v>182.02</v>
       </c>
       <c r="I114" s="1"/>
       <c r="J114" s="1"/>
       <c r="K114" s="1"/>
       <c r="L114" s="1"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C115" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="D115" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="D115" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="3">
-        <v>581.83</v>
+        <v>33.2</v>
       </c>
       <c r="F115" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G115" s="3">
-        <v>563.57</v>
+        <v>54.43</v>
       </c>
       <c r="H115" s="4">
-        <v>257.36</v>
+        <v>47.59</v>
       </c>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C116" s="10" t="s">
+        <v>238</v>
+      </c>
+      <c r="D116" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="D116" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="3">
-        <v>404.03</v>
+        <v>94.8</v>
       </c>
       <c r="F116" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G116" s="3">
-        <v>379.81</v>
+        <v>147.07</v>
       </c>
       <c r="H116" s="4">
-        <v>73.28</v>
+        <v>111.93</v>
       </c>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C117" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="D117" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="D117" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="3">
-        <v>206.51</v>
+        <v>100</v>
       </c>
       <c r="F117" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G117" s="3">
-        <v>196.26</v>
+        <v>91.91</v>
       </c>
       <c r="H117" s="4">
-        <v>93.95</v>
+        <v>92.84</v>
       </c>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C118" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="D118" s="3" t="s">
         <v>243</v>
       </c>
-      <c r="D118" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="3">
-        <v>541.84</v>
+        <v>99.99</v>
       </c>
       <c r="F118" s="3">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="G118" s="3">
-        <v>453.59</v>
+        <v>128.67</v>
       </c>
       <c r="H118" s="4">
-        <v>136.72</v>
+        <v>190.93</v>
       </c>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C119" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="D119" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="D119" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="3">
-        <v>326.46</v>
+        <v>242.7</v>
       </c>
       <c r="F119" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G119" s="3">
-        <v>192.65</v>
+        <v>234.12</v>
       </c>
       <c r="H119" s="4">
-        <v>130.98</v>
+        <v>234.12</v>
       </c>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C120" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="D120" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="D120" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="3">
-        <v>877.06</v>
+        <v>369.05</v>
       </c>
       <c r="F120" s="3">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="G120" s="3">
-        <v>827.09</v>
+        <v>191.75</v>
       </c>
       <c r="H120" s="4">
-        <v>90.89</v>
+        <v>189.76</v>
       </c>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C121" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D121" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="D121" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="3">
-        <v>930.57</v>
+        <v>278.24</v>
       </c>
       <c r="F121" s="3">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G121" s="3">
-        <v>825.24</v>
+        <v>270.1</v>
       </c>
       <c r="H121" s="4">
-        <v>312.34</v>
+        <v>270.1</v>
       </c>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C122" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="D122" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="D122" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="3">
-        <v>269.33</v>
+        <v>241.39</v>
       </c>
       <c r="F122" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G122" s="3">
-        <v>206.2</v>
+        <v>212.04</v>
       </c>
       <c r="H122" s="4">
-        <v>174.02</v>
+        <v>212.04</v>
       </c>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C123" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D123" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="D123" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" s="3">
-        <v>586.7</v>
+        <v>90.41</v>
       </c>
       <c r="F123" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G123" s="3">
-        <v>586.7</v>
+        <v>76.75</v>
       </c>
       <c r="H123" s="4">
-        <v>560.03</v>
+        <v>76.75</v>
       </c>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C124" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="D124" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="D124" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" s="3">
-        <v>551.86</v>
+        <v>350.95</v>
       </c>
       <c r="F124" s="3">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="G124" s="3">
-        <v>501.94</v>
+        <v>307.81</v>
       </c>
       <c r="H124" s="4">
-        <v>188.56</v>
+        <v>335.74</v>
       </c>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C125" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="D125" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="D125" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="3">
-        <v>273.01</v>
+        <v>290.8</v>
       </c>
       <c r="F125" s="3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G125" s="3">
-        <v>174.17</v>
+        <v>188.03</v>
       </c>
       <c r="H125" s="4">
-        <v>152.07</v>
+        <v>188.03</v>
       </c>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C126" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="D126" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="D126" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="3">
-        <v>960.78</v>
+        <v>145.92</v>
       </c>
       <c r="F126" s="3">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="G126" s="3">
-        <v>830.24</v>
+        <v>82.65</v>
       </c>
       <c r="H126" s="4">
-        <v>334.77</v>
+        <v>57.5</v>
       </c>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C127" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="D127" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="D127" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="3">
-        <v>513.62</v>
+        <v>202.07</v>
       </c>
       <c r="F127" s="3">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G127" s="3">
-        <v>89.08</v>
+        <v>132.69</v>
       </c>
       <c r="H127" s="4">
-        <v>202.04</v>
+        <v>142.97</v>
       </c>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C128" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="D128" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="D128" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="3">
-        <v>222.47</v>
+        <v>217.93</v>
       </c>
       <c r="F128" s="3">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G128" s="3">
-        <v>190.75</v>
+        <v>164.23</v>
       </c>
       <c r="H128" s="4">
-        <v>86.71</v>
+        <v>148.82</v>
       </c>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C129" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="D129" s="3" t="s">
         <v>265</v>
       </c>
-      <c r="D129" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="3">
-        <v>266.36</v>
+        <v>77.87</v>
       </c>
       <c r="F129" s="3">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="G129" s="3">
-        <v>211.26</v>
+        <v>73.23</v>
       </c>
       <c r="H129" s="4">
-        <v>103</v>
+        <v>73.23</v>
       </c>
       <c r="I129" s="1"/>
       <c r="J129" s="1"/>
       <c r="K129" s="1"/>
       <c r="L129" s="1"/>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C130" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="D130" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="D130" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="3">
-        <v>263.3</v>
+        <v>97.93</v>
       </c>
       <c r="F130" s="3">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="G130" s="3">
-        <v>219.67</v>
+        <v>133</v>
       </c>
       <c r="H130" s="4">
-        <v>73.67</v>
+        <v>195.85</v>
       </c>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
       <c r="P130" s="1"/>
       <c r="Q130" s="1"/>
       <c r="R130" s="1"/>
       <c r="S130" s="1"/>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C131" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="D131" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="D131" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="3">
-        <v>403.27</v>
+        <v>63.45</v>
       </c>
       <c r="F131" s="3">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="G131" s="3">
-        <v>303.68</v>
+        <v>0</v>
       </c>
       <c r="H131" s="4">
-        <v>135.36</v>
+        <v>126.89</v>
       </c>
       <c r="I131" s="1"/>
       <c r="J131" s="1"/>
       <c r="K131" s="1"/>
       <c r="L131" s="1"/>
       <c r="M131" s="1"/>
       <c r="N131" s="1"/>
       <c r="O131" s="1"/>
       <c r="P131" s="1"/>
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C132" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="D132" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="D132" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="3">
-        <v>1000.53</v>
+        <v>95.53</v>
       </c>
       <c r="F132" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G132" s="3">
-        <v>999.29</v>
+        <v>4.99</v>
       </c>
       <c r="H132" s="4">
-        <v>379.76</v>
+        <v>191.07</v>
       </c>
       <c r="I132" s="1"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C133" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="D133" s="3" t="s">
         <v>273</v>
       </c>
-      <c r="D133" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="3">
-        <v>352.7</v>
+        <v>426.37</v>
       </c>
       <c r="F133" s="3">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G133" s="3">
-        <v>287.03</v>
+        <v>264.4</v>
       </c>
       <c r="H133" s="4">
-        <v>130.34</v>
+        <v>208.87</v>
       </c>
       <c r="I133" s="1"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C134" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="D134" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="D134" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="3">
-        <v>86.64</v>
+        <v>369.35</v>
       </c>
       <c r="F134" s="3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G134" s="3">
-        <v>86.57</v>
+        <v>185.37</v>
       </c>
       <c r="H134" s="4">
-        <v>78.26</v>
+        <v>50.95</v>
       </c>
       <c r="I134" s="1"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C135" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="D135" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="D135" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="3">
-        <v>164.14</v>
+        <v>1064.47</v>
       </c>
       <c r="F135" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G135" s="3">
-        <v>161.98</v>
+        <v>463.9</v>
       </c>
       <c r="H135" s="4">
-        <v>75.9</v>
+        <v>652.49</v>
       </c>
       <c r="I135" s="1"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C136" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="D136" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="D136" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="3">
-        <v>98.99</v>
+        <v>1153.2</v>
       </c>
       <c r="F136" s="3">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G136" s="3">
-        <v>98.99</v>
+        <v>1069.05</v>
       </c>
       <c r="H136" s="4">
-        <v>72.68</v>
+        <v>668.46</v>
       </c>
       <c r="I136" s="1"/>
       <c r="J136" s="1"/>
       <c r="K136" s="1"/>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C137" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="D137" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="D137" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" s="3">
-        <v>246.85</v>
+        <v>456.86</v>
       </c>
       <c r="F137" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G137" s="3">
-        <v>246.81</v>
+        <v>380.48</v>
       </c>
       <c r="H137" s="4">
-        <v>174.55</v>
+        <v>375.03</v>
       </c>
       <c r="I137" s="1"/>
       <c r="J137" s="1"/>
       <c r="K137" s="1"/>
       <c r="L137" s="1"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
       <c r="R137" s="1"/>
       <c r="S137" s="1"/>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C138" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="D138" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="D138" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="3">
-        <v>246.49</v>
+        <v>384.96</v>
       </c>
       <c r="F138" s="3">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G138" s="3">
-        <v>248.2</v>
+        <v>349.24</v>
       </c>
       <c r="H138" s="4">
-        <v>206.05</v>
+        <v>354.78</v>
       </c>
       <c r="I138" s="1"/>
       <c r="J138" s="1"/>
       <c r="K138" s="1"/>
       <c r="L138" s="1"/>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C139" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="D139" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="D139" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139" s="3">
-        <v>69.79</v>
+        <v>525.41</v>
       </c>
       <c r="F139" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G139" s="3">
-        <v>68.97</v>
+        <v>375.82</v>
       </c>
       <c r="H139" s="4">
-        <v>55.97</v>
+        <v>386.6</v>
       </c>
       <c r="I139" s="1"/>
       <c r="J139" s="1"/>
       <c r="K139" s="1"/>
       <c r="L139" s="1"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C140" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="D140" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="D140" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="3">
-        <v>231.46</v>
+        <v>603.97</v>
       </c>
       <c r="F140" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G140" s="3">
-        <v>210.94</v>
+        <v>79.59</v>
       </c>
       <c r="H140" s="4">
-        <v>193.94</v>
+        <v>353.92</v>
       </c>
       <c r="I140" s="1"/>
       <c r="J140" s="1"/>
       <c r="K140" s="1"/>
       <c r="L140" s="1"/>
       <c r="M140" s="1"/>
       <c r="N140" s="1"/>
       <c r="O140" s="1"/>
       <c r="P140" s="1"/>
       <c r="Q140" s="1"/>
       <c r="R140" s="1"/>
       <c r="S140" s="1"/>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C141" s="10" t="s">
+        <v>288</v>
+      </c>
+      <c r="D141" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="D141" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="3">
-        <v>97.93</v>
+        <v>740.13</v>
       </c>
       <c r="F141" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G141" s="3">
-        <v>133</v>
+        <v>636.71</v>
       </c>
       <c r="H141" s="4">
-        <v>195.85</v>
+        <v>311.74</v>
       </c>
       <c r="I141" s="1"/>
       <c r="J141" s="1"/>
       <c r="K141" s="1"/>
       <c r="L141" s="1"/>
       <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1"/>
       <c r="P141" s="1"/>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C142" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="D142" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="D142" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="3">
-        <v>84.21</v>
+        <v>2184.41</v>
       </c>
       <c r="F142" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G142" s="3">
-        <v>0.36</v>
+        <v>2038.42</v>
       </c>
       <c r="H142" s="4">
-        <v>168.42</v>
+        <v>672.95</v>
       </c>
       <c r="I142" s="1"/>
       <c r="J142" s="1"/>
       <c r="K142" s="1"/>
       <c r="L142" s="1"/>
       <c r="M142" s="1"/>
       <c r="N142" s="1"/>
       <c r="O142" s="1"/>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
       <c r="R142" s="1"/>
       <c r="S142" s="1"/>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C143" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="D143" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="D143" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143" s="3">
-        <v>72.47</v>
+        <v>959.66</v>
       </c>
       <c r="F143" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G143" s="3">
-        <v>4.99</v>
+        <v>907.2</v>
       </c>
       <c r="H143" s="4">
-        <v>144.94</v>
+        <v>266.04</v>
       </c>
       <c r="I143" s="1"/>
       <c r="J143" s="1"/>
       <c r="K143" s="1"/>
       <c r="L143" s="1"/>
       <c r="M143" s="1"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C144" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D144" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="D144" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144" s="3">
-        <v>76.67</v>
+        <v>1207.79</v>
       </c>
       <c r="F144" s="3">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="G144" s="3">
-        <v>4.99</v>
+        <v>794.4</v>
       </c>
       <c r="H144" s="4">
-        <v>173.13</v>
+        <v>366.55</v>
       </c>
       <c r="I144" s="1"/>
       <c r="J144" s="1"/>
       <c r="K144" s="1"/>
       <c r="L144" s="1"/>
       <c r="M144" s="1"/>
       <c r="N144" s="1"/>
       <c r="O144" s="1"/>
       <c r="P144" s="1"/>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C145" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="E145" s="3">
+        <v>956.49</v>
+      </c>
+      <c r="F145" s="3">
         <v>9</v>
       </c>
-      <c r="C145" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G145" s="3">
-        <v>141.19</v>
+        <v>806.93</v>
       </c>
       <c r="H145" s="4">
-        <v>126.61</v>
+        <v>112.77</v>
       </c>
       <c r="I145" s="1"/>
       <c r="J145" s="1"/>
       <c r="K145" s="1"/>
       <c r="L145" s="1"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C146" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="D146" s="3" t="s">
         <v>299</v>
       </c>
-      <c r="D146" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146" s="3">
-        <v>55.53</v>
+        <v>186.58</v>
       </c>
       <c r="F146" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G146" s="3">
-        <v>0</v>
+        <v>177.66</v>
       </c>
       <c r="H146" s="4">
-        <v>111.07</v>
+        <v>179.96</v>
       </c>
       <c r="I146" s="1"/>
       <c r="J146" s="1"/>
       <c r="K146" s="1"/>
       <c r="L146" s="1"/>
       <c r="M146" s="1"/>
       <c r="N146" s="1"/>
       <c r="O146" s="1"/>
       <c r="P146" s="1"/>
       <c r="Q146" s="1"/>
       <c r="R146" s="1"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C147" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="D147" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="D147" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E147" s="3">
-        <v>97.75</v>
+        <v>973.36</v>
       </c>
       <c r="F147" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G147" s="3">
-        <v>93.37</v>
+        <v>560.92</v>
       </c>
       <c r="H147" s="4">
-        <v>133.35</v>
+        <v>196.45</v>
       </c>
       <c r="I147" s="1"/>
       <c r="J147" s="1"/>
       <c r="K147" s="1"/>
       <c r="L147" s="1"/>
       <c r="M147" s="1"/>
       <c r="N147" s="1"/>
       <c r="O147" s="1"/>
       <c r="P147" s="1"/>
       <c r="Q147" s="1"/>
       <c r="R147" s="1"/>
       <c r="S147" s="1"/>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C148" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="D148" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="D148" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E148" s="3">
-        <v>92.94</v>
+        <v>660.15</v>
       </c>
       <c r="F148" s="3">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="G148" s="3">
-        <v>177.81</v>
+        <v>533.18</v>
       </c>
       <c r="H148" s="4">
-        <v>169.7</v>
+        <v>441.38</v>
       </c>
       <c r="I148" s="1"/>
       <c r="J148" s="1"/>
       <c r="K148" s="1"/>
       <c r="L148" s="1"/>
       <c r="M148" s="1"/>
       <c r="N148" s="1"/>
       <c r="O148" s="1"/>
       <c r="P148" s="1"/>
       <c r="Q148" s="1"/>
       <c r="R148" s="1"/>
       <c r="S148" s="1"/>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C149" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="D149" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="D149" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E149" s="3">
-        <v>98.4</v>
+        <v>1054.89</v>
       </c>
       <c r="F149" s="3">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G149" s="3">
-        <v>189.94</v>
+        <v>401.78</v>
       </c>
       <c r="H149" s="4">
-        <v>125.29</v>
+        <v>399.59</v>
       </c>
       <c r="I149" s="1"/>
       <c r="J149" s="1"/>
       <c r="K149" s="1"/>
       <c r="L149" s="1"/>
       <c r="M149" s="1"/>
       <c r="N149" s="1"/>
       <c r="O149" s="1"/>
       <c r="P149" s="1"/>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C150" s="10" t="s">
+        <v>306</v>
+      </c>
+      <c r="D150" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="D150" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E150" s="3">
-        <v>76.25</v>
+        <v>1091.79</v>
       </c>
       <c r="F150" s="3">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="G150" s="3">
-        <v>44.32</v>
+        <v>967.73</v>
       </c>
       <c r="H150" s="4">
-        <v>152.49</v>
+        <v>639.03</v>
       </c>
       <c r="I150" s="1"/>
       <c r="J150" s="1"/>
       <c r="K150" s="1"/>
       <c r="L150" s="1"/>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C151" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="D151" s="3" t="s">
         <v>309</v>
       </c>
-      <c r="D151" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E151" s="3">
-        <v>99.99</v>
+        <v>491.09</v>
       </c>
       <c r="F151" s="3">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G151" s="3">
-        <v>118.25</v>
+        <v>439.51</v>
       </c>
       <c r="H151" s="4">
-        <v>182.11</v>
+        <v>219.56</v>
       </c>
       <c r="I151" s="1"/>
       <c r="J151" s="1"/>
       <c r="K151" s="1"/>
       <c r="L151" s="1"/>
       <c r="M151" s="1"/>
       <c r="N151" s="1"/>
       <c r="O151" s="1"/>
       <c r="P151" s="1"/>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C152" s="10" t="s">
+        <v>310</v>
+      </c>
+      <c r="D152" s="3" t="s">
         <v>311</v>
       </c>
-      <c r="D152" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152" s="3">
-        <v>100</v>
+        <v>320.93</v>
       </c>
       <c r="F152" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G152" s="3">
-        <v>97.39</v>
+        <v>297.06</v>
       </c>
       <c r="H152" s="4">
-        <v>185.91</v>
+        <v>190.83</v>
       </c>
       <c r="I152" s="1"/>
       <c r="J152" s="1"/>
       <c r="K152" s="1"/>
       <c r="L152" s="1"/>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C153" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="D153" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="D153" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153" s="3">
-        <v>237.29</v>
+        <v>1223.98</v>
       </c>
       <c r="F153" s="3">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="G153" s="3">
-        <v>165.19</v>
+        <v>567.79</v>
       </c>
       <c r="H153" s="4">
-        <v>13.63</v>
+        <v>344.96</v>
       </c>
       <c r="I153" s="1"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
       <c r="L153" s="1"/>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C154" s="10" t="s">
+        <v>314</v>
+      </c>
+      <c r="D154" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="D154" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E154" s="3">
-        <v>40.53</v>
+        <v>1544.64</v>
       </c>
       <c r="F154" s="3">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="G154" s="3">
-        <v>35.68</v>
+        <v>1373.82</v>
       </c>
       <c r="H154" s="4">
-        <v>0</v>
+        <v>179.69</v>
       </c>
       <c r="I154" s="1"/>
       <c r="J154" s="1"/>
       <c r="K154" s="1"/>
       <c r="L154" s="1"/>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C155" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D155" s="3" t="s">
         <v>317</v>
       </c>
-      <c r="D155" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155" s="3">
-        <v>260.93</v>
+        <v>1552.56</v>
       </c>
       <c r="F155" s="3">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G155" s="3">
-        <v>180.59</v>
+        <v>602.87</v>
       </c>
       <c r="H155" s="4">
-        <v>64.89</v>
+        <v>302.68</v>
       </c>
       <c r="I155" s="1"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C156" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="D156" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="D156" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E156" s="3">
-        <v>134.47</v>
+        <v>82.12</v>
       </c>
       <c r="F156" s="3">
         <v>2</v>
       </c>
       <c r="G156" s="3">
-        <v>73.78</v>
+        <v>64.08</v>
       </c>
       <c r="H156" s="4">
-        <v>0</v>
+        <v>13.36</v>
       </c>
       <c r="I156" s="1"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C157" s="10" t="s">
+        <v>320</v>
+      </c>
+      <c r="D157" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="D157" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E157" s="3">
-        <v>202.98</v>
+        <v>123.12</v>
       </c>
       <c r="F157" s="3">
         <v>4</v>
       </c>
       <c r="G157" s="3">
-        <v>50.26</v>
+        <v>114.72</v>
       </c>
       <c r="H157" s="4">
-        <v>9.34</v>
+        <v>90.69</v>
       </c>
       <c r="I157" s="1"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="D158" s="3" t="s">
         <v>323</v>
       </c>
-      <c r="D158" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158" s="3">
-        <v>98.73</v>
+        <v>1098.68</v>
       </c>
       <c r="F158" s="3">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="G158" s="3">
-        <v>48.53</v>
+        <v>856.64</v>
       </c>
       <c r="H158" s="4">
-        <v>31.87</v>
+        <v>349.97</v>
       </c>
       <c r="I158" s="1"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C159" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="D159" s="3" t="s">
         <v>325</v>
       </c>
-      <c r="D159" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E159" s="3">
-        <v>0</v>
+        <v>235.33</v>
       </c>
       <c r="F159" s="3">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G159" s="3">
-        <v>0</v>
+        <v>254.72</v>
       </c>
       <c r="H159" s="4">
-        <v>0</v>
+        <v>219.29</v>
       </c>
       <c r="I159" s="1"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C160" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="D160" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="D160" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E160" s="3">
-        <v>0</v>
+        <v>76.69</v>
       </c>
       <c r="F160" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G160" s="3">
-        <v>0</v>
+        <v>67.73</v>
       </c>
       <c r="H160" s="4">
-        <v>0</v>
+        <v>67.73</v>
       </c>
       <c r="I160" s="1"/>
       <c r="J160" s="1"/>
       <c r="K160" s="1"/>
       <c r="L160" s="1"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C161" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="D161" s="3" t="s">
         <v>329</v>
       </c>
-      <c r="D161" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E161" s="3">
-        <v>0</v>
+        <v>184.54</v>
       </c>
       <c r="F161" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G161" s="3">
-        <v>0</v>
+        <v>183.67</v>
       </c>
       <c r="H161" s="4">
-        <v>0</v>
+        <v>163.67</v>
       </c>
       <c r="I161" s="1"/>
       <c r="J161" s="1"/>
       <c r="K161" s="1"/>
       <c r="L161" s="1"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C162" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="D162" s="3" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E162" s="3">
         <v>0</v>
       </c>
       <c r="F162" s="3">
         <v>0</v>
       </c>
       <c r="G162" s="3">
         <v>0</v>
       </c>
       <c r="H162" s="4">
         <v>0</v>
       </c>
       <c r="I162" s="1"/>
       <c r="J162" s="1"/>
       <c r="K162" s="1"/>
       <c r="L162" s="1"/>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C163" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="D163" s="3" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="E163" s="3">
         <v>0</v>
       </c>
       <c r="F163" s="3">
         <v>0</v>
       </c>
       <c r="G163" s="3">
         <v>0</v>
       </c>
       <c r="H163" s="4">
         <v>0</v>
       </c>
       <c r="I163" s="1"/>
       <c r="J163" s="1"/>
       <c r="K163" s="1"/>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C164" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="D164" s="3" t="s">
         <v>335</v>
       </c>
-      <c r="D164" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E164" s="3">
         <v>0</v>
       </c>
       <c r="F164" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G164" s="3">
-        <v>444.61</v>
+        <v>0</v>
       </c>
       <c r="H164" s="4">
         <v>0</v>
       </c>
       <c r="I164" s="1"/>
       <c r="J164" s="1"/>
       <c r="K164" s="1"/>
       <c r="L164" s="1"/>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C165" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="D165" s="3" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="E165" s="3">
         <v>0</v>
       </c>
       <c r="F165" s="3">
         <v>0</v>
       </c>
       <c r="G165" s="3">
         <v>0</v>
       </c>
       <c r="H165" s="4">
         <v>0</v>
       </c>
       <c r="I165" s="1"/>
       <c r="J165" s="1"/>
       <c r="K165" s="1"/>
       <c r="L165" s="1"/>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C166" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="D166" s="3" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E166" s="3">
         <v>0</v>
       </c>
       <c r="F166" s="3">
         <v>0</v>
       </c>
       <c r="G166" s="3">
         <v>0</v>
       </c>
       <c r="H166" s="4">
         <v>0</v>
       </c>
       <c r="I166" s="1"/>
       <c r="J166" s="1"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C167" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="D167" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="D167" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E167" s="3">
-        <v>511.41</v>
+        <v>0</v>
       </c>
       <c r="F167" s="3">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G167" s="3">
-        <v>496.41</v>
+        <v>0</v>
       </c>
       <c r="H167" s="4">
-        <v>19.58</v>
+        <v>0</v>
       </c>
       <c r="I167" s="1"/>
       <c r="J167" s="1"/>
       <c r="K167" s="1"/>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C168" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="D168" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="D168" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E168" s="3">
-        <v>1123.62</v>
+        <v>0</v>
       </c>
       <c r="F168" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G168" s="3">
-        <v>1123.62</v>
+        <v>0</v>
       </c>
       <c r="H168" s="4">
-        <v>65.35</v>
+        <v>0</v>
       </c>
       <c r="I168" s="1"/>
       <c r="J168" s="1"/>
       <c r="K168" s="1"/>
       <c r="L168" s="1"/>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C169" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="D169" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="D169" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E169" s="3">
-        <v>1088.85</v>
+        <v>0</v>
       </c>
       <c r="F169" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G169" s="3">
-        <v>822.81</v>
+        <v>409.36</v>
       </c>
       <c r="H169" s="4">
-        <v>97.32</v>
+        <v>0</v>
       </c>
       <c r="I169" s="1"/>
       <c r="J169" s="1"/>
       <c r="K169" s="1"/>
       <c r="L169" s="1"/>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C170" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="D170" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="D170" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E170" s="3">
-        <v>864.52</v>
+        <v>0</v>
       </c>
       <c r="F170" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G170" s="3">
-        <v>907.44</v>
+        <v>362.5</v>
       </c>
       <c r="H170" s="4">
-        <v>673.65</v>
+        <v>0</v>
       </c>
       <c r="I170" s="1"/>
       <c r="J170" s="1"/>
       <c r="K170" s="1"/>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
       <c r="R170" s="1"/>
       <c r="S170" s="1"/>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C171" s="10" t="s">
+        <v>348</v>
+      </c>
+      <c r="D171" s="3" t="s">
         <v>349</v>
       </c>
-      <c r="D171" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E171" s="3">
-        <v>672.12</v>
+        <v>0</v>
       </c>
       <c r="F171" s="3">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G171" s="3">
-        <v>562.04</v>
+        <v>0</v>
       </c>
       <c r="H171" s="4">
-        <v>282.09</v>
+        <v>0</v>
       </c>
       <c r="I171" s="1"/>
       <c r="J171" s="1"/>
       <c r="K171" s="1"/>
       <c r="L171" s="1"/>
       <c r="M171" s="1"/>
       <c r="N171" s="1"/>
       <c r="O171" s="1"/>
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
       <c r="R171" s="1"/>
       <c r="S171" s="1"/>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C172" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="D172" s="3" t="s">
         <v>351</v>
       </c>
-      <c r="D172" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E172" s="3">
-        <v>1083.18</v>
+        <v>0</v>
       </c>
       <c r="F172" s="3">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G172" s="3">
-        <v>1077.68</v>
+        <v>0</v>
       </c>
       <c r="H172" s="4">
-        <v>298.08</v>
+        <v>0</v>
       </c>
       <c r="I172" s="1"/>
       <c r="J172" s="1"/>
       <c r="K172" s="1"/>
       <c r="L172" s="1"/>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C173" s="10" t="s">
+        <v>352</v>
+      </c>
+      <c r="D173" s="3" t="s">
         <v>353</v>
       </c>
-      <c r="D173" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E173" s="3">
-        <v>324.85</v>
+        <v>0</v>
       </c>
       <c r="F173" s="3">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G173" s="3">
-        <v>323.13</v>
+        <v>0</v>
       </c>
       <c r="H173" s="4">
-        <v>202.56</v>
+        <v>0</v>
       </c>
       <c r="I173" s="1"/>
       <c r="J173" s="1"/>
       <c r="K173" s="1"/>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C174" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="D174" s="3" t="s">
         <v>355</v>
       </c>
-      <c r="D174" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E174" s="3">
-        <v>301.68</v>
+        <v>0</v>
       </c>
       <c r="F174" s="3">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G174" s="3">
-        <v>292.26</v>
+        <v>0</v>
       </c>
       <c r="H174" s="4">
-        <v>86.97</v>
+        <v>0</v>
       </c>
       <c r="I174" s="1"/>
       <c r="J174" s="1"/>
       <c r="K174" s="1"/>
       <c r="L174" s="1"/>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C175" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="D175" s="3" t="s">
         <v>357</v>
       </c>
-      <c r="D175" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E175" s="3">
-        <v>1138.19</v>
+        <v>0</v>
       </c>
       <c r="F175" s="3">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G175" s="3">
-        <v>1117.66</v>
+        <v>0</v>
       </c>
       <c r="H175" s="4">
-        <v>500.96</v>
+        <v>0</v>
       </c>
       <c r="I175" s="1"/>
       <c r="J175" s="1"/>
       <c r="K175" s="1"/>
       <c r="L175" s="1"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C176" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="D176" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="D176" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E176" s="3">
-        <v>641.84</v>
+        <v>0</v>
       </c>
       <c r="F176" s="3">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G176" s="3">
-        <v>407.51</v>
+        <v>0</v>
       </c>
       <c r="H176" s="4">
-        <v>153.99</v>
+        <v>0</v>
       </c>
       <c r="I176" s="1"/>
       <c r="J176" s="1"/>
       <c r="K176" s="1"/>
       <c r="L176" s="1"/>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C177" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="D177" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="D177" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E177" s="3">
-        <v>285.09</v>
+        <v>0</v>
       </c>
       <c r="F177" s="3">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G177" s="3">
-        <v>183.04</v>
+        <v>0</v>
       </c>
       <c r="H177" s="4">
-        <v>104.66</v>
+        <v>0</v>
       </c>
       <c r="I177" s="1"/>
       <c r="J177" s="1"/>
       <c r="K177" s="1"/>
       <c r="L177" s="1"/>
       <c r="M177" s="1"/>
       <c r="N177" s="1"/>
       <c r="O177" s="1"/>
       <c r="P177" s="1"/>
       <c r="Q177" s="1"/>
       <c r="R177" s="1"/>
       <c r="S177" s="1"/>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C178" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="D178" s="3" t="s">
         <v>363</v>
       </c>
-      <c r="D178" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E178" s="3">
-        <v>46.36</v>
+        <v>0</v>
       </c>
       <c r="F178" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G178" s="3">
-        <v>39.71</v>
+        <v>0</v>
       </c>
       <c r="H178" s="4">
-        <v>35.15</v>
+        <v>0</v>
       </c>
       <c r="I178" s="1"/>
       <c r="J178" s="1"/>
       <c r="K178" s="1"/>
       <c r="L178" s="1"/>
       <c r="M178" s="1"/>
       <c r="N178" s="1"/>
       <c r="O178" s="1"/>
       <c r="P178" s="1"/>
       <c r="Q178" s="1"/>
       <c r="R178" s="1"/>
       <c r="S178" s="1"/>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C179" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="D179" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="D179" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E179" s="3">
-        <v>243.16</v>
+        <v>59.33</v>
       </c>
       <c r="F179" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G179" s="3">
-        <v>243.15</v>
+        <v>37.18</v>
       </c>
       <c r="H179" s="4">
-        <v>184.53</v>
+        <v>37.7</v>
       </c>
       <c r="I179" s="1"/>
       <c r="J179" s="1"/>
       <c r="K179" s="1"/>
       <c r="L179" s="1"/>
       <c r="M179" s="1"/>
       <c r="N179" s="1"/>
       <c r="O179" s="1"/>
       <c r="P179" s="1"/>
       <c r="Q179" s="1"/>
       <c r="R179" s="1"/>
       <c r="S179" s="1"/>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C180" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="D180" s="3" t="s">
         <v>367</v>
       </c>
-      <c r="D180" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E180" s="3">
-        <v>64.46</v>
+        <v>0</v>
       </c>
       <c r="F180" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G180" s="3">
-        <v>36.78</v>
+        <v>0</v>
       </c>
       <c r="H180" s="4">
-        <v>32.78</v>
+        <v>0</v>
       </c>
       <c r="I180" s="1"/>
       <c r="J180" s="1"/>
       <c r="K180" s="1"/>
       <c r="L180" s="1"/>
       <c r="M180" s="1"/>
       <c r="N180" s="1"/>
       <c r="O180" s="1"/>
       <c r="P180" s="1"/>
       <c r="Q180" s="1"/>
       <c r="R180" s="1"/>
       <c r="S180" s="1"/>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C181" s="10" t="s">
+        <v>368</v>
+      </c>
+      <c r="D181" s="3" t="s">
         <v>369</v>
       </c>
-      <c r="D181" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E181" s="3">
-        <v>99.71</v>
+        <v>0</v>
       </c>
       <c r="F181" s="3">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G181" s="3">
-        <v>203.29</v>
+        <v>0</v>
       </c>
       <c r="H181" s="4">
-        <v>145.42</v>
+        <v>0</v>
       </c>
       <c r="I181" s="1"/>
       <c r="J181" s="1"/>
       <c r="K181" s="1"/>
       <c r="L181" s="1"/>
       <c r="M181" s="1"/>
       <c r="N181" s="1"/>
       <c r="O181" s="1"/>
       <c r="P181" s="1"/>
       <c r="Q181" s="1"/>
       <c r="R181" s="1"/>
       <c r="S181" s="1"/>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C182" s="10" t="s">
+        <v>370</v>
+      </c>
+      <c r="D182" s="3" t="s">
         <v>371</v>
       </c>
-      <c r="D182" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E182" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F182" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G182" s="3">
-        <v>98.53</v>
+        <v>0</v>
       </c>
       <c r="H182" s="4">
-        <v>90.12</v>
+        <v>0</v>
       </c>
       <c r="I182" s="1"/>
       <c r="J182" s="1"/>
       <c r="K182" s="1"/>
       <c r="L182" s="1"/>
       <c r="M182" s="1"/>
       <c r="N182" s="1"/>
       <c r="O182" s="1"/>
       <c r="P182" s="1"/>
       <c r="Q182" s="1"/>
       <c r="R182" s="1"/>
       <c r="S182" s="1"/>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C183" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="D183" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="D183" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E183" s="3">
-        <v>30.23</v>
+        <v>0</v>
       </c>
       <c r="F183" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G183" s="3">
-        <v>27.28</v>
+        <v>0</v>
       </c>
       <c r="H183" s="4">
-        <v>40.86</v>
+        <v>0</v>
       </c>
       <c r="I183" s="1"/>
       <c r="J183" s="1"/>
       <c r="K183" s="1"/>
       <c r="L183" s="1"/>
       <c r="M183" s="1"/>
       <c r="N183" s="1"/>
       <c r="O183" s="1"/>
       <c r="P183" s="1"/>
       <c r="Q183" s="1"/>
       <c r="R183" s="1"/>
       <c r="S183" s="1"/>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C184" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D184" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="D184" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E184" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F184" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G184" s="3">
-        <v>194.04</v>
+        <v>0</v>
       </c>
       <c r="H184" s="4">
-        <v>193.02</v>
+        <v>0</v>
       </c>
       <c r="I184" s="1"/>
       <c r="J184" s="1"/>
       <c r="K184" s="1"/>
       <c r="L184" s="1"/>
       <c r="M184" s="1"/>
       <c r="N184" s="1"/>
       <c r="O184" s="1"/>
       <c r="P184" s="1"/>
       <c r="Q184" s="1"/>
       <c r="R184" s="1"/>
       <c r="S184" s="1"/>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C185" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="D185" s="3" t="s">
         <v>377</v>
       </c>
-      <c r="D185" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E185" s="3">
-        <v>97.19</v>
+        <v>0</v>
       </c>
       <c r="F185" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G185" s="3">
-        <v>87.1</v>
+        <v>0</v>
       </c>
       <c r="H185" s="4">
-        <v>87.1</v>
+        <v>0</v>
       </c>
       <c r="I185" s="1"/>
       <c r="J185" s="1"/>
       <c r="K185" s="1"/>
       <c r="L185" s="1"/>
       <c r="M185" s="1"/>
       <c r="N185" s="1"/>
       <c r="O185" s="1"/>
       <c r="P185" s="1"/>
       <c r="Q185" s="1"/>
       <c r="R185" s="1"/>
       <c r="S185" s="1"/>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C186" s="10" t="s">
+        <v>378</v>
+      </c>
+      <c r="D186" s="3" t="s">
         <v>379</v>
       </c>
-      <c r="D186" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E186" s="3">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="F186" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G186" s="3">
-        <v>147.21</v>
+        <v>0</v>
       </c>
       <c r="H186" s="4">
-        <v>94.14</v>
+        <v>0</v>
       </c>
       <c r="I186" s="1"/>
       <c r="J186" s="1"/>
       <c r="K186" s="1"/>
       <c r="L186" s="1"/>
       <c r="M186" s="1"/>
       <c r="N186" s="1"/>
       <c r="O186" s="1"/>
       <c r="P186" s="1"/>
       <c r="Q186" s="1"/>
       <c r="R186" s="1"/>
       <c r="S186" s="1"/>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C187" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="D187" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="D187" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E187" s="3">
-        <v>99.98</v>
+        <v>227.33</v>
       </c>
       <c r="F187" s="3">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="G187" s="3">
-        <v>164.73</v>
+        <v>200.34</v>
       </c>
       <c r="H187" s="4">
-        <v>152.21</v>
+        <v>128.66</v>
       </c>
       <c r="I187" s="1"/>
       <c r="J187" s="1"/>
       <c r="K187" s="1"/>
       <c r="L187" s="1"/>
       <c r="M187" s="1"/>
       <c r="N187" s="1"/>
       <c r="O187" s="1"/>
       <c r="P187" s="1"/>
       <c r="Q187" s="1"/>
       <c r="R187" s="1"/>
       <c r="S187" s="1"/>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C188" s="10" t="s">
+        <v>382</v>
+      </c>
+      <c r="D188" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="D188" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E188" s="3">
-        <v>39.61</v>
+        <v>682.2</v>
       </c>
       <c r="F188" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G188" s="3">
-        <v>33.9</v>
+        <v>439.91</v>
       </c>
       <c r="H188" s="4">
-        <v>0</v>
+        <v>262.79</v>
       </c>
       <c r="I188" s="1"/>
       <c r="J188" s="1"/>
       <c r="K188" s="1"/>
       <c r="L188" s="1"/>
       <c r="M188" s="1"/>
       <c r="N188" s="1"/>
       <c r="O188" s="1"/>
       <c r="P188" s="1"/>
       <c r="Q188" s="1"/>
       <c r="R188" s="1"/>
       <c r="S188" s="1"/>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C189" s="10" t="s">
+        <v>384</v>
+      </c>
+      <c r="D189" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="D189" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E189" s="3">
-        <v>136.31</v>
+        <v>100</v>
       </c>
       <c r="F189" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G189" s="3">
-        <v>82.41</v>
+        <v>162.48</v>
       </c>
       <c r="H189" s="4">
-        <v>0</v>
+        <v>188.45</v>
       </c>
       <c r="I189" s="1"/>
       <c r="J189" s="1"/>
       <c r="K189" s="1"/>
       <c r="L189" s="1"/>
       <c r="M189" s="1"/>
       <c r="N189" s="1"/>
       <c r="O189" s="1"/>
       <c r="P189" s="1"/>
       <c r="Q189" s="1"/>
       <c r="R189" s="1"/>
       <c r="S189" s="1"/>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C190" s="10" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="D190" s="3"/>
       <c r="E190" s="3">
-        <v>32.84</v>
+        <v>0</v>
       </c>
       <c r="F190" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G190" s="3">
-        <v>21.25</v>
+        <v>0</v>
       </c>
       <c r="H190" s="4">
-        <v>9.13</v>
+        <v>0</v>
       </c>
       <c r="I190" s="1"/>
       <c r="J190" s="1"/>
       <c r="K190" s="1"/>
       <c r="L190" s="1"/>
       <c r="M190" s="1"/>
       <c r="N190" s="1"/>
       <c r="O190" s="1"/>
       <c r="P190" s="1"/>
       <c r="Q190" s="1"/>
       <c r="R190" s="1"/>
       <c r="S190" s="1"/>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="3">
         <v>189</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C191" s="10" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="D191" s="3" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E191" s="3">
-        <v>0</v>
+        <v>91.05</v>
       </c>
       <c r="F191" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G191" s="3">
-        <v>0</v>
+        <v>128.24</v>
       </c>
       <c r="H191" s="4">
-        <v>0</v>
+        <v>143.97</v>
       </c>
       <c r="I191" s="1"/>
       <c r="J191" s="1"/>
       <c r="K191" s="1"/>
       <c r="L191" s="1"/>
       <c r="M191" s="1"/>
       <c r="N191" s="1"/>
       <c r="O191" s="1"/>
       <c r="P191" s="1"/>
       <c r="Q191" s="1"/>
       <c r="R191" s="1"/>
       <c r="S191" s="1"/>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1"/>
       <c r="W191" s="1"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="3">
         <v>190</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C192" s="10" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E192" s="3">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="F192" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G192" s="3">
-        <v>0</v>
+        <v>168.65</v>
       </c>
       <c r="H192" s="4">
-        <v>0</v>
+        <v>97.27</v>
       </c>
       <c r="I192" s="1"/>
       <c r="J192" s="1"/>
       <c r="K192" s="1"/>
       <c r="L192" s="1"/>
       <c r="M192" s="1"/>
       <c r="N192" s="1"/>
       <c r="O192" s="1"/>
       <c r="P192" s="1"/>
       <c r="Q192" s="1"/>
       <c r="R192" s="1"/>
       <c r="S192" s="1"/>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1"/>
       <c r="W192" s="1"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="3">
         <v>191</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C193" s="10" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="E193" s="3">
-        <v>0</v>
+        <v>98.65</v>
       </c>
       <c r="F193" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G193" s="3">
-        <v>0</v>
+        <v>200.27</v>
       </c>
       <c r="H193" s="4">
-        <v>0</v>
+        <v>199.6</v>
       </c>
       <c r="I193" s="1"/>
       <c r="J193" s="1"/>
       <c r="K193" s="1"/>
       <c r="L193" s="1"/>
       <c r="M193" s="1"/>
       <c r="N193" s="1"/>
       <c r="O193" s="1"/>
       <c r="P193" s="1"/>
       <c r="Q193" s="1"/>
       <c r="R193" s="1"/>
       <c r="S193" s="1"/>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1"/>
       <c r="W193" s="1"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="3">
         <v>192</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C194" s="10" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E194" s="3">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="F194" s="3">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G194" s="3">
-        <v>0</v>
+        <v>138.68</v>
       </c>
       <c r="H194" s="4">
-        <v>0</v>
+        <v>126.72</v>
       </c>
       <c r="I194" s="1"/>
       <c r="J194" s="1"/>
       <c r="K194" s="1"/>
       <c r="L194" s="1"/>
       <c r="M194" s="1"/>
       <c r="N194" s="1"/>
       <c r="O194" s="1"/>
       <c r="P194" s="1"/>
       <c r="Q194" s="1"/>
       <c r="R194" s="1"/>
       <c r="S194" s="1"/>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C195" s="10" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E195" s="3">
-        <v>0</v>
+        <v>62.86</v>
       </c>
       <c r="F195" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G195" s="3">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="H195" s="4">
-        <v>0</v>
+        <v>125.72</v>
       </c>
       <c r="I195" s="1"/>
       <c r="J195" s="1"/>
       <c r="K195" s="1"/>
       <c r="L195" s="1"/>
       <c r="M195" s="1"/>
       <c r="N195" s="1"/>
       <c r="O195" s="1"/>
       <c r="P195" s="1"/>
       <c r="Q195" s="1"/>
       <c r="R195" s="1"/>
       <c r="S195" s="1"/>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C196" s="10" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="E196" s="3">
-        <v>0</v>
+        <v>45.89</v>
       </c>
       <c r="F196" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G196" s="3">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="H196" s="4">
-        <v>0</v>
+        <v>91.77</v>
       </c>
       <c r="I196" s="1"/>
       <c r="J196" s="1"/>
       <c r="K196" s="1"/>
       <c r="L196" s="1"/>
       <c r="M196" s="1"/>
       <c r="N196" s="1"/>
       <c r="O196" s="1"/>
       <c r="P196" s="1"/>
       <c r="Q196" s="1"/>
       <c r="R196" s="1"/>
       <c r="S196" s="1"/>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C197" s="10" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="E197" s="3">
-        <v>0</v>
+        <v>40.29</v>
       </c>
       <c r="F197" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G197" s="3">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="H197" s="4">
-        <v>0</v>
+        <v>80.58</v>
       </c>
       <c r="I197" s="1"/>
       <c r="J197" s="1"/>
       <c r="K197" s="1"/>
       <c r="L197" s="1"/>
       <c r="M197" s="1"/>
       <c r="N197" s="1"/>
       <c r="O197" s="1"/>
       <c r="P197" s="1"/>
       <c r="Q197" s="1"/>
       <c r="R197" s="1"/>
       <c r="S197" s="1"/>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C198" s="10" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E198" s="3">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="F198" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G198" s="3">
-        <v>0</v>
+        <v>177.5</v>
       </c>
       <c r="H198" s="4">
-        <v>0</v>
+        <v>195.63</v>
       </c>
       <c r="I198" s="1"/>
       <c r="J198" s="1"/>
       <c r="K198" s="1"/>
       <c r="L198" s="1"/>
       <c r="M198" s="1"/>
       <c r="N198" s="1"/>
       <c r="O198" s="1"/>
       <c r="P198" s="1"/>
       <c r="Q198" s="1"/>
       <c r="R198" s="1"/>
       <c r="S198" s="1"/>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C199" s="10" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="E199" s="3">
-        <v>0</v>
+        <v>84.6</v>
       </c>
       <c r="F199" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G199" s="3">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="H199" s="4">
-        <v>0</v>
+        <v>169.21</v>
       </c>
       <c r="I199" s="1"/>
       <c r="J199" s="1"/>
       <c r="K199" s="1"/>
       <c r="L199" s="1"/>
       <c r="M199" s="1"/>
       <c r="N199" s="1"/>
       <c r="O199" s="1"/>
       <c r="P199" s="1"/>
       <c r="Q199" s="1"/>
       <c r="R199" s="1"/>
       <c r="S199" s="1"/>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C200" s="10" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="E200" s="3">
-        <v>0</v>
+        <v>179.66</v>
       </c>
       <c r="F200" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G200" s="3">
-        <v>0</v>
+        <v>131.72</v>
       </c>
       <c r="H200" s="4">
-        <v>0</v>
+        <v>98.79</v>
       </c>
       <c r="I200" s="1"/>
       <c r="J200" s="1"/>
       <c r="K200" s="1"/>
       <c r="L200" s="1"/>
       <c r="M200" s="1"/>
       <c r="N200" s="1"/>
       <c r="O200" s="1"/>
       <c r="P200" s="1"/>
       <c r="Q200" s="1"/>
       <c r="R200" s="1"/>
       <c r="S200" s="1"/>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C201" s="10" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="E201" s="3">
-        <v>0</v>
+        <v>85.6</v>
       </c>
       <c r="F201" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G201" s="3">
-        <v>0</v>
+        <v>84.75</v>
       </c>
       <c r="H201" s="4">
-        <v>0</v>
+        <v>83.02</v>
       </c>
       <c r="I201" s="1"/>
       <c r="J201" s="1"/>
       <c r="K201" s="1"/>
       <c r="L201" s="1"/>
       <c r="M201" s="1"/>
       <c r="N201" s="1"/>
       <c r="O201" s="1"/>
       <c r="P201" s="1"/>
       <c r="Q201" s="1"/>
       <c r="R201" s="1"/>
       <c r="S201" s="1"/>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C202" s="10" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E202" s="3">
-        <v>2026.7</v>
+        <v>72.62</v>
       </c>
       <c r="F202" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G202" s="3">
-        <v>1796.79</v>
+        <v>68.93</v>
       </c>
       <c r="H202" s="4">
-        <v>10.87</v>
+        <v>54.17</v>
       </c>
       <c r="I202" s="1"/>
       <c r="J202" s="1"/>
       <c r="K202" s="1"/>
       <c r="L202" s="1"/>
       <c r="M202" s="1"/>
       <c r="N202" s="1"/>
       <c r="O202" s="1"/>
       <c r="P202" s="1"/>
       <c r="Q202" s="1"/>
       <c r="R202" s="1"/>
       <c r="S202" s="1"/>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C203" s="10" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E203" s="3">
-        <v>50.91</v>
+        <v>182.57</v>
       </c>
       <c r="F203" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G203" s="3">
-        <v>40.17</v>
+        <v>172.29</v>
       </c>
       <c r="H203" s="4">
-        <v>0</v>
+        <v>172.29</v>
       </c>
       <c r="I203" s="1"/>
       <c r="J203" s="1"/>
       <c r="K203" s="1"/>
       <c r="L203" s="1"/>
       <c r="M203" s="1"/>
       <c r="N203" s="1"/>
       <c r="O203" s="1"/>
       <c r="P203" s="1"/>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
       <c r="S203" s="1"/>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C204" s="10" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E204" s="3">
-        <v>388</v>
+        <v>425.35</v>
       </c>
       <c r="F204" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G204" s="3">
-        <v>430.79</v>
+        <v>378.54</v>
       </c>
       <c r="H204" s="4">
-        <v>209.59</v>
+        <v>419.74</v>
       </c>
       <c r="I204" s="1"/>
       <c r="J204" s="1"/>
       <c r="K204" s="1"/>
       <c r="L204" s="1"/>
       <c r="M204" s="1"/>
       <c r="N204" s="1"/>
       <c r="O204" s="1"/>
       <c r="P204" s="1"/>
       <c r="Q204" s="1"/>
       <c r="R204" s="1"/>
       <c r="S204" s="1"/>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C205" s="10" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="E205" s="3">
-        <v>984.48</v>
+        <v>408.87</v>
       </c>
       <c r="F205" s="3">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="G205" s="3">
-        <v>983.37</v>
+        <v>396.93</v>
       </c>
       <c r="H205" s="4">
-        <v>351.1</v>
+        <v>396.93</v>
       </c>
       <c r="I205" s="1"/>
       <c r="J205" s="1"/>
       <c r="K205" s="1"/>
       <c r="L205" s="1"/>
       <c r="M205" s="1"/>
       <c r="N205" s="1"/>
       <c r="O205" s="1"/>
       <c r="P205" s="1"/>
       <c r="Q205" s="1"/>
       <c r="R205" s="1"/>
       <c r="S205" s="1"/>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C206" s="10" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="E206" s="3">
-        <v>1147.59</v>
+        <v>50.27</v>
       </c>
       <c r="F206" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G206" s="3">
-        <v>1085.05</v>
+        <v>45.78</v>
       </c>
       <c r="H206" s="4">
-        <v>294.08</v>
+        <v>36.92</v>
       </c>
       <c r="I206" s="1"/>
       <c r="J206" s="1"/>
       <c r="K206" s="1"/>
       <c r="L206" s="1"/>
       <c r="M206" s="1"/>
       <c r="N206" s="1"/>
       <c r="O206" s="1"/>
       <c r="P206" s="1"/>
       <c r="Q206" s="1"/>
       <c r="R206" s="1"/>
       <c r="S206" s="1"/>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C207" s="10" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="E207" s="3">
-        <v>1014.09</v>
+        <v>99.45</v>
       </c>
       <c r="F207" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G207" s="3">
-        <v>832.72</v>
+        <v>4.99</v>
       </c>
       <c r="H207" s="4">
-        <v>553.01</v>
+        <v>198.9</v>
       </c>
       <c r="I207" s="1"/>
       <c r="J207" s="1"/>
       <c r="K207" s="1"/>
       <c r="L207" s="1"/>
       <c r="M207" s="1"/>
       <c r="N207" s="1"/>
       <c r="O207" s="1"/>
       <c r="P207" s="1"/>
       <c r="Q207" s="1"/>
       <c r="R207" s="1"/>
       <c r="S207" s="1"/>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C208" s="10" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="E208" s="3">
-        <v>222.09</v>
+        <v>84.21</v>
       </c>
       <c r="F208" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G208" s="3">
-        <v>140.51</v>
+        <v>0.36</v>
       </c>
       <c r="H208" s="4">
-        <v>2.39</v>
+        <v>168.42</v>
       </c>
       <c r="I208" s="1"/>
       <c r="J208" s="1"/>
       <c r="K208" s="1"/>
       <c r="L208" s="1"/>
       <c r="M208" s="1"/>
       <c r="N208" s="1"/>
       <c r="O208" s="1"/>
       <c r="P208" s="1"/>
       <c r="Q208" s="1"/>
       <c r="R208" s="1"/>
       <c r="S208" s="1"/>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C209" s="10" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E209" s="3">
-        <v>1670.52</v>
+        <v>98.31</v>
       </c>
       <c r="F209" s="3">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="G209" s="3">
-        <v>1299.68</v>
+        <v>103.21</v>
       </c>
       <c r="H209" s="4">
-        <v>635.25</v>
+        <v>98.31</v>
       </c>
       <c r="I209" s="1"/>
       <c r="J209" s="1"/>
       <c r="K209" s="1"/>
       <c r="L209" s="1"/>
       <c r="M209" s="1"/>
       <c r="N209" s="1"/>
       <c r="O209" s="1"/>
       <c r="P209" s="1"/>
       <c r="Q209" s="1"/>
       <c r="R209" s="1"/>
       <c r="S209" s="1"/>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C210" s="10" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="E210" s="3">
-        <v>1410.23</v>
+        <v>72.47</v>
       </c>
       <c r="F210" s="3">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="G210" s="3">
-        <v>1037.3</v>
+        <v>4.99</v>
       </c>
       <c r="H210" s="4">
-        <v>308.56</v>
+        <v>144.94</v>
       </c>
       <c r="I210" s="1"/>
       <c r="J210" s="1"/>
       <c r="K210" s="1"/>
       <c r="L210" s="1"/>
       <c r="M210" s="1"/>
       <c r="N210" s="1"/>
       <c r="O210" s="1"/>
       <c r="P210" s="1"/>
       <c r="Q210" s="1"/>
       <c r="R210" s="1"/>
       <c r="S210" s="1"/>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C211" s="10" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="E211" s="3">
-        <v>566.31</v>
+        <v>553.34</v>
       </c>
       <c r="F211" s="3">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G211" s="3">
-        <v>556</v>
+        <v>515.55</v>
       </c>
       <c r="H211" s="4">
-        <v>357.25</v>
+        <v>219.52</v>
       </c>
       <c r="I211" s="1"/>
       <c r="J211" s="1"/>
       <c r="K211" s="1"/>
       <c r="L211" s="1"/>
       <c r="M211" s="1"/>
       <c r="N211" s="1"/>
       <c r="O211" s="1"/>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1"/>
       <c r="S211" s="1"/>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C212" s="10" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="E212" s="3">
-        <v>449.08</v>
+        <v>1006.28</v>
       </c>
       <c r="F212" s="3">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G212" s="3">
-        <v>436.91</v>
+        <v>954.88</v>
       </c>
       <c r="H212" s="4">
-        <v>435.9</v>
+        <v>293.65</v>
       </c>
       <c r="I212" s="1"/>
       <c r="J212" s="1"/>
       <c r="K212" s="1"/>
       <c r="L212" s="1"/>
       <c r="M212" s="1"/>
       <c r="N212" s="1"/>
       <c r="O212" s="1"/>
       <c r="P212" s="1"/>
       <c r="Q212" s="1"/>
       <c r="R212" s="1"/>
       <c r="S212" s="1"/>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C213" s="10" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="E213" s="3">
-        <v>64.97</v>
+        <v>535.12</v>
       </c>
       <c r="F213" s="3">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G213" s="3">
-        <v>62.66</v>
+        <v>518.72</v>
       </c>
       <c r="H213" s="4">
-        <v>60.39</v>
+        <v>319.55</v>
       </c>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
       <c r="K213" s="1"/>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
       <c r="N213" s="1"/>
       <c r="O213" s="1"/>
       <c r="P213" s="1"/>
       <c r="Q213" s="1"/>
       <c r="R213" s="1"/>
       <c r="S213" s="1"/>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C214" s="10" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E214" s="3">
-        <v>98.66</v>
+        <v>240.57</v>
       </c>
       <c r="F214" s="3">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G214" s="3">
-        <v>102.48</v>
+        <v>88.28</v>
       </c>
       <c r="H214" s="4">
-        <v>90.07</v>
+        <v>73.96</v>
       </c>
       <c r="I214" s="1"/>
       <c r="J214" s="1"/>
       <c r="K214" s="1"/>
       <c r="L214" s="1"/>
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C215" s="10" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E215" s="3">
-        <v>99.29</v>
+        <v>796.34</v>
       </c>
       <c r="F215" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G215" s="3">
-        <v>120.78</v>
+        <v>744.91</v>
       </c>
       <c r="H215" s="4">
-        <v>97.65</v>
+        <v>544.6</v>
       </c>
       <c r="I215" s="1"/>
       <c r="J215" s="1"/>
       <c r="K215" s="1"/>
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C216" s="10" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="E216" s="3">
-        <v>278.1</v>
+        <v>382.02</v>
       </c>
       <c r="F216" s="3">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G216" s="3">
-        <v>221.54</v>
+        <v>264.26</v>
       </c>
       <c r="H216" s="4">
-        <v>173.17</v>
+        <v>79.47</v>
       </c>
       <c r="I216" s="1"/>
       <c r="J216" s="1"/>
       <c r="K216" s="1"/>
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C217" s="10" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="E217" s="3">
-        <v>98.66</v>
+        <v>266.95</v>
       </c>
       <c r="F217" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G217" s="3">
-        <v>107.92</v>
+        <v>247.62</v>
       </c>
       <c r="H217" s="4">
-        <v>81.12</v>
+        <v>116.39</v>
       </c>
       <c r="I217" s="1"/>
       <c r="J217" s="1"/>
       <c r="K217" s="1"/>
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C218" s="10" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="E218" s="3">
-        <v>504.66</v>
+        <v>334.95</v>
       </c>
       <c r="F218" s="3">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G218" s="3">
-        <v>423.7</v>
+        <v>297.8</v>
       </c>
       <c r="H218" s="4">
-        <v>468.66</v>
+        <v>133.07</v>
       </c>
       <c r="I218" s="1"/>
       <c r="J218" s="1"/>
       <c r="K218" s="1"/>
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C219" s="10" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="D219" s="3" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E219" s="3">
-        <v>90.64</v>
+        <v>873.31</v>
       </c>
       <c r="F219" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G219" s="3">
-        <v>73.4</v>
+        <v>632.07</v>
       </c>
       <c r="H219" s="4">
-        <v>73.4</v>
+        <v>419.84</v>
       </c>
       <c r="I219" s="1"/>
       <c r="J219" s="1"/>
       <c r="K219" s="1"/>
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C220" s="10" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="E220" s="3">
-        <v>94.86</v>
+        <v>789.63</v>
       </c>
       <c r="F220" s="3">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="G220" s="3">
-        <v>0.05</v>
+        <v>585.75</v>
       </c>
       <c r="H220" s="4">
-        <v>189.73</v>
+        <v>360.22</v>
       </c>
       <c r="I220" s="1"/>
       <c r="J220" s="1"/>
       <c r="K220" s="1"/>
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C221" s="10" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E221" s="3">
-        <v>98.56</v>
+        <v>1026.8</v>
       </c>
       <c r="F221" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G221" s="3">
-        <v>96</v>
+        <v>728.61</v>
       </c>
       <c r="H221" s="4">
-        <v>84.75</v>
+        <v>348.29</v>
       </c>
       <c r="I221" s="1"/>
       <c r="J221" s="1"/>
       <c r="K221" s="1"/>
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C222" s="10" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="E222" s="3">
-        <v>86.88</v>
+        <v>278.37</v>
       </c>
       <c r="F222" s="3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G222" s="3">
-        <v>4.99</v>
+        <v>255.67</v>
       </c>
       <c r="H222" s="4">
-        <v>173.76</v>
+        <v>86.55</v>
       </c>
       <c r="I222" s="1"/>
       <c r="J222" s="1"/>
       <c r="K222" s="1"/>
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C223" s="10" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="D223" s="3" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E223" s="3">
-        <v>99.66</v>
+        <v>397.71</v>
       </c>
       <c r="F223" s="3">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="G223" s="3">
-        <v>202.55</v>
+        <v>447.45</v>
       </c>
       <c r="H223" s="4">
-        <v>152.82</v>
+        <v>352.72</v>
       </c>
       <c r="I223" s="1"/>
       <c r="J223" s="1"/>
       <c r="K223" s="1"/>
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C224" s="10" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E224" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F224" s="3">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="G224" s="3">
-        <v>187.46</v>
+        <v>995.37</v>
       </c>
       <c r="H224" s="4">
-        <v>185.73</v>
+        <v>1057.03</v>
       </c>
       <c r="I224" s="1"/>
       <c r="J224" s="1"/>
       <c r="K224" s="1"/>
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
       <c r="N224" s="1"/>
       <c r="O224" s="1"/>
       <c r="P224" s="1"/>
       <c r="Q224" s="1"/>
       <c r="R224" s="1"/>
       <c r="S224" s="1"/>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C225" s="10" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="E225" s="3">
-        <v>82.68</v>
+        <v>290.85</v>
       </c>
       <c r="F225" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G225" s="3">
-        <v>4.99</v>
+        <v>259.25</v>
       </c>
       <c r="H225" s="4">
-        <v>165.37</v>
+        <v>183.32</v>
       </c>
       <c r="I225" s="1"/>
       <c r="J225" s="1"/>
       <c r="K225" s="1"/>
       <c r="L225" s="1"/>
       <c r="M225" s="1"/>
       <c r="N225" s="1"/>
       <c r="O225" s="1"/>
       <c r="P225" s="1"/>
       <c r="Q225" s="1"/>
       <c r="R225" s="1"/>
       <c r="S225" s="1"/>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C226" s="10" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E226" s="3">
-        <v>62.86</v>
+        <v>174.54</v>
       </c>
       <c r="F226" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G226" s="3">
-        <v>4.98</v>
+        <v>121.76</v>
       </c>
       <c r="H226" s="4">
-        <v>125.72</v>
+        <v>51.92</v>
       </c>
       <c r="I226" s="1"/>
       <c r="J226" s="1"/>
       <c r="K226" s="1"/>
       <c r="L226" s="1"/>
       <c r="M226" s="1"/>
       <c r="N226" s="1"/>
       <c r="O226" s="1"/>
       <c r="P226" s="1"/>
       <c r="Q226" s="1"/>
       <c r="R226" s="1"/>
       <c r="S226" s="1"/>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C227" s="10" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="E227" s="3">
-        <v>74.87</v>
+        <v>996.79</v>
       </c>
       <c r="F227" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G227" s="3">
-        <v>4.99</v>
+        <v>485.47</v>
       </c>
       <c r="H227" s="4">
-        <v>149.73</v>
+        <v>466.9</v>
       </c>
       <c r="I227" s="1"/>
       <c r="J227" s="1"/>
       <c r="K227" s="1"/>
       <c r="L227" s="1"/>
       <c r="M227" s="1"/>
       <c r="N227" s="1"/>
       <c r="O227" s="1"/>
       <c r="P227" s="1"/>
       <c r="Q227" s="1"/>
       <c r="R227" s="1"/>
       <c r="S227" s="1"/>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C228" s="10" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="E228" s="3">
-        <v>88.64</v>
+        <v>585.11</v>
       </c>
       <c r="F228" s="3">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="G228" s="3">
-        <v>86.8</v>
+        <v>299.53</v>
       </c>
       <c r="H228" s="4">
-        <v>83.81</v>
+        <v>420.41</v>
       </c>
       <c r="I228" s="1"/>
       <c r="J228" s="1"/>
       <c r="K228" s="1"/>
       <c r="L228" s="1"/>
       <c r="M228" s="1"/>
       <c r="N228" s="1"/>
       <c r="O228" s="1"/>
       <c r="P228" s="1"/>
       <c r="Q228" s="1"/>
       <c r="R228" s="1"/>
       <c r="S228" s="1"/>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C229" s="10" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="E229" s="3">
-        <v>70.53</v>
+        <v>287.87</v>
       </c>
       <c r="F229" s="3">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G229" s="3">
-        <v>4.98</v>
+        <v>197.95</v>
       </c>
       <c r="H229" s="4">
-        <v>141.05</v>
+        <v>93.35</v>
       </c>
       <c r="I229" s="1"/>
       <c r="J229" s="1"/>
       <c r="K229" s="1"/>
       <c r="L229" s="1"/>
       <c r="M229" s="1"/>
       <c r="N229" s="1"/>
       <c r="O229" s="1"/>
       <c r="P229" s="1"/>
       <c r="Q229" s="1"/>
       <c r="R229" s="1"/>
       <c r="S229" s="1"/>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C230" s="10" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="E230" s="3">
-        <v>99.67</v>
+        <v>99.66</v>
       </c>
       <c r="F230" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G230" s="3">
-        <v>187.06</v>
+        <v>163.93</v>
       </c>
       <c r="H230" s="4">
-        <v>87.39</v>
+        <v>179.49</v>
       </c>
       <c r="I230" s="1"/>
       <c r="J230" s="1"/>
       <c r="K230" s="1"/>
       <c r="L230" s="1"/>
       <c r="M230" s="1"/>
       <c r="N230" s="1"/>
       <c r="O230" s="1"/>
       <c r="P230" s="1"/>
       <c r="Q230" s="1"/>
       <c r="R230" s="1"/>
       <c r="S230" s="1"/>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C231" s="10" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E231" s="3">
-        <v>99.98</v>
+        <v>493.46</v>
       </c>
       <c r="F231" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G231" s="3">
-        <v>98.21</v>
+        <v>464.04</v>
       </c>
       <c r="H231" s="4">
-        <v>81.15</v>
+        <v>464.04</v>
       </c>
       <c r="I231" s="1"/>
       <c r="J231" s="1"/>
       <c r="K231" s="1"/>
       <c r="L231" s="1"/>
       <c r="M231" s="1"/>
       <c r="N231" s="1"/>
       <c r="O231" s="1"/>
       <c r="P231" s="1"/>
       <c r="Q231" s="1"/>
       <c r="R231" s="1"/>
       <c r="S231" s="1"/>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C232" s="10" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="E232" s="3">
-        <v>96.71</v>
+        <v>525.16</v>
       </c>
       <c r="F232" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G232" s="3">
-        <v>97.2</v>
+        <v>510.23</v>
       </c>
       <c r="H232" s="4">
-        <v>66.72</v>
+        <v>461.9</v>
       </c>
       <c r="I232" s="1"/>
       <c r="J232" s="1"/>
       <c r="K232" s="1"/>
       <c r="L232" s="1"/>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C233" s="10" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D233" s="3" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E233" s="3">
-        <v>21.72</v>
+        <v>483.42</v>
       </c>
       <c r="F233" s="3">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G233" s="3">
-        <v>38.01</v>
+        <v>437.48</v>
       </c>
       <c r="H233" s="4">
-        <v>34.76</v>
+        <v>446.32</v>
       </c>
       <c r="I233" s="1"/>
       <c r="J233" s="1"/>
       <c r="K233" s="1"/>
       <c r="L233" s="1"/>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C234" s="10" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E234" s="3">
-        <v>100</v>
+        <v>453.56</v>
       </c>
       <c r="F234" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G234" s="3">
-        <v>96.42</v>
+        <v>519.63</v>
       </c>
       <c r="H234" s="4">
-        <v>136.86</v>
+        <v>470.72</v>
       </c>
       <c r="I234" s="1"/>
       <c r="J234" s="1"/>
       <c r="K234" s="1"/>
       <c r="L234" s="1"/>
       <c r="M234" s="1"/>
       <c r="N234" s="1"/>
       <c r="O234" s="1"/>
       <c r="P234" s="1"/>
       <c r="Q234" s="1"/>
       <c r="R234" s="1"/>
       <c r="S234" s="1"/>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C235" s="10" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="E235" s="3">
-        <v>40.07</v>
+        <v>1082.63</v>
       </c>
       <c r="F235" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G235" s="3">
-        <v>32.37</v>
+        <v>1045.78</v>
       </c>
       <c r="H235" s="4">
-        <v>0</v>
+        <v>452.41</v>
       </c>
       <c r="I235" s="1"/>
       <c r="J235" s="1"/>
       <c r="K235" s="1"/>
       <c r="L235" s="1"/>
       <c r="M235" s="1"/>
       <c r="N235" s="1"/>
       <c r="O235" s="1"/>
       <c r="P235" s="1"/>
       <c r="Q235" s="1"/>
       <c r="R235" s="1"/>
       <c r="S235" s="1"/>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C236" s="10" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="E236" s="3">
-        <v>218.44</v>
+        <v>618.38</v>
       </c>
       <c r="F236" s="3">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="G236" s="3">
-        <v>146.74</v>
+        <v>419.79</v>
       </c>
       <c r="H236" s="4">
-        <v>35.49</v>
+        <v>346.54</v>
       </c>
       <c r="I236" s="1"/>
       <c r="J236" s="1"/>
       <c r="K236" s="1"/>
       <c r="L236" s="1"/>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C237" s="10" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D237" s="3" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E237" s="3">
-        <v>147.11</v>
+        <v>297.74</v>
       </c>
       <c r="F237" s="3">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G237" s="3">
-        <v>100.03</v>
+        <v>203.68</v>
       </c>
       <c r="H237" s="4">
-        <v>0</v>
+        <v>112.17</v>
       </c>
       <c r="I237" s="1"/>
       <c r="J237" s="1"/>
       <c r="K237" s="1"/>
       <c r="L237" s="1"/>
       <c r="M237" s="1"/>
       <c r="N237" s="1"/>
       <c r="O237" s="1"/>
       <c r="P237" s="1"/>
       <c r="Q237" s="1"/>
       <c r="R237" s="1"/>
       <c r="S237" s="1"/>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C238" s="10" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="E238" s="3">
-        <v>38.59</v>
+        <v>963.94</v>
       </c>
       <c r="F238" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G238" s="3">
-        <v>33.79</v>
+        <v>236.19</v>
       </c>
       <c r="H238" s="4">
-        <v>0</v>
+        <v>283.23</v>
       </c>
       <c r="I238" s="1"/>
       <c r="J238" s="1"/>
       <c r="K238" s="1"/>
       <c r="L238" s="1"/>
       <c r="M238" s="1"/>
       <c r="N238" s="1"/>
       <c r="O238" s="1"/>
       <c r="P238" s="1"/>
       <c r="Q238" s="1"/>
       <c r="R238" s="1"/>
       <c r="S238" s="1"/>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C239" s="10" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="D239" s="3" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="E239" s="3">
-        <v>0</v>
+        <v>842.53</v>
       </c>
       <c r="F239" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G239" s="3">
-        <v>0</v>
+        <v>545.58</v>
       </c>
       <c r="H239" s="4">
-        <v>0</v>
+        <v>495.26</v>
       </c>
       <c r="I239" s="1"/>
       <c r="J239" s="1"/>
       <c r="K239" s="1"/>
       <c r="L239" s="1"/>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C240" s="10" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E240" s="3">
-        <v>0</v>
+        <v>639.47</v>
       </c>
       <c r="F240" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G240" s="3">
-        <v>0</v>
+        <v>635.57</v>
       </c>
       <c r="H240" s="4">
-        <v>0</v>
+        <v>343.69</v>
       </c>
       <c r="I240" s="1"/>
       <c r="J240" s="1"/>
       <c r="K240" s="1"/>
       <c r="L240" s="1"/>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C241" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="E241" s="3">
+        <v>950.34</v>
+      </c>
+      <c r="F241" s="3">
         <v>14</v>
       </c>
-      <c r="C241" s="10" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="G241" s="3">
-        <v>0</v>
+        <v>805.67</v>
       </c>
       <c r="H241" s="4">
-        <v>0</v>
+        <v>548.96</v>
       </c>
       <c r="I241" s="1"/>
       <c r="J241" s="1"/>
       <c r="K241" s="1"/>
       <c r="L241" s="1"/>
       <c r="M241" s="1"/>
       <c r="N241" s="1"/>
       <c r="O241" s="1"/>
       <c r="P241" s="1"/>
       <c r="Q241" s="1"/>
       <c r="R241" s="1"/>
       <c r="S241" s="1"/>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C242" s="10" t="s">
+        <v>489</v>
+      </c>
+      <c r="D242" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="D242" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E242" s="3">
-        <v>0</v>
+        <v>965.54</v>
       </c>
       <c r="F242" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G242" s="3">
-        <v>0</v>
+        <v>211.96</v>
       </c>
       <c r="H242" s="4">
-        <v>0</v>
+        <v>537.58</v>
       </c>
       <c r="I242" s="1"/>
       <c r="J242" s="1"/>
       <c r="K242" s="1"/>
       <c r="L242" s="1"/>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C243" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="D243" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="D243" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E243" s="3">
-        <v>0</v>
+        <v>1189.05</v>
       </c>
       <c r="F243" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G243" s="3">
-        <v>0</v>
+        <v>1121.62</v>
       </c>
       <c r="H243" s="4">
-        <v>0</v>
+        <v>580.04</v>
       </c>
       <c r="I243" s="1"/>
       <c r="J243" s="1"/>
       <c r="K243" s="1"/>
       <c r="L243" s="1"/>
       <c r="M243" s="1"/>
       <c r="N243" s="1"/>
       <c r="O243" s="1"/>
       <c r="P243" s="1"/>
       <c r="Q243" s="1"/>
       <c r="R243" s="1"/>
       <c r="S243" s="1"/>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C244" s="10" t="s">
+        <v>493</v>
+      </c>
+      <c r="D244" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="D244" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E244" s="3">
-        <v>246.05</v>
+        <v>570.37</v>
       </c>
       <c r="F244" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G244" s="3">
-        <v>204.31</v>
+        <v>583.91</v>
       </c>
       <c r="H244" s="4">
-        <v>0</v>
+        <v>468.07</v>
       </c>
       <c r="I244" s="1"/>
       <c r="J244" s="1"/>
       <c r="K244" s="1"/>
       <c r="L244" s="1"/>
       <c r="M244" s="1"/>
       <c r="N244" s="1"/>
       <c r="O244" s="1"/>
       <c r="P244" s="1"/>
       <c r="Q244" s="1"/>
       <c r="R244" s="1"/>
       <c r="S244" s="1"/>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C245" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="D245" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="D245" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E245" s="3">
-        <v>0</v>
+        <v>495.29</v>
       </c>
       <c r="F245" s="3">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G245" s="3">
-        <v>0</v>
+        <v>494.94</v>
       </c>
       <c r="H245" s="4">
-        <v>0</v>
+        <v>202.36</v>
       </c>
       <c r="I245" s="1"/>
       <c r="J245" s="1"/>
       <c r="K245" s="1"/>
       <c r="L245" s="1"/>
       <c r="M245" s="1"/>
       <c r="N245" s="1"/>
       <c r="O245" s="1"/>
       <c r="P245" s="1"/>
       <c r="Q245" s="1"/>
       <c r="R245" s="1"/>
       <c r="S245" s="1"/>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C246" s="10" t="s">
+        <v>497</v>
+      </c>
+      <c r="D246" s="3" t="s">
         <v>498</v>
       </c>
-      <c r="D246" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E246" s="3">
-        <v>0</v>
+        <v>103.51</v>
       </c>
       <c r="F246" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G246" s="3">
-        <v>0</v>
+        <v>73.56</v>
       </c>
       <c r="H246" s="4">
-        <v>0</v>
+        <v>45.4</v>
       </c>
       <c r="I246" s="1"/>
       <c r="J246" s="1"/>
       <c r="K246" s="1"/>
       <c r="L246" s="1"/>
       <c r="M246" s="1"/>
       <c r="N246" s="1"/>
       <c r="O246" s="1"/>
       <c r="P246" s="1"/>
       <c r="Q246" s="1"/>
       <c r="R246" s="1"/>
       <c r="S246" s="1"/>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C247" s="10" t="s">
+        <v>499</v>
+      </c>
+      <c r="D247" s="3" t="s">
         <v>500</v>
       </c>
-      <c r="D247" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E247" s="3">
-        <v>0</v>
+        <v>1149.95</v>
       </c>
       <c r="F247" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G247" s="3">
-        <v>0</v>
+        <v>1129.44</v>
       </c>
       <c r="H247" s="4">
-        <v>0</v>
+        <v>616.74</v>
       </c>
       <c r="I247" s="1"/>
       <c r="J247" s="1"/>
       <c r="K247" s="1"/>
       <c r="L247" s="1"/>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C248" s="10" t="s">
+        <v>501</v>
+      </c>
+      <c r="D248" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="D248" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E248" s="3">
-        <v>0</v>
+        <v>712.22</v>
       </c>
       <c r="F248" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G248" s="3">
-        <v>0</v>
+        <v>480.21</v>
       </c>
       <c r="H248" s="4">
-        <v>0</v>
+        <v>268.77</v>
       </c>
       <c r="I248" s="1"/>
       <c r="J248" s="1"/>
       <c r="K248" s="1"/>
       <c r="L248" s="1"/>
       <c r="M248" s="1"/>
       <c r="N248" s="1"/>
       <c r="O248" s="1"/>
       <c r="P248" s="1"/>
       <c r="Q248" s="1"/>
       <c r="R248" s="1"/>
       <c r="S248" s="1"/>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C249" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="D249" s="3" t="s">
         <v>504</v>
       </c>
-      <c r="D249" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E249" s="3">
-        <v>16845.6</v>
+        <v>100</v>
       </c>
       <c r="F249" s="3">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G249" s="3">
-        <v>14615.51</v>
+        <v>78.5</v>
       </c>
       <c r="H249" s="4">
-        <v>0</v>
+        <v>76.82</v>
       </c>
       <c r="I249" s="1"/>
       <c r="J249" s="1"/>
       <c r="K249" s="1"/>
       <c r="L249" s="1"/>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C250" s="10" t="s">
+        <v>505</v>
+      </c>
+      <c r="D250" s="3" t="s">
         <v>506</v>
       </c>
-      <c r="D250" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" s="3">
-        <v>546.56</v>
+        <v>256.69</v>
       </c>
       <c r="F250" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G250" s="3">
-        <v>328.64</v>
+        <v>178.32</v>
       </c>
       <c r="H250" s="4">
-        <v>2.87</v>
+        <v>140.05</v>
       </c>
       <c r="I250" s="1"/>
       <c r="J250" s="1"/>
       <c r="K250" s="1"/>
       <c r="L250" s="1"/>
       <c r="M250" s="1"/>
       <c r="N250" s="1"/>
       <c r="O250" s="1"/>
       <c r="P250" s="1"/>
       <c r="Q250" s="1"/>
       <c r="R250" s="1"/>
       <c r="S250" s="1"/>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C251" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="D251" s="3" t="s">
         <v>508</v>
       </c>
-      <c r="D251" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E251" s="3">
-        <v>1094.83</v>
+        <v>107.81</v>
       </c>
       <c r="F251" s="3">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="G251" s="3">
-        <v>1029.37</v>
+        <v>36.43</v>
       </c>
       <c r="H251" s="4">
-        <v>278.52</v>
+        <v>38.5</v>
       </c>
       <c r="I251" s="1"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
       <c r="N251" s="1"/>
       <c r="O251" s="1"/>
       <c r="P251" s="1"/>
       <c r="Q251" s="1"/>
       <c r="R251" s="1"/>
       <c r="S251" s="1"/>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C252" s="10" t="s">
+        <v>509</v>
+      </c>
+      <c r="D252" s="3" t="s">
         <v>510</v>
       </c>
-      <c r="D252" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E252" s="3">
-        <v>1027.85</v>
+        <v>147.03</v>
       </c>
       <c r="F252" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G252" s="3">
-        <v>681.23</v>
+        <v>93.55</v>
       </c>
       <c r="H252" s="4">
-        <v>79.94</v>
+        <v>0</v>
       </c>
       <c r="I252" s="1"/>
       <c r="J252" s="1"/>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
       <c r="M252" s="1"/>
       <c r="N252" s="1"/>
       <c r="O252" s="1"/>
       <c r="P252" s="1"/>
       <c r="Q252" s="1"/>
       <c r="R252" s="1"/>
       <c r="S252" s="1"/>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C253" s="10" t="s">
+        <v>511</v>
+      </c>
+      <c r="D253" s="3" t="s">
         <v>512</v>
       </c>
-      <c r="D253" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E253" s="3">
-        <v>611.06</v>
+        <v>70.34</v>
       </c>
       <c r="F253" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G253" s="3">
-        <v>689.58</v>
+        <v>20.22</v>
       </c>
       <c r="H253" s="4">
-        <v>100.38</v>
+        <v>0</v>
       </c>
       <c r="I253" s="1"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C254" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="D254" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="D254" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E254" s="3">
-        <v>1302.83</v>
+        <v>189.25</v>
       </c>
       <c r="F254" s="3">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G254" s="3">
-        <v>1202.34</v>
+        <v>154.05</v>
       </c>
       <c r="H254" s="4">
-        <v>4.39</v>
+        <v>82.5</v>
       </c>
       <c r="I254" s="1"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C255" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="D255" s="3" t="s">
         <v>516</v>
       </c>
-      <c r="D255" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E255" s="3">
-        <v>518.22</v>
+        <v>143.43</v>
       </c>
       <c r="F255" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G255" s="3">
-        <v>465.72</v>
+        <v>93.94</v>
       </c>
       <c r="H255" s="4">
-        <v>91.49</v>
+        <v>89.6</v>
       </c>
       <c r="I255" s="1"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="1"/>
       <c r="N255" s="1"/>
       <c r="O255" s="1"/>
       <c r="P255" s="1"/>
       <c r="Q255" s="1"/>
       <c r="R255" s="1"/>
       <c r="S255" s="1"/>
       <c r="T255" s="1"/>
       <c r="U255" s="1"/>
       <c r="V255" s="1"/>
       <c r="W255" s="1"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C256" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="D256" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="D256" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E256" s="3">
-        <v>1277.87</v>
+        <v>216.12</v>
       </c>
       <c r="F256" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G256" s="3">
-        <v>1241.17</v>
+        <v>165.01</v>
       </c>
       <c r="H256" s="4">
-        <v>286.1</v>
+        <v>165.01</v>
       </c>
       <c r="I256" s="1"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="1"/>
       <c r="N256" s="1"/>
       <c r="O256" s="1"/>
       <c r="P256" s="1"/>
       <c r="Q256" s="1"/>
       <c r="R256" s="1"/>
       <c r="S256" s="1"/>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C257" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="D257" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="D257" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E257" s="3">
-        <v>769.51</v>
+        <v>105.41</v>
       </c>
       <c r="F257" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G257" s="3">
-        <v>888.05</v>
+        <v>46.21</v>
       </c>
       <c r="H257" s="4">
-        <v>410.22</v>
+        <v>12.97</v>
       </c>
       <c r="I257" s="1"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C258" s="10" t="s">
+        <v>521</v>
+      </c>
+      <c r="D258" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="D258" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E258" s="3">
-        <v>800.97</v>
+        <v>115.26</v>
       </c>
       <c r="F258" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G258" s="3">
-        <v>758.69</v>
+        <v>101.8</v>
       </c>
       <c r="H258" s="4">
-        <v>95.38</v>
+        <v>41.67</v>
       </c>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C259" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="D259" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="D259" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E259" s="3">
-        <v>656.96</v>
+        <v>102.92</v>
       </c>
       <c r="F259" s="3">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G259" s="3">
-        <v>430.49</v>
+        <v>35.12</v>
       </c>
       <c r="H259" s="4">
-        <v>389.13</v>
+        <v>68.95</v>
       </c>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C260" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="D260" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="D260" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E260" s="3">
-        <v>1052.89</v>
+        <v>158.22</v>
       </c>
       <c r="F260" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G260" s="3">
-        <v>970.87</v>
+        <v>35.25</v>
       </c>
       <c r="H260" s="4">
-        <v>195.92</v>
+        <v>24.93</v>
       </c>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C261" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="D261" s="3" t="s">
         <v>528</v>
       </c>
-      <c r="D261" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E261" s="3">
-        <v>149.8</v>
+        <v>459.73</v>
       </c>
       <c r="F261" s="3">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G261" s="3">
-        <v>143.56</v>
+        <v>433.1</v>
       </c>
       <c r="H261" s="4">
-        <v>55.84</v>
+        <v>433.09</v>
       </c>
       <c r="I261" s="1"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
       <c r="N261" s="1"/>
       <c r="O261" s="1"/>
       <c r="P261" s="1"/>
       <c r="Q261" s="1"/>
       <c r="R261" s="1"/>
       <c r="S261" s="1"/>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C262" s="10" t="s">
+        <v>529</v>
+      </c>
+      <c r="D262" s="3" t="s">
         <v>530</v>
       </c>
-      <c r="D262" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E262" s="3">
-        <v>809.34</v>
+        <v>0</v>
       </c>
       <c r="F262" s="3">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="G262" s="3">
-        <v>656.76</v>
+        <v>0</v>
       </c>
       <c r="H262" s="4">
-        <v>282.87</v>
+        <v>0</v>
       </c>
       <c r="I262" s="1"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C263" s="10" t="s">
+        <v>531</v>
+      </c>
+      <c r="D263" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="D263" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E263" s="3">
-        <v>1056.44</v>
+        <v>0</v>
       </c>
       <c r="F263" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G263" s="3">
-        <v>819.42</v>
+        <v>0</v>
       </c>
       <c r="H263" s="4">
-        <v>190.12</v>
+        <v>0</v>
       </c>
       <c r="I263" s="1"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C264" s="10" t="s">
+        <v>533</v>
+      </c>
+      <c r="D264" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="D264" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E264" s="3">
-        <v>288.79</v>
+        <v>0</v>
       </c>
       <c r="F264" s="3">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G264" s="3">
-        <v>262.22</v>
+        <v>0</v>
       </c>
       <c r="H264" s="4">
-        <v>50.11</v>
+        <v>0</v>
       </c>
       <c r="I264" s="1"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C265" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="D265" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="D265" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E265" s="3">
-        <v>333.25</v>
+        <v>0</v>
       </c>
       <c r="F265" s="3">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G265" s="3">
-        <v>296.94</v>
+        <v>0</v>
       </c>
       <c r="H265" s="4">
-        <v>215.84</v>
+        <v>0</v>
       </c>
       <c r="I265" s="1"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C266" s="10" t="s">
+        <v>537</v>
+      </c>
+      <c r="D266" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="D266" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E266" s="3">
-        <v>315.02</v>
+        <v>1399.34</v>
       </c>
       <c r="F266" s="3">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G266" s="3">
-        <v>287.39</v>
+        <v>1363.17</v>
       </c>
       <c r="H266" s="4">
-        <v>55.72</v>
+        <v>575.4</v>
       </c>
       <c r="I266" s="1"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
       <c r="N266" s="1"/>
       <c r="O266" s="1"/>
       <c r="P266" s="1"/>
       <c r="Q266" s="1"/>
       <c r="R266" s="1"/>
       <c r="S266" s="1"/>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C267" s="10" t="s">
+        <v>539</v>
+      </c>
+      <c r="D267" s="3" t="s">
         <v>540</v>
       </c>
-      <c r="D267" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E267" s="3">
-        <v>314.53</v>
+        <v>0</v>
       </c>
       <c r="F267" s="3">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G267" s="3">
-        <v>304.44</v>
+        <v>0</v>
       </c>
       <c r="H267" s="4">
-        <v>166.39</v>
+        <v>0</v>
       </c>
       <c r="I267" s="1"/>
       <c r="J267" s="1"/>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C268" s="10" t="s">
+        <v>541</v>
+      </c>
+      <c r="D268" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="D268" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E268" s="3">
-        <v>1504.31</v>
+        <v>0</v>
       </c>
       <c r="F268" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G268" s="3">
-        <v>1439.69</v>
+        <v>0</v>
       </c>
       <c r="H268" s="4">
-        <v>673.74</v>
+        <v>0</v>
       </c>
       <c r="I268" s="1"/>
       <c r="J268" s="1"/>
       <c r="K268" s="1"/>
       <c r="L268" s="1"/>
       <c r="M268" s="1"/>
       <c r="N268" s="1"/>
       <c r="O268" s="1"/>
       <c r="P268" s="1"/>
       <c r="Q268" s="1"/>
       <c r="R268" s="1"/>
       <c r="S268" s="1"/>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C269" s="10" t="s">
+        <v>543</v>
+      </c>
+      <c r="D269" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="D269" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E269" s="3">
-        <v>361.29</v>
+        <v>0</v>
       </c>
       <c r="F269" s="3">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G269" s="3">
-        <v>272.89</v>
+        <v>0</v>
       </c>
       <c r="H269" s="4">
-        <v>121.79</v>
+        <v>0</v>
       </c>
       <c r="I269" s="1"/>
       <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
       <c r="N269" s="1"/>
       <c r="O269" s="1"/>
       <c r="P269" s="1"/>
       <c r="Q269" s="1"/>
       <c r="R269" s="1"/>
       <c r="S269" s="1"/>
       <c r="T269" s="1"/>
       <c r="U269" s="1"/>
       <c r="V269" s="1"/>
       <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C270" s="10" t="s">
+        <v>545</v>
+      </c>
+      <c r="D270" s="3" t="s">
         <v>546</v>
       </c>
-      <c r="D270" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E270" s="3">
-        <v>511.6</v>
+        <v>38.24</v>
       </c>
       <c r="F270" s="3">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="G270" s="3">
-        <v>437.01</v>
+        <v>34.47</v>
       </c>
       <c r="H270" s="4">
-        <v>18.36</v>
+        <v>10.38</v>
       </c>
       <c r="I270" s="1"/>
       <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
       <c r="N270" s="1"/>
       <c r="O270" s="1"/>
       <c r="P270" s="1"/>
       <c r="Q270" s="1"/>
       <c r="R270" s="1"/>
       <c r="S270" s="1"/>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C271" s="10" t="s">
+        <v>547</v>
+      </c>
+      <c r="D271" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="D271" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E271" s="3">
-        <v>735.04</v>
+        <v>0</v>
       </c>
       <c r="F271" s="3">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G271" s="3">
-        <v>232.47</v>
+        <v>0</v>
       </c>
       <c r="H271" s="4">
-        <v>266.31</v>
+        <v>0</v>
       </c>
       <c r="I271" s="1"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C272" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="D272" s="3" t="s">
         <v>550</v>
       </c>
-      <c r="D272" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E272" s="3">
-        <v>379.26</v>
+        <v>0</v>
       </c>
       <c r="F272" s="3">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G272" s="3">
-        <v>154.53</v>
+        <v>0</v>
       </c>
       <c r="H272" s="4">
-        <v>80.78</v>
+        <v>0</v>
       </c>
       <c r="I272" s="1"/>
       <c r="J272" s="1"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C273" s="10" t="s">
+        <v>551</v>
+      </c>
+      <c r="D273" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="D273" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E273" s="3">
-        <v>1517.88</v>
+        <v>0</v>
       </c>
       <c r="F273" s="3">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G273" s="3">
-        <v>1396.55</v>
+        <v>0</v>
       </c>
       <c r="H273" s="4">
-        <v>371.48</v>
+        <v>0</v>
       </c>
       <c r="I273" s="1"/>
       <c r="J273" s="1"/>
       <c r="K273" s="1"/>
       <c r="L273" s="1"/>
       <c r="M273" s="1"/>
       <c r="N273" s="1"/>
       <c r="O273" s="1"/>
       <c r="P273" s="1"/>
       <c r="Q273" s="1"/>
       <c r="R273" s="1"/>
       <c r="S273" s="1"/>
       <c r="T273" s="1"/>
       <c r="U273" s="1"/>
       <c r="V273" s="1"/>
       <c r="W273" s="1"/>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" s="3">
         <v>272</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C274" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="D274" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="D274" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E274" s="3">
-        <v>154.5</v>
+        <v>0</v>
       </c>
       <c r="F274" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G274" s="3">
-        <v>154.48</v>
+        <v>0</v>
       </c>
       <c r="H274" s="4">
-        <v>96.32</v>
+        <v>0</v>
       </c>
       <c r="I274" s="1"/>
       <c r="J274" s="1"/>
       <c r="K274" s="1"/>
       <c r="L274" s="1"/>
       <c r="M274" s="1"/>
       <c r="N274" s="1"/>
       <c r="O274" s="1"/>
       <c r="P274" s="1"/>
       <c r="Q274" s="1"/>
       <c r="R274" s="1"/>
       <c r="S274" s="1"/>
       <c r="T274" s="1"/>
       <c r="U274" s="1"/>
       <c r="V274" s="1"/>
       <c r="W274" s="1"/>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="3">
         <v>273</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C275" s="10" t="s">
+        <v>555</v>
+      </c>
+      <c r="D275" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="D275" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E275" s="3">
-        <v>1514.03</v>
+        <v>0</v>
       </c>
       <c r="F275" s="3">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G275" s="3">
-        <v>1329.25</v>
+        <v>0</v>
       </c>
       <c r="H275" s="4">
         <v>0</v>
       </c>
       <c r="I275" s="1"/>
       <c r="J275" s="1"/>
       <c r="K275" s="1"/>
       <c r="L275" s="1"/>
       <c r="M275" s="1"/>
       <c r="N275" s="1"/>
       <c r="O275" s="1"/>
       <c r="P275" s="1"/>
       <c r="Q275" s="1"/>
       <c r="R275" s="1"/>
       <c r="S275" s="1"/>
       <c r="T275" s="1"/>
       <c r="U275" s="1"/>
       <c r="V275" s="1"/>
       <c r="W275" s="1"/>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="3">
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C276" s="10" t="s">
+        <v>557</v>
+      </c>
+      <c r="D276" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="D276" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E276" s="3">
-        <v>147.34</v>
+        <v>0</v>
       </c>
       <c r="F276" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G276" s="3">
-        <v>220.02</v>
+        <v>0</v>
       </c>
       <c r="H276" s="4">
-        <v>140.38</v>
+        <v>0</v>
       </c>
       <c r="I276" s="1"/>
       <c r="J276" s="1"/>
       <c r="K276" s="1"/>
       <c r="L276" s="1"/>
       <c r="M276" s="1"/>
       <c r="N276" s="1"/>
       <c r="O276" s="1"/>
       <c r="P276" s="1"/>
       <c r="Q276" s="1"/>
       <c r="R276" s="1"/>
       <c r="S276" s="1"/>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C277" s="10" t="s">
+        <v>559</v>
+      </c>
+      <c r="D277" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="D277" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E277" s="3">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="F277" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G277" s="3">
-        <v>186.81</v>
+        <v>0</v>
       </c>
       <c r="H277" s="4">
-        <v>186.81</v>
+        <v>0</v>
       </c>
       <c r="I277" s="1"/>
       <c r="J277" s="1"/>
       <c r="K277" s="1"/>
       <c r="L277" s="1"/>
       <c r="M277" s="1"/>
       <c r="N277" s="1"/>
       <c r="O277" s="1"/>
       <c r="P277" s="1"/>
       <c r="Q277" s="1"/>
       <c r="R277" s="1"/>
       <c r="S277" s="1"/>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C278" s="10" t="s">
+        <v>561</v>
+      </c>
+      <c r="D278" s="3" t="s">
         <v>562</v>
       </c>
-      <c r="D278" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E278" s="3">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="F278" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G278" s="3">
-        <v>181.51</v>
+        <v>0</v>
       </c>
       <c r="H278" s="4">
-        <v>181.51</v>
+        <v>0</v>
       </c>
       <c r="I278" s="1"/>
       <c r="J278" s="1"/>
       <c r="K278" s="1"/>
       <c r="L278" s="1"/>
       <c r="M278" s="1"/>
       <c r="N278" s="1"/>
       <c r="O278" s="1"/>
       <c r="P278" s="1"/>
       <c r="Q278" s="1"/>
       <c r="R278" s="1"/>
       <c r="S278" s="1"/>
       <c r="T278" s="1"/>
       <c r="U278" s="1"/>
       <c r="V278" s="1"/>
       <c r="W278" s="1"/>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" s="3">
         <v>277</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C279" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="D279" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="D279" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E279" s="3">
-        <v>81.74</v>
+        <v>38.06</v>
       </c>
       <c r="F279" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G279" s="3">
-        <v>72.26</v>
+        <v>28.07</v>
       </c>
       <c r="H279" s="4">
-        <v>108.24</v>
+        <v>25.02</v>
       </c>
       <c r="I279" s="1"/>
       <c r="J279" s="1"/>
       <c r="K279" s="1"/>
       <c r="L279" s="1"/>
       <c r="M279" s="1"/>
       <c r="N279" s="1"/>
       <c r="O279" s="1"/>
       <c r="P279" s="1"/>
       <c r="Q279" s="1"/>
       <c r="R279" s="1"/>
       <c r="S279" s="1"/>
       <c r="T279" s="1"/>
       <c r="U279" s="1"/>
       <c r="V279" s="1"/>
       <c r="W279" s="1"/>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" s="3">
         <v>278</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C280" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="D280" s="3" t="s">
         <v>566</v>
       </c>
-      <c r="D280" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E280" s="3">
-        <v>74.17</v>
+        <v>59.28</v>
       </c>
       <c r="F280" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G280" s="3">
-        <v>0</v>
+        <v>38.26</v>
       </c>
       <c r="H280" s="4">
-        <v>148.35</v>
+        <v>21.56</v>
       </c>
       <c r="I280" s="1"/>
       <c r="J280" s="1"/>
       <c r="K280" s="1"/>
       <c r="L280" s="1"/>
       <c r="M280" s="1"/>
       <c r="N280" s="1"/>
       <c r="O280" s="1"/>
       <c r="P280" s="1"/>
       <c r="Q280" s="1"/>
       <c r="R280" s="1"/>
       <c r="S280" s="1"/>
       <c r="T280" s="1"/>
       <c r="U280" s="1"/>
       <c r="V280" s="1"/>
       <c r="W280" s="1"/>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" s="3">
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C281" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="D281" s="3" t="s">
         <v>568</v>
       </c>
-      <c r="D281" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E281" s="3">
-        <v>92.34</v>
+        <v>311.89</v>
       </c>
       <c r="F281" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G281" s="3">
-        <v>89.51</v>
+        <v>201.48</v>
       </c>
       <c r="H281" s="4">
-        <v>133.41</v>
+        <v>150.15</v>
       </c>
       <c r="I281" s="1"/>
       <c r="J281" s="1"/>
       <c r="K281" s="1"/>
       <c r="L281" s="1"/>
       <c r="M281" s="1"/>
       <c r="N281" s="1"/>
       <c r="O281" s="1"/>
       <c r="P281" s="1"/>
       <c r="Q281" s="1"/>
       <c r="R281" s="1"/>
       <c r="S281" s="1"/>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C282" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="D282" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="D282" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E282" s="3">
-        <v>82.48</v>
+        <v>144.45</v>
       </c>
       <c r="F282" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G282" s="3">
-        <v>76.11</v>
+        <v>82.88</v>
       </c>
       <c r="H282" s="4">
-        <v>76.11</v>
+        <v>12.54</v>
       </c>
       <c r="I282" s="1"/>
       <c r="J282" s="1"/>
       <c r="K282" s="1"/>
       <c r="L282" s="1"/>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
       <c r="S282" s="1"/>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="3">
         <v>281</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C283" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="D283" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="D283" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E283" s="3">
-        <v>100</v>
+        <v>165.82</v>
       </c>
       <c r="F283" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G283" s="3">
-        <v>190.66</v>
+        <v>30.76</v>
       </c>
       <c r="H283" s="4">
-        <v>188.25</v>
+        <v>4.75</v>
       </c>
       <c r="I283" s="1"/>
       <c r="J283" s="1"/>
       <c r="K283" s="1"/>
       <c r="L283" s="1"/>
       <c r="M283" s="1"/>
       <c r="N283" s="1"/>
       <c r="O283" s="1"/>
       <c r="P283" s="1"/>
       <c r="Q283" s="1"/>
       <c r="R283" s="1"/>
       <c r="S283" s="1"/>
       <c r="T283" s="1"/>
       <c r="U283" s="1"/>
       <c r="V283" s="1"/>
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C284" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="D284" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="D284" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E284" s="3">
-        <v>76.33</v>
+        <v>0</v>
       </c>
       <c r="F284" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G284" s="3">
-        <v>110.95</v>
+        <v>0</v>
       </c>
       <c r="H284" s="4">
-        <v>137.67</v>
+        <v>0</v>
       </c>
       <c r="I284" s="1"/>
       <c r="J284" s="1"/>
       <c r="K284" s="1"/>
       <c r="L284" s="1"/>
       <c r="M284" s="1"/>
       <c r="N284" s="1"/>
       <c r="O284" s="1"/>
       <c r="P284" s="1"/>
       <c r="Q284" s="1"/>
       <c r="R284" s="1"/>
       <c r="S284" s="1"/>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="3">
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C285" s="10" t="s">
+        <v>575</v>
+      </c>
+      <c r="D285" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="D285" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E285" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F285" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G285" s="3">
-        <v>190.51</v>
+        <v>0</v>
       </c>
       <c r="H285" s="4">
-        <v>181.82</v>
+        <v>0</v>
       </c>
       <c r="I285" s="1"/>
       <c r="J285" s="1"/>
       <c r="K285" s="1"/>
       <c r="L285" s="1"/>
       <c r="M285" s="1"/>
       <c r="N285" s="1"/>
       <c r="O285" s="1"/>
       <c r="P285" s="1"/>
       <c r="Q285" s="1"/>
       <c r="R285" s="1"/>
       <c r="S285" s="1"/>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C286" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="D286" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="D286" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E286" s="3">
-        <v>81.03</v>
+        <v>0</v>
       </c>
       <c r="F286" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G286" s="3">
-        <v>156.3</v>
+        <v>0</v>
       </c>
       <c r="H286" s="4">
-        <v>156.3</v>
+        <v>0</v>
       </c>
       <c r="I286" s="1"/>
       <c r="J286" s="1"/>
       <c r="K286" s="1"/>
       <c r="L286" s="1"/>
       <c r="M286" s="1"/>
       <c r="N286" s="1"/>
       <c r="O286" s="1"/>
       <c r="P286" s="1"/>
       <c r="Q286" s="1"/>
       <c r="R286" s="1"/>
       <c r="S286" s="1"/>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C287" s="10" t="s">
+        <v>579</v>
+      </c>
+      <c r="D287" s="3" t="s">
         <v>580</v>
       </c>
-      <c r="D287" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E287" s="3">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="F287" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G287" s="3">
-        <v>152.15</v>
+        <v>0</v>
       </c>
       <c r="H287" s="4">
-        <v>163.81</v>
+        <v>0</v>
       </c>
       <c r="I287" s="1"/>
       <c r="J287" s="1"/>
       <c r="K287" s="1"/>
       <c r="L287" s="1"/>
       <c r="M287" s="1"/>
       <c r="N287" s="1"/>
       <c r="O287" s="1"/>
       <c r="P287" s="1"/>
       <c r="Q287" s="1"/>
       <c r="R287" s="1"/>
       <c r="S287" s="1"/>
       <c r="T287" s="1"/>
       <c r="U287" s="1"/>
       <c r="V287" s="1"/>
       <c r="W287" s="1"/>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" s="3">
         <v>286</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C288" s="10" t="s">
+        <v>581</v>
+      </c>
+      <c r="D288" s="3" t="s">
         <v>582</v>
       </c>
-      <c r="D288" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E288" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F288" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G288" s="3">
-        <v>87.47</v>
+        <v>0</v>
       </c>
       <c r="H288" s="4">
-        <v>84.04</v>
+        <v>0</v>
       </c>
       <c r="I288" s="1"/>
       <c r="J288" s="1"/>
       <c r="K288" s="1"/>
       <c r="L288" s="1"/>
       <c r="M288" s="1"/>
       <c r="N288" s="1"/>
       <c r="O288" s="1"/>
       <c r="P288" s="1"/>
       <c r="Q288" s="1"/>
       <c r="R288" s="1"/>
       <c r="S288" s="1"/>
       <c r="T288" s="1"/>
       <c r="U288" s="1"/>
       <c r="V288" s="1"/>
       <c r="W288" s="1"/>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" s="3">
         <v>287</v>
       </c>
       <c r="B289" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C289" s="10" t="s">
+        <v>583</v>
+      </c>
+      <c r="D289" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="D289" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E289" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F289" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G289" s="3">
-        <v>143.25</v>
+        <v>0</v>
       </c>
       <c r="H289" s="4">
-        <v>179.55</v>
+        <v>0</v>
       </c>
       <c r="I289" s="1"/>
       <c r="J289" s="1"/>
       <c r="K289" s="1"/>
       <c r="L289" s="1"/>
       <c r="M289" s="1"/>
       <c r="N289" s="1"/>
       <c r="O289" s="1"/>
       <c r="P289" s="1"/>
       <c r="Q289" s="1"/>
       <c r="R289" s="1"/>
       <c r="S289" s="1"/>
       <c r="T289" s="1"/>
       <c r="U289" s="1"/>
       <c r="V289" s="1"/>
       <c r="W289" s="1"/>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" s="3">
         <v>288</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C290" s="10" t="s">
+        <v>585</v>
+      </c>
+      <c r="D290" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="D290" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E290" s="3">
-        <v>82.35</v>
+        <v>99.98</v>
       </c>
       <c r="F290" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G290" s="3">
-        <v>14.41</v>
+        <v>174.48</v>
       </c>
       <c r="H290" s="4">
-        <v>164.7</v>
+        <v>179.37</v>
       </c>
       <c r="I290" s="1"/>
       <c r="J290" s="1"/>
       <c r="K290" s="1"/>
       <c r="L290" s="1"/>
       <c r="M290" s="1"/>
       <c r="N290" s="1"/>
       <c r="O290" s="1"/>
       <c r="P290" s="1"/>
       <c r="Q290" s="1"/>
       <c r="R290" s="1"/>
       <c r="S290" s="1"/>
       <c r="T290" s="1"/>
       <c r="U290" s="1"/>
       <c r="V290" s="1"/>
       <c r="W290" s="1"/>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" s="3">
         <v>289</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C291" s="10" t="s">
+        <v>587</v>
+      </c>
+      <c r="D291" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="D291" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E291" s="3">
-        <v>0</v>
+        <v>7474.85</v>
       </c>
       <c r="F291" s="3">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G291" s="3">
-        <v>0</v>
+        <v>7013.14</v>
       </c>
       <c r="H291" s="4">
-        <v>0</v>
+        <v>4809.7</v>
       </c>
       <c r="I291" s="1"/>
       <c r="J291" s="1"/>
       <c r="K291" s="1"/>
       <c r="L291" s="1"/>
       <c r="M291" s="1"/>
       <c r="N291" s="1"/>
       <c r="O291" s="1"/>
       <c r="P291" s="1"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="1"/>
       <c r="S291" s="1"/>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C292" s="10" t="s">
+        <v>589</v>
+      </c>
+      <c r="D292" s="3" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="E292" s="3">
         <v>0</v>
       </c>
       <c r="F292" s="3">
         <v>0</v>
       </c>
       <c r="G292" s="3">
         <v>0</v>
       </c>
       <c r="H292" s="4">
         <v>0</v>
       </c>
       <c r="I292" s="1"/>
       <c r="J292" s="1"/>
       <c r="K292" s="1"/>
       <c r="L292" s="1"/>
       <c r="M292" s="1"/>
       <c r="N292" s="1"/>
       <c r="O292" s="1"/>
       <c r="P292" s="1"/>
       <c r="Q292" s="1"/>
       <c r="R292" s="1"/>
       <c r="S292" s="1"/>
       <c r="T292" s="1"/>
       <c r="U292" s="1"/>
       <c r="V292" s="1"/>
       <c r="W292" s="1"/>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C293" s="10" t="s">
+        <v>591</v>
+      </c>
+      <c r="D293" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="D293" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E293" s="3">
-        <v>0</v>
+        <v>207.32</v>
       </c>
       <c r="F293" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G293" s="3">
-        <v>0</v>
+        <v>121.96</v>
       </c>
       <c r="H293" s="4">
-        <v>0</v>
+        <v>112.96</v>
       </c>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C294" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D294" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="D294" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E294" s="3">
-        <v>41.06</v>
+        <v>816.6</v>
       </c>
       <c r="F294" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G294" s="3">
-        <v>16.33</v>
+        <v>816.6</v>
       </c>
       <c r="H294" s="4">
-        <v>0</v>
+        <v>752.03</v>
       </c>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
       <c r="N294" s="1"/>
       <c r="O294" s="1"/>
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C295" s="10" t="s">
+        <v>595</v>
+      </c>
+      <c r="D295" s="3" t="s">
         <v>596</v>
       </c>
-      <c r="D295" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E295" s="3">
-        <v>0</v>
+        <v>1402.19</v>
       </c>
       <c r="F295" s="3">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="G295" s="3">
-        <v>0</v>
+        <v>1187.16</v>
       </c>
       <c r="H295" s="4">
-        <v>0</v>
+        <v>524.41</v>
       </c>
       <c r="I295" s="1"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C296" s="10" t="s">
+        <v>597</v>
+      </c>
+      <c r="D296" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="D296" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E296" s="3">
-        <v>0</v>
+        <v>554.27</v>
       </c>
       <c r="F296" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G296" s="3">
-        <v>0</v>
+        <v>499.18</v>
       </c>
       <c r="H296" s="4">
-        <v>0</v>
+        <v>156.36</v>
       </c>
       <c r="I296" s="1"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C297" s="10" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="D297" s="3"/>
       <c r="E297" s="3">
-        <v>217.07</v>
+        <v>0</v>
       </c>
       <c r="F297" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G297" s="3">
-        <v>145.67</v>
+        <v>0</v>
       </c>
       <c r="H297" s="4">
         <v>0</v>
       </c>
       <c r="I297" s="1"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C298" s="10" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="E298" s="3">
-        <v>672.13</v>
+        <v>99.53</v>
       </c>
       <c r="F298" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G298" s="3">
-        <v>505.14</v>
+        <v>194</v>
       </c>
       <c r="H298" s="4">
-        <v>92.54</v>
+        <v>96.09</v>
       </c>
       <c r="I298" s="1"/>
       <c r="J298" s="1"/>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C299" s="10" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="D299" s="3" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="E299" s="3">
-        <v>1566.48</v>
+        <v>100</v>
       </c>
       <c r="F299" s="3">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="G299" s="3">
-        <v>1196.37</v>
+        <v>147.65</v>
       </c>
       <c r="H299" s="4">
-        <v>86.77</v>
+        <v>147.65</v>
       </c>
       <c r="I299" s="1"/>
       <c r="J299" s="1"/>
       <c r="K299" s="1"/>
       <c r="L299" s="1"/>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C300" s="10" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E300" s="3">
-        <v>9157.58</v>
+        <v>83.27</v>
       </c>
       <c r="F300" s="3">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="G300" s="3">
-        <v>8764.61</v>
+        <v>83.1</v>
       </c>
       <c r="H300" s="4">
-        <v>490.01</v>
+        <v>82.36</v>
       </c>
       <c r="I300" s="1"/>
       <c r="J300" s="1"/>
       <c r="K300" s="1"/>
       <c r="L300" s="1"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C301" s="10" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="D301" s="3" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E301" s="3">
-        <v>1226.03</v>
+        <v>98.58</v>
       </c>
       <c r="F301" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G301" s="3">
-        <v>1030.43</v>
+        <v>152.19</v>
       </c>
       <c r="H301" s="4">
-        <v>6.67</v>
+        <v>138.07</v>
       </c>
       <c r="I301" s="1"/>
       <c r="J301" s="1"/>
       <c r="K301" s="1"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C302" s="10" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="E302" s="3">
-        <v>465.97</v>
+        <v>70.99</v>
       </c>
       <c r="F302" s="3">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G302" s="3">
-        <v>438.17</v>
+        <v>131.63</v>
       </c>
       <c r="H302" s="4">
-        <v>17.3</v>
+        <v>131.63</v>
       </c>
       <c r="I302" s="1"/>
       <c r="J302" s="1"/>
       <c r="K302" s="1"/>
       <c r="L302" s="1"/>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C303" s="10" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="D303" s="3" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E303" s="3">
-        <v>193.28</v>
+        <v>40.89</v>
       </c>
       <c r="F303" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G303" s="3">
-        <v>165.89</v>
+        <v>79.05</v>
       </c>
       <c r="H303" s="4">
-        <v>19.36</v>
+        <v>76.69</v>
       </c>
       <c r="I303" s="1"/>
       <c r="J303" s="1"/>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C304" s="10" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E304" s="3">
-        <v>973.91</v>
+        <v>68.07</v>
       </c>
       <c r="F304" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G304" s="3">
-        <v>973.91</v>
+        <v>131.9</v>
       </c>
       <c r="H304" s="4">
-        <v>118.56</v>
+        <v>124.65</v>
       </c>
       <c r="I304" s="1"/>
       <c r="J304" s="1"/>
       <c r="K304" s="1"/>
       <c r="L304" s="1"/>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C305" s="10" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="D305" s="3" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="E305" s="3">
-        <v>1529.18</v>
+        <v>187.75</v>
       </c>
       <c r="F305" s="3">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="G305" s="3">
-        <v>1496.66</v>
+        <v>305.8</v>
       </c>
       <c r="H305" s="4">
-        <v>320.34</v>
+        <v>238.68</v>
       </c>
       <c r="I305" s="1"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C306" s="10" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E306" s="3">
-        <v>243.76</v>
+        <v>99.98</v>
       </c>
       <c r="F306" s="3">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G306" s="3">
-        <v>148.64</v>
+        <v>157.72</v>
       </c>
       <c r="H306" s="4">
-        <v>17.6</v>
+        <v>148.97</v>
       </c>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C307" s="10" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="D307" s="3" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="E307" s="3">
-        <v>977.66</v>
+        <v>92.99</v>
       </c>
       <c r="F307" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G307" s="3">
-        <v>966.03</v>
+        <v>146.34</v>
       </c>
       <c r="H307" s="4">
-        <v>4.84</v>
+        <v>177.47</v>
       </c>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C308" s="10" t="s">
+        <v>620</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="E308" s="3">
+        <v>99.95</v>
+      </c>
+      <c r="F308" s="3">
         <v>9</v>
       </c>
-      <c r="C308" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G308" s="3">
-        <v>946.03</v>
+        <v>161.57</v>
       </c>
       <c r="H308" s="4">
-        <v>769.9</v>
+        <v>160.29</v>
       </c>
       <c r="I308" s="1"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C309" s="10" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="D309" s="3" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="E309" s="3">
-        <v>1034.65</v>
+        <v>100</v>
       </c>
       <c r="F309" s="3">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G309" s="3">
-        <v>1054.05</v>
+        <v>117.84</v>
       </c>
       <c r="H309" s="4">
-        <v>418.33</v>
+        <v>147.66</v>
       </c>
       <c r="I309" s="1"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C310" s="10" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E310" s="3">
-        <v>544.75</v>
+        <v>100</v>
       </c>
       <c r="F310" s="3">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="G310" s="3">
-        <v>517.07</v>
+        <v>159.88</v>
       </c>
       <c r="H310" s="4">
-        <v>240.54</v>
+        <v>178.38</v>
       </c>
       <c r="I310" s="1"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C311" s="10" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="D311" s="3" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="E311" s="3">
-        <v>764.44</v>
+        <v>100</v>
       </c>
       <c r="F311" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G311" s="3">
-        <v>730.14</v>
+        <v>245.03</v>
       </c>
       <c r="H311" s="4">
-        <v>733.33</v>
+        <v>189.69</v>
       </c>
       <c r="I311" s="1"/>
       <c r="J311" s="1"/>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C312" s="10" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="D312" s="3" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="E312" s="3">
-        <v>392.42</v>
+        <v>100</v>
       </c>
       <c r="F312" s="3">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="G312" s="3">
-        <v>353.39</v>
+        <v>163.32</v>
       </c>
       <c r="H312" s="4">
-        <v>277.6</v>
+        <v>161.39</v>
       </c>
       <c r="I312" s="1"/>
       <c r="J312" s="1"/>
       <c r="K312" s="1"/>
       <c r="L312" s="1"/>
       <c r="M312" s="1"/>
       <c r="N312" s="1"/>
       <c r="O312" s="1"/>
       <c r="P312" s="1"/>
       <c r="Q312" s="1"/>
       <c r="R312" s="1"/>
       <c r="S312" s="1"/>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C313" s="10" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="D313" s="3" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="E313" s="3">
-        <v>1160.64</v>
+        <v>100</v>
       </c>
       <c r="F313" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G313" s="3">
-        <v>1032.43</v>
+        <v>188.4</v>
       </c>
       <c r="H313" s="4">
-        <v>107.98</v>
+        <v>181.6</v>
       </c>
       <c r="I313" s="1"/>
       <c r="J313" s="1"/>
       <c r="K313" s="1"/>
       <c r="L313" s="1"/>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C314" s="10" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D314" s="3" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E314" s="3">
-        <v>1007.89</v>
+        <v>99.98</v>
       </c>
       <c r="F314" s="3">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G314" s="3">
-        <v>838.01</v>
+        <v>157.53</v>
       </c>
       <c r="H314" s="4">
-        <v>425.51</v>
+        <v>156.94</v>
       </c>
       <c r="I314" s="1"/>
       <c r="J314" s="1"/>
       <c r="K314" s="1"/>
       <c r="L314" s="1"/>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C315" s="10" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="D315" s="3" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="E315" s="3">
-        <v>417.46</v>
+        <v>99.95</v>
       </c>
       <c r="F315" s="3">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G315" s="3">
-        <v>410.12</v>
+        <v>30.25</v>
       </c>
       <c r="H315" s="4">
-        <v>132.16</v>
+        <v>199.9</v>
       </c>
       <c r="I315" s="1"/>
       <c r="J315" s="1"/>
       <c r="K315" s="1"/>
       <c r="L315" s="1"/>
       <c r="M315" s="1"/>
       <c r="N315" s="1"/>
       <c r="O315" s="1"/>
       <c r="P315" s="1"/>
       <c r="Q315" s="1"/>
       <c r="R315" s="1"/>
       <c r="S315" s="1"/>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="3">
         <v>314</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C316" s="10" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="D316" s="3" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="E316" s="3">
-        <v>138.92</v>
+        <v>74.87</v>
       </c>
       <c r="F316" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G316" s="3">
-        <v>138.92</v>
+        <v>4.99</v>
       </c>
       <c r="H316" s="4">
-        <v>95.96</v>
+        <v>149.73</v>
       </c>
       <c r="I316" s="1"/>
       <c r="J316" s="1"/>
       <c r="K316" s="1"/>
       <c r="L316" s="1"/>
       <c r="M316" s="1"/>
       <c r="N316" s="1"/>
       <c r="O316" s="1"/>
       <c r="P316" s="1"/>
       <c r="Q316" s="1"/>
       <c r="R316" s="1"/>
       <c r="S316" s="1"/>
       <c r="T316" s="1"/>
       <c r="U316" s="1"/>
       <c r="V316" s="1"/>
       <c r="W316" s="1"/>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="3">
         <v>315</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C317" s="10" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="D317" s="3" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="E317" s="3">
-        <v>378.09</v>
+        <v>69.23</v>
       </c>
       <c r="F317" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G317" s="3">
-        <v>343.6</v>
+        <v>5</v>
       </c>
       <c r="H317" s="4">
-        <v>553.19</v>
+        <v>138.45</v>
       </c>
       <c r="I317" s="1"/>
       <c r="J317" s="1"/>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
       <c r="M317" s="1"/>
       <c r="N317" s="1"/>
       <c r="O317" s="1"/>
       <c r="P317" s="1"/>
       <c r="Q317" s="1"/>
       <c r="R317" s="1"/>
       <c r="S317" s="1"/>
       <c r="T317" s="1"/>
       <c r="U317" s="1"/>
       <c r="V317" s="1"/>
       <c r="W317" s="1"/>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" s="3">
         <v>316</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C318" s="10" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="D318" s="3" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E318" s="3">
-        <v>176.11</v>
+        <v>99.8</v>
       </c>
       <c r="F318" s="3">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="G318" s="3">
-        <v>154.58</v>
+        <v>108.98</v>
       </c>
       <c r="H318" s="4">
-        <v>64.31</v>
+        <v>182.67</v>
       </c>
       <c r="I318" s="1"/>
       <c r="J318" s="1"/>
       <c r="K318" s="1"/>
       <c r="L318" s="1"/>
       <c r="M318" s="1"/>
       <c r="N318" s="1"/>
       <c r="O318" s="1"/>
       <c r="P318" s="1"/>
       <c r="Q318" s="1"/>
       <c r="R318" s="1"/>
       <c r="S318" s="1"/>
       <c r="T318" s="1"/>
       <c r="U318" s="1"/>
       <c r="V318" s="1"/>
       <c r="W318" s="1"/>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" s="3">
         <v>317</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C319" s="10" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="D319" s="3" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E319" s="3">
-        <v>377.72</v>
+        <v>100</v>
       </c>
       <c r="F319" s="3">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G319" s="3">
-        <v>375.68</v>
+        <v>108.3</v>
       </c>
       <c r="H319" s="4">
-        <v>297.27</v>
+        <v>188.7</v>
       </c>
       <c r="I319" s="1"/>
       <c r="J319" s="1"/>
       <c r="K319" s="1"/>
       <c r="L319" s="1"/>
       <c r="M319" s="1"/>
       <c r="N319" s="1"/>
       <c r="O319" s="1"/>
       <c r="P319" s="1"/>
       <c r="Q319" s="1"/>
       <c r="R319" s="1"/>
       <c r="S319" s="1"/>
       <c r="T319" s="1"/>
       <c r="U319" s="1"/>
       <c r="V319" s="1"/>
       <c r="W319" s="1"/>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" s="3">
         <v>318</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C320" s="10" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="D320" s="3" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E320" s="3">
-        <v>314.09</v>
+        <v>96.1</v>
       </c>
       <c r="F320" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G320" s="3">
-        <v>304.72</v>
+        <v>177.86</v>
       </c>
       <c r="H320" s="4">
-        <v>304.72</v>
+        <v>172.31</v>
       </c>
       <c r="I320" s="1"/>
       <c r="J320" s="1"/>
       <c r="K320" s="1"/>
       <c r="L320" s="1"/>
       <c r="M320" s="1"/>
       <c r="N320" s="1"/>
       <c r="O320" s="1"/>
       <c r="P320" s="1"/>
       <c r="Q320" s="1"/>
       <c r="R320" s="1"/>
       <c r="S320" s="1"/>
       <c r="T320" s="1"/>
       <c r="U320" s="1"/>
       <c r="V320" s="1"/>
       <c r="W320" s="1"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="3">
         <v>319</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C321" s="10" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="D321" s="3" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="E321" s="3">
-        <v>130.32</v>
+        <v>415.08</v>
       </c>
       <c r="F321" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G321" s="3">
-        <v>122.87</v>
+        <v>279.55</v>
       </c>
       <c r="H321" s="4">
-        <v>97.89</v>
+        <v>206.49</v>
       </c>
       <c r="I321" s="1"/>
       <c r="J321" s="1"/>
       <c r="K321" s="1"/>
       <c r="L321" s="1"/>
       <c r="M321" s="1"/>
       <c r="N321" s="1"/>
       <c r="O321" s="1"/>
       <c r="P321" s="1"/>
       <c r="Q321" s="1"/>
       <c r="R321" s="1"/>
       <c r="S321" s="1"/>
       <c r="T321" s="1"/>
       <c r="U321" s="1"/>
       <c r="V321" s="1"/>
       <c r="W321" s="1"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="3">
         <v>320</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C322" s="10" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="D322" s="3" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E322" s="3">
-        <v>254.72</v>
+        <v>225.53</v>
       </c>
       <c r="F322" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G322" s="3">
-        <v>253.82</v>
+        <v>248.78</v>
       </c>
       <c r="H322" s="4">
-        <v>131.2</v>
+        <v>221.95</v>
       </c>
       <c r="I322" s="1"/>
       <c r="J322" s="1"/>
       <c r="K322" s="1"/>
       <c r="L322" s="1"/>
       <c r="M322" s="1"/>
       <c r="N322" s="1"/>
       <c r="O322" s="1"/>
       <c r="P322" s="1"/>
       <c r="Q322" s="1"/>
       <c r="R322" s="1"/>
       <c r="S322" s="1"/>
       <c r="T322" s="1"/>
       <c r="U322" s="1"/>
       <c r="V322" s="1"/>
       <c r="W322" s="1"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="3">
         <v>321</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C323" s="10" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="D323" s="3" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="E323" s="3">
-        <v>96.6</v>
+        <v>88.67</v>
       </c>
       <c r="F323" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G323" s="3">
-        <v>104.64</v>
+        <v>79.78</v>
       </c>
       <c r="H323" s="4">
-        <v>86.46</v>
+        <v>79.14</v>
       </c>
       <c r="I323" s="1"/>
       <c r="J323" s="1"/>
       <c r="K323" s="1"/>
       <c r="L323" s="1"/>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C324" s="10" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E324" s="3">
-        <v>89.71</v>
+        <v>99.84</v>
       </c>
       <c r="F324" s="3">
         <v>1</v>
       </c>
       <c r="G324" s="3">
-        <v>0.01</v>
+        <v>4.99</v>
       </c>
       <c r="H324" s="4">
-        <v>179.43</v>
+        <v>199.68</v>
       </c>
       <c r="I324" s="1"/>
       <c r="J324" s="1"/>
       <c r="K324" s="1"/>
       <c r="L324" s="1"/>
       <c r="M324" s="1"/>
       <c r="N324" s="1"/>
       <c r="O324" s="1"/>
       <c r="P324" s="1"/>
       <c r="Q324" s="1"/>
       <c r="R324" s="1"/>
       <c r="S324" s="1"/>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C325" s="10" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="D325" s="3" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="E325" s="3">
-        <v>95.53</v>
+        <v>469.95</v>
       </c>
       <c r="F325" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G325" s="3">
-        <v>4.99</v>
+        <v>433.78</v>
       </c>
       <c r="H325" s="4">
-        <v>191.07</v>
+        <v>432.06</v>
       </c>
       <c r="I325" s="1"/>
       <c r="J325" s="1"/>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
       <c r="M325" s="1"/>
       <c r="N325" s="1"/>
       <c r="O325" s="1"/>
       <c r="P325" s="1"/>
       <c r="Q325" s="1"/>
       <c r="R325" s="1"/>
       <c r="S325" s="1"/>
       <c r="T325" s="1"/>
       <c r="U325" s="1"/>
       <c r="V325" s="1"/>
       <c r="W325" s="1"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="3">
         <v>324</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C326" s="10" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="E326" s="3">
-        <v>83.19</v>
+        <v>99.71</v>
       </c>
       <c r="F326" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G326" s="3">
-        <v>0</v>
+        <v>92.22</v>
       </c>
       <c r="H326" s="4">
-        <v>166.37</v>
+        <v>92.22</v>
       </c>
       <c r="I326" s="1"/>
       <c r="J326" s="1"/>
       <c r="K326" s="1"/>
       <c r="L326" s="1"/>
       <c r="M326" s="1"/>
       <c r="N326" s="1"/>
       <c r="O326" s="1"/>
       <c r="P326" s="1"/>
       <c r="Q326" s="1"/>
       <c r="R326" s="1"/>
       <c r="S326" s="1"/>
       <c r="T326" s="1"/>
       <c r="U326" s="1"/>
       <c r="V326" s="1"/>
       <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="3">
         <v>325</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C327" s="10" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="D327" s="3" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="E327" s="3">
-        <v>279.43</v>
+        <v>95.38</v>
       </c>
       <c r="F327" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G327" s="3">
-        <v>242.27</v>
+        <v>90.62</v>
       </c>
       <c r="H327" s="4">
-        <v>200.03</v>
+        <v>84.62</v>
       </c>
       <c r="I327" s="1"/>
       <c r="J327" s="1"/>
       <c r="K327" s="1"/>
       <c r="L327" s="1"/>
       <c r="M327" s="1"/>
       <c r="N327" s="1"/>
       <c r="O327" s="1"/>
       <c r="P327" s="1"/>
       <c r="Q327" s="1"/>
       <c r="R327" s="1"/>
       <c r="S327" s="1"/>
       <c r="T327" s="1"/>
       <c r="U327" s="1"/>
       <c r="V327" s="1"/>
       <c r="W327" s="1"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="3">
         <v>326</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C328" s="10" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E328" s="3">
-        <v>1436.91</v>
+        <v>340.88</v>
       </c>
       <c r="F328" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G328" s="3">
-        <v>730.04</v>
+        <v>258.2</v>
       </c>
       <c r="H328" s="4">
-        <v>11.47</v>
+        <v>234.06</v>
       </c>
       <c r="I328" s="1"/>
       <c r="J328" s="1"/>
       <c r="K328" s="1"/>
       <c r="L328" s="1"/>
       <c r="M328" s="1"/>
       <c r="N328" s="1"/>
       <c r="O328" s="1"/>
       <c r="P328" s="1"/>
       <c r="Q328" s="1"/>
       <c r="R328" s="1"/>
       <c r="S328" s="1"/>
       <c r="T328" s="1"/>
       <c r="U328" s="1"/>
       <c r="V328" s="1"/>
       <c r="W328" s="1"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="3">
         <v>327</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C329" s="10" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="D329" s="3" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E329" s="3">
-        <v>84.6</v>
+        <v>82.53</v>
       </c>
       <c r="F329" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G329" s="3">
-        <v>4.98</v>
+        <v>122.85</v>
       </c>
       <c r="H329" s="4">
-        <v>169.21</v>
+        <v>74.49</v>
       </c>
       <c r="I329" s="1"/>
       <c r="J329" s="1"/>
       <c r="K329" s="1"/>
       <c r="L329" s="1"/>
       <c r="M329" s="1"/>
       <c r="N329" s="1"/>
       <c r="O329" s="1"/>
       <c r="P329" s="1"/>
       <c r="Q329" s="1"/>
       <c r="R329" s="1"/>
       <c r="S329" s="1"/>
       <c r="T329" s="1"/>
       <c r="U329" s="1"/>
       <c r="V329" s="1"/>
       <c r="W329" s="1"/>
     </row>
     <row r="330" spans="1:23">
       <c r="A330" s="3">
         <v>328</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C330" s="10" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="D330" s="3" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="E330" s="3">
-        <v>70.31</v>
+        <v>185.88</v>
       </c>
       <c r="F330" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G330" s="3">
-        <v>104.35</v>
+        <v>170.9</v>
       </c>
       <c r="H330" s="4">
-        <v>100</v>
+        <v>83.43</v>
       </c>
       <c r="I330" s="1"/>
       <c r="J330" s="1"/>
       <c r="K330" s="1"/>
       <c r="L330" s="1"/>
       <c r="M330" s="1"/>
       <c r="N330" s="1"/>
       <c r="O330" s="1"/>
       <c r="P330" s="1"/>
       <c r="Q330" s="1"/>
       <c r="R330" s="1"/>
       <c r="S330" s="1"/>
       <c r="T330" s="1"/>
       <c r="U330" s="1"/>
       <c r="V330" s="1"/>
       <c r="W330" s="1"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="3">
         <v>329</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C331" s="10" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="D331" s="3" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E331" s="3">
-        <v>100</v>
+        <v>465.55</v>
       </c>
       <c r="F331" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G331" s="3">
-        <v>194.14</v>
+        <v>330.64</v>
       </c>
       <c r="H331" s="4">
-        <v>97.07</v>
+        <v>174.16</v>
       </c>
       <c r="I331" s="1"/>
       <c r="J331" s="1"/>
       <c r="K331" s="1"/>
       <c r="L331" s="1"/>
       <c r="M331" s="1"/>
       <c r="N331" s="1"/>
       <c r="O331" s="1"/>
       <c r="P331" s="1"/>
       <c r="Q331" s="1"/>
       <c r="R331" s="1"/>
       <c r="S331" s="1"/>
       <c r="T331" s="1"/>
       <c r="U331" s="1"/>
       <c r="V331" s="1"/>
       <c r="W331" s="1"/>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="3">
         <v>330</v>
       </c>
       <c r="B332" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C332" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="D332" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="E332" s="3">
+        <v>354.55</v>
+      </c>
+      <c r="F332" s="3">
         <v>9</v>
       </c>
-      <c r="C332" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G332" s="3">
-        <v>202.02</v>
+        <v>279.17</v>
       </c>
       <c r="H332" s="4">
-        <v>181.27</v>
+        <v>121.52</v>
       </c>
       <c r="I332" s="1"/>
       <c r="J332" s="1"/>
       <c r="K332" s="1"/>
       <c r="L332" s="1"/>
       <c r="M332" s="1"/>
       <c r="N332" s="1"/>
       <c r="O332" s="1"/>
       <c r="P332" s="1"/>
       <c r="Q332" s="1"/>
       <c r="R332" s="1"/>
       <c r="S332" s="1"/>
       <c r="T332" s="1"/>
       <c r="U332" s="1"/>
       <c r="V332" s="1"/>
       <c r="W332" s="1"/>
     </row>
     <row r="333" spans="1:23">
       <c r="A333" s="3">
         <v>331</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C333" s="10" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="D333" s="3" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="E333" s="3">
-        <v>99.88</v>
+        <v>351.67</v>
       </c>
       <c r="F333" s="3">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G333" s="3">
-        <v>179.07</v>
+        <v>366.38</v>
       </c>
       <c r="H333" s="4">
-        <v>179.07</v>
+        <v>299.9</v>
       </c>
       <c r="I333" s="1"/>
       <c r="J333" s="1"/>
       <c r="K333" s="1"/>
       <c r="L333" s="1"/>
       <c r="M333" s="1"/>
       <c r="N333" s="1"/>
       <c r="O333" s="1"/>
       <c r="P333" s="1"/>
       <c r="Q333" s="1"/>
       <c r="R333" s="1"/>
       <c r="S333" s="1"/>
       <c r="T333" s="1"/>
       <c r="U333" s="1"/>
       <c r="V333" s="1"/>
       <c r="W333" s="1"/>
     </row>
     <row r="334" spans="1:23">
       <c r="A334" s="3">
         <v>332</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C334" s="10" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="D334" s="3" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E334" s="3">
-        <v>99.98</v>
+        <v>77.58</v>
       </c>
       <c r="F334" s="3">
         <v>6</v>
       </c>
       <c r="G334" s="3">
-        <v>209.45</v>
+        <v>89.61</v>
       </c>
       <c r="H334" s="4">
-        <v>181.81</v>
+        <v>63.62</v>
       </c>
       <c r="I334" s="1"/>
       <c r="J334" s="1"/>
       <c r="K334" s="1"/>
       <c r="L334" s="1"/>
       <c r="M334" s="1"/>
       <c r="N334" s="1"/>
       <c r="O334" s="1"/>
       <c r="P334" s="1"/>
       <c r="Q334" s="1"/>
       <c r="R334" s="1"/>
       <c r="S334" s="1"/>
       <c r="T334" s="1"/>
       <c r="U334" s="1"/>
       <c r="V334" s="1"/>
       <c r="W334" s="1"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="3">
         <v>333</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C335" s="10" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="D335" s="3" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="E335" s="3">
-        <v>100</v>
+        <v>555.3</v>
       </c>
       <c r="F335" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G335" s="3">
-        <v>180.45</v>
+        <v>538.56</v>
       </c>
       <c r="H335" s="4">
-        <v>176.65</v>
+        <v>249.08</v>
       </c>
       <c r="I335" s="1"/>
       <c r="J335" s="1"/>
       <c r="K335" s="1"/>
       <c r="L335" s="1"/>
       <c r="M335" s="1"/>
       <c r="N335" s="1"/>
       <c r="O335" s="1"/>
       <c r="P335" s="1"/>
       <c r="Q335" s="1"/>
       <c r="R335" s="1"/>
       <c r="S335" s="1"/>
       <c r="T335" s="1"/>
       <c r="U335" s="1"/>
       <c r="V335" s="1"/>
       <c r="W335" s="1"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="3">
         <v>334</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C336" s="10" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="D336" s="3" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="E336" s="3">
-        <v>100</v>
+        <v>1016.16</v>
       </c>
       <c r="F336" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G336" s="3">
-        <v>164.31</v>
+        <v>759.33</v>
       </c>
       <c r="H336" s="4">
-        <v>154.73</v>
+        <v>111.15</v>
       </c>
       <c r="I336" s="1"/>
       <c r="J336" s="1"/>
       <c r="K336" s="1"/>
       <c r="L336" s="1"/>
       <c r="M336" s="1"/>
       <c r="N336" s="1"/>
       <c r="O336" s="1"/>
       <c r="P336" s="1"/>
       <c r="Q336" s="1"/>
       <c r="R336" s="1"/>
       <c r="S336" s="1"/>
       <c r="T336" s="1"/>
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="3">
         <v>335</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C337" s="10" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="D337" s="3" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E337" s="3">
-        <v>99.98</v>
+        <v>347.77</v>
       </c>
       <c r="F337" s="3">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G337" s="3">
-        <v>186.14</v>
+        <v>262.63</v>
       </c>
       <c r="H337" s="4">
-        <v>151.24</v>
+        <v>268.38</v>
       </c>
       <c r="I337" s="1"/>
       <c r="J337" s="1"/>
       <c r="K337" s="1"/>
       <c r="L337" s="1"/>
       <c r="M337" s="1"/>
       <c r="N337" s="1"/>
       <c r="O337" s="1"/>
       <c r="P337" s="1"/>
       <c r="Q337" s="1"/>
       <c r="R337" s="1"/>
       <c r="S337" s="1"/>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
     <row r="338" spans="1:23">
       <c r="A338" s="3">
         <v>336</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C338" s="10" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="D338" s="3" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E338" s="3">
-        <v>100</v>
+        <v>226.52</v>
       </c>
       <c r="F338" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G338" s="3">
-        <v>105.62</v>
+        <v>220.53</v>
       </c>
       <c r="H338" s="4">
-        <v>167.03</v>
+        <v>224.71</v>
       </c>
       <c r="I338" s="1"/>
       <c r="J338" s="1"/>
       <c r="K338" s="1"/>
       <c r="L338" s="1"/>
       <c r="M338" s="1"/>
       <c r="N338" s="1"/>
       <c r="O338" s="1"/>
       <c r="P338" s="1"/>
       <c r="Q338" s="1"/>
       <c r="R338" s="1"/>
       <c r="S338" s="1"/>
       <c r="T338" s="1"/>
       <c r="U338" s="1"/>
       <c r="V338" s="1"/>
       <c r="W338" s="1"/>
     </row>
     <row r="339" spans="1:23">
       <c r="A339" s="3">
         <v>337</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C339" s="10" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="D339" s="3" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="E339" s="3">
-        <v>59.33</v>
+        <v>949.08</v>
       </c>
       <c r="F339" s="3">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="G339" s="3">
-        <v>37.18</v>
+        <v>750.2</v>
       </c>
       <c r="H339" s="4">
-        <v>22.25</v>
+        <v>453.3</v>
       </c>
       <c r="I339" s="1"/>
       <c r="J339" s="1"/>
       <c r="K339" s="1"/>
       <c r="L339" s="1"/>
       <c r="M339" s="1"/>
       <c r="N339" s="1"/>
       <c r="O339" s="1"/>
       <c r="P339" s="1"/>
       <c r="Q339" s="1"/>
       <c r="R339" s="1"/>
       <c r="S339" s="1"/>
       <c r="T339" s="1"/>
       <c r="U339" s="1"/>
       <c r="V339" s="1"/>
       <c r="W339" s="1"/>
     </row>
     <row r="340" spans="1:23">
       <c r="A340" s="3">
         <v>338</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C340" s="10" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="D340" s="3" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E340" s="3">
-        <v>0</v>
+        <v>253.56</v>
       </c>
       <c r="F340" s="3">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G340" s="3">
-        <v>362.5</v>
+        <v>252.13</v>
       </c>
       <c r="H340" s="4">
-        <v>0</v>
+        <v>136.56</v>
       </c>
       <c r="I340" s="1"/>
       <c r="J340" s="1"/>
       <c r="K340" s="1"/>
       <c r="L340" s="1"/>
       <c r="M340" s="1"/>
       <c r="N340" s="1"/>
       <c r="O340" s="1"/>
       <c r="P340" s="1"/>
       <c r="Q340" s="1"/>
       <c r="R340" s="1"/>
       <c r="S340" s="1"/>
       <c r="T340" s="1"/>
       <c r="U340" s="1"/>
       <c r="V340" s="1"/>
       <c r="W340" s="1"/>
     </row>
     <row r="341" spans="1:23">
       <c r="A341" s="3">
         <v>339</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C341" s="10" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="D341" s="3" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E341" s="3">
-        <v>123.12</v>
+        <v>751.19</v>
       </c>
       <c r="F341" s="3">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="G341" s="3">
-        <v>114.72</v>
+        <v>172.51</v>
       </c>
       <c r="H341" s="4">
-        <v>0</v>
+        <v>310.4</v>
       </c>
       <c r="I341" s="1"/>
       <c r="J341" s="1"/>
       <c r="K341" s="1"/>
       <c r="L341" s="1"/>
       <c r="M341" s="1"/>
       <c r="N341" s="1"/>
       <c r="O341" s="1"/>
       <c r="P341" s="1"/>
       <c r="Q341" s="1"/>
       <c r="R341" s="1"/>
       <c r="S341" s="1"/>
       <c r="T341" s="1"/>
       <c r="U341" s="1"/>
       <c r="V341" s="1"/>
       <c r="W341" s="1"/>
     </row>
     <row r="342" spans="1:23">
       <c r="A342" s="3">
         <v>340</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C342" s="10" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="D342" s="3" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E342" s="3">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="F342" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G342" s="3">
-        <v>409.36</v>
+        <v>160.78</v>
       </c>
       <c r="H342" s="4">
-        <v>0</v>
+        <v>175.34</v>
       </c>
       <c r="I342" s="1"/>
       <c r="J342" s="1"/>
       <c r="K342" s="1"/>
       <c r="L342" s="1"/>
       <c r="M342" s="1"/>
       <c r="N342" s="1"/>
       <c r="O342" s="1"/>
       <c r="P342" s="1"/>
       <c r="Q342" s="1"/>
       <c r="R342" s="1"/>
       <c r="S342" s="1"/>
       <c r="T342" s="1"/>
       <c r="U342" s="1"/>
       <c r="V342" s="1"/>
       <c r="W342" s="1"/>
     </row>
     <row r="343" spans="1:23">
       <c r="A343" s="3">
         <v>341</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C343" s="10" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="D343" s="3" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E343" s="3">
-        <v>0</v>
+        <v>730.39</v>
       </c>
       <c r="F343" s="3">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G343" s="3">
-        <v>0</v>
+        <v>536.05</v>
       </c>
       <c r="H343" s="4">
-        <v>0</v>
+        <v>468.53</v>
       </c>
       <c r="I343" s="1"/>
       <c r="J343" s="1"/>
       <c r="K343" s="1"/>
       <c r="L343" s="1"/>
       <c r="M343" s="1"/>
       <c r="N343" s="1"/>
       <c r="O343" s="1"/>
       <c r="P343" s="1"/>
       <c r="Q343" s="1"/>
       <c r="R343" s="1"/>
       <c r="S343" s="1"/>
       <c r="T343" s="1"/>
       <c r="U343" s="1"/>
       <c r="V343" s="1"/>
       <c r="W343" s="1"/>
     </row>
     <row r="344" spans="1:23">
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C344" s="10" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="D344" s="3" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="E344" s="3">
-        <v>0</v>
+        <v>373.67</v>
       </c>
       <c r="F344" s="3">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G344" s="3">
-        <v>0</v>
+        <v>343.31</v>
       </c>
       <c r="H344" s="4">
-        <v>0</v>
+        <v>189.2</v>
       </c>
       <c r="I344" s="1"/>
       <c r="J344" s="1"/>
       <c r="K344" s="1"/>
       <c r="L344" s="1"/>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C345" s="10" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="D345" s="3" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E345" s="3">
-        <v>0</v>
+        <v>1597.04</v>
       </c>
       <c r="F345" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G345" s="3">
-        <v>0</v>
+        <v>1161.95</v>
       </c>
       <c r="H345" s="4">
-        <v>0</v>
+        <v>386.4</v>
       </c>
       <c r="I345" s="1"/>
       <c r="J345" s="1"/>
       <c r="K345" s="1"/>
       <c r="L345" s="1"/>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
     </row>
     <row r="346" spans="1:23">
       <c r="A346" s="3">
         <v>344</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C346" s="10" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="D346" s="3" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="E346" s="3">
-        <v>0</v>
+        <v>1164.5</v>
       </c>
       <c r="F346" s="3">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G346" s="3">
-        <v>0</v>
+        <v>1117.84</v>
       </c>
       <c r="H346" s="4">
-        <v>0</v>
+        <v>253.52</v>
       </c>
       <c r="I346" s="1"/>
       <c r="J346" s="1"/>
       <c r="K346" s="1"/>
       <c r="L346" s="1"/>
       <c r="M346" s="1"/>
       <c r="N346" s="1"/>
       <c r="O346" s="1"/>
       <c r="P346" s="1"/>
       <c r="Q346" s="1"/>
       <c r="R346" s="1"/>
       <c r="S346" s="1"/>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="3">
         <v>345</v>
       </c>
       <c r="B347" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C347" s="10" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="D347" s="3" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E347" s="3">
-        <v>0</v>
+        <v>930.35</v>
       </c>
       <c r="F347" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G347" s="3">
-        <v>0</v>
+        <v>816.47</v>
       </c>
       <c r="H347" s="4">
-        <v>0</v>
+        <v>392.65</v>
       </c>
       <c r="I347" s="1"/>
       <c r="J347" s="1"/>
       <c r="K347" s="1"/>
       <c r="L347" s="1"/>
       <c r="M347" s="1"/>
       <c r="N347" s="1"/>
       <c r="O347" s="1"/>
       <c r="P347" s="1"/>
       <c r="Q347" s="1"/>
       <c r="R347" s="1"/>
       <c r="S347" s="1"/>
       <c r="T347" s="1"/>
       <c r="U347" s="1"/>
       <c r="V347" s="1"/>
       <c r="W347" s="1"/>
     </row>
     <row r="348" spans="1:23">
       <c r="A348" s="3">
         <v>346</v>
       </c>
       <c r="B348" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C348" s="10" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="D348" s="3" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E348" s="3">
-        <v>0</v>
+        <v>971.6</v>
       </c>
       <c r="F348" s="3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G348" s="3">
-        <v>0</v>
+        <v>696.46</v>
       </c>
       <c r="H348" s="4">
-        <v>0</v>
+        <v>628.06</v>
       </c>
       <c r="I348" s="1"/>
       <c r="J348" s="1"/>
       <c r="K348" s="1"/>
       <c r="L348" s="1"/>
       <c r="M348" s="1"/>
       <c r="N348" s="1"/>
       <c r="O348" s="1"/>
       <c r="P348" s="1"/>
       <c r="Q348" s="1"/>
       <c r="R348" s="1"/>
       <c r="S348" s="1"/>
       <c r="T348" s="1"/>
       <c r="U348" s="1"/>
       <c r="V348" s="1"/>
       <c r="W348" s="1"/>
     </row>
     <row r="349" spans="1:23">
       <c r="A349" s="3">
         <v>347</v>
       </c>
       <c r="B349" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C349" s="10" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="D349" s="3" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="E349" s="3">
-        <v>0</v>
+        <v>849.86</v>
       </c>
       <c r="F349" s="3">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G349" s="3">
-        <v>0</v>
+        <v>204.17</v>
       </c>
       <c r="H349" s="4">
-        <v>0</v>
+        <v>477.45</v>
       </c>
       <c r="I349" s="1"/>
       <c r="J349" s="1"/>
       <c r="K349" s="1"/>
       <c r="L349" s="1"/>
       <c r="M349" s="1"/>
       <c r="N349" s="1"/>
       <c r="O349" s="1"/>
       <c r="P349" s="1"/>
       <c r="Q349" s="1"/>
       <c r="R349" s="1"/>
       <c r="S349" s="1"/>
       <c r="T349" s="1"/>
       <c r="U349" s="1"/>
       <c r="V349" s="1"/>
       <c r="W349" s="1"/>
     </row>
     <row r="350" spans="1:23">
       <c r="A350" s="3">
         <v>348</v>
       </c>
       <c r="B350" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C350" s="10" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="D350" s="3" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="E350" s="3">
-        <v>1544.64</v>
+        <v>441.46</v>
       </c>
       <c r="F350" s="3">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="G350" s="3">
-        <v>1344.32</v>
+        <v>408.72</v>
       </c>
       <c r="H350" s="4">
-        <v>8.41</v>
+        <v>396.78</v>
       </c>
       <c r="I350" s="1"/>
       <c r="J350" s="1"/>
       <c r="K350" s="1"/>
       <c r="L350" s="1"/>
       <c r="M350" s="1"/>
       <c r="N350" s="1"/>
       <c r="O350" s="1"/>
       <c r="P350" s="1"/>
       <c r="Q350" s="1"/>
       <c r="R350" s="1"/>
       <c r="S350" s="1"/>
       <c r="T350" s="1"/>
       <c r="U350" s="1"/>
       <c r="V350" s="1"/>
       <c r="W350" s="1"/>
     </row>
     <row r="351" spans="1:23">
       <c r="A351" s="3">
         <v>349</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C351" s="10" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="D351" s="3" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="E351" s="3">
-        <v>320.93</v>
+        <v>505.13</v>
       </c>
       <c r="F351" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G351" s="3">
-        <v>297.06</v>
+        <v>482</v>
       </c>
       <c r="H351" s="4">
-        <v>93.37</v>
+        <v>351.69</v>
       </c>
       <c r="I351" s="1"/>
       <c r="J351" s="1"/>
       <c r="K351" s="1"/>
       <c r="L351" s="1"/>
       <c r="M351" s="1"/>
       <c r="N351" s="1"/>
       <c r="O351" s="1"/>
       <c r="P351" s="1"/>
       <c r="Q351" s="1"/>
       <c r="R351" s="1"/>
       <c r="S351" s="1"/>
       <c r="T351" s="1"/>
       <c r="U351" s="1"/>
       <c r="V351" s="1"/>
       <c r="W351" s="1"/>
     </row>
     <row r="352" spans="1:23">
       <c r="A352" s="3">
         <v>350</v>
       </c>
       <c r="B352" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C352" s="10" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="D352" s="3" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="E352" s="3">
-        <v>660.15</v>
+        <v>1010.12</v>
       </c>
       <c r="F352" s="3">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="G352" s="3">
-        <v>528.35</v>
+        <v>944.63</v>
       </c>
       <c r="H352" s="4">
-        <v>70.8</v>
+        <v>453.83</v>
       </c>
       <c r="I352" s="1"/>
       <c r="J352" s="1"/>
       <c r="K352" s="1"/>
       <c r="L352" s="1"/>
       <c r="M352" s="1"/>
       <c r="N352" s="1"/>
       <c r="O352" s="1"/>
       <c r="P352" s="1"/>
       <c r="Q352" s="1"/>
       <c r="R352" s="1"/>
       <c r="S352" s="1"/>
       <c r="T352" s="1"/>
       <c r="U352" s="1"/>
       <c r="V352" s="1"/>
       <c r="W352" s="1"/>
     </row>
     <row r="353" spans="1:23">
       <c r="A353" s="3">
         <v>351</v>
       </c>
       <c r="B353" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C353" s="10" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="D353" s="3" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="E353" s="3">
-        <v>973.36</v>
+        <v>709.67</v>
       </c>
       <c r="F353" s="3">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="G353" s="3">
-        <v>930.44</v>
+        <v>1005.37</v>
       </c>
       <c r="H353" s="4">
-        <v>2.97</v>
+        <v>524.34</v>
       </c>
       <c r="I353" s="1"/>
       <c r="J353" s="1"/>
       <c r="K353" s="1"/>
       <c r="L353" s="1"/>
       <c r="M353" s="1"/>
       <c r="N353" s="1"/>
       <c r="O353" s="1"/>
       <c r="P353" s="1"/>
       <c r="Q353" s="1"/>
       <c r="R353" s="1"/>
       <c r="S353" s="1"/>
       <c r="T353" s="1"/>
       <c r="U353" s="1"/>
       <c r="V353" s="1"/>
       <c r="W353" s="1"/>
     </row>
     <row r="354" spans="1:23">
       <c r="A354" s="3">
         <v>352</v>
       </c>
       <c r="B354" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C354" s="10" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="D354" s="3" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="E354" s="3">
-        <v>1091.79</v>
+        <v>948.37</v>
       </c>
       <c r="F354" s="3">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="G354" s="3">
-        <v>928.37</v>
+        <v>1045.78</v>
       </c>
       <c r="H354" s="4">
-        <v>487.27</v>
+        <v>918.99</v>
       </c>
       <c r="I354" s="1"/>
       <c r="J354" s="1"/>
       <c r="K354" s="1"/>
       <c r="L354" s="1"/>
       <c r="M354" s="1"/>
       <c r="N354" s="1"/>
       <c r="O354" s="1"/>
       <c r="P354" s="1"/>
       <c r="Q354" s="1"/>
       <c r="R354" s="1"/>
       <c r="S354" s="1"/>
       <c r="T354" s="1"/>
       <c r="U354" s="1"/>
       <c r="V354" s="1"/>
       <c r="W354" s="1"/>
     </row>
     <row r="355" spans="1:23">
       <c r="A355" s="3">
         <v>353</v>
       </c>
       <c r="B355" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C355" s="10" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="D355" s="3" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="E355" s="3">
-        <v>1054.89</v>
+        <v>706.16</v>
       </c>
       <c r="F355" s="3">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G355" s="3">
-        <v>346.12</v>
+        <v>581.33</v>
       </c>
       <c r="H355" s="4">
-        <v>3.6</v>
+        <v>475.26</v>
       </c>
       <c r="I355" s="1"/>
       <c r="J355" s="1"/>
       <c r="K355" s="1"/>
       <c r="L355" s="1"/>
       <c r="M355" s="1"/>
       <c r="N355" s="1"/>
       <c r="O355" s="1"/>
       <c r="P355" s="1"/>
       <c r="Q355" s="1"/>
       <c r="R355" s="1"/>
       <c r="S355" s="1"/>
       <c r="T355" s="1"/>
       <c r="U355" s="1"/>
       <c r="V355" s="1"/>
       <c r="W355" s="1"/>
     </row>
     <row r="356" spans="1:23">
       <c r="A356" s="3">
         <v>354</v>
       </c>
       <c r="B356" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C356" s="10" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="D356" s="3" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="E356" s="3">
-        <v>956.49</v>
+        <v>0</v>
       </c>
       <c r="F356" s="3">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="G356" s="3">
-        <v>806.93</v>
+        <v>1038.96</v>
       </c>
       <c r="H356" s="4">
-        <v>81.43</v>
+        <v>946.26</v>
       </c>
       <c r="I356" s="1"/>
       <c r="J356" s="1"/>
       <c r="K356" s="1"/>
       <c r="L356" s="1"/>
       <c r="M356" s="1"/>
       <c r="N356" s="1"/>
       <c r="O356" s="1"/>
       <c r="P356" s="1"/>
       <c r="Q356" s="1"/>
       <c r="R356" s="1"/>
       <c r="S356" s="1"/>
       <c r="T356" s="1"/>
       <c r="U356" s="1"/>
       <c r="V356" s="1"/>
       <c r="W356" s="1"/>
     </row>
     <row r="357" spans="1:23">
       <c r="A357" s="3">
         <v>355</v>
       </c>
       <c r="B357" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C357" s="10" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="D357" s="3" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="E357" s="3">
-        <v>959.66</v>
+        <v>732.04</v>
       </c>
       <c r="F357" s="3">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G357" s="3">
-        <v>907.2</v>
+        <v>760.26</v>
       </c>
       <c r="H357" s="4">
-        <v>93.35</v>
+        <v>107.97</v>
       </c>
       <c r="I357" s="1"/>
       <c r="J357" s="1"/>
       <c r="K357" s="1"/>
       <c r="L357" s="1"/>
       <c r="M357" s="1"/>
       <c r="N357" s="1"/>
       <c r="O357" s="1"/>
       <c r="P357" s="1"/>
       <c r="Q357" s="1"/>
       <c r="R357" s="1"/>
       <c r="S357" s="1"/>
       <c r="T357" s="1"/>
       <c r="U357" s="1"/>
       <c r="V357" s="1"/>
       <c r="W357" s="1"/>
     </row>
     <row r="358" spans="1:23">
       <c r="A358" s="3">
         <v>356</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C358" s="10" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="D358" s="3" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="E358" s="3">
-        <v>2184.41</v>
+        <v>920.61</v>
       </c>
       <c r="F358" s="3">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G358" s="3">
-        <v>2038.42</v>
+        <v>764.28</v>
       </c>
       <c r="H358" s="4">
-        <v>0</v>
+        <v>379.11</v>
       </c>
       <c r="I358" s="1"/>
       <c r="J358" s="1"/>
       <c r="K358" s="1"/>
       <c r="L358" s="1"/>
       <c r="M358" s="1"/>
       <c r="N358" s="1"/>
       <c r="O358" s="1"/>
       <c r="P358" s="1"/>
       <c r="Q358" s="1"/>
       <c r="R358" s="1"/>
       <c r="S358" s="1"/>
       <c r="T358" s="1"/>
       <c r="U358" s="1"/>
       <c r="V358" s="1"/>
       <c r="W358" s="1"/>
     </row>
     <row r="359" spans="1:23">
       <c r="A359" s="3">
         <v>357</v>
       </c>
       <c r="B359" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C359" s="10" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="D359" s="3" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="E359" s="3">
-        <v>426.37</v>
+        <v>1014.27</v>
       </c>
       <c r="F359" s="3">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G359" s="3">
-        <v>251.74</v>
+        <v>1020.59</v>
       </c>
       <c r="H359" s="4">
-        <v>22.39</v>
+        <v>827.54</v>
       </c>
       <c r="I359" s="1"/>
       <c r="J359" s="1"/>
       <c r="K359" s="1"/>
       <c r="L359" s="1"/>
       <c r="M359" s="1"/>
       <c r="N359" s="1"/>
       <c r="O359" s="1"/>
       <c r="P359" s="1"/>
       <c r="Q359" s="1"/>
       <c r="R359" s="1"/>
       <c r="S359" s="1"/>
       <c r="T359" s="1"/>
       <c r="U359" s="1"/>
       <c r="V359" s="1"/>
       <c r="W359" s="1"/>
     </row>
     <row r="360" spans="1:23">
       <c r="A360" s="3">
         <v>358</v>
       </c>
       <c r="B360" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C360" s="10" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="D360" s="3" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="E360" s="3">
-        <v>682.2</v>
+        <v>770.67</v>
       </c>
       <c r="F360" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G360" s="3">
-        <v>439.91</v>
+        <v>775.85</v>
       </c>
       <c r="H360" s="4">
-        <v>239.44</v>
+        <v>271.86</v>
       </c>
       <c r="I360" s="1"/>
       <c r="J360" s="1"/>
       <c r="K360" s="1"/>
       <c r="L360" s="1"/>
       <c r="M360" s="1"/>
       <c r="N360" s="1"/>
       <c r="O360" s="1"/>
       <c r="P360" s="1"/>
       <c r="Q360" s="1"/>
       <c r="R360" s="1"/>
       <c r="S360" s="1"/>
       <c r="T360" s="1"/>
       <c r="U360" s="1"/>
       <c r="V360" s="1"/>
       <c r="W360" s="1"/>
     </row>
     <row r="361" spans="1:23">
       <c r="A361" s="3">
         <v>359</v>
       </c>
       <c r="B361" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C361" s="10" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="D361" s="3" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="E361" s="3">
-        <v>369.35</v>
+        <v>869.27</v>
       </c>
       <c r="F361" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G361" s="3">
-        <v>185.37</v>
+        <v>245.19</v>
       </c>
       <c r="H361" s="4">
-        <v>21.99</v>
+        <v>671.07</v>
       </c>
       <c r="I361" s="1"/>
       <c r="J361" s="1"/>
       <c r="K361" s="1"/>
       <c r="L361" s="1"/>
       <c r="M361" s="1"/>
       <c r="N361" s="1"/>
       <c r="O361" s="1"/>
       <c r="P361" s="1"/>
       <c r="Q361" s="1"/>
       <c r="R361" s="1"/>
       <c r="S361" s="1"/>
       <c r="T361" s="1"/>
       <c r="U361" s="1"/>
       <c r="V361" s="1"/>
       <c r="W361" s="1"/>
     </row>
     <row r="362" spans="1:23">
       <c r="A362" s="3">
         <v>360</v>
       </c>
       <c r="B362" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C362" s="10" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="D362" s="3" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="E362" s="3">
-        <v>186.58</v>
+        <v>1367.01</v>
       </c>
       <c r="F362" s="3">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G362" s="3">
-        <v>177.66</v>
+        <v>1136.78</v>
       </c>
       <c r="H362" s="4">
-        <v>157.86</v>
+        <v>629.33</v>
       </c>
       <c r="I362" s="1"/>
       <c r="J362" s="1"/>
       <c r="K362" s="1"/>
       <c r="L362" s="1"/>
       <c r="M362" s="1"/>
       <c r="N362" s="1"/>
       <c r="O362" s="1"/>
       <c r="P362" s="1"/>
       <c r="Q362" s="1"/>
       <c r="R362" s="1"/>
       <c r="S362" s="1"/>
       <c r="T362" s="1"/>
       <c r="U362" s="1"/>
       <c r="V362" s="1"/>
       <c r="W362" s="1"/>
     </row>
     <row r="363" spans="1:23">
       <c r="A363" s="3">
         <v>361</v>
       </c>
       <c r="B363" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C363" s="10" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="D363" s="3" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="E363" s="3">
-        <v>1207.79</v>
+        <v>748.8</v>
       </c>
       <c r="F363" s="3">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G363" s="3">
-        <v>785.81</v>
+        <v>733.88</v>
       </c>
       <c r="H363" s="4">
-        <v>64.95</v>
+        <v>197.24</v>
       </c>
       <c r="I363" s="1"/>
       <c r="J363" s="1"/>
       <c r="K363" s="1"/>
       <c r="L363" s="1"/>
       <c r="M363" s="1"/>
       <c r="N363" s="1"/>
       <c r="O363" s="1"/>
       <c r="P363" s="1"/>
       <c r="Q363" s="1"/>
       <c r="R363" s="1"/>
       <c r="S363" s="1"/>
       <c r="T363" s="1"/>
       <c r="U363" s="1"/>
       <c r="V363" s="1"/>
       <c r="W363" s="1"/>
     </row>
     <row r="364" spans="1:23">
       <c r="A364" s="3">
         <v>362</v>
       </c>
       <c r="B364" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C364" s="10" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="D364" s="3" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E364" s="3">
-        <v>456.86</v>
+        <v>957.08</v>
       </c>
       <c r="F364" s="3">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G364" s="3">
-        <v>364.16</v>
+        <v>917.77</v>
       </c>
       <c r="H364" s="4">
-        <v>340.83</v>
+        <v>458.92</v>
       </c>
       <c r="I364" s="1"/>
       <c r="J364" s="1"/>
       <c r="K364" s="1"/>
       <c r="L364" s="1"/>
       <c r="M364" s="1"/>
       <c r="N364" s="1"/>
       <c r="O364" s="1"/>
       <c r="P364" s="1"/>
       <c r="Q364" s="1"/>
       <c r="R364" s="1"/>
       <c r="S364" s="1"/>
       <c r="T364" s="1"/>
       <c r="U364" s="1"/>
       <c r="V364" s="1"/>
       <c r="W364" s="1"/>
     </row>
     <row r="365" spans="1:23">
       <c r="A365" s="3">
         <v>363</v>
       </c>
       <c r="B365" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C365" s="10" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="D365" s="3" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="E365" s="3">
-        <v>145.92</v>
+        <v>499.96</v>
       </c>
       <c r="F365" s="3">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="G365" s="3">
-        <v>82.65</v>
+        <v>448.43</v>
       </c>
       <c r="H365" s="4">
-        <v>41.82</v>
+        <v>152.19</v>
       </c>
       <c r="I365" s="1"/>
       <c r="J365" s="1"/>
       <c r="K365" s="1"/>
       <c r="L365" s="1"/>
       <c r="M365" s="1"/>
       <c r="N365" s="1"/>
       <c r="O365" s="1"/>
       <c r="P365" s="1"/>
       <c r="Q365" s="1"/>
       <c r="R365" s="1"/>
       <c r="S365" s="1"/>
       <c r="T365" s="1"/>
       <c r="U365" s="1"/>
       <c r="V365" s="1"/>
       <c r="W365" s="1"/>
     </row>
     <row r="366" spans="1:23">
       <c r="A366" s="3">
         <v>364</v>
       </c>
       <c r="B366" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C366" s="10" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="D366" s="3" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="E366" s="3">
-        <v>202.07</v>
+        <v>42.22</v>
       </c>
       <c r="F366" s="3">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G366" s="3">
-        <v>129.56</v>
+        <v>24.67</v>
       </c>
       <c r="H366" s="4">
-        <v>126.4</v>
+        <v>0</v>
       </c>
       <c r="I366" s="1"/>
       <c r="J366" s="1"/>
       <c r="K366" s="1"/>
       <c r="L366" s="1"/>
       <c r="M366" s="1"/>
       <c r="N366" s="1"/>
       <c r="O366" s="1"/>
       <c r="P366" s="1"/>
       <c r="Q366" s="1"/>
       <c r="R366" s="1"/>
       <c r="S366" s="1"/>
       <c r="T366" s="1"/>
       <c r="U366" s="1"/>
       <c r="V366" s="1"/>
       <c r="W366" s="1"/>
     </row>
     <row r="367" spans="1:23">
       <c r="A367" s="3">
         <v>365</v>
       </c>
       <c r="B367" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C367" s="10" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="D367" s="3" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E367" s="3">
-        <v>525.41</v>
+        <v>56.83</v>
       </c>
       <c r="F367" s="3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G367" s="3">
-        <v>371.93</v>
+        <v>98.23</v>
       </c>
       <c r="H367" s="4">
-        <v>373.28</v>
+        <v>88.29</v>
       </c>
       <c r="I367" s="1"/>
       <c r="J367" s="1"/>
       <c r="K367" s="1"/>
       <c r="L367" s="1"/>
       <c r="M367" s="1"/>
       <c r="N367" s="1"/>
       <c r="O367" s="1"/>
       <c r="P367" s="1"/>
       <c r="Q367" s="1"/>
       <c r="R367" s="1"/>
       <c r="S367" s="1"/>
       <c r="T367" s="1"/>
       <c r="U367" s="1"/>
       <c r="V367" s="1"/>
       <c r="W367" s="1"/>
     </row>
     <row r="368" spans="1:23">
       <c r="A368" s="3">
         <v>366</v>
       </c>
       <c r="B368" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C368" s="10" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="D368" s="3" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="E368" s="3">
-        <v>217.93</v>
+        <v>299.58</v>
       </c>
       <c r="F368" s="3">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="G368" s="3">
-        <v>164.23</v>
+        <v>283.13</v>
       </c>
       <c r="H368" s="4">
-        <v>86.55</v>
+        <v>120.41</v>
       </c>
       <c r="I368" s="1"/>
       <c r="J368" s="1"/>
       <c r="K368" s="1"/>
       <c r="L368" s="1"/>
       <c r="M368" s="1"/>
       <c r="N368" s="1"/>
       <c r="O368" s="1"/>
       <c r="P368" s="1"/>
       <c r="Q368" s="1"/>
       <c r="R368" s="1"/>
       <c r="S368" s="1"/>
       <c r="T368" s="1"/>
       <c r="U368" s="1"/>
       <c r="V368" s="1"/>
       <c r="W368" s="1"/>
     </row>
     <row r="369" spans="1:23">
       <c r="A369" s="3">
         <v>367</v>
       </c>
       <c r="B369" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C369" s="10" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="D369" s="3" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="E369" s="3">
-        <v>235.33</v>
+        <v>0</v>
       </c>
       <c r="F369" s="3">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G369" s="3">
-        <v>254.72</v>
+        <v>0</v>
       </c>
       <c r="H369" s="4">
-        <v>190.55</v>
+        <v>0</v>
       </c>
       <c r="I369" s="1"/>
       <c r="J369" s="1"/>
       <c r="K369" s="1"/>
       <c r="L369" s="1"/>
       <c r="M369" s="1"/>
       <c r="N369" s="1"/>
       <c r="O369" s="1"/>
       <c r="P369" s="1"/>
       <c r="Q369" s="1"/>
       <c r="R369" s="1"/>
       <c r="S369" s="1"/>
       <c r="T369" s="1"/>
       <c r="U369" s="1"/>
       <c r="V369" s="1"/>
       <c r="W369" s="1"/>
     </row>
     <row r="370" spans="1:23">
       <c r="A370" s="3">
         <v>368</v>
       </c>
       <c r="B370" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C370" s="10" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="D370" s="3" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="E370" s="3">
-        <v>242.7</v>
+        <v>0</v>
       </c>
       <c r="F370" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G370" s="3">
-        <v>234.12</v>
+        <v>0</v>
       </c>
       <c r="H370" s="4">
-        <v>234.12</v>
+        <v>0</v>
       </c>
       <c r="I370" s="1"/>
       <c r="J370" s="1"/>
       <c r="K370" s="1"/>
       <c r="L370" s="1"/>
       <c r="M370" s="1"/>
       <c r="N370" s="1"/>
       <c r="O370" s="1"/>
       <c r="P370" s="1"/>
       <c r="Q370" s="1"/>
       <c r="R370" s="1"/>
       <c r="S370" s="1"/>
       <c r="T370" s="1"/>
       <c r="U370" s="1"/>
       <c r="V370" s="1"/>
       <c r="W370" s="1"/>
     </row>
     <row r="371" spans="1:23">
       <c r="A371" s="3">
         <v>369</v>
       </c>
       <c r="B371" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C371" s="10" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="D371" s="3" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="E371" s="3">
-        <v>241.39</v>
+        <v>321.47</v>
       </c>
       <c r="F371" s="3">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G371" s="3">
-        <v>212.04</v>
+        <v>286.17</v>
       </c>
       <c r="H371" s="4">
-        <v>212.04</v>
+        <v>115.11</v>
       </c>
       <c r="I371" s="1"/>
       <c r="J371" s="1"/>
       <c r="K371" s="1"/>
       <c r="L371" s="1"/>
       <c r="M371" s="1"/>
       <c r="N371" s="1"/>
       <c r="O371" s="1"/>
       <c r="P371" s="1"/>
       <c r="Q371" s="1"/>
       <c r="R371" s="1"/>
       <c r="S371" s="1"/>
       <c r="T371" s="1"/>
       <c r="U371" s="1"/>
       <c r="V371" s="1"/>
       <c r="W371" s="1"/>
     </row>
     <row r="372" spans="1:23">
       <c r="A372" s="3">
         <v>370</v>
       </c>
       <c r="B372" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C372" s="10" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="D372" s="3" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E372" s="3">
-        <v>76.69</v>
+        <v>0</v>
       </c>
       <c r="F372" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G372" s="3">
-        <v>67.73</v>
+        <v>0</v>
       </c>
       <c r="H372" s="4">
-        <v>67.73</v>
+        <v>0</v>
       </c>
       <c r="I372" s="1"/>
       <c r="J372" s="1"/>
       <c r="K372" s="1"/>
       <c r="L372" s="1"/>
       <c r="M372" s="1"/>
       <c r="N372" s="1"/>
       <c r="O372" s="1"/>
       <c r="P372" s="1"/>
       <c r="Q372" s="1"/>
       <c r="R372" s="1"/>
       <c r="S372" s="1"/>
       <c r="T372" s="1"/>
       <c r="U372" s="1"/>
       <c r="V372" s="1"/>
       <c r="W372" s="1"/>
     </row>
     <row r="373" spans="1:23">
       <c r="A373" s="3">
         <v>371</v>
       </c>
       <c r="B373" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C373" s="10" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="D373" s="3" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="E373" s="3">
-        <v>184.54</v>
+        <v>0</v>
       </c>
       <c r="F373" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G373" s="3">
-        <v>183.67</v>
+        <v>0</v>
       </c>
       <c r="H373" s="4">
-        <v>163.67</v>
+        <v>0</v>
       </c>
       <c r="I373" s="1"/>
       <c r="J373" s="1"/>
       <c r="K373" s="1"/>
       <c r="L373" s="1"/>
       <c r="M373" s="1"/>
       <c r="N373" s="1"/>
       <c r="O373" s="1"/>
       <c r="P373" s="1"/>
       <c r="Q373" s="1"/>
       <c r="R373" s="1"/>
       <c r="S373" s="1"/>
       <c r="T373" s="1"/>
       <c r="U373" s="1"/>
       <c r="V373" s="1"/>
       <c r="W373" s="1"/>
     </row>
     <row r="374" spans="1:23">
       <c r="A374" s="3">
         <v>372</v>
       </c>
       <c r="B374" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C374" s="10" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="D374" s="3" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="E374" s="3">
-        <v>98.97</v>
+        <v>0</v>
       </c>
       <c r="F374" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G374" s="3">
-        <v>4.99</v>
+        <v>0</v>
       </c>
       <c r="H374" s="4">
-        <v>197.94</v>
+        <v>0</v>
       </c>
       <c r="I374" s="1"/>
       <c r="J374" s="1"/>
       <c r="K374" s="1"/>
       <c r="L374" s="1"/>
       <c r="M374" s="1"/>
       <c r="N374" s="1"/>
       <c r="O374" s="1"/>
       <c r="P374" s="1"/>
       <c r="Q374" s="1"/>
       <c r="R374" s="1"/>
       <c r="S374" s="1"/>
       <c r="T374" s="1"/>
       <c r="U374" s="1"/>
       <c r="V374" s="1"/>
       <c r="W374" s="1"/>
     </row>
     <row r="375" spans="1:23">
       <c r="A375" s="3">
         <v>373</v>
       </c>
       <c r="B375" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C375" s="10" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="D375" s="3" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E375" s="3">
-        <v>278.24</v>
+        <v>0</v>
       </c>
       <c r="F375" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G375" s="3">
-        <v>270.1</v>
+        <v>0</v>
       </c>
       <c r="H375" s="4">
-        <v>270.1</v>
+        <v>0</v>
       </c>
       <c r="I375" s="1"/>
       <c r="J375" s="1"/>
       <c r="K375" s="1"/>
       <c r="L375" s="1"/>
       <c r="M375" s="1"/>
       <c r="N375" s="1"/>
       <c r="O375" s="1"/>
       <c r="P375" s="1"/>
       <c r="Q375" s="1"/>
       <c r="R375" s="1"/>
       <c r="S375" s="1"/>
       <c r="T375" s="1"/>
       <c r="U375" s="1"/>
       <c r="V375" s="1"/>
       <c r="W375" s="1"/>
     </row>
     <row r="376" spans="1:23">
       <c r="A376" s="3">
         <v>374</v>
       </c>
       <c r="B376" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C376" s="10" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="D376" s="3" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="E376" s="3">
-        <v>98.65</v>
+        <v>0</v>
       </c>
       <c r="F376" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G376" s="3">
-        <v>155.41</v>
+        <v>0</v>
       </c>
       <c r="H376" s="4">
-        <v>158.64</v>
+        <v>0</v>
       </c>
       <c r="I376" s="1"/>
       <c r="J376" s="1"/>
       <c r="K376" s="1"/>
       <c r="L376" s="1"/>
       <c r="M376" s="1"/>
       <c r="N376" s="1"/>
       <c r="O376" s="1"/>
       <c r="P376" s="1"/>
       <c r="Q376" s="1"/>
       <c r="R376" s="1"/>
       <c r="S376" s="1"/>
       <c r="T376" s="1"/>
       <c r="U376" s="1"/>
       <c r="V376" s="1"/>
       <c r="W376" s="1"/>
     </row>
     <row r="377" spans="1:23">
       <c r="A377" s="3">
         <v>375</v>
       </c>
       <c r="B377" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C377" s="10" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="D377" s="3" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E377" s="3">
-        <v>82.16</v>
+        <v>0</v>
       </c>
       <c r="F377" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G377" s="3">
-        <v>121.54</v>
+        <v>0</v>
       </c>
       <c r="H377" s="4">
-        <v>163.46</v>
+        <v>0</v>
       </c>
       <c r="I377" s="1"/>
       <c r="J377" s="1"/>
       <c r="K377" s="1"/>
       <c r="L377" s="1"/>
       <c r="M377" s="1"/>
       <c r="N377" s="1"/>
       <c r="O377" s="1"/>
       <c r="P377" s="1"/>
       <c r="Q377" s="1"/>
       <c r="R377" s="1"/>
       <c r="S377" s="1"/>
       <c r="T377" s="1"/>
       <c r="U377" s="1"/>
       <c r="V377" s="1"/>
       <c r="W377" s="1"/>
     </row>
     <row r="378" spans="1:23">
       <c r="A378" s="3">
         <v>376</v>
       </c>
       <c r="B378" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C378" s="10" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="D378" s="3" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="E378" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F378" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G378" s="3">
-        <v>187.75</v>
+        <v>0</v>
       </c>
       <c r="H378" s="4">
-        <v>195.68</v>
+        <v>0</v>
       </c>
       <c r="I378" s="1"/>
       <c r="J378" s="1"/>
       <c r="K378" s="1"/>
       <c r="L378" s="1"/>
       <c r="M378" s="1"/>
       <c r="N378" s="1"/>
       <c r="O378" s="1"/>
       <c r="P378" s="1"/>
       <c r="Q378" s="1"/>
       <c r="R378" s="1"/>
       <c r="S378" s="1"/>
       <c r="T378" s="1"/>
       <c r="U378" s="1"/>
       <c r="V378" s="1"/>
       <c r="W378" s="1"/>
     </row>
     <row r="379" spans="1:23">
       <c r="A379" s="3">
         <v>377</v>
       </c>
       <c r="B379" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C379" s="10" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="D379" s="3" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E379" s="3">
-        <v>96.6</v>
+        <v>40.3</v>
       </c>
       <c r="F379" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G379" s="3">
-        <v>93.82</v>
+        <v>35.56</v>
       </c>
       <c r="H379" s="4">
-        <v>181.06</v>
+        <v>19.86</v>
       </c>
       <c r="I379" s="1"/>
       <c r="J379" s="1"/>
       <c r="K379" s="1"/>
       <c r="L379" s="1"/>
       <c r="M379" s="1"/>
       <c r="N379" s="1"/>
       <c r="O379" s="1"/>
       <c r="P379" s="1"/>
       <c r="Q379" s="1"/>
       <c r="R379" s="1"/>
       <c r="S379" s="1"/>
       <c r="T379" s="1"/>
       <c r="U379" s="1"/>
       <c r="V379" s="1"/>
       <c r="W379" s="1"/>
     </row>
     <row r="380" spans="1:23">
       <c r="A380" s="3">
         <v>378</v>
       </c>
       <c r="B380" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C380" s="10" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="D380" s="3" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="E380" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F380" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G380" s="3">
-        <v>162.48</v>
+        <v>619.7</v>
       </c>
       <c r="H380" s="4">
-        <v>188.45</v>
+        <v>0</v>
       </c>
       <c r="I380" s="1"/>
       <c r="J380" s="1"/>
       <c r="K380" s="1"/>
       <c r="L380" s="1"/>
       <c r="M380" s="1"/>
       <c r="N380" s="1"/>
       <c r="O380" s="1"/>
       <c r="P380" s="1"/>
       <c r="Q380" s="1"/>
       <c r="R380" s="1"/>
       <c r="S380" s="1"/>
       <c r="T380" s="1"/>
       <c r="U380" s="1"/>
       <c r="V380" s="1"/>
       <c r="W380" s="1"/>
     </row>
     <row r="381" spans="1:23">
       <c r="A381" s="3">
         <v>379</v>
       </c>
       <c r="B381" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C381" s="10" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D381" s="3" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="E381" s="3">
-        <v>99.99</v>
+        <v>37.9</v>
       </c>
       <c r="F381" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G381" s="3">
-        <v>128.67</v>
+        <v>28.01</v>
       </c>
       <c r="H381" s="4">
-        <v>190.93</v>
+        <v>0.64</v>
       </c>
       <c r="I381" s="1"/>
       <c r="J381" s="1"/>
       <c r="K381" s="1"/>
       <c r="L381" s="1"/>
       <c r="M381" s="1"/>
       <c r="N381" s="1"/>
       <c r="O381" s="1"/>
       <c r="P381" s="1"/>
       <c r="Q381" s="1"/>
       <c r="R381" s="1"/>
       <c r="S381" s="1"/>
       <c r="T381" s="1"/>
       <c r="U381" s="1"/>
       <c r="V381" s="1"/>
       <c r="W381" s="1"/>
     </row>
     <row r="382" spans="1:23">
       <c r="A382" s="3">
         <v>380</v>
       </c>
       <c r="B382" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C382" s="10" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="D382" s="3" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="E382" s="3">
-        <v>100</v>
+        <v>40.53</v>
       </c>
       <c r="F382" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G382" s="3">
-        <v>91.91</v>
+        <v>35.34</v>
       </c>
       <c r="H382" s="4">
-        <v>3.77</v>
+        <v>23.73</v>
       </c>
       <c r="I382" s="1"/>
       <c r="J382" s="1"/>
       <c r="K382" s="1"/>
       <c r="L382" s="1"/>
       <c r="M382" s="1"/>
       <c r="N382" s="1"/>
       <c r="O382" s="1"/>
       <c r="P382" s="1"/>
       <c r="Q382" s="1"/>
       <c r="R382" s="1"/>
       <c r="S382" s="1"/>
       <c r="T382" s="1"/>
       <c r="U382" s="1"/>
       <c r="V382" s="1"/>
       <c r="W382" s="1"/>
     </row>
     <row r="383" spans="1:23">
       <c r="A383" s="3">
         <v>381</v>
       </c>
       <c r="B383" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C383" s="10" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="D383" s="3" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="E383" s="3">
-        <v>311.89</v>
+        <v>0</v>
       </c>
       <c r="F383" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G383" s="3">
-        <v>201.48</v>
+        <v>0</v>
       </c>
       <c r="H383" s="4">
-        <v>139.92</v>
+        <v>0</v>
       </c>
       <c r="I383" s="1"/>
       <c r="J383" s="1"/>
       <c r="K383" s="1"/>
       <c r="L383" s="1"/>
       <c r="M383" s="1"/>
       <c r="N383" s="1"/>
       <c r="O383" s="1"/>
       <c r="P383" s="1"/>
       <c r="Q383" s="1"/>
       <c r="R383" s="1"/>
       <c r="S383" s="1"/>
       <c r="T383" s="1"/>
       <c r="U383" s="1"/>
       <c r="V383" s="1"/>
       <c r="W383" s="1"/>
     </row>
     <row r="384" spans="1:23">
       <c r="A384" s="3">
         <v>382</v>
       </c>
       <c r="B384" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C384" s="10" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="D384" s="3" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="E384" s="3">
-        <v>59.28</v>
+        <v>0</v>
       </c>
       <c r="F384" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G384" s="3">
-        <v>38.26</v>
+        <v>0</v>
       </c>
       <c r="H384" s="4">
-        <v>21.56</v>
+        <v>0</v>
       </c>
       <c r="I384" s="1"/>
       <c r="J384" s="1"/>
       <c r="K384" s="1"/>
       <c r="L384" s="1"/>
       <c r="M384" s="1"/>
       <c r="N384" s="1"/>
       <c r="O384" s="1"/>
       <c r="P384" s="1"/>
       <c r="Q384" s="1"/>
       <c r="R384" s="1"/>
       <c r="S384" s="1"/>
       <c r="T384" s="1"/>
       <c r="U384" s="1"/>
       <c r="V384" s="1"/>
       <c r="W384" s="1"/>
     </row>
     <row r="385" spans="1:23">
       <c r="A385" s="3">
         <v>383</v>
       </c>
       <c r="B385" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C385" s="10" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="D385" s="3" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="E385" s="3">
-        <v>144.45</v>
+        <v>0</v>
       </c>
       <c r="F385" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G385" s="3">
-        <v>83.96</v>
+        <v>0</v>
       </c>
       <c r="H385" s="4">
         <v>0</v>
       </c>
       <c r="I385" s="1"/>
       <c r="J385" s="1"/>
       <c r="K385" s="1"/>
       <c r="L385" s="1"/>
       <c r="M385" s="1"/>
       <c r="N385" s="1"/>
       <c r="O385" s="1"/>
       <c r="P385" s="1"/>
       <c r="Q385" s="1"/>
       <c r="R385" s="1"/>
       <c r="S385" s="1"/>
       <c r="T385" s="1"/>
       <c r="U385" s="1"/>
       <c r="V385" s="1"/>
       <c r="W385" s="1"/>
     </row>
     <row r="386" spans="1:23">
       <c r="A386" s="3">
         <v>384</v>
       </c>
       <c r="B386" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C386" s="10" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="D386" s="3" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E386" s="3">
         <v>0</v>
       </c>
       <c r="F386" s="3">
         <v>0</v>
       </c>
       <c r="G386" s="3">
         <v>0</v>
       </c>
       <c r="H386" s="4">
         <v>0</v>
       </c>
       <c r="I386" s="1"/>
       <c r="J386" s="1"/>
       <c r="K386" s="1"/>
       <c r="L386" s="1"/>
       <c r="M386" s="1"/>
       <c r="N386" s="1"/>
       <c r="O386" s="1"/>
       <c r="P386" s="1"/>
       <c r="Q386" s="1"/>
       <c r="R386" s="1"/>
       <c r="S386" s="1"/>
       <c r="T386" s="1"/>
       <c r="U386" s="1"/>
       <c r="V386" s="1"/>
       <c r="W386" s="1"/>
     </row>
     <row r="387" spans="1:23">
       <c r="A387" s="3">
         <v>385</v>
       </c>
       <c r="B387" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C387" s="10" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="D387" s="3" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="E387" s="3">
         <v>0</v>
       </c>
       <c r="F387" s="3">
         <v>0</v>
       </c>
       <c r="G387" s="3">
         <v>0</v>
       </c>
       <c r="H387" s="4">
         <v>0</v>
       </c>
       <c r="I387" s="1"/>
       <c r="J387" s="1"/>
       <c r="K387" s="1"/>
       <c r="L387" s="1"/>
       <c r="M387" s="1"/>
       <c r="N387" s="1"/>
       <c r="O387" s="1"/>
       <c r="P387" s="1"/>
       <c r="Q387" s="1"/>
       <c r="R387" s="1"/>
       <c r="S387" s="1"/>
       <c r="T387" s="1"/>
       <c r="U387" s="1"/>
       <c r="V387" s="1"/>
       <c r="W387" s="1"/>
     </row>
     <row r="388" spans="1:23">
       <c r="A388" s="3">
         <v>386</v>
       </c>
       <c r="B388" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C388" s="10" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="D388" s="3" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E388" s="3">
         <v>0</v>
       </c>
       <c r="F388" s="3">
         <v>0</v>
       </c>
       <c r="G388" s="3">
         <v>0</v>
       </c>
       <c r="H388" s="4">
         <v>0</v>
       </c>
       <c r="I388" s="1"/>
       <c r="J388" s="1"/>
       <c r="K388" s="1"/>
       <c r="L388" s="1"/>
       <c r="M388" s="1"/>
       <c r="N388" s="1"/>
       <c r="O388" s="1"/>
       <c r="P388" s="1"/>
       <c r="Q388" s="1"/>
       <c r="R388" s="1"/>
       <c r="S388" s="1"/>
       <c r="T388" s="1"/>
       <c r="U388" s="1"/>
       <c r="V388" s="1"/>
       <c r="W388" s="1"/>
     </row>
     <row r="389" spans="1:23">
       <c r="A389" s="3">
         <v>387</v>
       </c>
       <c r="B389" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C389" s="10" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="D389" s="3" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E389" s="3">
         <v>0</v>
       </c>
       <c r="F389" s="3">
         <v>0</v>
       </c>
       <c r="G389" s="3">
         <v>0</v>
       </c>
       <c r="H389" s="4">
         <v>0</v>
       </c>
       <c r="I389" s="1"/>
       <c r="J389" s="1"/>
       <c r="K389" s="1"/>
       <c r="L389" s="1"/>
       <c r="M389" s="1"/>
       <c r="N389" s="1"/>
       <c r="O389" s="1"/>
       <c r="P389" s="1"/>
       <c r="Q389" s="1"/>
       <c r="R389" s="1"/>
       <c r="S389" s="1"/>
       <c r="T389" s="1"/>
       <c r="U389" s="1"/>
       <c r="V389" s="1"/>
       <c r="W389" s="1"/>
     </row>
     <row r="390" spans="1:23">
       <c r="A390" s="3">
         <v>388</v>
       </c>
       <c r="B390" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C390" s="10" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="D390" s="3" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="E390" s="3">
-        <v>0</v>
+        <v>11285.15</v>
       </c>
       <c r="F390" s="3">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="G390" s="3">
-        <v>0</v>
+        <v>8938.63</v>
       </c>
       <c r="H390" s="4">
-        <v>0</v>
+        <v>3199.68</v>
       </c>
       <c r="I390" s="1"/>
       <c r="J390" s="1"/>
       <c r="K390" s="1"/>
       <c r="L390" s="1"/>
       <c r="M390" s="1"/>
       <c r="N390" s="1"/>
       <c r="O390" s="1"/>
       <c r="P390" s="1"/>
       <c r="Q390" s="1"/>
       <c r="R390" s="1"/>
       <c r="S390" s="1"/>
       <c r="T390" s="1"/>
       <c r="U390" s="1"/>
       <c r="V390" s="1"/>
       <c r="W390" s="1"/>
     </row>
     <row r="391" spans="1:23">
       <c r="A391" s="3">
         <v>389</v>
       </c>
       <c r="B391" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C391" s="10" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="D391" s="3" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E391" s="3">
-        <v>0</v>
+        <v>339.44</v>
       </c>
       <c r="F391" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G391" s="3">
-        <v>0</v>
+        <v>226.93</v>
       </c>
       <c r="H391" s="4">
-        <v>0</v>
+        <v>173.41</v>
       </c>
       <c r="I391" s="1"/>
       <c r="J391" s="1"/>
       <c r="K391" s="1"/>
       <c r="L391" s="1"/>
       <c r="M391" s="1"/>
       <c r="N391" s="1"/>
       <c r="O391" s="1"/>
       <c r="P391" s="1"/>
       <c r="Q391" s="1"/>
       <c r="R391" s="1"/>
       <c r="S391" s="1"/>
       <c r="T391" s="1"/>
       <c r="U391" s="1"/>
       <c r="V391" s="1"/>
       <c r="W391" s="1"/>
     </row>
     <row r="392" spans="1:23">
       <c r="A392" s="3">
         <v>390</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C392" s="10" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="D392" s="3" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="E392" s="3">
-        <v>70.34</v>
+        <v>704.45</v>
       </c>
       <c r="F392" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G392" s="3">
-        <v>20.22</v>
+        <v>551.69</v>
       </c>
       <c r="H392" s="4">
-        <v>0</v>
+        <v>378.95</v>
       </c>
       <c r="I392" s="1"/>
       <c r="J392" s="1"/>
       <c r="K392" s="1"/>
       <c r="L392" s="1"/>
       <c r="M392" s="1"/>
       <c r="N392" s="1"/>
       <c r="O392" s="1"/>
       <c r="P392" s="1"/>
       <c r="Q392" s="1"/>
       <c r="R392" s="1"/>
       <c r="S392" s="1"/>
       <c r="T392" s="1"/>
       <c r="U392" s="1"/>
       <c r="V392" s="1"/>
       <c r="W392" s="1"/>
     </row>
     <row r="393" spans="1:23">
       <c r="A393" s="3">
         <v>391</v>
       </c>
       <c r="B393" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C393" s="10" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="D393" s="3" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E393" s="3">
         <v>0</v>
       </c>
       <c r="F393" s="3">
         <v>0</v>
       </c>
       <c r="G393" s="3">
         <v>0</v>
       </c>
       <c r="H393" s="4">
         <v>0</v>
       </c>
       <c r="I393" s="1"/>
       <c r="J393" s="1"/>
       <c r="K393" s="1"/>
       <c r="L393" s="1"/>
       <c r="M393" s="1"/>
       <c r="N393" s="1"/>
       <c r="O393" s="1"/>
       <c r="P393" s="1"/>
       <c r="Q393" s="1"/>
       <c r="R393" s="1"/>
       <c r="S393" s="1"/>
       <c r="T393" s="1"/>
       <c r="U393" s="1"/>
       <c r="V393" s="1"/>
       <c r="W393" s="1"/>
     </row>
     <row r="394" spans="1:23">
       <c r="A394" s="3">
         <v>392</v>
       </c>
       <c r="B394" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C394" s="10" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="D394" s="3" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="E394" s="3">
-        <v>189.25</v>
+        <v>0</v>
       </c>
       <c r="F394" s="3">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G394" s="3">
-        <v>154.05</v>
+        <v>0</v>
       </c>
       <c r="H394" s="4">
-        <v>38.63</v>
+        <v>0</v>
       </c>
       <c r="I394" s="1"/>
       <c r="J394" s="1"/>
       <c r="K394" s="1"/>
       <c r="L394" s="1"/>
       <c r="M394" s="1"/>
       <c r="N394" s="1"/>
       <c r="O394" s="1"/>
       <c r="P394" s="1"/>
       <c r="Q394" s="1"/>
       <c r="R394" s="1"/>
       <c r="S394" s="1"/>
       <c r="T394" s="1"/>
       <c r="U394" s="1"/>
       <c r="V394" s="1"/>
       <c r="W394" s="1"/>
     </row>
     <row r="395" spans="1:23">
       <c r="A395" s="3">
         <v>393</v>
       </c>
       <c r="B395" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C395" s="10" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="D395" s="3" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E395" s="3">
         <v>0</v>
       </c>
       <c r="F395" s="3">
         <v>0</v>
       </c>
       <c r="G395" s="3">
         <v>0</v>
       </c>
       <c r="H395" s="4">
         <v>0</v>
       </c>
       <c r="I395" s="1"/>
       <c r="J395" s="1"/>
       <c r="K395" s="1"/>
       <c r="L395" s="1"/>
       <c r="M395" s="1"/>
       <c r="N395" s="1"/>
       <c r="O395" s="1"/>
       <c r="P395" s="1"/>
       <c r="Q395" s="1"/>
       <c r="R395" s="1"/>
       <c r="S395" s="1"/>
       <c r="T395" s="1"/>
       <c r="U395" s="1"/>
       <c r="V395" s="1"/>
       <c r="W395" s="1"/>
     </row>
     <row r="396" spans="1:23">
       <c r="A396" s="3">
         <v>394</v>
       </c>
       <c r="B396" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C396" s="10" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="D396" s="3" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="E396" s="3">
-        <v>107.81</v>
+        <v>2261.14</v>
       </c>
       <c r="F396" s="3">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="G396" s="3">
-        <v>60.47</v>
+        <v>708.84</v>
       </c>
       <c r="H396" s="4">
-        <v>0</v>
+        <v>466.42</v>
       </c>
       <c r="I396" s="1"/>
       <c r="J396" s="1"/>
       <c r="K396" s="1"/>
       <c r="L396" s="1"/>
       <c r="M396" s="1"/>
       <c r="N396" s="1"/>
       <c r="O396" s="1"/>
       <c r="P396" s="1"/>
       <c r="Q396" s="1"/>
       <c r="R396" s="1"/>
       <c r="S396" s="1"/>
       <c r="T396" s="1"/>
       <c r="U396" s="1"/>
       <c r="V396" s="1"/>
       <c r="W396" s="1"/>
     </row>
     <row r="397" spans="1:23">
       <c r="A397" s="3">
         <v>395</v>
       </c>
       <c r="B397" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C397" s="10" t="s">
-        <v>800</v>
-[...1 lines deleted...]
-      <c r="D397" s="3"/>
+        <v>798</v>
+      </c>
+      <c r="D397" s="3" t="s">
+        <v>799</v>
+      </c>
       <c r="E397" s="3">
         <v>0</v>
       </c>
       <c r="F397" s="3">
         <v>0</v>
       </c>
       <c r="G397" s="3">
         <v>0</v>
       </c>
       <c r="H397" s="4">
         <v>0</v>
       </c>
       <c r="I397" s="1"/>
       <c r="J397" s="1"/>
       <c r="K397" s="1"/>
       <c r="L397" s="1"/>
       <c r="M397" s="1"/>
       <c r="N397" s="1"/>
       <c r="O397" s="1"/>
       <c r="P397" s="1"/>
       <c r="Q397" s="1"/>
       <c r="R397" s="1"/>
       <c r="S397" s="1"/>
       <c r="T397" s="1"/>
       <c r="U397" s="1"/>
       <c r="V397" s="1"/>
       <c r="W397" s="1"/>
     </row>
     <row r="398" spans="1:23">
       <c r="A398" s="3">
         <v>396</v>
       </c>
       <c r="B398" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C398" s="10" t="s">
+        <v>800</v>
+      </c>
+      <c r="D398" s="3" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
       <c r="E398" s="3">
         <v>0</v>
       </c>
       <c r="F398" s="3">
         <v>0</v>
       </c>
       <c r="G398" s="3">
         <v>0</v>
       </c>
       <c r="H398" s="4">
         <v>0</v>
       </c>
       <c r="I398" s="1"/>
       <c r="J398" s="1"/>
       <c r="K398" s="1"/>
       <c r="L398" s="1"/>
       <c r="M398" s="1"/>
       <c r="N398" s="1"/>
       <c r="O398" s="1"/>
       <c r="P398" s="1"/>
       <c r="Q398" s="1"/>
       <c r="R398" s="1"/>
       <c r="S398" s="1"/>
       <c r="T398" s="1"/>
       <c r="U398" s="1"/>
       <c r="V398" s="1"/>
       <c r="W398" s="1"/>
     </row>
     <row r="399" spans="1:23">
       <c r="A399" s="3">
         <v>397</v>
       </c>
       <c r="B399" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C399" s="10" t="s">
+        <v>802</v>
+      </c>
+      <c r="D399" s="3" t="s">
         <v>803</v>
       </c>
-      <c r="D399" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E399" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F399" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G399" s="3">
-        <v>0</v>
+        <v>170.92</v>
       </c>
       <c r="H399" s="4">
-        <v>0</v>
+        <v>165.4</v>
       </c>
       <c r="I399" s="1"/>
       <c r="J399" s="1"/>
       <c r="K399" s="1"/>
       <c r="L399" s="1"/>
       <c r="M399" s="1"/>
       <c r="N399" s="1"/>
       <c r="O399" s="1"/>
       <c r="P399" s="1"/>
       <c r="Q399" s="1"/>
       <c r="R399" s="1"/>
       <c r="S399" s="1"/>
       <c r="T399" s="1"/>
       <c r="U399" s="1"/>
       <c r="V399" s="1"/>
       <c r="W399" s="1"/>
     </row>
     <row r="400" spans="1:23">
       <c r="A400" s="3">
         <v>398</v>
       </c>
       <c r="B400" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C400" s="10" t="s">
+        <v>804</v>
+      </c>
+      <c r="D400" s="3" t="s">
         <v>805</v>
       </c>
-      <c r="D400" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E400" s="3">
-        <v>7474.85</v>
+        <v>594.58</v>
       </c>
       <c r="F400" s="3">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="G400" s="3">
-        <v>7556.64</v>
+        <v>641.6</v>
       </c>
       <c r="H400" s="4">
-        <v>0</v>
+        <v>532.62</v>
       </c>
       <c r="I400" s="1"/>
       <c r="J400" s="1"/>
       <c r="K400" s="1"/>
       <c r="L400" s="1"/>
       <c r="M400" s="1"/>
       <c r="N400" s="1"/>
       <c r="O400" s="1"/>
       <c r="P400" s="1"/>
       <c r="Q400" s="1"/>
       <c r="R400" s="1"/>
       <c r="S400" s="1"/>
       <c r="T400" s="1"/>
       <c r="U400" s="1"/>
       <c r="V400" s="1"/>
       <c r="W400" s="1"/>
     </row>
     <row r="401" spans="1:23">
       <c r="A401" s="3">
         <v>399</v>
       </c>
       <c r="B401" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C401" s="10" t="s">
+        <v>806</v>
+      </c>
+      <c r="D401" s="3" t="s">
         <v>807</v>
       </c>
-      <c r="D401" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E401" s="3">
-        <v>103.51</v>
+        <v>287.82</v>
       </c>
       <c r="F401" s="3">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="G401" s="3">
-        <v>97.1</v>
+        <v>252.84</v>
       </c>
       <c r="H401" s="4">
-        <v>45.4</v>
+        <v>496.88</v>
       </c>
       <c r="I401" s="1"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
       <c r="L401" s="1"/>
       <c r="M401" s="1"/>
       <c r="N401" s="1"/>
       <c r="O401" s="1"/>
       <c r="P401" s="1"/>
       <c r="Q401" s="1"/>
       <c r="R401" s="1"/>
       <c r="S401" s="1"/>
       <c r="T401" s="1"/>
       <c r="U401" s="1"/>
       <c r="V401" s="1"/>
       <c r="W401" s="1"/>
     </row>
     <row r="402" spans="1:23">
       <c r="A402" s="3">
         <v>400</v>
       </c>
       <c r="B402" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C402" s="10" t="s">
+        <v>808</v>
+      </c>
+      <c r="D402" s="3" t="s">
         <v>809</v>
       </c>
-      <c r="D402" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E402" s="3">
-        <v>1149.95</v>
+        <v>2286.45</v>
       </c>
       <c r="F402" s="3">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="G402" s="3">
-        <v>1129.44</v>
+        <v>1825.54</v>
       </c>
       <c r="H402" s="4">
-        <v>237.67</v>
+        <v>977.79</v>
       </c>
       <c r="I402" s="1"/>
       <c r="J402" s="1"/>
       <c r="K402" s="1"/>
       <c r="L402" s="1"/>
       <c r="M402" s="1"/>
       <c r="N402" s="1"/>
       <c r="O402" s="1"/>
       <c r="P402" s="1"/>
       <c r="Q402" s="1"/>
       <c r="R402" s="1"/>
       <c r="S402" s="1"/>
       <c r="T402" s="1"/>
       <c r="U402" s="1"/>
       <c r="V402" s="1"/>
       <c r="W402" s="1"/>
     </row>
     <row r="403" spans="1:23">
       <c r="A403" s="3">
         <v>401</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C403" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="D403" s="3" t="s">
         <v>811</v>
       </c>
-      <c r="D403" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E403" s="3">
-        <v>453.56</v>
+        <v>13696.11</v>
       </c>
       <c r="F403" s="3">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G403" s="3">
-        <v>519.63</v>
+        <v>13024.98</v>
       </c>
       <c r="H403" s="4">
-        <v>236.51</v>
+        <v>3485.96</v>
       </c>
       <c r="I403" s="1"/>
       <c r="J403" s="1"/>
       <c r="K403" s="1"/>
       <c r="L403" s="1"/>
       <c r="M403" s="1"/>
       <c r="N403" s="1"/>
       <c r="O403" s="1"/>
       <c r="P403" s="1"/>
       <c r="Q403" s="1"/>
       <c r="R403" s="1"/>
       <c r="S403" s="1"/>
       <c r="T403" s="1"/>
       <c r="U403" s="1"/>
       <c r="V403" s="1"/>
       <c r="W403" s="1"/>
     </row>
     <row r="404" spans="1:23">
       <c r="A404" s="3">
         <v>402</v>
       </c>
       <c r="B404" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C404" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="D404" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="E404" s="3">
+        <v>435.58</v>
+      </c>
+      <c r="F404" s="3">
         <v>9</v>
       </c>
-      <c r="C404" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G404" s="3">
-        <v>499.18</v>
+        <v>367.6</v>
       </c>
       <c r="H404" s="4">
-        <v>66.13</v>
+        <v>328.23</v>
       </c>
       <c r="I404" s="1"/>
       <c r="J404" s="1"/>
       <c r="K404" s="1"/>
       <c r="L404" s="1"/>
       <c r="M404" s="1"/>
       <c r="N404" s="1"/>
       <c r="O404" s="1"/>
       <c r="P404" s="1"/>
       <c r="Q404" s="1"/>
       <c r="R404" s="1"/>
       <c r="S404" s="1"/>
       <c r="T404" s="1"/>
       <c r="U404" s="1"/>
       <c r="V404" s="1"/>
       <c r="W404" s="1"/>
     </row>
     <row r="405" spans="1:23">
       <c r="A405" s="3">
         <v>403</v>
       </c>
       <c r="B405" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C405" s="10" t="s">
+        <v>814</v>
+      </c>
+      <c r="D405" s="3" t="s">
         <v>815</v>
       </c>
-      <c r="D405" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E405" s="3">
-        <v>495.29</v>
+        <v>391.78</v>
       </c>
       <c r="F405" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G405" s="3">
-        <v>490.12</v>
+        <v>402.87</v>
       </c>
       <c r="H405" s="4">
-        <v>46.71</v>
+        <v>269.16</v>
       </c>
       <c r="I405" s="1"/>
       <c r="J405" s="1"/>
       <c r="K405" s="1"/>
       <c r="L405" s="1"/>
       <c r="M405" s="1"/>
       <c r="N405" s="1"/>
       <c r="O405" s="1"/>
       <c r="P405" s="1"/>
       <c r="Q405" s="1"/>
       <c r="R405" s="1"/>
       <c r="S405" s="1"/>
       <c r="T405" s="1"/>
       <c r="U405" s="1"/>
       <c r="V405" s="1"/>
       <c r="W405" s="1"/>
     </row>
     <row r="406" spans="1:23">
       <c r="A406" s="3">
         <v>404</v>
       </c>
       <c r="B406" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C406" s="10" t="s">
+        <v>816</v>
+      </c>
+      <c r="D406" s="3" t="s">
         <v>817</v>
       </c>
-      <c r="D406" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E406" s="3">
-        <v>816.6</v>
+        <v>99.97</v>
       </c>
       <c r="F406" s="3">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="G406" s="3">
-        <v>816.6</v>
+        <v>141.19</v>
       </c>
       <c r="H406" s="4">
-        <v>130.71</v>
+        <v>126.61</v>
       </c>
       <c r="I406" s="1"/>
       <c r="J406" s="1"/>
       <c r="K406" s="1"/>
       <c r="L406" s="1"/>
       <c r="M406" s="1"/>
       <c r="N406" s="1"/>
       <c r="O406" s="1"/>
       <c r="P406" s="1"/>
       <c r="Q406" s="1"/>
       <c r="R406" s="1"/>
       <c r="S406" s="1"/>
       <c r="T406" s="1"/>
       <c r="U406" s="1"/>
       <c r="V406" s="1"/>
       <c r="W406" s="1"/>
     </row>
     <row r="407" spans="1:23">
       <c r="A407" s="3">
         <v>405</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C407" s="10" t="s">
+        <v>818</v>
+      </c>
+      <c r="D407" s="3" t="s">
         <v>819</v>
       </c>
-      <c r="D407" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E407" s="3">
-        <v>639.47</v>
+        <v>99.84</v>
       </c>
       <c r="F407" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G407" s="3">
-        <v>635.57</v>
+        <v>191.19</v>
       </c>
       <c r="H407" s="4">
-        <v>4.63</v>
+        <v>191.19</v>
       </c>
       <c r="I407" s="1"/>
       <c r="J407" s="1"/>
       <c r="K407" s="1"/>
       <c r="L407" s="1"/>
       <c r="M407" s="1"/>
       <c r="N407" s="1"/>
       <c r="O407" s="1"/>
       <c r="P407" s="1"/>
       <c r="Q407" s="1"/>
       <c r="R407" s="1"/>
       <c r="S407" s="1"/>
       <c r="T407" s="1"/>
       <c r="U407" s="1"/>
       <c r="V407" s="1"/>
       <c r="W407" s="1"/>
     </row>
     <row r="408" spans="1:23">
       <c r="A408" s="3">
         <v>406</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C408" s="10" t="s">
+        <v>820</v>
+      </c>
+      <c r="D408" s="3" t="s">
         <v>821</v>
       </c>
-      <c r="D408" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E408" s="3">
-        <v>965.54</v>
+        <v>65.88</v>
       </c>
       <c r="F408" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G408" s="3">
-        <v>925.54</v>
+        <v>127.72</v>
       </c>
       <c r="H408" s="4">
-        <v>178.03</v>
+        <v>78.39</v>
       </c>
       <c r="I408" s="1"/>
       <c r="J408" s="1"/>
       <c r="K408" s="1"/>
       <c r="L408" s="1"/>
       <c r="M408" s="1"/>
       <c r="N408" s="1"/>
       <c r="O408" s="1"/>
       <c r="P408" s="1"/>
       <c r="Q408" s="1"/>
       <c r="R408" s="1"/>
       <c r="S408" s="1"/>
       <c r="T408" s="1"/>
       <c r="U408" s="1"/>
       <c r="V408" s="1"/>
       <c r="W408" s="1"/>
     </row>
     <row r="409" spans="1:23">
       <c r="A409" s="3">
         <v>407</v>
       </c>
       <c r="B409" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C409" s="10" t="s">
+        <v>822</v>
+      </c>
+      <c r="D409" s="3" t="s">
         <v>823</v>
       </c>
-      <c r="D409" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E409" s="3">
-        <v>287.87</v>
+        <v>97.75</v>
       </c>
       <c r="F409" s="3">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G409" s="3">
-        <v>196.55</v>
+        <v>93.37</v>
       </c>
       <c r="H409" s="4">
-        <v>35.43</v>
+        <v>133.35</v>
       </c>
       <c r="I409" s="1"/>
       <c r="J409" s="1"/>
       <c r="K409" s="1"/>
       <c r="L409" s="1"/>
       <c r="M409" s="1"/>
       <c r="N409" s="1"/>
       <c r="O409" s="1"/>
       <c r="P409" s="1"/>
       <c r="Q409" s="1"/>
       <c r="R409" s="1"/>
       <c r="S409" s="1"/>
       <c r="T409" s="1"/>
       <c r="U409" s="1"/>
       <c r="V409" s="1"/>
       <c r="W409" s="1"/>
     </row>
     <row r="410" spans="1:23">
       <c r="A410" s="3">
         <v>408</v>
       </c>
       <c r="B410" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C410" s="10" t="s">
+        <v>824</v>
+      </c>
+      <c r="D410" s="3" t="s">
         <v>825</v>
       </c>
-      <c r="D410" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E410" s="3">
-        <v>873.31</v>
+        <v>98.4</v>
       </c>
       <c r="F410" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G410" s="3">
-        <v>583.18</v>
+        <v>189.94</v>
       </c>
       <c r="H410" s="4">
-        <v>308.7</v>
+        <v>125.29</v>
       </c>
       <c r="I410" s="1"/>
       <c r="J410" s="1"/>
       <c r="K410" s="1"/>
       <c r="L410" s="1"/>
       <c r="M410" s="1"/>
       <c r="N410" s="1"/>
       <c r="O410" s="1"/>
       <c r="P410" s="1"/>
       <c r="Q410" s="1"/>
       <c r="R410" s="1"/>
       <c r="S410" s="1"/>
       <c r="T410" s="1"/>
       <c r="U410" s="1"/>
       <c r="V410" s="1"/>
       <c r="W410" s="1"/>
     </row>
     <row r="411" spans="1:23">
       <c r="A411" s="3">
         <v>409</v>
       </c>
       <c r="B411" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C411" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="D411" s="3" t="s">
         <v>827</v>
       </c>
-      <c r="D411" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E411" s="3">
-        <v>525.16</v>
+        <v>96.87</v>
       </c>
       <c r="F411" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G411" s="3">
-        <v>425.81</v>
+        <v>121.24</v>
       </c>
       <c r="H411" s="4">
-        <v>425.81</v>
+        <v>141.96</v>
       </c>
       <c r="I411" s="1"/>
       <c r="J411" s="1"/>
       <c r="K411" s="1"/>
       <c r="L411" s="1"/>
       <c r="M411" s="1"/>
       <c r="N411" s="1"/>
       <c r="O411" s="1"/>
       <c r="P411" s="1"/>
       <c r="Q411" s="1"/>
       <c r="R411" s="1"/>
       <c r="S411" s="1"/>
       <c r="T411" s="1"/>
       <c r="U411" s="1"/>
       <c r="V411" s="1"/>
       <c r="W411" s="1"/>
     </row>
     <row r="412" spans="1:23">
       <c r="A412" s="3">
         <v>410</v>
       </c>
       <c r="B412" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C412" s="10" t="s">
+        <v>828</v>
+      </c>
+      <c r="D412" s="3" t="s">
         <v>829</v>
       </c>
-      <c r="D412" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E412" s="3">
-        <v>174.54</v>
+        <v>92.94</v>
       </c>
       <c r="F412" s="3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G412" s="3">
-        <v>121.76</v>
+        <v>173.67</v>
       </c>
       <c r="H412" s="4">
-        <v>7.88</v>
+        <v>169.7</v>
       </c>
       <c r="I412" s="1"/>
       <c r="J412" s="1"/>
       <c r="K412" s="1"/>
       <c r="L412" s="1"/>
       <c r="M412" s="1"/>
       <c r="N412" s="1"/>
       <c r="O412" s="1"/>
       <c r="P412" s="1"/>
       <c r="Q412" s="1"/>
       <c r="R412" s="1"/>
       <c r="S412" s="1"/>
       <c r="T412" s="1"/>
       <c r="U412" s="1"/>
       <c r="V412" s="1"/>
       <c r="W412" s="1"/>
     </row>
     <row r="413" spans="1:23">
       <c r="A413" s="3">
         <v>411</v>
       </c>
       <c r="B413" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C413" s="10" t="s">
+        <v>830</v>
+      </c>
+      <c r="D413" s="3" t="s">
         <v>831</v>
       </c>
-      <c r="D413" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E413" s="3">
-        <v>796.34</v>
+        <v>77.3</v>
       </c>
       <c r="F413" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G413" s="3">
-        <v>744.91</v>
+        <v>47.69</v>
       </c>
       <c r="H413" s="4">
-        <v>452.41</v>
+        <v>154.59</v>
       </c>
       <c r="I413" s="1"/>
       <c r="J413" s="1"/>
       <c r="K413" s="1"/>
       <c r="L413" s="1"/>
       <c r="M413" s="1"/>
       <c r="N413" s="1"/>
       <c r="O413" s="1"/>
       <c r="P413" s="1"/>
       <c r="Q413" s="1"/>
       <c r="R413" s="1"/>
       <c r="S413" s="1"/>
       <c r="T413" s="1"/>
       <c r="U413" s="1"/>
       <c r="V413" s="1"/>
       <c r="W413" s="1"/>
     </row>
     <row r="414" spans="1:23">
       <c r="A414" s="3">
         <v>412</v>
       </c>
       <c r="B414" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C414" s="10" t="s">
+        <v>832</v>
+      </c>
+      <c r="D414" s="3" t="s">
         <v>833</v>
       </c>
-      <c r="D414" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E414" s="3">
-        <v>618.38</v>
+        <v>100</v>
       </c>
       <c r="F414" s="3">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="G414" s="3">
-        <v>351.86</v>
+        <v>102.95</v>
       </c>
       <c r="H414" s="4">
-        <v>225.56</v>
+        <v>179.5</v>
       </c>
       <c r="I414" s="1"/>
       <c r="J414" s="1"/>
       <c r="K414" s="1"/>
       <c r="L414" s="1"/>
       <c r="M414" s="1"/>
       <c r="N414" s="1"/>
       <c r="O414" s="1"/>
       <c r="P414" s="1"/>
       <c r="Q414" s="1"/>
       <c r="R414" s="1"/>
       <c r="S414" s="1"/>
       <c r="T414" s="1"/>
       <c r="U414" s="1"/>
       <c r="V414" s="1"/>
       <c r="W414" s="1"/>
     </row>
     <row r="415" spans="1:23">
       <c r="A415" s="3">
         <v>413</v>
       </c>
       <c r="B415" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C415" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="D415" s="3" t="s">
         <v>835</v>
       </c>
-      <c r="D415" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E415" s="3">
-        <v>535.12</v>
+        <v>100</v>
       </c>
       <c r="F415" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G415" s="3">
-        <v>518.72</v>
+        <v>97.39</v>
       </c>
       <c r="H415" s="4">
-        <v>319.55</v>
+        <v>185.91</v>
       </c>
       <c r="I415" s="1"/>
       <c r="J415" s="1"/>
       <c r="K415" s="1"/>
       <c r="L415" s="1"/>
       <c r="M415" s="1"/>
       <c r="N415" s="1"/>
       <c r="O415" s="1"/>
       <c r="P415" s="1"/>
       <c r="Q415" s="1"/>
       <c r="R415" s="1"/>
       <c r="S415" s="1"/>
       <c r="T415" s="1"/>
       <c r="U415" s="1"/>
       <c r="V415" s="1"/>
       <c r="W415" s="1"/>
     </row>
     <row r="416" spans="1:23">
       <c r="A416" s="3">
         <v>414</v>
       </c>
       <c r="B416" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C416" s="10" t="s">
+        <v>836</v>
+      </c>
+      <c r="D416" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="D416" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E416" s="3">
-        <v>334.95</v>
+        <v>99.99</v>
       </c>
       <c r="F416" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G416" s="3">
-        <v>291.82</v>
+        <v>118.25</v>
       </c>
       <c r="H416" s="4">
-        <v>105.59</v>
+        <v>182.11</v>
       </c>
       <c r="I416" s="1"/>
       <c r="J416" s="1"/>
       <c r="K416" s="1"/>
       <c r="L416" s="1"/>
       <c r="M416" s="1"/>
       <c r="N416" s="1"/>
       <c r="O416" s="1"/>
       <c r="P416" s="1"/>
       <c r="Q416" s="1"/>
       <c r="R416" s="1"/>
       <c r="S416" s="1"/>
       <c r="T416" s="1"/>
       <c r="U416" s="1"/>
       <c r="V416" s="1"/>
       <c r="W416" s="1"/>
     </row>
     <row r="417" spans="1:23">
       <c r="A417" s="3">
         <v>415</v>
       </c>
       <c r="B417" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C417" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="D417" s="3" t="s">
         <v>839</v>
       </c>
-      <c r="D417" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E417" s="3">
-        <v>483.42</v>
+        <v>74.17</v>
       </c>
       <c r="F417" s="3">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G417" s="3">
-        <v>468.55</v>
+        <v>0</v>
       </c>
       <c r="H417" s="4">
-        <v>376.38</v>
+        <v>148.35</v>
       </c>
       <c r="I417" s="1"/>
       <c r="J417" s="1"/>
       <c r="K417" s="1"/>
       <c r="L417" s="1"/>
       <c r="M417" s="1"/>
       <c r="N417" s="1"/>
       <c r="O417" s="1"/>
       <c r="P417" s="1"/>
       <c r="Q417" s="1"/>
       <c r="R417" s="1"/>
       <c r="S417" s="1"/>
       <c r="T417" s="1"/>
       <c r="U417" s="1"/>
       <c r="V417" s="1"/>
       <c r="W417" s="1"/>
     </row>
     <row r="418" spans="1:23">
       <c r="A418" s="3">
         <v>416</v>
       </c>
       <c r="B418" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C418" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="D418" s="3" t="s">
         <v>841</v>
       </c>
-      <c r="D418" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E418" s="3">
-        <v>1399.34</v>
+        <v>79.37</v>
       </c>
       <c r="F418" s="3">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G418" s="3">
-        <v>1363.17</v>
+        <v>4.98</v>
       </c>
       <c r="H418" s="4">
-        <v>279.86</v>
+        <v>158.73</v>
       </c>
       <c r="I418" s="1"/>
       <c r="J418" s="1"/>
       <c r="K418" s="1"/>
       <c r="L418" s="1"/>
       <c r="M418" s="1"/>
       <c r="N418" s="1"/>
       <c r="O418" s="1"/>
       <c r="P418" s="1"/>
       <c r="Q418" s="1"/>
       <c r="R418" s="1"/>
       <c r="S418" s="1"/>
       <c r="T418" s="1"/>
       <c r="U418" s="1"/>
       <c r="V418" s="1"/>
       <c r="W418" s="1"/>
     </row>
     <row r="419" spans="1:23">
       <c r="A419" s="3">
         <v>417</v>
       </c>
       <c r="B419" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C419" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="D419" s="3" t="s">
         <v>843</v>
       </c>
-      <c r="D419" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E419" s="3">
-        <v>278.37</v>
+        <v>164.14</v>
       </c>
       <c r="F419" s="3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G419" s="3">
-        <v>255.67</v>
+        <v>162.13</v>
       </c>
       <c r="H419" s="4">
-        <v>77.64</v>
+        <v>161.98</v>
       </c>
       <c r="I419" s="1"/>
       <c r="J419" s="1"/>
       <c r="K419" s="1"/>
       <c r="L419" s="1"/>
       <c r="M419" s="1"/>
       <c r="N419" s="1"/>
       <c r="O419" s="1"/>
       <c r="P419" s="1"/>
       <c r="Q419" s="1"/>
       <c r="R419" s="1"/>
       <c r="S419" s="1"/>
       <c r="T419" s="1"/>
       <c r="U419" s="1"/>
       <c r="V419" s="1"/>
       <c r="W419" s="1"/>
     </row>
     <row r="420" spans="1:23">
       <c r="A420" s="3">
         <v>418</v>
       </c>
       <c r="B420" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C420" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="D420" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="D420" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E420" s="3">
-        <v>382.02</v>
+        <v>231.46</v>
       </c>
       <c r="F420" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G420" s="3">
-        <v>259.68</v>
+        <v>210.94</v>
       </c>
       <c r="H420" s="4">
-        <v>57.31</v>
+        <v>193.94</v>
       </c>
       <c r="I420" s="1"/>
       <c r="J420" s="1"/>
       <c r="K420" s="1"/>
       <c r="L420" s="1"/>
       <c r="M420" s="1"/>
       <c r="N420" s="1"/>
       <c r="O420" s="1"/>
       <c r="P420" s="1"/>
       <c r="Q420" s="1"/>
       <c r="R420" s="1"/>
       <c r="S420" s="1"/>
       <c r="T420" s="1"/>
       <c r="U420" s="1"/>
       <c r="V420" s="1"/>
       <c r="W420" s="1"/>
     </row>
     <row r="421" spans="1:23">
       <c r="A421" s="3">
         <v>419</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C421" s="10" t="s">
+        <v>846</v>
+      </c>
+      <c r="D421" s="3" t="s">
         <v>847</v>
       </c>
-      <c r="D421" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E421" s="3">
-        <v>179.66</v>
+        <v>164.83</v>
       </c>
       <c r="F421" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G421" s="3">
-        <v>131.72</v>
+        <v>146.95</v>
       </c>
       <c r="H421" s="4">
-        <v>87.56</v>
+        <v>146.55</v>
       </c>
       <c r="I421" s="1"/>
       <c r="J421" s="1"/>
       <c r="K421" s="1"/>
       <c r="L421" s="1"/>
       <c r="M421" s="1"/>
       <c r="N421" s="1"/>
       <c r="O421" s="1"/>
       <c r="P421" s="1"/>
       <c r="Q421" s="1"/>
       <c r="R421" s="1"/>
       <c r="S421" s="1"/>
       <c r="T421" s="1"/>
       <c r="U421" s="1"/>
       <c r="V421" s="1"/>
       <c r="W421" s="1"/>
     </row>
     <row r="422" spans="1:23">
       <c r="A422" s="3">
         <v>420</v>
       </c>
       <c r="B422" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C422" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="D422" s="3" t="s">
         <v>849</v>
       </c>
-      <c r="D422" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E422" s="3">
-        <v>0</v>
+        <v>69.79</v>
       </c>
       <c r="F422" s="3">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G422" s="3">
-        <v>1131.19</v>
+        <v>68.97</v>
       </c>
       <c r="H422" s="4">
-        <v>850.73</v>
+        <v>61.39</v>
       </c>
       <c r="I422" s="1"/>
       <c r="J422" s="1"/>
       <c r="K422" s="1"/>
       <c r="L422" s="1"/>
       <c r="M422" s="1"/>
       <c r="N422" s="1"/>
       <c r="O422" s="1"/>
       <c r="P422" s="1"/>
       <c r="Q422" s="1"/>
       <c r="R422" s="1"/>
       <c r="S422" s="1"/>
       <c r="T422" s="1"/>
       <c r="U422" s="1"/>
       <c r="V422" s="1"/>
       <c r="W422" s="1"/>
     </row>
     <row r="423" spans="1:23">
       <c r="A423" s="3">
         <v>421</v>
       </c>
       <c r="B423" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C423" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="D423" s="3" t="s">
         <v>851</v>
       </c>
-      <c r="D423" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E423" s="3">
-        <v>207.32</v>
+        <v>51.3</v>
       </c>
       <c r="F423" s="3">
         <v>7</v>
       </c>
       <c r="G423" s="3">
-        <v>118.34</v>
+        <v>66.94</v>
       </c>
       <c r="H423" s="4">
-        <v>38.8</v>
+        <v>51.3</v>
       </c>
       <c r="I423" s="1"/>
       <c r="J423" s="1"/>
       <c r="K423" s="1"/>
       <c r="L423" s="1"/>
       <c r="M423" s="1"/>
       <c r="N423" s="1"/>
       <c r="O423" s="1"/>
       <c r="P423" s="1"/>
       <c r="Q423" s="1"/>
       <c r="R423" s="1"/>
       <c r="S423" s="1"/>
       <c r="T423" s="1"/>
       <c r="U423" s="1"/>
       <c r="V423" s="1"/>
       <c r="W423" s="1"/>
     </row>
     <row r="424" spans="1:23">
       <c r="A424" s="3">
         <v>422</v>
       </c>
       <c r="B424" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C424" s="10" t="s">
+        <v>852</v>
+      </c>
+      <c r="D424" s="3" t="s">
         <v>853</v>
       </c>
-      <c r="D424" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E424" s="3">
-        <v>50.27</v>
+        <v>301.32</v>
       </c>
       <c r="F424" s="3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G424" s="3">
-        <v>45.78</v>
+        <v>184.42</v>
       </c>
       <c r="H424" s="4">
-        <v>32.2</v>
+        <v>102.81</v>
       </c>
       <c r="I424" s="1"/>
       <c r="J424" s="1"/>
       <c r="K424" s="1"/>
       <c r="L424" s="1"/>
       <c r="M424" s="1"/>
       <c r="N424" s="1"/>
       <c r="O424" s="1"/>
       <c r="P424" s="1"/>
       <c r="Q424" s="1"/>
       <c r="R424" s="1"/>
       <c r="S424" s="1"/>
       <c r="T424" s="1"/>
       <c r="U424" s="1"/>
       <c r="V424" s="1"/>
       <c r="W424" s="1"/>
     </row>
     <row r="425" spans="1:23">
       <c r="A425" s="3">
         <v>423</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C425" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="D425" s="3" t="s">
         <v>855</v>
       </c>
-      <c r="D425" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E425" s="3">
-        <v>266.95</v>
+        <v>281.22</v>
       </c>
       <c r="F425" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G425" s="3">
-        <v>196.41</v>
+        <v>57.91</v>
       </c>
       <c r="H425" s="4">
-        <v>107.32</v>
+        <v>57.51</v>
       </c>
       <c r="I425" s="1"/>
       <c r="J425" s="1"/>
       <c r="K425" s="1"/>
       <c r="L425" s="1"/>
       <c r="M425" s="1"/>
       <c r="N425" s="1"/>
       <c r="O425" s="1"/>
       <c r="P425" s="1"/>
       <c r="Q425" s="1"/>
       <c r="R425" s="1"/>
       <c r="S425" s="1"/>
       <c r="T425" s="1"/>
       <c r="U425" s="1"/>
       <c r="V425" s="1"/>
       <c r="W425" s="1"/>
     </row>
     <row r="426" spans="1:23">
       <c r="A426" s="3">
         <v>424</v>
       </c>
       <c r="B426" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C426" s="10" t="s">
+        <v>856</v>
+      </c>
+      <c r="D426" s="3" t="s">
         <v>857</v>
       </c>
-      <c r="D426" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E426" s="3">
-        <v>72.62</v>
+        <v>99.56</v>
       </c>
       <c r="F426" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G426" s="3">
-        <v>68.93</v>
+        <v>97.71</v>
       </c>
       <c r="H426" s="4">
-        <v>54.17</v>
+        <v>97.71</v>
       </c>
       <c r="I426" s="1"/>
       <c r="J426" s="1"/>
       <c r="K426" s="1"/>
       <c r="L426" s="1"/>
       <c r="M426" s="1"/>
       <c r="N426" s="1"/>
       <c r="O426" s="1"/>
       <c r="P426" s="1"/>
       <c r="Q426" s="1"/>
       <c r="R426" s="1"/>
       <c r="S426" s="1"/>
       <c r="T426" s="1"/>
       <c r="U426" s="1"/>
       <c r="V426" s="1"/>
       <c r="W426" s="1"/>
     </row>
     <row r="427" spans="1:23">
       <c r="A427" s="3">
         <v>425</v>
       </c>
       <c r="B427" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C427" s="10" t="s">
+        <v>858</v>
+      </c>
+      <c r="D427" s="3" t="s">
         <v>859</v>
       </c>
-      <c r="D427" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E427" s="3">
-        <v>59.58</v>
+        <v>174.03</v>
       </c>
       <c r="F427" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G427" s="3">
-        <v>4.99</v>
+        <v>168.21</v>
       </c>
       <c r="H427" s="4">
-        <v>119.16</v>
+        <v>141.5</v>
       </c>
       <c r="I427" s="1"/>
       <c r="J427" s="1"/>
       <c r="K427" s="1"/>
       <c r="L427" s="1"/>
       <c r="M427" s="1"/>
       <c r="N427" s="1"/>
       <c r="O427" s="1"/>
       <c r="P427" s="1"/>
       <c r="Q427" s="1"/>
       <c r="R427" s="1"/>
       <c r="S427" s="1"/>
       <c r="T427" s="1"/>
       <c r="U427" s="1"/>
       <c r="V427" s="1"/>
       <c r="W427" s="1"/>
     </row>
     <row r="428" spans="1:23">
       <c r="A428" s="3">
         <v>426</v>
       </c>
       <c r="B428" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C428" s="10" t="s">
+        <v>860</v>
+      </c>
+      <c r="D428" s="3" t="s">
         <v>861</v>
       </c>
-      <c r="D428" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E428" s="3">
-        <v>425.35</v>
+        <v>142.02</v>
       </c>
       <c r="F428" s="3">
         <v>1</v>
       </c>
       <c r="G428" s="3">
-        <v>378.54</v>
+        <v>125.49</v>
       </c>
       <c r="H428" s="4">
-        <v>419.74</v>
+        <v>125.49</v>
       </c>
       <c r="I428" s="1"/>
       <c r="J428" s="1"/>
       <c r="K428" s="1"/>
       <c r="L428" s="1"/>
       <c r="M428" s="1"/>
       <c r="N428" s="1"/>
       <c r="O428" s="1"/>
       <c r="P428" s="1"/>
       <c r="Q428" s="1"/>
       <c r="R428" s="1"/>
       <c r="S428" s="1"/>
       <c r="T428" s="1"/>
       <c r="U428" s="1"/>
       <c r="V428" s="1"/>
       <c r="W428" s="1"/>
     </row>
     <row r="429" spans="1:23">
       <c r="A429" s="3">
         <v>427</v>
       </c>
       <c r="B429" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C429" s="10" t="s">
+        <v>862</v>
+      </c>
+      <c r="D429" s="3" t="s">
         <v>863</v>
       </c>
-      <c r="D429" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E429" s="3">
-        <v>85.6</v>
+        <v>281.9</v>
       </c>
       <c r="F429" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G429" s="3">
-        <v>84.75</v>
+        <v>233.53</v>
       </c>
       <c r="H429" s="4">
-        <v>70.08</v>
+        <v>273.19</v>
       </c>
       <c r="I429" s="1"/>
       <c r="J429" s="1"/>
       <c r="K429" s="1"/>
       <c r="L429" s="1"/>
       <c r="M429" s="1"/>
       <c r="N429" s="1"/>
       <c r="O429" s="1"/>
       <c r="P429" s="1"/>
       <c r="Q429" s="1"/>
       <c r="R429" s="1"/>
       <c r="S429" s="1"/>
       <c r="T429" s="1"/>
       <c r="U429" s="1"/>
       <c r="V429" s="1"/>
       <c r="W429" s="1"/>
     </row>
     <row r="430" spans="1:23">
       <c r="A430" s="3">
         <v>428</v>
       </c>
       <c r="B430" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C430" s="10" t="s">
+        <v>864</v>
+      </c>
+      <c r="D430" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="D430" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E430" s="3">
-        <v>99.45</v>
+        <v>513.62</v>
       </c>
       <c r="F430" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G430" s="3">
-        <v>4.99</v>
+        <v>89.08</v>
       </c>
       <c r="H430" s="4">
-        <v>198.9</v>
+        <v>216.33</v>
       </c>
       <c r="I430" s="1"/>
       <c r="J430" s="1"/>
       <c r="K430" s="1"/>
       <c r="L430" s="1"/>
       <c r="M430" s="1"/>
       <c r="N430" s="1"/>
       <c r="O430" s="1"/>
       <c r="P430" s="1"/>
       <c r="Q430" s="1"/>
       <c r="R430" s="1"/>
       <c r="S430" s="1"/>
       <c r="T430" s="1"/>
       <c r="U430" s="1"/>
       <c r="V430" s="1"/>
       <c r="W430" s="1"/>
     </row>
     <row r="431" spans="1:23">
       <c r="A431" s="3">
         <v>429</v>
       </c>
       <c r="B431" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C431" s="10" t="s">
+        <v>866</v>
+      </c>
+      <c r="D431" s="3" t="s">
         <v>867</v>
       </c>
-      <c r="D431" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E431" s="3">
-        <v>93.26</v>
+        <v>142.79</v>
       </c>
       <c r="F431" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G431" s="3">
-        <v>4.99</v>
+        <v>126.71</v>
       </c>
       <c r="H431" s="4">
-        <v>186.53</v>
+        <v>53.25</v>
       </c>
       <c r="I431" s="1"/>
       <c r="J431" s="1"/>
       <c r="K431" s="1"/>
       <c r="L431" s="1"/>
       <c r="M431" s="1"/>
       <c r="N431" s="1"/>
       <c r="O431" s="1"/>
       <c r="P431" s="1"/>
       <c r="Q431" s="1"/>
       <c r="R431" s="1"/>
       <c r="S431" s="1"/>
       <c r="T431" s="1"/>
       <c r="U431" s="1"/>
       <c r="V431" s="1"/>
       <c r="W431" s="1"/>
     </row>
     <row r="432" spans="1:23">
       <c r="A432" s="3">
         <v>430</v>
       </c>
       <c r="B432" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C432" s="10" t="s">
+        <v>868</v>
+      </c>
+      <c r="D432" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="D432" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E432" s="3">
-        <v>98.65</v>
+        <v>1000.53</v>
       </c>
       <c r="F432" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G432" s="3">
-        <v>200.27</v>
+        <v>999.29</v>
       </c>
       <c r="H432" s="4">
-        <v>199.6</v>
+        <v>398.7</v>
       </c>
       <c r="I432" s="1"/>
       <c r="J432" s="1"/>
       <c r="K432" s="1"/>
       <c r="L432" s="1"/>
       <c r="M432" s="1"/>
       <c r="N432" s="1"/>
       <c r="O432" s="1"/>
       <c r="P432" s="1"/>
       <c r="Q432" s="1"/>
       <c r="R432" s="1"/>
       <c r="S432" s="1"/>
       <c r="T432" s="1"/>
       <c r="U432" s="1"/>
       <c r="V432" s="1"/>
       <c r="W432" s="1"/>
     </row>
     <row r="433" spans="1:23">
       <c r="A433" s="3">
         <v>431</v>
       </c>
       <c r="B433" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C433" s="10" t="s">
+        <v>870</v>
+      </c>
+      <c r="D433" s="3" t="s">
         <v>871</v>
       </c>
-      <c r="D433" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E433" s="3">
-        <v>99.98</v>
+        <v>321.72</v>
       </c>
       <c r="F433" s="3">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="G433" s="3">
-        <v>174.48</v>
+        <v>283.17</v>
       </c>
       <c r="H433" s="4">
-        <v>179.37</v>
+        <v>220.31</v>
       </c>
       <c r="I433" s="1"/>
       <c r="J433" s="1"/>
       <c r="K433" s="1"/>
       <c r="L433" s="1"/>
       <c r="M433" s="1"/>
       <c r="N433" s="1"/>
       <c r="O433" s="1"/>
       <c r="P433" s="1"/>
       <c r="Q433" s="1"/>
       <c r="R433" s="1"/>
       <c r="S433" s="1"/>
       <c r="T433" s="1"/>
       <c r="U433" s="1"/>
       <c r="V433" s="1"/>
       <c r="W433" s="1"/>
     </row>
     <row r="434" spans="1:23">
       <c r="A434" s="3">
         <v>432</v>
       </c>
       <c r="B434" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C434" s="10" t="s">
+        <v>872</v>
+      </c>
+      <c r="D434" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="D434" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E434" s="3">
-        <v>99.99</v>
+        <v>246.49</v>
       </c>
       <c r="F434" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G434" s="3">
-        <v>177.5</v>
+        <v>248.2</v>
       </c>
       <c r="H434" s="4">
-        <v>195.63</v>
+        <v>222.42</v>
       </c>
       <c r="I434" s="1"/>
       <c r="J434" s="1"/>
       <c r="K434" s="1"/>
       <c r="L434" s="1"/>
       <c r="M434" s="1"/>
       <c r="N434" s="1"/>
       <c r="O434" s="1"/>
       <c r="P434" s="1"/>
       <c r="Q434" s="1"/>
       <c r="R434" s="1"/>
       <c r="S434" s="1"/>
       <c r="T434" s="1"/>
       <c r="U434" s="1"/>
       <c r="V434" s="1"/>
       <c r="W434" s="1"/>
     </row>
     <row r="435" spans="1:23">
       <c r="A435" s="3">
         <v>433</v>
       </c>
       <c r="B435" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C435" s="10" t="s">
+        <v>874</v>
+      </c>
+      <c r="D435" s="3" t="s">
         <v>875</v>
       </c>
-      <c r="D435" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E435" s="3">
-        <v>77.3</v>
+        <v>246.85</v>
       </c>
       <c r="F435" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G435" s="3">
-        <v>47.69</v>
+        <v>246.81</v>
       </c>
       <c r="H435" s="4">
-        <v>154.59</v>
+        <v>214.63</v>
       </c>
       <c r="I435" s="1"/>
       <c r="J435" s="1"/>
       <c r="K435" s="1"/>
       <c r="L435" s="1"/>
       <c r="M435" s="1"/>
       <c r="N435" s="1"/>
       <c r="O435" s="1"/>
       <c r="P435" s="1"/>
       <c r="Q435" s="1"/>
       <c r="R435" s="1"/>
       <c r="S435" s="1"/>
       <c r="T435" s="1"/>
       <c r="U435" s="1"/>
       <c r="V435" s="1"/>
       <c r="W435" s="1"/>
     </row>
     <row r="436" spans="1:23">
       <c r="A436" s="3">
         <v>434</v>
       </c>
       <c r="B436" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C436" s="10" t="s">
+        <v>876</v>
+      </c>
+      <c r="D436" s="3" t="s">
         <v>877</v>
       </c>
-      <c r="D436" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E436" s="3">
-        <v>40.3</v>
+        <v>98.99</v>
       </c>
       <c r="F436" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G436" s="3">
-        <v>35.56</v>
+        <v>98.99</v>
       </c>
       <c r="H436" s="4">
-        <v>0</v>
+        <v>75.03</v>
       </c>
       <c r="I436" s="1"/>
       <c r="J436" s="1"/>
       <c r="K436" s="1"/>
       <c r="L436" s="1"/>
       <c r="M436" s="1"/>
       <c r="N436" s="1"/>
       <c r="O436" s="1"/>
       <c r="P436" s="1"/>
       <c r="Q436" s="1"/>
       <c r="R436" s="1"/>
       <c r="S436" s="1"/>
       <c r="T436" s="1"/>
       <c r="U436" s="1"/>
       <c r="V436" s="1"/>
       <c r="W436" s="1"/>
     </row>
     <row r="437" spans="1:23">
       <c r="A437" s="3">
         <v>435</v>
       </c>
       <c r="B437" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C437" s="10" t="s">
+        <v>878</v>
+      </c>
+      <c r="D437" s="3" t="s">
         <v>879</v>
       </c>
-      <c r="D437" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E437" s="3">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="F437" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G437" s="3">
-        <v>0</v>
+        <v>81.89</v>
       </c>
       <c r="H437" s="4">
-        <v>0</v>
+        <v>93.39</v>
       </c>
       <c r="I437" s="1"/>
       <c r="J437" s="1"/>
       <c r="K437" s="1"/>
       <c r="L437" s="1"/>
       <c r="M437" s="1"/>
       <c r="N437" s="1"/>
       <c r="O437" s="1"/>
       <c r="P437" s="1"/>
       <c r="Q437" s="1"/>
       <c r="R437" s="1"/>
       <c r="S437" s="1"/>
       <c r="T437" s="1"/>
       <c r="U437" s="1"/>
       <c r="V437" s="1"/>
       <c r="W437" s="1"/>
     </row>
     <row r="438" spans="1:23">
       <c r="A438" s="3">
         <v>436</v>
       </c>
       <c r="B438" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C438" s="10" t="s">
+        <v>880</v>
+      </c>
+      <c r="D438" s="3" t="s">
         <v>881</v>
       </c>
-      <c r="D438" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E438" s="3">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="F438" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G438" s="3">
-        <v>619.7</v>
+        <v>123.05</v>
       </c>
       <c r="H438" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="I438" s="1"/>
       <c r="J438" s="1"/>
       <c r="K438" s="1"/>
       <c r="L438" s="1"/>
       <c r="M438" s="1"/>
       <c r="N438" s="1"/>
       <c r="O438" s="1"/>
       <c r="P438" s="1"/>
       <c r="Q438" s="1"/>
       <c r="R438" s="1"/>
       <c r="S438" s="1"/>
       <c r="T438" s="1"/>
       <c r="U438" s="1"/>
       <c r="V438" s="1"/>
       <c r="W438" s="1"/>
     </row>
     <row r="439" spans="1:23">
       <c r="A439" s="3">
         <v>437</v>
       </c>
       <c r="B439" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C439" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="D439" s="3" t="s">
         <v>883</v>
       </c>
-      <c r="D439" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E439" s="3">
-        <v>0</v>
+        <v>960.78</v>
       </c>
       <c r="F439" s="3">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G439" s="3">
-        <v>0</v>
+        <v>805.06</v>
       </c>
       <c r="H439" s="4">
-        <v>0</v>
+        <v>443.54</v>
       </c>
       <c r="I439" s="1"/>
       <c r="J439" s="1"/>
       <c r="K439" s="1"/>
       <c r="L439" s="1"/>
       <c r="M439" s="1"/>
       <c r="N439" s="1"/>
       <c r="O439" s="1"/>
       <c r="P439" s="1"/>
       <c r="Q439" s="1"/>
       <c r="R439" s="1"/>
       <c r="S439" s="1"/>
       <c r="T439" s="1"/>
       <c r="U439" s="1"/>
       <c r="V439" s="1"/>
       <c r="W439" s="1"/>
     </row>
     <row r="440" spans="1:23">
       <c r="A440" s="3">
         <v>438</v>
       </c>
       <c r="B440" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C440" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="D440" s="3" t="s">
         <v>885</v>
       </c>
-      <c r="D440" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E440" s="3">
-        <v>0</v>
+        <v>432.22</v>
       </c>
       <c r="F440" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G440" s="3">
-        <v>0</v>
+        <v>432.22</v>
       </c>
       <c r="H440" s="4">
-        <v>0</v>
+        <v>399.55</v>
       </c>
       <c r="I440" s="1"/>
       <c r="J440" s="1"/>
       <c r="K440" s="1"/>
       <c r="L440" s="1"/>
       <c r="M440" s="1"/>
       <c r="N440" s="1"/>
       <c r="O440" s="1"/>
       <c r="P440" s="1"/>
       <c r="Q440" s="1"/>
       <c r="R440" s="1"/>
       <c r="S440" s="1"/>
       <c r="T440" s="1"/>
       <c r="U440" s="1"/>
       <c r="V440" s="1"/>
       <c r="W440" s="1"/>
     </row>
     <row r="441" spans="1:23">
       <c r="A441" s="3">
         <v>439</v>
       </c>
       <c r="B441" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C441" s="10" t="s">
+        <v>886</v>
+      </c>
+      <c r="D441" s="3" t="s">
         <v>887</v>
       </c>
-      <c r="D441" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E441" s="3">
-        <v>0</v>
+        <v>586.7</v>
       </c>
       <c r="F441" s="3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G441" s="3">
-        <v>0</v>
+        <v>586.7</v>
       </c>
       <c r="H441" s="4">
-        <v>0</v>
+        <v>560.03</v>
       </c>
       <c r="I441" s="1"/>
       <c r="J441" s="1"/>
       <c r="K441" s="1"/>
       <c r="L441" s="1"/>
       <c r="M441" s="1"/>
       <c r="N441" s="1"/>
       <c r="O441" s="1"/>
       <c r="P441" s="1"/>
       <c r="Q441" s="1"/>
       <c r="R441" s="1"/>
       <c r="S441" s="1"/>
       <c r="T441" s="1"/>
       <c r="U441" s="1"/>
       <c r="V441" s="1"/>
       <c r="W441" s="1"/>
     </row>
     <row r="442" spans="1:23">
       <c r="A442" s="3">
         <v>440</v>
       </c>
       <c r="B442" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C442" s="10" t="s">
+        <v>888</v>
+      </c>
+      <c r="D442" s="3" t="s">
         <v>889</v>
       </c>
-      <c r="D442" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E442" s="3">
-        <v>0</v>
+        <v>269.33</v>
       </c>
       <c r="F442" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G442" s="3">
-        <v>0</v>
+        <v>234.34</v>
       </c>
       <c r="H442" s="4">
-        <v>0</v>
+        <v>174.64</v>
       </c>
       <c r="I442" s="1"/>
       <c r="J442" s="1"/>
       <c r="K442" s="1"/>
       <c r="L442" s="1"/>
       <c r="M442" s="1"/>
       <c r="N442" s="1"/>
       <c r="O442" s="1"/>
       <c r="P442" s="1"/>
       <c r="Q442" s="1"/>
       <c r="R442" s="1"/>
       <c r="S442" s="1"/>
       <c r="T442" s="1"/>
       <c r="U442" s="1"/>
       <c r="V442" s="1"/>
       <c r="W442" s="1"/>
     </row>
     <row r="443" spans="1:23">
       <c r="A443" s="3">
         <v>441</v>
       </c>
       <c r="B443" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C443" s="10" t="s">
+        <v>890</v>
+      </c>
+      <c r="D443" s="3" t="s">
         <v>891</v>
       </c>
-      <c r="D443" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E443" s="3">
-        <v>0</v>
+        <v>273.01</v>
       </c>
       <c r="F443" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G443" s="3">
-        <v>0</v>
+        <v>174.17</v>
       </c>
       <c r="H443" s="4">
-        <v>0</v>
+        <v>167.25</v>
       </c>
       <c r="I443" s="1"/>
       <c r="J443" s="1"/>
       <c r="K443" s="1"/>
       <c r="L443" s="1"/>
       <c r="M443" s="1"/>
       <c r="N443" s="1"/>
       <c r="O443" s="1"/>
       <c r="P443" s="1"/>
       <c r="Q443" s="1"/>
       <c r="R443" s="1"/>
       <c r="S443" s="1"/>
       <c r="T443" s="1"/>
       <c r="U443" s="1"/>
       <c r="V443" s="1"/>
       <c r="W443" s="1"/>
     </row>
     <row r="444" spans="1:23">
       <c r="A444" s="3">
         <v>442</v>
       </c>
       <c r="B444" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C444" s="10" t="s">
+        <v>892</v>
+      </c>
+      <c r="D444" s="3" t="s">
         <v>893</v>
       </c>
-      <c r="D444" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E444" s="3">
-        <v>0</v>
+        <v>551.86</v>
       </c>
       <c r="F444" s="3">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G444" s="3">
-        <v>0</v>
+        <v>501.94</v>
       </c>
       <c r="H444" s="4">
-        <v>0</v>
+        <v>310.87</v>
       </c>
       <c r="I444" s="1"/>
       <c r="J444" s="1"/>
       <c r="K444" s="1"/>
       <c r="L444" s="1"/>
       <c r="M444" s="1"/>
       <c r="N444" s="1"/>
       <c r="O444" s="1"/>
       <c r="P444" s="1"/>
       <c r="Q444" s="1"/>
       <c r="R444" s="1"/>
       <c r="S444" s="1"/>
       <c r="T444" s="1"/>
       <c r="U444" s="1"/>
       <c r="V444" s="1"/>
       <c r="W444" s="1"/>
     </row>
     <row r="445" spans="1:23">
       <c r="A445" s="3">
         <v>443</v>
       </c>
       <c r="B445" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C445" s="10" t="s">
+        <v>894</v>
+      </c>
+      <c r="D445" s="3" t="s">
         <v>895</v>
       </c>
-      <c r="D445" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E445" s="3">
-        <v>0</v>
+        <v>419.1</v>
       </c>
       <c r="F445" s="3">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G445" s="3">
-        <v>0</v>
+        <v>352.1</v>
       </c>
       <c r="H445" s="4">
-        <v>0</v>
+        <v>361.15</v>
       </c>
       <c r="I445" s="1"/>
       <c r="J445" s="1"/>
       <c r="K445" s="1"/>
       <c r="L445" s="1"/>
       <c r="M445" s="1"/>
       <c r="N445" s="1"/>
       <c r="O445" s="1"/>
       <c r="P445" s="1"/>
       <c r="Q445" s="1"/>
       <c r="R445" s="1"/>
       <c r="S445" s="1"/>
       <c r="T445" s="1"/>
       <c r="U445" s="1"/>
       <c r="V445" s="1"/>
       <c r="W445" s="1"/>
     </row>
     <row r="446" spans="1:23">
       <c r="A446" s="3">
         <v>444</v>
       </c>
       <c r="B446" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C446" s="10" t="s">
+        <v>896</v>
+      </c>
+      <c r="D446" s="3" t="s">
         <v>897</v>
       </c>
-      <c r="D446" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E446" s="3">
-        <v>0</v>
+        <v>403.27</v>
       </c>
       <c r="F446" s="3">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="G446" s="3">
-        <v>0</v>
+        <v>199.33</v>
       </c>
       <c r="H446" s="4">
-        <v>0</v>
+        <v>168.88</v>
       </c>
       <c r="I446" s="1"/>
       <c r="J446" s="1"/>
       <c r="K446" s="1"/>
       <c r="L446" s="1"/>
       <c r="M446" s="1"/>
       <c r="N446" s="1"/>
       <c r="O446" s="1"/>
       <c r="P446" s="1"/>
       <c r="Q446" s="1"/>
       <c r="R446" s="1"/>
       <c r="S446" s="1"/>
       <c r="T446" s="1"/>
       <c r="U446" s="1"/>
       <c r="V446" s="1"/>
       <c r="W446" s="1"/>
     </row>
     <row r="447" spans="1:23">
       <c r="A447" s="3">
         <v>445</v>
       </c>
       <c r="B447" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C447" s="10" t="s">
+        <v>898</v>
+      </c>
+      <c r="D447" s="3" t="s">
         <v>899</v>
       </c>
-      <c r="D447" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E447" s="3">
-        <v>0</v>
+        <v>263.3</v>
       </c>
       <c r="F447" s="3">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G447" s="3">
-        <v>0</v>
+        <v>233.55</v>
       </c>
       <c r="H447" s="4">
-        <v>0</v>
+        <v>120.99</v>
       </c>
       <c r="I447" s="1"/>
       <c r="J447" s="1"/>
       <c r="K447" s="1"/>
       <c r="L447" s="1"/>
       <c r="M447" s="1"/>
       <c r="N447" s="1"/>
       <c r="O447" s="1"/>
       <c r="P447" s="1"/>
       <c r="Q447" s="1"/>
       <c r="R447" s="1"/>
       <c r="S447" s="1"/>
       <c r="T447" s="1"/>
       <c r="U447" s="1"/>
       <c r="V447" s="1"/>
       <c r="W447" s="1"/>
     </row>
     <row r="448" spans="1:23">
       <c r="A448" s="3">
         <v>446</v>
       </c>
       <c r="B448" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C448" s="10" t="s">
+        <v>900</v>
+      </c>
+      <c r="D448" s="3" t="s">
         <v>901</v>
       </c>
-      <c r="D448" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E448" s="3">
-        <v>0</v>
+        <v>235.66</v>
       </c>
       <c r="F448" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G448" s="3">
-        <v>0</v>
+        <v>196.93</v>
       </c>
       <c r="H448" s="4">
-        <v>0</v>
+        <v>37.1</v>
       </c>
       <c r="I448" s="1"/>
       <c r="J448" s="1"/>
       <c r="K448" s="1"/>
       <c r="L448" s="1"/>
       <c r="M448" s="1"/>
       <c r="N448" s="1"/>
       <c r="O448" s="1"/>
       <c r="P448" s="1"/>
       <c r="Q448" s="1"/>
       <c r="R448" s="1"/>
       <c r="S448" s="1"/>
       <c r="T448" s="1"/>
       <c r="U448" s="1"/>
       <c r="V448" s="1"/>
       <c r="W448" s="1"/>
     </row>
     <row r="449" spans="1:23">
       <c r="A449" s="3">
         <v>447</v>
       </c>
       <c r="B449" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C449" s="10" t="s">
+        <v>902</v>
+      </c>
+      <c r="D449" s="3" t="s">
         <v>903</v>
       </c>
-      <c r="D449" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E449" s="3">
-        <v>2261.14</v>
+        <v>803.86</v>
       </c>
       <c r="F449" s="3">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G449" s="3">
-        <v>1629.33</v>
+        <v>673.93</v>
       </c>
       <c r="H449" s="4">
-        <v>3.1</v>
+        <v>401.5</v>
       </c>
       <c r="I449" s="1"/>
       <c r="J449" s="1"/>
       <c r="K449" s="1"/>
       <c r="L449" s="1"/>
       <c r="M449" s="1"/>
       <c r="N449" s="1"/>
       <c r="O449" s="1"/>
       <c r="P449" s="1"/>
       <c r="Q449" s="1"/>
       <c r="R449" s="1"/>
       <c r="S449" s="1"/>
       <c r="T449" s="1"/>
       <c r="U449" s="1"/>
       <c r="V449" s="1"/>
       <c r="W449" s="1"/>
     </row>
     <row r="450" spans="1:23">
       <c r="A450" s="3">
         <v>448</v>
       </c>
       <c r="B450" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C450" s="10" t="s">
+        <v>904</v>
+      </c>
+      <c r="D450" s="3" t="s">
         <v>905</v>
       </c>
-      <c r="D450" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E450" s="3">
-        <v>499.96</v>
+        <v>329.37</v>
       </c>
       <c r="F450" s="3">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G450" s="3">
-        <v>439.91</v>
+        <v>266.33</v>
       </c>
       <c r="H450" s="4">
-        <v>81.31</v>
+        <v>265.78</v>
       </c>
       <c r="I450" s="1"/>
       <c r="J450" s="1"/>
       <c r="K450" s="1"/>
       <c r="L450" s="1"/>
       <c r="M450" s="1"/>
       <c r="N450" s="1"/>
       <c r="O450" s="1"/>
       <c r="P450" s="1"/>
       <c r="Q450" s="1"/>
       <c r="R450" s="1"/>
       <c r="S450" s="1"/>
       <c r="T450" s="1"/>
       <c r="U450" s="1"/>
       <c r="V450" s="1"/>
       <c r="W450" s="1"/>
     </row>
     <row r="451" spans="1:23">
       <c r="A451" s="3">
         <v>449</v>
       </c>
       <c r="B451" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C451" s="10" t="s">
+        <v>906</v>
+      </c>
+      <c r="D451" s="3" t="s">
         <v>907</v>
       </c>
-      <c r="D451" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E451" s="3">
-        <v>957.08</v>
+        <v>299.75</v>
       </c>
       <c r="F451" s="3">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="G451" s="3">
-        <v>917.77</v>
+        <v>239.6</v>
       </c>
       <c r="H451" s="4">
-        <v>75.57</v>
+        <v>152.8</v>
       </c>
       <c r="I451" s="1"/>
       <c r="J451" s="1"/>
       <c r="K451" s="1"/>
       <c r="L451" s="1"/>
       <c r="M451" s="1"/>
       <c r="N451" s="1"/>
       <c r="O451" s="1"/>
       <c r="P451" s="1"/>
       <c r="Q451" s="1"/>
       <c r="R451" s="1"/>
       <c r="S451" s="1"/>
       <c r="T451" s="1"/>
       <c r="U451" s="1"/>
       <c r="V451" s="1"/>
       <c r="W451" s="1"/>
     </row>
     <row r="452" spans="1:23">
       <c r="A452" s="3">
         <v>450</v>
       </c>
       <c r="B452" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C452" s="10" t="s">
+        <v>908</v>
+      </c>
+      <c r="D452" s="3" t="s">
         <v>909</v>
       </c>
-      <c r="D452" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E452" s="3">
-        <v>748.8</v>
+        <v>930.57</v>
       </c>
       <c r="F452" s="3">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G452" s="3">
-        <v>729.13</v>
+        <v>825.24</v>
       </c>
       <c r="H452" s="4">
-        <v>56.17</v>
+        <v>372.84</v>
       </c>
       <c r="I452" s="1"/>
       <c r="J452" s="1"/>
       <c r="K452" s="1"/>
       <c r="L452" s="1"/>
       <c r="M452" s="1"/>
       <c r="N452" s="1"/>
       <c r="O452" s="1"/>
       <c r="P452" s="1"/>
       <c r="Q452" s="1"/>
       <c r="R452" s="1"/>
       <c r="S452" s="1"/>
       <c r="T452" s="1"/>
       <c r="U452" s="1"/>
       <c r="V452" s="1"/>
       <c r="W452" s="1"/>
     </row>
     <row r="453" spans="1:23">
       <c r="A453" s="3">
         <v>451</v>
       </c>
       <c r="B453" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C453" s="10" t="s">
+        <v>910</v>
+      </c>
+      <c r="D453" s="3" t="s">
         <v>911</v>
       </c>
-      <c r="D453" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E453" s="3">
-        <v>948.37</v>
+        <v>326.46</v>
       </c>
       <c r="F453" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G453" s="3">
-        <v>1045.78</v>
+        <v>190.52</v>
       </c>
       <c r="H453" s="4">
-        <v>389.6</v>
+        <v>140.98</v>
       </c>
       <c r="I453" s="1"/>
       <c r="J453" s="1"/>
       <c r="K453" s="1"/>
       <c r="L453" s="1"/>
       <c r="M453" s="1"/>
       <c r="N453" s="1"/>
       <c r="O453" s="1"/>
       <c r="P453" s="1"/>
       <c r="Q453" s="1"/>
       <c r="R453" s="1"/>
       <c r="S453" s="1"/>
       <c r="T453" s="1"/>
       <c r="U453" s="1"/>
       <c r="V453" s="1"/>
       <c r="W453" s="1"/>
     </row>
     <row r="454" spans="1:23">
       <c r="A454" s="3">
         <v>452</v>
       </c>
       <c r="B454" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C454" s="10" t="s">
+        <v>912</v>
+      </c>
+      <c r="D454" s="3" t="s">
         <v>913</v>
       </c>
-      <c r="D454" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E454" s="3">
-        <v>1014.27</v>
+        <v>206.51</v>
       </c>
       <c r="F454" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G454" s="3">
-        <v>986.86</v>
+        <v>194.21</v>
       </c>
       <c r="H454" s="4">
-        <v>208.86</v>
+        <v>119.19</v>
       </c>
       <c r="I454" s="1"/>
       <c r="J454" s="1"/>
       <c r="K454" s="1"/>
       <c r="L454" s="1"/>
       <c r="M454" s="1"/>
       <c r="N454" s="1"/>
       <c r="O454" s="1"/>
       <c r="P454" s="1"/>
       <c r="Q454" s="1"/>
       <c r="R454" s="1"/>
       <c r="S454" s="1"/>
       <c r="T454" s="1"/>
       <c r="U454" s="1"/>
       <c r="V454" s="1"/>
       <c r="W454" s="1"/>
     </row>
     <row r="455" spans="1:23">
       <c r="A455" s="3">
         <v>453</v>
       </c>
       <c r="B455" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C455" s="10" t="s">
+        <v>914</v>
+      </c>
+      <c r="D455" s="3" t="s">
         <v>915</v>
       </c>
-      <c r="D455" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E455" s="3">
-        <v>709.67</v>
+        <v>222.47</v>
       </c>
       <c r="F455" s="3">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="G455" s="3">
-        <v>1005.37</v>
+        <v>200.49</v>
       </c>
       <c r="H455" s="4">
-        <v>418.34</v>
+        <v>98.74</v>
       </c>
       <c r="I455" s="1"/>
       <c r="J455" s="1"/>
       <c r="K455" s="1"/>
       <c r="L455" s="1"/>
       <c r="M455" s="1"/>
       <c r="N455" s="1"/>
       <c r="O455" s="1"/>
       <c r="P455" s="1"/>
       <c r="Q455" s="1"/>
       <c r="R455" s="1"/>
       <c r="S455" s="1"/>
       <c r="T455" s="1"/>
       <c r="U455" s="1"/>
       <c r="V455" s="1"/>
       <c r="W455" s="1"/>
     </row>
     <row r="456" spans="1:23">
       <c r="A456" s="3">
         <v>454</v>
       </c>
       <c r="B456" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C456" s="10" t="s">
+        <v>916</v>
+      </c>
+      <c r="D456" s="3" t="s">
         <v>917</v>
       </c>
-      <c r="D456" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E456" s="3">
-        <v>849.86</v>
+        <v>352.7</v>
       </c>
       <c r="F456" s="3">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="G456" s="3">
-        <v>204.17</v>
+        <v>301.78</v>
       </c>
       <c r="H456" s="4">
-        <v>472.8</v>
+        <v>152.32</v>
       </c>
       <c r="I456" s="1"/>
       <c r="J456" s="1"/>
       <c r="K456" s="1"/>
       <c r="L456" s="1"/>
       <c r="M456" s="1"/>
       <c r="N456" s="1"/>
       <c r="O456" s="1"/>
       <c r="P456" s="1"/>
       <c r="Q456" s="1"/>
       <c r="R456" s="1"/>
       <c r="S456" s="1"/>
       <c r="T456" s="1"/>
       <c r="U456" s="1"/>
       <c r="V456" s="1"/>
       <c r="W456" s="1"/>
     </row>
     <row r="457" spans="1:23">
       <c r="A457" s="3">
         <v>455</v>
       </c>
       <c r="B457" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C457" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="D457" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="D457" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E457" s="3">
-        <v>730.39</v>
+        <v>657.64</v>
       </c>
       <c r="F457" s="3">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G457" s="3">
-        <v>512.63</v>
+        <v>404.67</v>
       </c>
       <c r="H457" s="4">
-        <v>455.17</v>
+        <v>232.67</v>
       </c>
       <c r="I457" s="1"/>
       <c r="J457" s="1"/>
       <c r="K457" s="1"/>
       <c r="L457" s="1"/>
       <c r="M457" s="1"/>
       <c r="N457" s="1"/>
       <c r="O457" s="1"/>
       <c r="P457" s="1"/>
       <c r="Q457" s="1"/>
       <c r="R457" s="1"/>
       <c r="S457" s="1"/>
       <c r="T457" s="1"/>
       <c r="U457" s="1"/>
       <c r="V457" s="1"/>
       <c r="W457" s="1"/>
     </row>
     <row r="458" spans="1:23">
       <c r="A458" s="3">
         <v>456</v>
       </c>
       <c r="B458" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C458" s="10" t="s">
+        <v>920</v>
+      </c>
+      <c r="D458" s="3" t="s">
         <v>921</v>
       </c>
-      <c r="D458" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E458" s="3">
-        <v>930.35</v>
+        <v>404.03</v>
       </c>
       <c r="F458" s="3">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G458" s="3">
-        <v>804.63</v>
+        <v>386.61</v>
       </c>
       <c r="H458" s="4">
-        <v>211.15</v>
+        <v>87.5</v>
       </c>
       <c r="I458" s="1"/>
       <c r="J458" s="1"/>
       <c r="K458" s="1"/>
       <c r="L458" s="1"/>
       <c r="M458" s="1"/>
       <c r="N458" s="1"/>
       <c r="O458" s="1"/>
       <c r="P458" s="1"/>
       <c r="Q458" s="1"/>
       <c r="R458" s="1"/>
       <c r="S458" s="1"/>
       <c r="T458" s="1"/>
       <c r="U458" s="1"/>
       <c r="V458" s="1"/>
       <c r="W458" s="1"/>
     </row>
     <row r="459" spans="1:23">
       <c r="A459" s="3">
         <v>457</v>
       </c>
       <c r="B459" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C459" s="10" t="s">
+        <v>922</v>
+      </c>
+      <c r="D459" s="3" t="s">
         <v>923</v>
       </c>
-      <c r="D459" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E459" s="3">
-        <v>1597.04</v>
+        <v>997.5</v>
       </c>
       <c r="F459" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G459" s="3">
-        <v>1161.95</v>
+        <v>1143.43</v>
       </c>
       <c r="H459" s="4">
-        <v>385.36</v>
+        <v>996.39</v>
       </c>
       <c r="I459" s="1"/>
       <c r="J459" s="1"/>
       <c r="K459" s="1"/>
       <c r="L459" s="1"/>
       <c r="M459" s="1"/>
       <c r="N459" s="1"/>
       <c r="O459" s="1"/>
       <c r="P459" s="1"/>
       <c r="Q459" s="1"/>
       <c r="R459" s="1"/>
       <c r="S459" s="1"/>
       <c r="T459" s="1"/>
       <c r="U459" s="1"/>
       <c r="V459" s="1"/>
       <c r="W459" s="1"/>
     </row>
     <row r="460" spans="1:23">
       <c r="A460" s="3">
         <v>458</v>
       </c>
       <c r="B460" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C460" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="D460" s="3" t="s">
         <v>925</v>
       </c>
-      <c r="D460" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E460" s="3">
-        <v>732.04</v>
+        <v>811.64</v>
       </c>
       <c r="F460" s="3">
         <v>4</v>
       </c>
       <c r="G460" s="3">
-        <v>760.26</v>
+        <v>811.64</v>
       </c>
       <c r="H460" s="4">
-        <v>4.91</v>
+        <v>316.95</v>
       </c>
       <c r="I460" s="1"/>
       <c r="J460" s="1"/>
       <c r="K460" s="1"/>
       <c r="L460" s="1"/>
       <c r="M460" s="1"/>
       <c r="N460" s="1"/>
       <c r="O460" s="1"/>
       <c r="P460" s="1"/>
       <c r="Q460" s="1"/>
       <c r="R460" s="1"/>
       <c r="S460" s="1"/>
       <c r="T460" s="1"/>
       <c r="U460" s="1"/>
       <c r="V460" s="1"/>
       <c r="W460" s="1"/>
     </row>
     <row r="461" spans="1:23">
       <c r="A461" s="3">
         <v>459</v>
       </c>
       <c r="B461" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C461" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="D461" s="3" t="s">
         <v>927</v>
       </c>
-      <c r="D461" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E461" s="3">
-        <v>594.58</v>
+        <v>1701.73</v>
       </c>
       <c r="F461" s="3">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G461" s="3">
-        <v>641.6</v>
+        <v>1409.8</v>
       </c>
       <c r="H461" s="4">
-        <v>532.62</v>
+        <v>1235.54</v>
       </c>
       <c r="I461" s="1"/>
       <c r="J461" s="1"/>
       <c r="K461" s="1"/>
       <c r="L461" s="1"/>
       <c r="M461" s="1"/>
       <c r="N461" s="1"/>
       <c r="O461" s="1"/>
       <c r="P461" s="1"/>
       <c r="Q461" s="1"/>
       <c r="R461" s="1"/>
       <c r="S461" s="1"/>
       <c r="T461" s="1"/>
       <c r="U461" s="1"/>
       <c r="V461" s="1"/>
       <c r="W461" s="1"/>
     </row>
     <row r="462" spans="1:23">
       <c r="A462" s="3">
         <v>460</v>
       </c>
       <c r="B462" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C462" s="10" t="s">
+        <v>928</v>
+      </c>
+      <c r="D462" s="3" t="s">
         <v>929</v>
       </c>
-      <c r="D462" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E462" s="3">
-        <v>435.58</v>
+        <v>788.4</v>
       </c>
       <c r="F462" s="3">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G462" s="3">
-        <v>367.6</v>
+        <v>780.21</v>
       </c>
       <c r="H462" s="4">
-        <v>257.25</v>
+        <v>343.76</v>
       </c>
       <c r="I462" s="1"/>
       <c r="J462" s="1"/>
       <c r="K462" s="1"/>
       <c r="L462" s="1"/>
       <c r="M462" s="1"/>
       <c r="N462" s="1"/>
       <c r="O462" s="1"/>
       <c r="P462" s="1"/>
       <c r="Q462" s="1"/>
       <c r="R462" s="1"/>
       <c r="S462" s="1"/>
       <c r="T462" s="1"/>
       <c r="U462" s="1"/>
       <c r="V462" s="1"/>
       <c r="W462" s="1"/>
     </row>
     <row r="463" spans="1:23">
       <c r="A463" s="3">
         <v>461</v>
       </c>
       <c r="B463" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C463" s="10" t="s">
+        <v>930</v>
+      </c>
+      <c r="D463" s="3" t="s">
         <v>931</v>
       </c>
-      <c r="D463" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E463" s="3">
-        <v>751.19</v>
+        <v>877.06</v>
       </c>
       <c r="F463" s="3">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G463" s="3">
-        <v>474.48</v>
+        <v>827.09</v>
       </c>
       <c r="H463" s="4">
-        <v>78.64</v>
+        <v>499.11</v>
       </c>
       <c r="I463" s="1"/>
       <c r="J463" s="1"/>
       <c r="K463" s="1"/>
       <c r="L463" s="1"/>
       <c r="M463" s="1"/>
       <c r="N463" s="1"/>
       <c r="O463" s="1"/>
       <c r="P463" s="1"/>
       <c r="Q463" s="1"/>
       <c r="R463" s="1"/>
       <c r="S463" s="1"/>
       <c r="T463" s="1"/>
       <c r="U463" s="1"/>
       <c r="V463" s="1"/>
       <c r="W463" s="1"/>
     </row>
     <row r="464" spans="1:23">
       <c r="A464" s="3">
         <v>462</v>
       </c>
       <c r="B464" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C464" s="10" t="s">
+        <v>932</v>
+      </c>
+      <c r="D464" s="3" t="s">
         <v>933</v>
       </c>
-      <c r="D464" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E464" s="3">
-        <v>1367.01</v>
+        <v>541.84</v>
       </c>
       <c r="F464" s="3">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="G464" s="3">
-        <v>1396.48</v>
+        <v>454.55</v>
       </c>
       <c r="H464" s="4">
-        <v>294.42</v>
+        <v>246.09</v>
       </c>
       <c r="I464" s="1"/>
       <c r="J464" s="1"/>
       <c r="K464" s="1"/>
       <c r="L464" s="1"/>
       <c r="M464" s="1"/>
       <c r="N464" s="1"/>
       <c r="O464" s="1"/>
       <c r="P464" s="1"/>
       <c r="Q464" s="1"/>
       <c r="R464" s="1"/>
       <c r="S464" s="1"/>
       <c r="T464" s="1"/>
       <c r="U464" s="1"/>
       <c r="V464" s="1"/>
       <c r="W464" s="1"/>
     </row>
     <row r="465" spans="1:23">
       <c r="A465" s="3">
         <v>463</v>
       </c>
       <c r="B465" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C465" s="10" t="s">
+        <v>934</v>
+      </c>
+      <c r="D465" s="3" t="s">
         <v>935</v>
       </c>
-      <c r="D465" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E465" s="3">
-        <v>2286.45</v>
+        <v>1064.31</v>
       </c>
       <c r="F465" s="3">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="G465" s="3">
-        <v>1807.09</v>
+        <v>644.56</v>
       </c>
       <c r="H465" s="4">
-        <v>380.66</v>
+        <v>308.78</v>
       </c>
       <c r="I465" s="1"/>
       <c r="J465" s="1"/>
       <c r="K465" s="1"/>
       <c r="L465" s="1"/>
       <c r="M465" s="1"/>
       <c r="N465" s="1"/>
       <c r="O465" s="1"/>
       <c r="P465" s="1"/>
       <c r="Q465" s="1"/>
       <c r="R465" s="1"/>
       <c r="S465" s="1"/>
       <c r="T465" s="1"/>
       <c r="U465" s="1"/>
       <c r="V465" s="1"/>
       <c r="W465" s="1"/>
     </row>
     <row r="466" spans="1:23">
       <c r="A466" s="3">
         <v>464</v>
       </c>
       <c r="B466" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C466" s="10" t="s">
+        <v>936</v>
+      </c>
+      <c r="D466" s="3" t="s">
         <v>937</v>
       </c>
-      <c r="D466" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E466" s="3">
-        <v>373.67</v>
+        <v>642.49</v>
       </c>
       <c r="F466" s="3">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G466" s="3">
-        <v>343.31</v>
+        <v>522.41</v>
       </c>
       <c r="H466" s="4">
-        <v>164.85</v>
+        <v>137.75</v>
       </c>
       <c r="I466" s="1"/>
       <c r="J466" s="1"/>
       <c r="K466" s="1"/>
       <c r="L466" s="1"/>
       <c r="M466" s="1"/>
       <c r="N466" s="1"/>
       <c r="O466" s="1"/>
       <c r="P466" s="1"/>
       <c r="Q466" s="1"/>
       <c r="R466" s="1"/>
       <c r="S466" s="1"/>
       <c r="T466" s="1"/>
       <c r="U466" s="1"/>
       <c r="V466" s="1"/>
       <c r="W466" s="1"/>
     </row>
     <row r="467" spans="1:23">
       <c r="A467" s="3">
         <v>465</v>
       </c>
       <c r="B467" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C467" s="10" t="s">
+        <v>938</v>
+      </c>
+      <c r="D467" s="3" t="s">
         <v>939</v>
       </c>
-      <c r="D467" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E467" s="3">
-        <v>441.46</v>
+        <v>581.83</v>
       </c>
       <c r="F467" s="3">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G467" s="3">
-        <v>408.72</v>
+        <v>565.78</v>
       </c>
       <c r="H467" s="4">
-        <v>396.78</v>
+        <v>312.48</v>
       </c>
       <c r="I467" s="1"/>
       <c r="J467" s="1"/>
       <c r="K467" s="1"/>
       <c r="L467" s="1"/>
       <c r="M467" s="1"/>
       <c r="N467" s="1"/>
       <c r="O467" s="1"/>
       <c r="P467" s="1"/>
       <c r="Q467" s="1"/>
       <c r="R467" s="1"/>
       <c r="S467" s="1"/>
       <c r="T467" s="1"/>
       <c r="U467" s="1"/>
       <c r="V467" s="1"/>
       <c r="W467" s="1"/>
     </row>
     <row r="468" spans="1:23">
       <c r="A468" s="3">
         <v>466</v>
       </c>
       <c r="B468" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C468" s="10" t="s">
+        <v>940</v>
+      </c>
+      <c r="D468" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="D468" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E468" s="3">
-        <v>971.6</v>
+        <v>50.64</v>
       </c>
       <c r="F468" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G468" s="3">
-        <v>696.46</v>
+        <v>49.83</v>
       </c>
       <c r="H468" s="4">
-        <v>496.01</v>
+        <v>34.24</v>
       </c>
       <c r="I468" s="1"/>
       <c r="J468" s="1"/>
       <c r="K468" s="1"/>
       <c r="L468" s="1"/>
       <c r="M468" s="1"/>
       <c r="N468" s="1"/>
       <c r="O468" s="1"/>
       <c r="P468" s="1"/>
       <c r="Q468" s="1"/>
       <c r="R468" s="1"/>
       <c r="S468" s="1"/>
       <c r="T468" s="1"/>
       <c r="U468" s="1"/>
       <c r="V468" s="1"/>
       <c r="W468" s="1"/>
     </row>
     <row r="469" spans="1:23">
       <c r="A469" s="3">
         <v>467</v>
       </c>
       <c r="B469" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C469" s="10" t="s">
+        <v>942</v>
+      </c>
+      <c r="D469" s="3" t="s">
         <v>943</v>
       </c>
-      <c r="D469" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E469" s="3">
-        <v>1010.12</v>
+        <v>173.14</v>
       </c>
       <c r="F469" s="3">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="G469" s="3">
-        <v>941.85</v>
+        <v>112.08</v>
       </c>
       <c r="H469" s="4">
-        <v>381.28</v>
+        <v>0</v>
       </c>
       <c r="I469" s="1"/>
       <c r="J469" s="1"/>
       <c r="K469" s="1"/>
       <c r="L469" s="1"/>
       <c r="M469" s="1"/>
       <c r="N469" s="1"/>
       <c r="O469" s="1"/>
       <c r="P469" s="1"/>
       <c r="Q469" s="1"/>
       <c r="R469" s="1"/>
       <c r="S469" s="1"/>
       <c r="T469" s="1"/>
       <c r="U469" s="1"/>
       <c r="V469" s="1"/>
       <c r="W469" s="1"/>
     </row>
     <row r="470" spans="1:23">
       <c r="A470" s="3">
         <v>468</v>
       </c>
       <c r="B470" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C470" s="10" t="s">
+        <v>944</v>
+      </c>
+      <c r="D470" s="3" t="s">
         <v>945</v>
       </c>
-      <c r="D470" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E470" s="3">
-        <v>706.16</v>
+        <v>98.78</v>
       </c>
       <c r="F470" s="3">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G470" s="3">
-        <v>580.99</v>
+        <v>1.28</v>
       </c>
       <c r="H470" s="4">
-        <v>453.39</v>
+        <v>1.28</v>
       </c>
       <c r="I470" s="1"/>
       <c r="J470" s="1"/>
       <c r="K470" s="1"/>
       <c r="L470" s="1"/>
       <c r="M470" s="1"/>
       <c r="N470" s="1"/>
       <c r="O470" s="1"/>
       <c r="P470" s="1"/>
       <c r="Q470" s="1"/>
       <c r="R470" s="1"/>
       <c r="S470" s="1"/>
       <c r="T470" s="1"/>
       <c r="U470" s="1"/>
       <c r="V470" s="1"/>
       <c r="W470" s="1"/>
     </row>
     <row r="471" spans="1:23">
       <c r="A471" s="3">
         <v>469</v>
       </c>
       <c r="B471" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C471" s="10" t="s">
+        <v>946</v>
+      </c>
+      <c r="D471" s="3" t="s">
         <v>947</v>
       </c>
-      <c r="D471" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E471" s="3">
-        <v>555.3</v>
+        <v>44.52</v>
       </c>
       <c r="F471" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G471" s="3">
-        <v>538.56</v>
+        <v>36.28</v>
       </c>
       <c r="H471" s="4">
-        <v>208.41</v>
+        <v>0</v>
       </c>
       <c r="I471" s="1"/>
       <c r="J471" s="1"/>
       <c r="K471" s="1"/>
       <c r="L471" s="1"/>
       <c r="M471" s="1"/>
       <c r="N471" s="1"/>
       <c r="O471" s="1"/>
       <c r="P471" s="1"/>
       <c r="Q471" s="1"/>
       <c r="R471" s="1"/>
       <c r="S471" s="1"/>
       <c r="T471" s="1"/>
       <c r="U471" s="1"/>
       <c r="V471" s="1"/>
       <c r="W471" s="1"/>
     </row>
     <row r="472" spans="1:23">
       <c r="A472" s="3">
         <v>470</v>
       </c>
       <c r="B472" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C472" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="D472" s="3" t="s">
         <v>949</v>
       </c>
-      <c r="D472" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E472" s="3">
-        <v>354.55</v>
+        <v>93.58</v>
       </c>
       <c r="F472" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G472" s="3">
-        <v>279.17</v>
+        <v>29.49</v>
       </c>
       <c r="H472" s="4">
-        <v>116.35</v>
+        <v>45.03</v>
       </c>
       <c r="I472" s="1"/>
       <c r="J472" s="1"/>
       <c r="K472" s="1"/>
       <c r="L472" s="1"/>
       <c r="M472" s="1"/>
       <c r="N472" s="1"/>
       <c r="O472" s="1"/>
       <c r="P472" s="1"/>
       <c r="Q472" s="1"/>
       <c r="R472" s="1"/>
       <c r="S472" s="1"/>
       <c r="T472" s="1"/>
       <c r="U472" s="1"/>
       <c r="V472" s="1"/>
       <c r="W472" s="1"/>
     </row>
     <row r="473" spans="1:23">
       <c r="A473" s="3">
         <v>471</v>
       </c>
       <c r="B473" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C473" s="10" t="s">
+        <v>950</v>
+      </c>
+      <c r="D473" s="3" t="s">
         <v>951</v>
       </c>
-      <c r="D473" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E473" s="3">
-        <v>465.55</v>
+        <v>106.02</v>
       </c>
       <c r="F473" s="3">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G473" s="3">
-        <v>330.64</v>
+        <v>98.16</v>
       </c>
       <c r="H473" s="4">
-        <v>92.95</v>
+        <v>5.54</v>
       </c>
       <c r="I473" s="1"/>
       <c r="J473" s="1"/>
       <c r="K473" s="1"/>
       <c r="L473" s="1"/>
       <c r="M473" s="1"/>
       <c r="N473" s="1"/>
       <c r="O473" s="1"/>
       <c r="P473" s="1"/>
       <c r="Q473" s="1"/>
       <c r="R473" s="1"/>
       <c r="S473" s="1"/>
       <c r="T473" s="1"/>
       <c r="U473" s="1"/>
       <c r="V473" s="1"/>
       <c r="W473" s="1"/>
     </row>
     <row r="474" spans="1:23">
       <c r="A474" s="3">
         <v>472</v>
       </c>
       <c r="B474" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C474" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="D474" s="3" t="s">
         <v>953</v>
       </c>
-      <c r="D474" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E474" s="3">
-        <v>226.52</v>
+        <v>0</v>
       </c>
       <c r="F474" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G474" s="3">
-        <v>220.53</v>
+        <v>0</v>
       </c>
       <c r="H474" s="4">
-        <v>214.4</v>
+        <v>0</v>
       </c>
       <c r="I474" s="1"/>
       <c r="J474" s="1"/>
       <c r="K474" s="1"/>
       <c r="L474" s="1"/>
       <c r="M474" s="1"/>
       <c r="N474" s="1"/>
       <c r="O474" s="1"/>
       <c r="P474" s="1"/>
       <c r="Q474" s="1"/>
       <c r="R474" s="1"/>
       <c r="S474" s="1"/>
       <c r="T474" s="1"/>
       <c r="U474" s="1"/>
       <c r="V474" s="1"/>
       <c r="W474" s="1"/>
     </row>
     <row r="475" spans="1:23">
       <c r="A475" s="3">
         <v>473</v>
       </c>
       <c r="B475" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C475" s="10" t="s">
+        <v>954</v>
+      </c>
+      <c r="D475" s="3" t="s">
         <v>955</v>
       </c>
-      <c r="D475" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E475" s="3">
-        <v>299.58</v>
+        <v>0</v>
       </c>
       <c r="F475" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G475" s="3">
-        <v>283.13</v>
+        <v>0</v>
       </c>
       <c r="H475" s="4">
-        <v>120.41</v>
+        <v>0</v>
       </c>
       <c r="I475" s="1"/>
       <c r="J475" s="1"/>
       <c r="K475" s="1"/>
       <c r="L475" s="1"/>
       <c r="M475" s="1"/>
       <c r="N475" s="1"/>
       <c r="O475" s="1"/>
       <c r="P475" s="1"/>
       <c r="Q475" s="1"/>
       <c r="R475" s="1"/>
       <c r="S475" s="1"/>
       <c r="T475" s="1"/>
       <c r="U475" s="1"/>
       <c r="V475" s="1"/>
       <c r="W475" s="1"/>
     </row>
     <row r="476" spans="1:23">
       <c r="A476" s="3">
         <v>474</v>
       </c>
       <c r="B476" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C476" s="10" t="s">
+        <v>956</v>
+      </c>
+      <c r="D476" s="3" t="s">
         <v>957</v>
       </c>
-      <c r="D476" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E476" s="3">
-        <v>185.88</v>
+        <v>0</v>
       </c>
       <c r="F476" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G476" s="3">
-        <v>170.9</v>
+        <v>0</v>
       </c>
       <c r="H476" s="4">
-        <v>70.72</v>
+        <v>0</v>
       </c>
       <c r="I476" s="1"/>
       <c r="J476" s="1"/>
       <c r="K476" s="1"/>
       <c r="L476" s="1"/>
       <c r="M476" s="1"/>
       <c r="N476" s="1"/>
       <c r="O476" s="1"/>
       <c r="P476" s="1"/>
       <c r="Q476" s="1"/>
       <c r="R476" s="1"/>
       <c r="S476" s="1"/>
       <c r="T476" s="1"/>
       <c r="U476" s="1"/>
       <c r="V476" s="1"/>
       <c r="W476" s="1"/>
     </row>
     <row r="477" spans="1:23">
       <c r="A477" s="3">
         <v>475</v>
       </c>
       <c r="B477" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C477" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="D477" s="3" t="s">
         <v>959</v>
       </c>
-      <c r="D477" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E477" s="3">
-        <v>82.53</v>
+        <v>0</v>
       </c>
       <c r="F477" s="3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G477" s="3">
-        <v>122.85</v>
+        <v>0</v>
       </c>
       <c r="H477" s="4">
-        <v>74.49</v>
+        <v>0</v>
       </c>
       <c r="I477" s="1"/>
       <c r="J477" s="1"/>
       <c r="K477" s="1"/>
       <c r="L477" s="1"/>
       <c r="M477" s="1"/>
       <c r="N477" s="1"/>
       <c r="O477" s="1"/>
       <c r="P477" s="1"/>
       <c r="Q477" s="1"/>
       <c r="R477" s="1"/>
       <c r="S477" s="1"/>
       <c r="T477" s="1"/>
       <c r="U477" s="1"/>
       <c r="V477" s="1"/>
       <c r="W477" s="1"/>
     </row>
     <row r="478" spans="1:23">
       <c r="A478" s="3">
         <v>476</v>
       </c>
       <c r="B478" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C478" s="10" t="s">
+        <v>960</v>
+      </c>
+      <c r="D478" s="3" t="s">
         <v>961</v>
       </c>
-      <c r="D478" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E478" s="3">
-        <v>99.71</v>
+        <v>0</v>
       </c>
       <c r="F478" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G478" s="3">
-        <v>92.22</v>
+        <v>0</v>
       </c>
       <c r="H478" s="4">
-        <v>89.4</v>
+        <v>0</v>
       </c>
       <c r="I478" s="1"/>
       <c r="J478" s="1"/>
       <c r="K478" s="1"/>
       <c r="L478" s="1"/>
       <c r="M478" s="1"/>
       <c r="N478" s="1"/>
       <c r="O478" s="1"/>
       <c r="P478" s="1"/>
       <c r="Q478" s="1"/>
       <c r="R478" s="1"/>
       <c r="S478" s="1"/>
       <c r="T478" s="1"/>
       <c r="U478" s="1"/>
       <c r="V478" s="1"/>
       <c r="W478" s="1"/>
     </row>
     <row r="479" spans="1:23">
       <c r="A479" s="3">
         <v>477</v>
       </c>
       <c r="B479" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C479" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="D479" s="3" t="s">
         <v>963</v>
       </c>
-      <c r="D479" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E479" s="3">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="F479" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G479" s="3">
-        <v>4.99</v>
+        <v>0</v>
       </c>
       <c r="H479" s="4">
-        <v>199.68</v>
+        <v>0</v>
       </c>
       <c r="I479" s="1"/>
       <c r="J479" s="1"/>
       <c r="K479" s="1"/>
       <c r="L479" s="1"/>
       <c r="M479" s="1"/>
       <c r="N479" s="1"/>
       <c r="O479" s="1"/>
       <c r="P479" s="1"/>
       <c r="Q479" s="1"/>
       <c r="R479" s="1"/>
       <c r="S479" s="1"/>
       <c r="T479" s="1"/>
       <c r="U479" s="1"/>
       <c r="V479" s="1"/>
       <c r="W479" s="1"/>
     </row>
     <row r="480" spans="1:23">
       <c r="A480" s="3">
         <v>478</v>
       </c>
       <c r="B480" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C480" s="10" t="s">
+        <v>964</v>
+      </c>
+      <c r="D480" s="3" t="s">
         <v>965</v>
       </c>
-      <c r="D480" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E480" s="3">
-        <v>225.53</v>
+        <v>168.61</v>
       </c>
       <c r="F480" s="3">
         <v>3</v>
       </c>
       <c r="G480" s="3">
-        <v>248.78</v>
+        <v>105.94</v>
       </c>
       <c r="H480" s="4">
-        <v>220.45</v>
+        <v>29.74</v>
       </c>
       <c r="I480" s="1"/>
       <c r="J480" s="1"/>
       <c r="K480" s="1"/>
       <c r="L480" s="1"/>
       <c r="M480" s="1"/>
       <c r="N480" s="1"/>
       <c r="O480" s="1"/>
       <c r="P480" s="1"/>
       <c r="Q480" s="1"/>
       <c r="R480" s="1"/>
       <c r="S480" s="1"/>
       <c r="T480" s="1"/>
       <c r="U480" s="1"/>
       <c r="V480" s="1"/>
       <c r="W480" s="1"/>
     </row>
     <row r="481" spans="1:23">
       <c r="A481" s="3">
         <v>479</v>
       </c>
       <c r="B481" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C481" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="D481" s="3" t="s">
         <v>967</v>
       </c>
-      <c r="D481" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E481" s="3">
-        <v>187.75</v>
+        <v>0</v>
       </c>
       <c r="F481" s="3">
         <v>1</v>
       </c>
       <c r="G481" s="3">
-        <v>305.8</v>
+        <v>316.41</v>
       </c>
       <c r="H481" s="4">
-        <v>238.68</v>
+        <v>0</v>
       </c>
       <c r="I481" s="1"/>
       <c r="J481" s="1"/>
       <c r="K481" s="1"/>
       <c r="L481" s="1"/>
       <c r="M481" s="1"/>
       <c r="N481" s="1"/>
       <c r="O481" s="1"/>
       <c r="P481" s="1"/>
       <c r="Q481" s="1"/>
       <c r="R481" s="1"/>
       <c r="S481" s="1"/>
       <c r="T481" s="1"/>
       <c r="U481" s="1"/>
       <c r="V481" s="1"/>
       <c r="W481" s="1"/>
     </row>
     <row r="482" spans="1:23">
       <c r="A482" s="3">
         <v>480</v>
       </c>
       <c r="B482" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C482" s="10" t="s">
+        <v>968</v>
+      </c>
+      <c r="D482" s="3" t="s">
         <v>969</v>
       </c>
-      <c r="D482" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E482" s="3">
-        <v>40.89</v>
+        <v>167.23</v>
       </c>
       <c r="F482" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G482" s="3">
-        <v>79.05</v>
+        <v>112.96</v>
       </c>
       <c r="H482" s="4">
-        <v>76.69</v>
+        <v>47.82</v>
       </c>
       <c r="I482" s="1"/>
       <c r="J482" s="1"/>
       <c r="K482" s="1"/>
       <c r="L482" s="1"/>
       <c r="M482" s="1"/>
       <c r="N482" s="1"/>
       <c r="O482" s="1"/>
       <c r="P482" s="1"/>
       <c r="Q482" s="1"/>
       <c r="R482" s="1"/>
       <c r="S482" s="1"/>
       <c r="T482" s="1"/>
       <c r="U482" s="1"/>
       <c r="V482" s="1"/>
       <c r="W482" s="1"/>
     </row>
     <row r="483" spans="1:23">
       <c r="A483" s="3">
         <v>481</v>
       </c>
       <c r="B483" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C483" s="10" t="s">
+        <v>970</v>
+      </c>
+      <c r="D483" s="3" t="s">
         <v>971</v>
       </c>
-      <c r="D483" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E483" s="3">
-        <v>83.27</v>
+        <v>295.09</v>
       </c>
       <c r="F483" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G483" s="3">
-        <v>83.1</v>
+        <v>239.45</v>
       </c>
       <c r="H483" s="4">
-        <v>81.32</v>
+        <v>168.48</v>
       </c>
       <c r="I483" s="1"/>
       <c r="J483" s="1"/>
       <c r="K483" s="1"/>
       <c r="L483" s="1"/>
       <c r="M483" s="1"/>
       <c r="N483" s="1"/>
       <c r="O483" s="1"/>
       <c r="P483" s="1"/>
       <c r="Q483" s="1"/>
       <c r="R483" s="1"/>
       <c r="S483" s="1"/>
       <c r="T483" s="1"/>
       <c r="U483" s="1"/>
       <c r="V483" s="1"/>
       <c r="W483" s="1"/>
     </row>
     <row r="484" spans="1:23">
       <c r="A484" s="3">
         <v>482</v>
       </c>
       <c r="B484" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C484" s="10" t="s">
+        <v>972</v>
+      </c>
+      <c r="D484" s="3" t="s">
         <v>973</v>
       </c>
-      <c r="D484" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E484" s="3">
-        <v>68.07</v>
+        <v>276.34</v>
       </c>
       <c r="F484" s="3">
         <v>1</v>
       </c>
       <c r="G484" s="3">
-        <v>131.9</v>
+        <v>241.76</v>
       </c>
       <c r="H484" s="4">
-        <v>124.65</v>
+        <v>241.76</v>
       </c>
       <c r="I484" s="1"/>
       <c r="J484" s="1"/>
       <c r="K484" s="1"/>
       <c r="L484" s="1"/>
       <c r="M484" s="1"/>
       <c r="N484" s="1"/>
       <c r="O484" s="1"/>
       <c r="P484" s="1"/>
       <c r="Q484" s="1"/>
       <c r="R484" s="1"/>
       <c r="S484" s="1"/>
       <c r="T484" s="1"/>
       <c r="U484" s="1"/>
       <c r="V484" s="1"/>
       <c r="W484" s="1"/>
     </row>
     <row r="485" spans="1:23">
       <c r="A485" s="3">
         <v>483</v>
       </c>
       <c r="B485" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C485" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="D485" s="3" t="s">
         <v>975</v>
       </c>
-      <c r="D485" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E485" s="3">
-        <v>98.58</v>
+        <v>0</v>
       </c>
       <c r="F485" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G485" s="3">
-        <v>152.19</v>
+        <v>0</v>
       </c>
       <c r="H485" s="4">
-        <v>138.07</v>
+        <v>0</v>
       </c>
       <c r="I485" s="1"/>
       <c r="J485" s="1"/>
       <c r="K485" s="1"/>
       <c r="L485" s="1"/>
       <c r="M485" s="1"/>
       <c r="N485" s="1"/>
       <c r="O485" s="1"/>
       <c r="P485" s="1"/>
       <c r="Q485" s="1"/>
       <c r="R485" s="1"/>
       <c r="S485" s="1"/>
       <c r="T485" s="1"/>
       <c r="U485" s="1"/>
       <c r="V485" s="1"/>
       <c r="W485" s="1"/>
     </row>
     <row r="486" spans="1:23">
       <c r="A486" s="3">
         <v>484</v>
       </c>
       <c r="B486" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C486" s="10" t="s">
+        <v>976</v>
+      </c>
+      <c r="D486" s="3" t="s">
         <v>977</v>
       </c>
-      <c r="D486" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E486" s="3">
-        <v>70.99</v>
+        <v>0</v>
       </c>
       <c r="F486" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G486" s="3">
-        <v>131.63</v>
+        <v>0</v>
       </c>
       <c r="H486" s="4">
-        <v>131.63</v>
+        <v>0</v>
       </c>
       <c r="I486" s="1"/>
       <c r="J486" s="1"/>
       <c r="K486" s="1"/>
       <c r="L486" s="1"/>
       <c r="M486" s="1"/>
       <c r="N486" s="1"/>
       <c r="O486" s="1"/>
       <c r="P486" s="1"/>
       <c r="Q486" s="1"/>
       <c r="R486" s="1"/>
       <c r="S486" s="1"/>
       <c r="T486" s="1"/>
       <c r="U486" s="1"/>
       <c r="V486" s="1"/>
       <c r="W486" s="1"/>
     </row>
     <row r="487" spans="1:23">
       <c r="A487" s="3">
         <v>485</v>
       </c>
       <c r="B487" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C487" s="10" t="s">
+        <v>978</v>
+      </c>
+      <c r="D487" s="3" t="s">
         <v>979</v>
       </c>
-      <c r="D487" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E487" s="3">
-        <v>99.95</v>
+        <v>1534.22</v>
       </c>
       <c r="F487" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G487" s="3">
-        <v>161.57</v>
+        <v>1031.93</v>
       </c>
       <c r="H487" s="4">
-        <v>158.35</v>
+        <v>69.14</v>
       </c>
       <c r="I487" s="1"/>
       <c r="J487" s="1"/>
       <c r="K487" s="1"/>
       <c r="L487" s="1"/>
       <c r="M487" s="1"/>
       <c r="N487" s="1"/>
       <c r="O487" s="1"/>
       <c r="P487" s="1"/>
       <c r="Q487" s="1"/>
       <c r="R487" s="1"/>
       <c r="S487" s="1"/>
       <c r="T487" s="1"/>
       <c r="U487" s="1"/>
       <c r="V487" s="1"/>
       <c r="W487" s="1"/>
     </row>
     <row r="488" spans="1:23">
       <c r="A488" s="3">
         <v>486</v>
       </c>
       <c r="B488" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C488" s="10" t="s">
+        <v>980</v>
+      </c>
+      <c r="D488" s="3" t="s">
         <v>981</v>
       </c>
-      <c r="D488" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E488" s="3">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="F488" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G488" s="3">
-        <v>160.78</v>
+        <v>0</v>
       </c>
       <c r="H488" s="4">
-        <v>175.34</v>
+        <v>0</v>
       </c>
       <c r="I488" s="1"/>
       <c r="J488" s="1"/>
       <c r="K488" s="1"/>
       <c r="L488" s="1"/>
       <c r="M488" s="1"/>
       <c r="N488" s="1"/>
       <c r="O488" s="1"/>
       <c r="P488" s="1"/>
       <c r="Q488" s="1"/>
       <c r="R488" s="1"/>
       <c r="S488" s="1"/>
       <c r="T488" s="1"/>
       <c r="U488" s="1"/>
       <c r="V488" s="1"/>
       <c r="W488" s="1"/>
     </row>
     <row r="489" spans="1:23">
       <c r="A489" s="3">
         <v>487</v>
       </c>
       <c r="B489" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C489" s="10" t="s">
+        <v>982</v>
+      </c>
+      <c r="D489" s="3" t="s">
         <v>983</v>
       </c>
-      <c r="D489" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E489" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F489" s="3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G489" s="3">
-        <v>117.84</v>
+        <v>0</v>
       </c>
       <c r="H489" s="4">
-        <v>147.66</v>
+        <v>0</v>
       </c>
       <c r="I489" s="1"/>
       <c r="J489" s="1"/>
       <c r="K489" s="1"/>
       <c r="L489" s="1"/>
       <c r="M489" s="1"/>
       <c r="N489" s="1"/>
       <c r="O489" s="1"/>
       <c r="P489" s="1"/>
       <c r="Q489" s="1"/>
       <c r="R489" s="1"/>
       <c r="S489" s="1"/>
       <c r="T489" s="1"/>
       <c r="U489" s="1"/>
       <c r="V489" s="1"/>
       <c r="W489" s="1"/>
     </row>
     <row r="490" spans="1:23">
       <c r="A490" s="3">
         <v>488</v>
       </c>
       <c r="B490" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C490" s="10" t="s">
+        <v>984</v>
+      </c>
+      <c r="D490" s="3" t="s">
         <v>985</v>
       </c>
-      <c r="D490" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E490" s="3">
-        <v>92.99</v>
+        <v>0</v>
       </c>
       <c r="F490" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G490" s="3">
-        <v>146.34</v>
+        <v>0</v>
       </c>
       <c r="H490" s="4">
-        <v>177.47</v>
+        <v>0</v>
       </c>
       <c r="I490" s="1"/>
       <c r="J490" s="1"/>
       <c r="K490" s="1"/>
       <c r="L490" s="1"/>
       <c r="M490" s="1"/>
       <c r="N490" s="1"/>
       <c r="O490" s="1"/>
       <c r="P490" s="1"/>
       <c r="Q490" s="1"/>
       <c r="R490" s="1"/>
       <c r="S490" s="1"/>
       <c r="T490" s="1"/>
       <c r="U490" s="1"/>
       <c r="V490" s="1"/>
       <c r="W490" s="1"/>
     </row>
     <row r="491" spans="1:23">
       <c r="A491" s="3">
         <v>489</v>
       </c>
       <c r="B491" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C491" s="10" t="s">
+        <v>986</v>
+      </c>
+      <c r="D491" s="3" t="s">
         <v>987</v>
       </c>
-      <c r="D491" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E491" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F491" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G491" s="3">
-        <v>163.32</v>
+        <v>0</v>
       </c>
       <c r="H491" s="4">
-        <v>161.39</v>
+        <v>0</v>
       </c>
       <c r="I491" s="1"/>
       <c r="J491" s="1"/>
       <c r="K491" s="1"/>
       <c r="L491" s="1"/>
       <c r="M491" s="1"/>
       <c r="N491" s="1"/>
       <c r="O491" s="1"/>
       <c r="P491" s="1"/>
       <c r="Q491" s="1"/>
       <c r="R491" s="1"/>
       <c r="S491" s="1"/>
       <c r="T491" s="1"/>
       <c r="U491" s="1"/>
       <c r="V491" s="1"/>
       <c r="W491" s="1"/>
     </row>
     <row r="492" spans="1:23">
       <c r="A492" s="3">
         <v>490</v>
       </c>
       <c r="B492" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C492" s="10" t="s">
+        <v>988</v>
+      </c>
+      <c r="D492" s="3" t="s">
         <v>989</v>
       </c>
-      <c r="D492" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E492" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F492" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G492" s="3">
-        <v>159.88</v>
+        <v>0</v>
       </c>
       <c r="H492" s="4">
-        <v>178.38</v>
+        <v>0</v>
       </c>
       <c r="I492" s="1"/>
       <c r="J492" s="1"/>
       <c r="K492" s="1"/>
       <c r="L492" s="1"/>
       <c r="M492" s="1"/>
       <c r="N492" s="1"/>
       <c r="O492" s="1"/>
       <c r="P492" s="1"/>
       <c r="Q492" s="1"/>
       <c r="R492" s="1"/>
       <c r="S492" s="1"/>
       <c r="T492" s="1"/>
       <c r="U492" s="1"/>
       <c r="V492" s="1"/>
       <c r="W492" s="1"/>
     </row>
     <row r="493" spans="1:23">
       <c r="A493" s="3">
         <v>491</v>
       </c>
       <c r="B493" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C493" s="10" t="s">
+        <v>990</v>
+      </c>
+      <c r="D493" s="3" t="s">
         <v>991</v>
       </c>
-      <c r="D493" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E493" s="3">
-        <v>100</v>
+        <v>6047.54</v>
       </c>
       <c r="F493" s="3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G493" s="3">
-        <v>188.4</v>
+        <v>1326.14</v>
       </c>
       <c r="H493" s="4">
-        <v>181.6</v>
+        <v>2328.69</v>
       </c>
       <c r="I493" s="1"/>
       <c r="J493" s="1"/>
       <c r="K493" s="1"/>
       <c r="L493" s="1"/>
       <c r="M493" s="1"/>
       <c r="N493" s="1"/>
       <c r="O493" s="1"/>
       <c r="P493" s="1"/>
       <c r="Q493" s="1"/>
       <c r="R493" s="1"/>
       <c r="S493" s="1"/>
       <c r="T493" s="1"/>
       <c r="U493" s="1"/>
       <c r="V493" s="1"/>
       <c r="W493" s="1"/>
     </row>
     <row r="494" spans="1:23">
       <c r="A494" s="3">
         <v>492</v>
       </c>
       <c r="B494" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C494" s="10" t="s">
+        <v>992</v>
+      </c>
+      <c r="D494" s="3" t="s">
         <v>993</v>
       </c>
-      <c r="D494" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E494" s="3">
-        <v>1534.22</v>
+        <v>0</v>
       </c>
       <c r="F494" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G494" s="3">
-        <v>1031.93</v>
+        <v>0</v>
       </c>
       <c r="H494" s="4">
         <v>0</v>
       </c>
       <c r="I494" s="1"/>
       <c r="J494" s="1"/>
       <c r="K494" s="1"/>
       <c r="L494" s="1"/>
       <c r="M494" s="1"/>
       <c r="N494" s="1"/>
       <c r="O494" s="1"/>
       <c r="P494" s="1"/>
       <c r="Q494" s="1"/>
       <c r="R494" s="1"/>
       <c r="S494" s="1"/>
       <c r="T494" s="1"/>
       <c r="U494" s="1"/>
       <c r="V494" s="1"/>
       <c r="W494" s="1"/>
     </row>
     <row r="495" spans="1:23">
       <c r="A495" s="3">
         <v>493</v>
       </c>
       <c r="B495" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C495" s="10" t="s">
+        <v>994</v>
+      </c>
+      <c r="D495" s="3" t="s">
         <v>995</v>
       </c>
-      <c r="D495" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E495" s="3">
-        <v>168.61</v>
+        <v>0</v>
       </c>
       <c r="F495" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G495" s="3">
-        <v>105.94</v>
+        <v>0</v>
       </c>
       <c r="H495" s="4">
-        <v>5.03</v>
+        <v>0</v>
       </c>
       <c r="I495" s="1"/>
       <c r="J495" s="1"/>
       <c r="K495" s="1"/>
       <c r="L495" s="1"/>
       <c r="M495" s="1"/>
       <c r="N495" s="1"/>
       <c r="O495" s="1"/>
       <c r="P495" s="1"/>
       <c r="Q495" s="1"/>
       <c r="R495" s="1"/>
       <c r="S495" s="1"/>
       <c r="T495" s="1"/>
       <c r="U495" s="1"/>
       <c r="V495" s="1"/>
       <c r="W495" s="1"/>
     </row>
     <row r="496" spans="1:23">
       <c r="A496" s="3">
         <v>494</v>
       </c>
       <c r="B496" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C496" s="10" t="s">
+        <v>996</v>
+      </c>
+      <c r="D496" s="3" t="s">
         <v>997</v>
       </c>
-      <c r="D496" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E496" s="3">
-        <v>295.09</v>
+        <v>905.67</v>
       </c>
       <c r="F496" s="3">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G496" s="3">
-        <v>239.45</v>
+        <v>740.47</v>
       </c>
       <c r="H496" s="4">
-        <v>130.5</v>
+        <v>184.52</v>
       </c>
       <c r="I496" s="1"/>
       <c r="J496" s="1"/>
       <c r="K496" s="1"/>
       <c r="L496" s="1"/>
       <c r="M496" s="1"/>
       <c r="N496" s="1"/>
       <c r="O496" s="1"/>
       <c r="P496" s="1"/>
       <c r="Q496" s="1"/>
       <c r="R496" s="1"/>
       <c r="S496" s="1"/>
       <c r="T496" s="1"/>
       <c r="U496" s="1"/>
       <c r="V496" s="1"/>
       <c r="W496" s="1"/>
     </row>
     <row r="497" spans="1:23">
       <c r="A497" s="3">
         <v>495</v>
       </c>
       <c r="B497" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C497" s="10" t="s">
+        <v>998</v>
+      </c>
+      <c r="D497" s="3" t="s">
         <v>999</v>
       </c>
-      <c r="D497" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E497" s="3">
-        <v>167.23</v>
+        <v>266.36</v>
       </c>
       <c r="F497" s="3">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="G497" s="3">
-        <v>112.96</v>
+        <v>211.26</v>
       </c>
       <c r="H497" s="4">
-        <v>9.29</v>
+        <v>121.16</v>
       </c>
       <c r="I497" s="1"/>
       <c r="J497" s="1"/>
       <c r="K497" s="1"/>
       <c r="L497" s="1"/>
       <c r="M497" s="1"/>
       <c r="N497" s="1"/>
       <c r="O497" s="1"/>
       <c r="P497" s="1"/>
       <c r="Q497" s="1"/>
       <c r="R497" s="1"/>
       <c r="S497" s="1"/>
       <c r="T497" s="1"/>
       <c r="U497" s="1"/>
       <c r="V497" s="1"/>
       <c r="W497" s="1"/>
     </row>
     <row r="498" spans="1:23">
       <c r="A498" s="3">
         <v>496</v>
       </c>
       <c r="B498" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C498" s="10" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D498" s="3" t="s">
         <v>1001</v>
       </c>
-      <c r="D498" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E498" s="3">
-        <v>106.02</v>
+        <v>890.16</v>
       </c>
       <c r="F498" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G498" s="3">
-        <v>98.16</v>
+        <v>807.46</v>
       </c>
       <c r="H498" s="4">
-        <v>1.39</v>
+        <v>55.85</v>
       </c>
       <c r="I498" s="1"/>
       <c r="J498" s="1"/>
       <c r="K498" s="1"/>
       <c r="L498" s="1"/>
       <c r="M498" s="1"/>
       <c r="N498" s="1"/>
       <c r="O498" s="1"/>
       <c r="P498" s="1"/>
       <c r="Q498" s="1"/>
       <c r="R498" s="1"/>
       <c r="S498" s="1"/>
       <c r="T498" s="1"/>
       <c r="U498" s="1"/>
       <c r="V498" s="1"/>
       <c r="W498" s="1"/>
     </row>
     <row r="499" spans="1:23">
       <c r="A499" s="3">
         <v>497</v>
       </c>
       <c r="B499" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C499" s="10" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D499" s="3" t="s">
         <v>1003</v>
       </c>
-      <c r="D499" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E499" s="3">
-        <v>98.78</v>
+        <v>383.52</v>
       </c>
       <c r="F499" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G499" s="3">
-        <v>1.28</v>
+        <v>233.82</v>
       </c>
       <c r="H499" s="4">
-        <v>0</v>
+        <v>186.26</v>
       </c>
       <c r="I499" s="1"/>
       <c r="J499" s="1"/>
       <c r="K499" s="1"/>
       <c r="L499" s="1"/>
       <c r="M499" s="1"/>
       <c r="N499" s="1"/>
       <c r="O499" s="1"/>
       <c r="P499" s="1"/>
       <c r="Q499" s="1"/>
       <c r="R499" s="1"/>
       <c r="S499" s="1"/>
       <c r="T499" s="1"/>
       <c r="U499" s="1"/>
       <c r="V499" s="1"/>
       <c r="W499" s="1"/>
     </row>
     <row r="500" spans="1:23">
       <c r="A500" s="3">
         <v>498</v>
       </c>
       <c r="B500" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C500" s="10" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D500" s="3" t="s">
         <v>1005</v>
       </c>
-      <c r="D500" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E500" s="3">
-        <v>0</v>
+        <v>1297.42</v>
       </c>
       <c r="F500" s="3">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G500" s="3">
-        <v>0</v>
+        <v>1042.13</v>
       </c>
       <c r="H500" s="4">
-        <v>0</v>
+        <v>618.48</v>
       </c>
       <c r="I500" s="1"/>
       <c r="J500" s="1"/>
       <c r="K500" s="1"/>
       <c r="L500" s="1"/>
       <c r="M500" s="1"/>
       <c r="N500" s="1"/>
       <c r="O500" s="1"/>
       <c r="P500" s="1"/>
       <c r="Q500" s="1"/>
       <c r="R500" s="1"/>
       <c r="S500" s="1"/>
       <c r="T500" s="1"/>
       <c r="U500" s="1"/>
       <c r="V500" s="1"/>
       <c r="W500" s="1"/>
     </row>
     <row r="501" spans="1:23">
       <c r="A501" s="3">
         <v>499</v>
       </c>
       <c r="B501" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C501" s="10" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D501" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="D501" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E501" s="3">
-        <v>93.58</v>
+        <v>86.64</v>
       </c>
       <c r="F501" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G501" s="3">
-        <v>84.31</v>
+        <v>86.57</v>
       </c>
       <c r="H501" s="4">
-        <v>1.39</v>
+        <v>83.08</v>
       </c>
       <c r="I501" s="1"/>
       <c r="J501" s="1"/>
       <c r="K501" s="1"/>
       <c r="L501" s="1"/>
       <c r="M501" s="1"/>
       <c r="N501" s="1"/>
       <c r="O501" s="1"/>
       <c r="P501" s="1"/>
       <c r="Q501" s="1"/>
       <c r="R501" s="1"/>
       <c r="S501" s="1"/>
       <c r="T501" s="1"/>
       <c r="U501" s="1"/>
       <c r="V501" s="1"/>
       <c r="W501" s="1"/>
     </row>
     <row r="502" spans="1:23">
       <c r="A502" s="3">
         <v>500</v>
       </c>
       <c r="B502" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C502" s="10" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D502" s="3" t="s">
         <v>1009</v>
       </c>
-      <c r="D502" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E502" s="3">
-        <v>0</v>
+        <v>64.46</v>
       </c>
       <c r="F502" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G502" s="3">
-        <v>0</v>
+        <v>36.78</v>
       </c>
       <c r="H502" s="4">
-        <v>0</v>
+        <v>36.78</v>
       </c>
       <c r="I502" s="1"/>
       <c r="J502" s="1"/>
       <c r="K502" s="1"/>
       <c r="L502" s="1"/>
       <c r="M502" s="1"/>
       <c r="N502" s="1"/>
       <c r="O502" s="1"/>
       <c r="P502" s="1"/>
       <c r="Q502" s="1"/>
       <c r="R502" s="1"/>
       <c r="S502" s="1"/>
       <c r="T502" s="1"/>
       <c r="U502" s="1"/>
       <c r="V502" s="1"/>
       <c r="W502" s="1"/>
     </row>
     <row r="503" spans="1:23">
       <c r="A503" s="3">
         <v>501</v>
       </c>
       <c r="B503" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C503" s="10" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D503" s="3" t="s">
         <v>1011</v>
       </c>
-      <c r="D503" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E503" s="3">
-        <v>0</v>
+        <v>96.18</v>
       </c>
       <c r="F503" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G503" s="3">
-        <v>0</v>
+        <v>93.2</v>
       </c>
       <c r="H503" s="4">
-        <v>0</v>
+        <v>133.1</v>
       </c>
       <c r="I503" s="1"/>
       <c r="J503" s="1"/>
       <c r="K503" s="1"/>
       <c r="L503" s="1"/>
       <c r="M503" s="1"/>
       <c r="N503" s="1"/>
       <c r="O503" s="1"/>
       <c r="P503" s="1"/>
       <c r="Q503" s="1"/>
       <c r="R503" s="1"/>
       <c r="S503" s="1"/>
       <c r="T503" s="1"/>
       <c r="U503" s="1"/>
       <c r="V503" s="1"/>
       <c r="W503" s="1"/>
     </row>
     <row r="504" spans="1:23">
       <c r="A504" s="3">
         <v>502</v>
       </c>
       <c r="B504" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C504" s="10" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D504" s="3" t="s">
         <v>1013</v>
       </c>
-      <c r="D504" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E504" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F504" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G504" s="3">
-        <v>0</v>
+        <v>98.53</v>
       </c>
       <c r="H504" s="4">
-        <v>0</v>
+        <v>97.45</v>
       </c>
       <c r="I504" s="1"/>
       <c r="J504" s="1"/>
       <c r="K504" s="1"/>
       <c r="L504" s="1"/>
       <c r="M504" s="1"/>
       <c r="N504" s="1"/>
       <c r="O504" s="1"/>
       <c r="P504" s="1"/>
       <c r="Q504" s="1"/>
       <c r="R504" s="1"/>
       <c r="S504" s="1"/>
       <c r="T504" s="1"/>
       <c r="U504" s="1"/>
       <c r="V504" s="1"/>
       <c r="W504" s="1"/>
     </row>
     <row r="505" spans="1:23">
       <c r="A505" s="3">
         <v>503</v>
       </c>
       <c r="B505" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C505" s="10" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D505" s="3" t="s">
         <v>1015</v>
       </c>
-      <c r="D505" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E505" s="3">
-        <v>0</v>
+        <v>47.56</v>
       </c>
       <c r="F505" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G505" s="3">
-        <v>0</v>
+        <v>78.46</v>
       </c>
       <c r="H505" s="4">
-        <v>0</v>
+        <v>78.46</v>
       </c>
       <c r="I505" s="1"/>
       <c r="J505" s="1"/>
       <c r="K505" s="1"/>
       <c r="L505" s="1"/>
       <c r="M505" s="1"/>
       <c r="N505" s="1"/>
       <c r="O505" s="1"/>
       <c r="P505" s="1"/>
       <c r="Q505" s="1"/>
       <c r="R505" s="1"/>
       <c r="S505" s="1"/>
       <c r="T505" s="1"/>
       <c r="U505" s="1"/>
       <c r="V505" s="1"/>
       <c r="W505" s="1"/>
     </row>
     <row r="506" spans="1:23">
       <c r="A506" s="3">
         <v>504</v>
       </c>
       <c r="B506" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C506" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D506" s="3" t="s">
         <v>1017</v>
       </c>
-      <c r="D506" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E506" s="3">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="F506" s="3">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G506" s="3">
-        <v>0</v>
+        <v>203.29</v>
       </c>
       <c r="H506" s="4">
-        <v>0</v>
+        <v>145.42</v>
       </c>
       <c r="I506" s="1"/>
       <c r="J506" s="1"/>
       <c r="K506" s="1"/>
       <c r="L506" s="1"/>
       <c r="M506" s="1"/>
       <c r="N506" s="1"/>
       <c r="O506" s="1"/>
       <c r="P506" s="1"/>
       <c r="Q506" s="1"/>
       <c r="R506" s="1"/>
       <c r="S506" s="1"/>
       <c r="T506" s="1"/>
       <c r="U506" s="1"/>
       <c r="V506" s="1"/>
       <c r="W506" s="1"/>
     </row>
     <row r="507" spans="1:23">
       <c r="A507" s="3">
         <v>505</v>
       </c>
       <c r="B507" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C507" s="10" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D507" s="3" t="s">
         <v>1019</v>
       </c>
-      <c r="D507" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E507" s="3">
-        <v>173.14</v>
+        <v>79.89</v>
       </c>
       <c r="F507" s="3">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G507" s="3">
-        <v>117.51</v>
+        <v>117.81</v>
       </c>
       <c r="H507" s="4">
-        <v>0</v>
+        <v>63.51</v>
       </c>
       <c r="I507" s="1"/>
       <c r="J507" s="1"/>
       <c r="K507" s="1"/>
       <c r="L507" s="1"/>
       <c r="M507" s="1"/>
       <c r="N507" s="1"/>
       <c r="O507" s="1"/>
       <c r="P507" s="1"/>
       <c r="Q507" s="1"/>
       <c r="R507" s="1"/>
       <c r="S507" s="1"/>
       <c r="T507" s="1"/>
       <c r="U507" s="1"/>
       <c r="V507" s="1"/>
       <c r="W507" s="1"/>
     </row>
     <row r="508" spans="1:23">
       <c r="A508" s="3">
         <v>506</v>
       </c>
       <c r="B508" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C508" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D508" s="3" t="s">
         <v>1021</v>
       </c>
-      <c r="D508" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E508" s="3">
-        <v>0</v>
+        <v>88.93</v>
       </c>
       <c r="F508" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G508" s="3">
-        <v>0</v>
+        <v>164.28</v>
       </c>
       <c r="H508" s="4">
-        <v>0</v>
+        <v>153.98</v>
       </c>
       <c r="I508" s="1"/>
       <c r="J508" s="1"/>
       <c r="K508" s="1"/>
       <c r="L508" s="1"/>
       <c r="M508" s="1"/>
       <c r="N508" s="1"/>
       <c r="O508" s="1"/>
       <c r="P508" s="1"/>
       <c r="Q508" s="1"/>
       <c r="R508" s="1"/>
       <c r="S508" s="1"/>
       <c r="T508" s="1"/>
       <c r="U508" s="1"/>
       <c r="V508" s="1"/>
       <c r="W508" s="1"/>
     </row>
     <row r="509" spans="1:23">
       <c r="A509" s="3">
         <v>507</v>
       </c>
       <c r="B509" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C509" s="10" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D509" s="3" t="s">
         <v>1023</v>
       </c>
-      <c r="D509" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E509" s="3">
-        <v>50.64</v>
+        <v>30.23</v>
       </c>
       <c r="F509" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G509" s="3">
-        <v>49.83</v>
+        <v>27.28</v>
       </c>
       <c r="H509" s="4">
-        <v>0</v>
+        <v>40.86</v>
       </c>
       <c r="I509" s="1"/>
       <c r="J509" s="1"/>
       <c r="K509" s="1"/>
       <c r="L509" s="1"/>
       <c r="M509" s="1"/>
       <c r="N509" s="1"/>
       <c r="O509" s="1"/>
       <c r="P509" s="1"/>
       <c r="Q509" s="1"/>
       <c r="R509" s="1"/>
       <c r="S509" s="1"/>
       <c r="T509" s="1"/>
       <c r="U509" s="1"/>
       <c r="V509" s="1"/>
       <c r="W509" s="1"/>
     </row>
     <row r="510" spans="1:23">
       <c r="A510" s="3">
         <v>508</v>
       </c>
       <c r="B510" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C510" s="10" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D510" s="3" t="s">
         <v>1025</v>
       </c>
-      <c r="D510" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E510" s="3">
-        <v>6047.54</v>
+        <v>100</v>
       </c>
       <c r="F510" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G510" s="3">
-        <v>5234.28</v>
+        <v>194.04</v>
       </c>
       <c r="H510" s="4">
-        <v>0</v>
+        <v>193.02</v>
       </c>
       <c r="I510" s="1"/>
       <c r="J510" s="1"/>
       <c r="K510" s="1"/>
       <c r="L510" s="1"/>
       <c r="M510" s="1"/>
       <c r="N510" s="1"/>
       <c r="O510" s="1"/>
       <c r="P510" s="1"/>
       <c r="Q510" s="1"/>
       <c r="R510" s="1"/>
       <c r="S510" s="1"/>
       <c r="T510" s="1"/>
       <c r="U510" s="1"/>
       <c r="V510" s="1"/>
       <c r="W510" s="1"/>
     </row>
     <row r="511" spans="1:23">
       <c r="A511" s="3">
         <v>509</v>
       </c>
       <c r="B511" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C511" s="10" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D511" s="3" t="s">
         <v>1027</v>
       </c>
-      <c r="D511" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E511" s="3">
-        <v>1701.73</v>
+        <v>97.19</v>
       </c>
       <c r="F511" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G511" s="3">
-        <v>1409.8</v>
+        <v>87.1</v>
       </c>
       <c r="H511" s="4">
-        <v>569.88</v>
+        <v>87.1</v>
       </c>
       <c r="I511" s="1"/>
       <c r="J511" s="1"/>
       <c r="K511" s="1"/>
       <c r="L511" s="1"/>
       <c r="M511" s="1"/>
       <c r="N511" s="1"/>
       <c r="O511" s="1"/>
       <c r="P511" s="1"/>
       <c r="Q511" s="1"/>
       <c r="R511" s="1"/>
       <c r="S511" s="1"/>
       <c r="T511" s="1"/>
       <c r="U511" s="1"/>
       <c r="V511" s="1"/>
       <c r="W511" s="1"/>
     </row>
     <row r="512" spans="1:23">
       <c r="A512" s="3">
         <v>510</v>
       </c>
       <c r="B512" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C512" s="10" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D512" s="3" t="s">
         <v>1029</v>
       </c>
-      <c r="D512" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E512" s="3">
-        <v>890.16</v>
+        <v>99.98</v>
       </c>
       <c r="F512" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G512" s="3">
-        <v>807.46</v>
+        <v>186.74</v>
       </c>
       <c r="H512" s="4">
-        <v>3.29</v>
+        <v>192.46</v>
       </c>
       <c r="I512" s="1"/>
       <c r="J512" s="1"/>
       <c r="K512" s="1"/>
       <c r="L512" s="1"/>
       <c r="M512" s="1"/>
       <c r="N512" s="1"/>
       <c r="O512" s="1"/>
       <c r="P512" s="1"/>
       <c r="Q512" s="1"/>
       <c r="R512" s="1"/>
       <c r="S512" s="1"/>
       <c r="T512" s="1"/>
       <c r="U512" s="1"/>
       <c r="V512" s="1"/>
       <c r="W512" s="1"/>
     </row>
     <row r="513" spans="1:23">
       <c r="A513" s="3">
         <v>511</v>
       </c>
       <c r="B513" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C513" s="10" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D513" s="3" t="s">
         <v>1031</v>
       </c>
-      <c r="D513" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E513" s="3">
-        <v>657.64</v>
+        <v>99.98</v>
       </c>
       <c r="F513" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G513" s="3">
-        <v>404.67</v>
+        <v>147.21</v>
       </c>
       <c r="H513" s="4">
-        <v>216.55</v>
+        <v>94.14</v>
       </c>
       <c r="I513" s="1"/>
       <c r="J513" s="1"/>
       <c r="K513" s="1"/>
       <c r="L513" s="1"/>
       <c r="M513" s="1"/>
       <c r="N513" s="1"/>
       <c r="O513" s="1"/>
       <c r="P513" s="1"/>
       <c r="Q513" s="1"/>
       <c r="R513" s="1"/>
       <c r="S513" s="1"/>
       <c r="T513" s="1"/>
       <c r="U513" s="1"/>
       <c r="V513" s="1"/>
       <c r="W513" s="1"/>
     </row>
     <row r="514" spans="1:23">
       <c r="A514" s="3">
         <v>512</v>
       </c>
       <c r="B514" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C514" s="10" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D514" s="3" t="s">
         <v>1033</v>
       </c>
-      <c r="D514" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E514" s="3">
-        <v>1297.42</v>
+        <v>99.98</v>
       </c>
       <c r="F514" s="3">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G514" s="3">
-        <v>1037.69</v>
+        <v>164.73</v>
       </c>
       <c r="H514" s="4">
-        <v>412.73</v>
+        <v>152.21</v>
       </c>
       <c r="I514" s="1"/>
       <c r="J514" s="1"/>
       <c r="K514" s="1"/>
       <c r="L514" s="1"/>
       <c r="M514" s="1"/>
       <c r="N514" s="1"/>
       <c r="O514" s="1"/>
       <c r="P514" s="1"/>
       <c r="Q514" s="1"/>
       <c r="R514" s="1"/>
       <c r="S514" s="1"/>
       <c r="T514" s="1"/>
       <c r="U514" s="1"/>
       <c r="V514" s="1"/>
       <c r="W514" s="1"/>
     </row>
     <row r="515" spans="1:23">
       <c r="A515" s="3">
         <v>513</v>
       </c>
       <c r="B515" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C515" s="10" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D515" s="3" t="s">
         <v>1035</v>
       </c>
-      <c r="D515" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E515" s="3">
-        <v>905.67</v>
+        <v>76.25</v>
       </c>
       <c r="F515" s="3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G515" s="3">
-        <v>770.07</v>
+        <v>44.32</v>
       </c>
       <c r="H515" s="4">
-        <v>31.34</v>
+        <v>152.49</v>
       </c>
       <c r="I515" s="1"/>
       <c r="J515" s="1"/>
       <c r="K515" s="1"/>
       <c r="L515" s="1"/>
       <c r="M515" s="1"/>
       <c r="N515" s="1"/>
       <c r="O515" s="1"/>
       <c r="P515" s="1"/>
       <c r="Q515" s="1"/>
       <c r="R515" s="1"/>
       <c r="S515" s="1"/>
       <c r="T515" s="1"/>
       <c r="U515" s="1"/>
       <c r="V515" s="1"/>
       <c r="W515" s="1"/>
     </row>
     <row r="516" spans="1:23">
       <c r="A516" s="3">
         <v>514</v>
       </c>
       <c r="B516" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C516" s="10" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D516" s="3" t="s">
         <v>1037</v>
       </c>
-      <c r="D516" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E516" s="3">
-        <v>803.86</v>
+        <v>82.16</v>
       </c>
       <c r="F516" s="3">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="G516" s="3">
-        <v>671.09</v>
+        <v>121.54</v>
       </c>
       <c r="H516" s="4">
-        <v>263.05</v>
+        <v>163.46</v>
       </c>
       <c r="I516" s="1"/>
       <c r="J516" s="1"/>
       <c r="K516" s="1"/>
       <c r="L516" s="1"/>
       <c r="M516" s="1"/>
       <c r="N516" s="1"/>
       <c r="O516" s="1"/>
       <c r="P516" s="1"/>
       <c r="Q516" s="1"/>
       <c r="R516" s="1"/>
       <c r="S516" s="1"/>
       <c r="T516" s="1"/>
       <c r="U516" s="1"/>
       <c r="V516" s="1"/>
       <c r="W516" s="1"/>
     </row>
     <row r="517" spans="1:23">
       <c r="A517" s="3">
         <v>515</v>
       </c>
       <c r="B517" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C517" s="10" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D517" s="3" t="s">
         <v>1039</v>
       </c>
-      <c r="D517" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E517" s="3">
-        <v>432.22</v>
+        <v>671</v>
       </c>
       <c r="F517" s="3">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G517" s="3">
-        <v>432.22</v>
+        <v>666.29</v>
       </c>
       <c r="H517" s="4">
-        <v>331.99</v>
+        <v>279.42</v>
       </c>
       <c r="I517" s="1"/>
       <c r="J517" s="1"/>
       <c r="K517" s="1"/>
       <c r="L517" s="1"/>
       <c r="M517" s="1"/>
       <c r="N517" s="1"/>
       <c r="O517" s="1"/>
       <c r="P517" s="1"/>
       <c r="Q517" s="1"/>
       <c r="R517" s="1"/>
       <c r="S517" s="1"/>
       <c r="T517" s="1"/>
       <c r="U517" s="1"/>
       <c r="V517" s="1"/>
       <c r="W517" s="1"/>
     </row>
     <row r="518" spans="1:23">
       <c r="A518" s="3">
         <v>516</v>
       </c>
       <c r="B518" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C518" s="10" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D518" s="3" t="s">
         <v>1041</v>
       </c>
-      <c r="D518" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E518" s="3">
-        <v>383.52</v>
+        <v>127.22</v>
       </c>
       <c r="F518" s="3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G518" s="3">
-        <v>233.82</v>
+        <v>188.34</v>
       </c>
       <c r="H518" s="4">
-        <v>184.22</v>
+        <v>101.2</v>
       </c>
       <c r="I518" s="1"/>
       <c r="J518" s="1"/>
       <c r="K518" s="1"/>
       <c r="L518" s="1"/>
       <c r="M518" s="1"/>
       <c r="N518" s="1"/>
       <c r="O518" s="1"/>
       <c r="P518" s="1"/>
       <c r="Q518" s="1"/>
       <c r="R518" s="1"/>
       <c r="S518" s="1"/>
       <c r="T518" s="1"/>
       <c r="U518" s="1"/>
       <c r="V518" s="1"/>
       <c r="W518" s="1"/>
     </row>
     <row r="519" spans="1:23">
       <c r="A519" s="3">
         <v>517</v>
       </c>
       <c r="B519" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C519" s="10" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D519" s="3" t="s">
         <v>1043</v>
       </c>
-      <c r="D519" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E519" s="3">
-        <v>419.1</v>
+        <v>71.92</v>
       </c>
       <c r="F519" s="3">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G519" s="3">
-        <v>352.1</v>
+        <v>4.99</v>
       </c>
       <c r="H519" s="4">
-        <v>300.6</v>
+        <v>143.84</v>
       </c>
       <c r="I519" s="1"/>
       <c r="J519" s="1"/>
       <c r="K519" s="1"/>
       <c r="L519" s="1"/>
       <c r="M519" s="1"/>
       <c r="N519" s="1"/>
       <c r="O519" s="1"/>
       <c r="P519" s="1"/>
       <c r="Q519" s="1"/>
       <c r="R519" s="1"/>
       <c r="S519" s="1"/>
       <c r="T519" s="1"/>
       <c r="U519" s="1"/>
       <c r="V519" s="1"/>
       <c r="W519" s="1"/>
     </row>
     <row r="520" spans="1:23">
       <c r="A520" s="3">
         <v>518</v>
       </c>
       <c r="B520" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C520" s="10" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D520" s="3" t="s">
         <v>1045</v>
       </c>
-      <c r="D520" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E520" s="3">
-        <v>142.79</v>
+        <v>641.84</v>
       </c>
       <c r="F520" s="3">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G520" s="3">
-        <v>126.71</v>
+        <v>387.1</v>
       </c>
       <c r="H520" s="4">
-        <v>32.52</v>
+        <v>187.53</v>
       </c>
       <c r="I520" s="1"/>
       <c r="J520" s="1"/>
       <c r="K520" s="1"/>
       <c r="L520" s="1"/>
       <c r="M520" s="1"/>
       <c r="N520" s="1"/>
       <c r="O520" s="1"/>
       <c r="P520" s="1"/>
       <c r="Q520" s="1"/>
       <c r="R520" s="1"/>
       <c r="S520" s="1"/>
       <c r="T520" s="1"/>
       <c r="U520" s="1"/>
       <c r="V520" s="1"/>
       <c r="W520" s="1"/>
     </row>
     <row r="521" spans="1:23">
       <c r="A521" s="3">
         <v>519</v>
       </c>
       <c r="B521" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C521" s="10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D521" s="3" t="s">
         <v>1047</v>
       </c>
-      <c r="D521" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E521" s="3">
-        <v>235.66</v>
+        <v>1077.33</v>
       </c>
       <c r="F521" s="3">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="G521" s="3">
-        <v>196.93</v>
+        <v>1076.54</v>
       </c>
       <c r="H521" s="4">
-        <v>13.89</v>
+        <v>456.81</v>
       </c>
       <c r="I521" s="1"/>
       <c r="J521" s="1"/>
       <c r="K521" s="1"/>
       <c r="L521" s="1"/>
       <c r="M521" s="1"/>
       <c r="N521" s="1"/>
       <c r="O521" s="1"/>
       <c r="P521" s="1"/>
       <c r="Q521" s="1"/>
       <c r="R521" s="1"/>
       <c r="S521" s="1"/>
       <c r="T521" s="1"/>
       <c r="U521" s="1"/>
       <c r="V521" s="1"/>
       <c r="W521" s="1"/>
     </row>
     <row r="522" spans="1:23">
       <c r="A522" s="3">
         <v>520</v>
       </c>
       <c r="B522" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C522" s="10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D522" s="3" t="s">
         <v>1049</v>
       </c>
-      <c r="D522" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E522" s="3">
-        <v>321.72</v>
+        <v>632.42</v>
       </c>
       <c r="F522" s="3">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G522" s="3">
-        <v>283.17</v>
+        <v>495.52</v>
       </c>
       <c r="H522" s="4">
-        <v>103.99</v>
+        <v>241.61</v>
       </c>
       <c r="I522" s="1"/>
       <c r="J522" s="1"/>
       <c r="K522" s="1"/>
       <c r="L522" s="1"/>
       <c r="M522" s="1"/>
       <c r="N522" s="1"/>
       <c r="O522" s="1"/>
       <c r="P522" s="1"/>
       <c r="Q522" s="1"/>
       <c r="R522" s="1"/>
       <c r="S522" s="1"/>
       <c r="T522" s="1"/>
       <c r="U522" s="1"/>
       <c r="V522" s="1"/>
       <c r="W522" s="1"/>
     </row>
     <row r="523" spans="1:23">
       <c r="A523" s="3">
         <v>521</v>
       </c>
       <c r="B523" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C523" s="10" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D523" s="3" t="s">
         <v>1051</v>
       </c>
-      <c r="D523" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E523" s="3">
-        <v>329.37</v>
+        <v>1083.18</v>
       </c>
       <c r="F523" s="3">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G523" s="3">
-        <v>266.33</v>
+        <v>1077.68</v>
       </c>
       <c r="H523" s="4">
-        <v>265.78</v>
+        <v>552.59</v>
       </c>
       <c r="I523" s="1"/>
       <c r="J523" s="1"/>
       <c r="K523" s="1"/>
       <c r="L523" s="1"/>
       <c r="M523" s="1"/>
       <c r="N523" s="1"/>
       <c r="O523" s="1"/>
       <c r="P523" s="1"/>
       <c r="Q523" s="1"/>
       <c r="R523" s="1"/>
       <c r="S523" s="1"/>
       <c r="T523" s="1"/>
       <c r="U523" s="1"/>
       <c r="V523" s="1"/>
       <c r="W523" s="1"/>
     </row>
     <row r="524" spans="1:23">
       <c r="A524" s="3">
         <v>522</v>
       </c>
       <c r="B524" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C524" s="10" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D524" s="3" t="s">
         <v>1053</v>
       </c>
-      <c r="D524" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E524" s="3">
-        <v>299.75</v>
+        <v>492.78</v>
       </c>
       <c r="F524" s="3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G524" s="3">
-        <v>239.6</v>
+        <v>482.16</v>
       </c>
       <c r="H524" s="4">
-        <v>152.77</v>
+        <v>488.32</v>
       </c>
       <c r="I524" s="1"/>
       <c r="J524" s="1"/>
       <c r="K524" s="1"/>
       <c r="L524" s="1"/>
       <c r="M524" s="1"/>
       <c r="N524" s="1"/>
       <c r="O524" s="1"/>
       <c r="P524" s="1"/>
       <c r="Q524" s="1"/>
       <c r="R524" s="1"/>
       <c r="S524" s="1"/>
       <c r="T524" s="1"/>
       <c r="U524" s="1"/>
       <c r="V524" s="1"/>
       <c r="W524" s="1"/>
     </row>
     <row r="525" spans="1:23">
       <c r="A525" s="3">
         <v>523</v>
       </c>
       <c r="B525" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C525" s="10" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D525" s="3" t="s">
         <v>1055</v>
       </c>
-      <c r="D525" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E525" s="3">
-        <v>276.34</v>
+        <v>386.02</v>
       </c>
       <c r="F525" s="3">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G525" s="3">
-        <v>241.76</v>
+        <v>349.08</v>
       </c>
       <c r="H525" s="4">
-        <v>241.76</v>
+        <v>256.41</v>
       </c>
       <c r="I525" s="1"/>
       <c r="J525" s="1"/>
       <c r="K525" s="1"/>
       <c r="L525" s="1"/>
       <c r="M525" s="1"/>
       <c r="N525" s="1"/>
       <c r="O525" s="1"/>
       <c r="P525" s="1"/>
       <c r="Q525" s="1"/>
       <c r="R525" s="1"/>
       <c r="S525" s="1"/>
       <c r="T525" s="1"/>
       <c r="U525" s="1"/>
       <c r="V525" s="1"/>
       <c r="W525" s="1"/>
     </row>
     <row r="526" spans="1:23">
       <c r="A526" s="3">
         <v>524</v>
       </c>
       <c r="B526" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C526" s="10" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D526" s="3" t="s">
         <v>1057</v>
       </c>
-      <c r="D526" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E526" s="3">
-        <v>99.66</v>
+        <v>784.83</v>
       </c>
       <c r="F526" s="3">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="G526" s="3">
-        <v>81.89</v>
+        <v>706.17</v>
       </c>
       <c r="H526" s="4">
-        <v>93.39</v>
+        <v>467.27</v>
       </c>
       <c r="I526" s="1"/>
       <c r="J526" s="1"/>
       <c r="K526" s="1"/>
       <c r="L526" s="1"/>
       <c r="M526" s="1"/>
       <c r="N526" s="1"/>
       <c r="O526" s="1"/>
       <c r="P526" s="1"/>
       <c r="Q526" s="1"/>
       <c r="R526" s="1"/>
       <c r="S526" s="1"/>
       <c r="T526" s="1"/>
       <c r="U526" s="1"/>
       <c r="V526" s="1"/>
       <c r="W526" s="1"/>
     </row>
     <row r="527" spans="1:23">
       <c r="A527" s="3">
         <v>525</v>
       </c>
       <c r="B527" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C527" s="10" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D527" s="3" t="s">
         <v>1059</v>
       </c>
-      <c r="D527" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E527" s="3">
-        <v>51.3</v>
+        <v>1138.19</v>
       </c>
       <c r="F527" s="3">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="G527" s="3">
-        <v>66.94</v>
+        <v>1117.66</v>
       </c>
       <c r="H527" s="4">
-        <v>51.3</v>
+        <v>505.82</v>
       </c>
       <c r="I527" s="1"/>
       <c r="J527" s="1"/>
       <c r="K527" s="1"/>
       <c r="L527" s="1"/>
       <c r="M527" s="1"/>
       <c r="N527" s="1"/>
       <c r="O527" s="1"/>
       <c r="P527" s="1"/>
       <c r="Q527" s="1"/>
       <c r="R527" s="1"/>
       <c r="S527" s="1"/>
       <c r="T527" s="1"/>
       <c r="U527" s="1"/>
       <c r="V527" s="1"/>
       <c r="W527" s="1"/>
     </row>
     <row r="528" spans="1:23">
       <c r="A528" s="3">
         <v>526</v>
       </c>
       <c r="B528" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C528" s="10" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D528" s="3" t="s">
         <v>1061</v>
       </c>
-      <c r="D528" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E528" s="3">
-        <v>281.9</v>
+        <v>475.3</v>
       </c>
       <c r="F528" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G528" s="3">
-        <v>233.53</v>
+        <v>286.47</v>
       </c>
       <c r="H528" s="4">
-        <v>273.19</v>
+        <v>74.32</v>
       </c>
       <c r="I528" s="1"/>
       <c r="J528" s="1"/>
       <c r="K528" s="1"/>
       <c r="L528" s="1"/>
       <c r="M528" s="1"/>
       <c r="N528" s="1"/>
       <c r="O528" s="1"/>
       <c r="P528" s="1"/>
       <c r="Q528" s="1"/>
       <c r="R528" s="1"/>
       <c r="S528" s="1"/>
       <c r="T528" s="1"/>
       <c r="U528" s="1"/>
       <c r="V528" s="1"/>
       <c r="W528" s="1"/>
     </row>
     <row r="529" spans="1:23">
       <c r="A529" s="3">
         <v>527</v>
       </c>
       <c r="B529" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C529" s="10" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D529" s="3" t="s">
         <v>1063</v>
       </c>
-      <c r="D529" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E529" s="3">
-        <v>99.3</v>
+        <v>97.3</v>
       </c>
       <c r="F529" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G529" s="3">
-        <v>123.05</v>
+        <v>187.11</v>
       </c>
       <c r="H529" s="4">
-        <v>99.3</v>
+        <v>187.11</v>
       </c>
       <c r="I529" s="1"/>
       <c r="J529" s="1"/>
       <c r="K529" s="1"/>
       <c r="L529" s="1"/>
       <c r="M529" s="1"/>
       <c r="N529" s="1"/>
       <c r="O529" s="1"/>
       <c r="P529" s="1"/>
       <c r="Q529" s="1"/>
       <c r="R529" s="1"/>
       <c r="S529" s="1"/>
       <c r="T529" s="1"/>
       <c r="U529" s="1"/>
       <c r="V529" s="1"/>
       <c r="W529" s="1"/>
     </row>
     <row r="530" spans="1:23">
       <c r="A530" s="3">
         <v>528</v>
       </c>
       <c r="B530" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C530" s="10" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D530" s="3" t="s">
         <v>1065</v>
       </c>
-      <c r="D530" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E530" s="3">
-        <v>142.02</v>
+        <v>16.84</v>
       </c>
       <c r="F530" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G530" s="3">
-        <v>125.49</v>
+        <v>16.84</v>
       </c>
       <c r="H530" s="4">
-        <v>125.49</v>
+        <v>11.46</v>
       </c>
       <c r="I530" s="1"/>
       <c r="J530" s="1"/>
       <c r="K530" s="1"/>
       <c r="L530" s="1"/>
       <c r="M530" s="1"/>
       <c r="N530" s="1"/>
       <c r="O530" s="1"/>
       <c r="P530" s="1"/>
       <c r="Q530" s="1"/>
       <c r="R530" s="1"/>
       <c r="S530" s="1"/>
       <c r="T530" s="1"/>
       <c r="U530" s="1"/>
       <c r="V530" s="1"/>
       <c r="W530" s="1"/>
     </row>
     <row r="531" spans="1:23">
       <c r="A531" s="3">
         <v>529</v>
       </c>
       <c r="B531" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C531" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D531" s="3" t="s">
         <v>1067</v>
       </c>
-      <c r="D531" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E531" s="3">
-        <v>281.22</v>
+        <v>46.36</v>
       </c>
       <c r="F531" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G531" s="3">
-        <v>57.91</v>
+        <v>39.71</v>
       </c>
       <c r="H531" s="4">
-        <v>44.25</v>
+        <v>35.72</v>
       </c>
       <c r="I531" s="1"/>
       <c r="J531" s="1"/>
       <c r="K531" s="1"/>
       <c r="L531" s="1"/>
       <c r="M531" s="1"/>
       <c r="N531" s="1"/>
       <c r="O531" s="1"/>
       <c r="P531" s="1"/>
       <c r="Q531" s="1"/>
       <c r="R531" s="1"/>
       <c r="S531" s="1"/>
       <c r="T531" s="1"/>
       <c r="U531" s="1"/>
       <c r="V531" s="1"/>
       <c r="W531" s="1"/>
     </row>
     <row r="532" spans="1:23">
       <c r="A532" s="3">
         <v>530</v>
       </c>
       <c r="B532" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C532" s="10" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D532" s="3" t="s">
         <v>1069</v>
       </c>
-      <c r="D532" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E532" s="3">
-        <v>301.32</v>
+        <v>1429.77</v>
       </c>
       <c r="F532" s="3">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="G532" s="3">
-        <v>175.18</v>
+        <v>1170.09</v>
       </c>
       <c r="H532" s="4">
-        <v>86.77</v>
+        <v>1041.99</v>
       </c>
       <c r="I532" s="1"/>
       <c r="J532" s="1"/>
       <c r="K532" s="1"/>
       <c r="L532" s="1"/>
       <c r="M532" s="1"/>
       <c r="N532" s="1"/>
       <c r="O532" s="1"/>
       <c r="P532" s="1"/>
       <c r="Q532" s="1"/>
       <c r="R532" s="1"/>
       <c r="S532" s="1"/>
       <c r="T532" s="1"/>
       <c r="U532" s="1"/>
       <c r="V532" s="1"/>
       <c r="W532" s="1"/>
     </row>
     <row r="533" spans="1:23">
       <c r="A533" s="3">
         <v>531</v>
       </c>
       <c r="B533" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C533" s="10" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D533" s="3" t="s">
         <v>1071</v>
       </c>
-      <c r="D533" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E533" s="3">
-        <v>174.03</v>
+        <v>324.85</v>
       </c>
       <c r="F533" s="3">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="G533" s="3">
-        <v>168.21</v>
+        <v>318.01</v>
       </c>
       <c r="H533" s="4">
-        <v>141.5</v>
+        <v>202.56</v>
       </c>
       <c r="I533" s="1"/>
       <c r="J533" s="1"/>
       <c r="K533" s="1"/>
       <c r="L533" s="1"/>
       <c r="M533" s="1"/>
       <c r="N533" s="1"/>
       <c r="O533" s="1"/>
       <c r="P533" s="1"/>
       <c r="Q533" s="1"/>
       <c r="R533" s="1"/>
       <c r="S533" s="1"/>
       <c r="T533" s="1"/>
       <c r="U533" s="1"/>
       <c r="V533" s="1"/>
       <c r="W533" s="1"/>
     </row>
     <row r="534" spans="1:23">
       <c r="A534" s="3">
         <v>532</v>
       </c>
       <c r="B534" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C534" s="10" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D534" s="3" t="s">
         <v>1073</v>
       </c>
-      <c r="D534" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E534" s="3">
-        <v>164.83</v>
+        <v>301.68</v>
       </c>
       <c r="F534" s="3">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="G534" s="3">
-        <v>146.95</v>
+        <v>293.24</v>
       </c>
       <c r="H534" s="4">
-        <v>146.55</v>
+        <v>134.87</v>
       </c>
       <c r="I534" s="1"/>
       <c r="J534" s="1"/>
       <c r="K534" s="1"/>
       <c r="L534" s="1"/>
       <c r="M534" s="1"/>
       <c r="N534" s="1"/>
       <c r="O534" s="1"/>
       <c r="P534" s="1"/>
       <c r="Q534" s="1"/>
       <c r="R534" s="1"/>
       <c r="S534" s="1"/>
       <c r="T534" s="1"/>
       <c r="U534" s="1"/>
       <c r="V534" s="1"/>
       <c r="W534" s="1"/>
     </row>
     <row r="535" spans="1:23">
       <c r="A535" s="3">
         <v>533</v>
       </c>
       <c r="B535" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C535" s="10" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D535" s="3" t="s">
         <v>1075</v>
       </c>
-      <c r="D535" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E535" s="3">
-        <v>75.64</v>
+        <v>561.12</v>
       </c>
       <c r="F535" s="3">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="G535" s="3">
-        <v>4.99</v>
+        <v>466.98</v>
       </c>
       <c r="H535" s="4">
-        <v>151.29</v>
+        <v>207.03</v>
       </c>
       <c r="I535" s="1"/>
       <c r="J535" s="1"/>
       <c r="K535" s="1"/>
       <c r="L535" s="1"/>
       <c r="M535" s="1"/>
       <c r="N535" s="1"/>
       <c r="O535" s="1"/>
       <c r="P535" s="1"/>
       <c r="Q535" s="1"/>
       <c r="R535" s="1"/>
       <c r="S535" s="1"/>
       <c r="T535" s="1"/>
       <c r="U535" s="1"/>
       <c r="V535" s="1"/>
       <c r="W535" s="1"/>
     </row>
     <row r="536" spans="1:23">
       <c r="A536" s="3">
         <v>534</v>
       </c>
       <c r="B536" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C536" s="10" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D536" s="3" t="s">
         <v>1077</v>
       </c>
-      <c r="D536" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E536" s="3">
-        <v>99.56</v>
+        <v>823.49</v>
       </c>
       <c r="F536" s="3">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G536" s="3">
-        <v>97.71</v>
+        <v>664.86</v>
       </c>
       <c r="H536" s="4">
-        <v>86.53</v>
+        <v>448.68</v>
       </c>
       <c r="I536" s="1"/>
       <c r="J536" s="1"/>
       <c r="K536" s="1"/>
       <c r="L536" s="1"/>
       <c r="M536" s="1"/>
       <c r="N536" s="1"/>
       <c r="O536" s="1"/>
       <c r="P536" s="1"/>
       <c r="Q536" s="1"/>
       <c r="R536" s="1"/>
       <c r="S536" s="1"/>
       <c r="T536" s="1"/>
       <c r="U536" s="1"/>
       <c r="V536" s="1"/>
       <c r="W536" s="1"/>
     </row>
     <row r="537" spans="1:23">
       <c r="A537" s="3">
         <v>535</v>
       </c>
       <c r="B537" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C537" s="10" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D537" s="3" t="s">
         <v>1079</v>
       </c>
-      <c r="D537" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E537" s="3">
-        <v>99.84</v>
+        <v>457.52</v>
       </c>
       <c r="F537" s="3">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G537" s="3">
-        <v>191.19</v>
+        <v>356.99</v>
       </c>
       <c r="H537" s="4">
-        <v>191.19</v>
+        <v>164.66</v>
       </c>
       <c r="I537" s="1"/>
       <c r="J537" s="1"/>
       <c r="K537" s="1"/>
       <c r="L537" s="1"/>
       <c r="M537" s="1"/>
       <c r="N537" s="1"/>
       <c r="O537" s="1"/>
       <c r="P537" s="1"/>
       <c r="Q537" s="1"/>
       <c r="R537" s="1"/>
       <c r="S537" s="1"/>
       <c r="T537" s="1"/>
       <c r="U537" s="1"/>
       <c r="V537" s="1"/>
       <c r="W537" s="1"/>
     </row>
     <row r="538" spans="1:23">
       <c r="A538" s="3">
         <v>536</v>
       </c>
       <c r="B538" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C538" s="10" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D538" s="3" t="s">
         <v>1081</v>
       </c>
-      <c r="D538" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E538" s="3">
-        <v>65.88</v>
+        <v>983.57</v>
       </c>
       <c r="F538" s="3">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G538" s="3">
-        <v>127.72</v>
+        <v>743.88</v>
       </c>
       <c r="H538" s="4">
-        <v>78.39</v>
+        <v>394.25</v>
       </c>
       <c r="I538" s="1"/>
       <c r="J538" s="1"/>
       <c r="K538" s="1"/>
       <c r="L538" s="1"/>
       <c r="M538" s="1"/>
       <c r="N538" s="1"/>
       <c r="O538" s="1"/>
       <c r="P538" s="1"/>
       <c r="Q538" s="1"/>
       <c r="R538" s="1"/>
       <c r="S538" s="1"/>
       <c r="T538" s="1"/>
       <c r="U538" s="1"/>
       <c r="V538" s="1"/>
       <c r="W538" s="1"/>
     </row>
     <row r="539" spans="1:23">
       <c r="A539" s="3">
         <v>537</v>
       </c>
       <c r="B539" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C539" s="10" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D539" s="3" t="s">
         <v>1083</v>
       </c>
-      <c r="D539" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E539" s="3">
-        <v>96.87</v>
+        <v>672.12</v>
       </c>
       <c r="F539" s="3">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="G539" s="3">
-        <v>121.24</v>
+        <v>562.04</v>
       </c>
       <c r="H539" s="4">
-        <v>141.96</v>
+        <v>348.54</v>
       </c>
       <c r="I539" s="1"/>
       <c r="J539" s="1"/>
       <c r="K539" s="1"/>
       <c r="L539" s="1"/>
       <c r="M539" s="1"/>
       <c r="N539" s="1"/>
       <c r="O539" s="1"/>
       <c r="P539" s="1"/>
       <c r="Q539" s="1"/>
       <c r="R539" s="1"/>
       <c r="S539" s="1"/>
       <c r="T539" s="1"/>
       <c r="U539" s="1"/>
       <c r="V539" s="1"/>
       <c r="W539" s="1"/>
     </row>
     <row r="540" spans="1:23">
       <c r="A540" s="3">
         <v>538</v>
       </c>
       <c r="B540" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C540" s="10" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D540" s="3" t="s">
         <v>1085</v>
       </c>
-      <c r="D540" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E540" s="3">
-        <v>100</v>
+        <v>1123.62</v>
       </c>
       <c r="F540" s="3">
         <v>4</v>
       </c>
       <c r="G540" s="3">
-        <v>102.95</v>
+        <v>1123.62</v>
       </c>
       <c r="H540" s="4">
-        <v>179.5</v>
+        <v>853.77</v>
       </c>
       <c r="I540" s="1"/>
       <c r="J540" s="1"/>
       <c r="K540" s="1"/>
       <c r="L540" s="1"/>
       <c r="M540" s="1"/>
       <c r="N540" s="1"/>
       <c r="O540" s="1"/>
       <c r="P540" s="1"/>
       <c r="Q540" s="1"/>
       <c r="R540" s="1"/>
       <c r="S540" s="1"/>
       <c r="T540" s="1"/>
       <c r="U540" s="1"/>
       <c r="V540" s="1"/>
       <c r="W540" s="1"/>
     </row>
     <row r="541" spans="1:23">
       <c r="A541" s="3">
         <v>539</v>
       </c>
       <c r="B541" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C541" s="10" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D541" s="3" t="s">
         <v>1087</v>
       </c>
-      <c r="D541" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E541" s="3">
-        <v>184.46</v>
+        <v>1088.85</v>
       </c>
       <c r="F541" s="3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G541" s="3">
-        <v>98.61</v>
+        <v>822.81</v>
       </c>
       <c r="H541" s="4">
-        <v>0</v>
+        <v>365.88</v>
       </c>
       <c r="I541" s="1"/>
       <c r="J541" s="1"/>
       <c r="K541" s="1"/>
       <c r="L541" s="1"/>
       <c r="M541" s="1"/>
       <c r="N541" s="1"/>
       <c r="O541" s="1"/>
       <c r="P541" s="1"/>
       <c r="Q541" s="1"/>
       <c r="R541" s="1"/>
       <c r="S541" s="1"/>
       <c r="T541" s="1"/>
       <c r="U541" s="1"/>
       <c r="V541" s="1"/>
       <c r="W541" s="1"/>
     </row>
     <row r="542" spans="1:23">
       <c r="A542" s="3">
         <v>540</v>
       </c>
       <c r="B542" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C542" s="10" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D542" s="3" t="s">
         <v>1089</v>
       </c>
-      <c r="D542" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E542" s="3">
-        <v>272.77</v>
+        <v>765.54</v>
       </c>
       <c r="F542" s="3">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="G542" s="3">
-        <v>236.92</v>
+        <v>627.95</v>
       </c>
       <c r="H542" s="4">
-        <v>30.42</v>
+        <v>334.04</v>
       </c>
       <c r="I542" s="1"/>
       <c r="J542" s="1"/>
       <c r="K542" s="1"/>
       <c r="L542" s="1"/>
       <c r="M542" s="1"/>
       <c r="N542" s="1"/>
       <c r="O542" s="1"/>
       <c r="P542" s="1"/>
       <c r="Q542" s="1"/>
       <c r="R542" s="1"/>
       <c r="S542" s="1"/>
       <c r="T542" s="1"/>
       <c r="U542" s="1"/>
       <c r="V542" s="1"/>
       <c r="W542" s="1"/>
     </row>
     <row r="543" spans="1:23">
       <c r="A543" s="3">
         <v>541</v>
       </c>
       <c r="B543" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C543" s="10" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D543" s="3" t="s">
         <v>1091</v>
       </c>
-      <c r="D543" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E543" s="3">
-        <v>304.54</v>
+        <v>582.14</v>
       </c>
       <c r="F543" s="3">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G543" s="3">
-        <v>260.72</v>
+        <v>327.83</v>
       </c>
       <c r="H543" s="4">
-        <v>0</v>
+        <v>72.14</v>
       </c>
       <c r="I543" s="1"/>
       <c r="J543" s="1"/>
       <c r="K543" s="1"/>
       <c r="L543" s="1"/>
       <c r="M543" s="1"/>
       <c r="N543" s="1"/>
       <c r="O543" s="1"/>
       <c r="P543" s="1"/>
       <c r="Q543" s="1"/>
       <c r="R543" s="1"/>
       <c r="S543" s="1"/>
       <c r="T543" s="1"/>
       <c r="U543" s="1"/>
       <c r="V543" s="1"/>
       <c r="W543" s="1"/>
     </row>
     <row r="544" spans="1:23">
       <c r="A544" s="3">
         <v>542</v>
       </c>
       <c r="B544" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C544" s="10" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D544" s="3" t="s">
         <v>1093</v>
       </c>
-      <c r="D544" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E544" s="3">
-        <v>37.9</v>
+        <v>822.91</v>
       </c>
       <c r="F544" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G544" s="3">
-        <v>28.01</v>
+        <v>673.12</v>
       </c>
       <c r="H544" s="4">
-        <v>0</v>
+        <v>309.27</v>
       </c>
       <c r="I544" s="1"/>
       <c r="J544" s="1"/>
       <c r="K544" s="1"/>
       <c r="L544" s="1"/>
       <c r="M544" s="1"/>
       <c r="N544" s="1"/>
       <c r="O544" s="1"/>
       <c r="P544" s="1"/>
       <c r="Q544" s="1"/>
       <c r="R544" s="1"/>
       <c r="S544" s="1"/>
       <c r="T544" s="1"/>
       <c r="U544" s="1"/>
       <c r="V544" s="1"/>
       <c r="W544" s="1"/>
     </row>
     <row r="545" spans="1:23">
       <c r="A545" s="3">
         <v>543</v>
       </c>
       <c r="B545" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C545" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D545" s="3" t="s">
         <v>1095</v>
       </c>
-      <c r="D545" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E545" s="3">
-        <v>137.52</v>
+        <v>954.01</v>
       </c>
       <c r="F545" s="3">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="G545" s="3">
-        <v>98.5</v>
+        <v>936.03</v>
       </c>
       <c r="H545" s="4">
-        <v>13.41</v>
+        <v>345.26</v>
       </c>
       <c r="I545" s="1"/>
       <c r="J545" s="1"/>
       <c r="K545" s="1"/>
       <c r="L545" s="1"/>
       <c r="M545" s="1"/>
       <c r="N545" s="1"/>
       <c r="O545" s="1"/>
       <c r="P545" s="1"/>
       <c r="Q545" s="1"/>
       <c r="R545" s="1"/>
       <c r="S545" s="1"/>
       <c r="T545" s="1"/>
       <c r="U545" s="1"/>
       <c r="V545" s="1"/>
       <c r="W545" s="1"/>
     </row>
     <row r="546" spans="1:23">
       <c r="A546" s="3">
         <v>544</v>
       </c>
       <c r="B546" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C546" s="10" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D546" s="3" t="s">
         <v>1097</v>
       </c>
-      <c r="D546" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E546" s="3">
-        <v>0</v>
+        <v>133.14</v>
       </c>
       <c r="F546" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G546" s="3">
-        <v>0</v>
+        <v>115.29</v>
       </c>
       <c r="H546" s="4">
-        <v>0</v>
+        <v>115.29</v>
       </c>
       <c r="I546" s="1"/>
       <c r="J546" s="1"/>
       <c r="K546" s="1"/>
       <c r="L546" s="1"/>
       <c r="M546" s="1"/>
       <c r="N546" s="1"/>
       <c r="O546" s="1"/>
       <c r="P546" s="1"/>
       <c r="Q546" s="1"/>
       <c r="R546" s="1"/>
       <c r="S546" s="1"/>
       <c r="T546" s="1"/>
       <c r="U546" s="1"/>
       <c r="V546" s="1"/>
       <c r="W546" s="1"/>
     </row>
     <row r="547" spans="1:23">
       <c r="A547" s="3">
         <v>545</v>
       </c>
       <c r="B547" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C547" s="10" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D547" s="3" t="s">
         <v>1099</v>
       </c>
-      <c r="D547" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E547" s="3">
-        <v>0</v>
+        <v>233.69</v>
       </c>
       <c r="F547" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G547" s="3">
-        <v>0</v>
+        <v>225.43</v>
       </c>
       <c r="H547" s="4">
-        <v>0</v>
+        <v>185.83</v>
       </c>
       <c r="I547" s="1"/>
       <c r="J547" s="1"/>
       <c r="K547" s="1"/>
       <c r="L547" s="1"/>
       <c r="M547" s="1"/>
       <c r="N547" s="1"/>
       <c r="O547" s="1"/>
       <c r="P547" s="1"/>
       <c r="Q547" s="1"/>
       <c r="R547" s="1"/>
       <c r="S547" s="1"/>
       <c r="T547" s="1"/>
       <c r="U547" s="1"/>
       <c r="V547" s="1"/>
       <c r="W547" s="1"/>
     </row>
     <row r="548" spans="1:23">
       <c r="A548" s="3">
         <v>546</v>
       </c>
       <c r="B548" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C548" s="10" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D548" s="3" t="s">
         <v>1101</v>
       </c>
-      <c r="D548" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E548" s="3">
-        <v>0</v>
+        <v>667.62</v>
       </c>
       <c r="F548" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G548" s="3">
-        <v>14.89</v>
+        <v>224.87</v>
       </c>
       <c r="H548" s="4">
-        <v>0</v>
+        <v>155.72</v>
       </c>
       <c r="I548" s="1"/>
       <c r="J548" s="1"/>
       <c r="K548" s="1"/>
       <c r="L548" s="1"/>
       <c r="M548" s="1"/>
       <c r="N548" s="1"/>
       <c r="O548" s="1"/>
       <c r="P548" s="1"/>
       <c r="Q548" s="1"/>
       <c r="R548" s="1"/>
       <c r="S548" s="1"/>
       <c r="T548" s="1"/>
       <c r="U548" s="1"/>
       <c r="V548" s="1"/>
       <c r="W548" s="1"/>
     </row>
     <row r="549" spans="1:23">
       <c r="A549" s="3">
         <v>547</v>
       </c>
       <c r="B549" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C549" s="10" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D549" s="3" t="s">
         <v>1103</v>
       </c>
-      <c r="D549" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E549" s="3">
-        <v>0</v>
+        <v>223.04</v>
       </c>
       <c r="F549" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G549" s="3">
-        <v>0</v>
+        <v>160.29</v>
       </c>
       <c r="H549" s="4">
-        <v>0</v>
+        <v>44.73</v>
       </c>
       <c r="I549" s="1"/>
       <c r="J549" s="1"/>
       <c r="K549" s="1"/>
       <c r="L549" s="1"/>
       <c r="M549" s="1"/>
       <c r="N549" s="1"/>
       <c r="O549" s="1"/>
       <c r="P549" s="1"/>
       <c r="Q549" s="1"/>
       <c r="R549" s="1"/>
       <c r="S549" s="1"/>
       <c r="T549" s="1"/>
       <c r="U549" s="1"/>
       <c r="V549" s="1"/>
       <c r="W549" s="1"/>
     </row>
     <row r="550" spans="1:23">
       <c r="A550" s="3">
         <v>548</v>
       </c>
       <c r="B550" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C550" s="10" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D550" s="3" t="s">
         <v>1105</v>
       </c>
-      <c r="D550" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E550" s="3">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="F550" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G550" s="3">
-        <v>0</v>
+        <v>48.53</v>
       </c>
       <c r="H550" s="4">
-        <v>0</v>
+        <v>43.64</v>
       </c>
       <c r="I550" s="1"/>
       <c r="J550" s="1"/>
       <c r="K550" s="1"/>
       <c r="L550" s="1"/>
       <c r="M550" s="1"/>
       <c r="N550" s="1"/>
       <c r="O550" s="1"/>
       <c r="P550" s="1"/>
       <c r="Q550" s="1"/>
       <c r="R550" s="1"/>
       <c r="S550" s="1"/>
       <c r="T550" s="1"/>
       <c r="U550" s="1"/>
       <c r="V550" s="1"/>
       <c r="W550" s="1"/>
     </row>
     <row r="551" spans="1:23">
       <c r="A551" s="3">
         <v>549</v>
       </c>
       <c r="B551" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C551" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D551" s="3" t="s">
         <v>1107</v>
       </c>
-      <c r="D551" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E551" s="3">
-        <v>0</v>
+        <v>298.28</v>
       </c>
       <c r="F551" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G551" s="3">
-        <v>0</v>
+        <v>67.48</v>
       </c>
       <c r="H551" s="4">
         <v>0</v>
       </c>
       <c r="I551" s="1"/>
       <c r="J551" s="1"/>
       <c r="K551" s="1"/>
       <c r="L551" s="1"/>
       <c r="M551" s="1"/>
       <c r="N551" s="1"/>
       <c r="O551" s="1"/>
       <c r="P551" s="1"/>
       <c r="Q551" s="1"/>
       <c r="R551" s="1"/>
       <c r="S551" s="1"/>
       <c r="T551" s="1"/>
       <c r="U551" s="1"/>
       <c r="V551" s="1"/>
       <c r="W551" s="1"/>
     </row>
     <row r="552" spans="1:23">
       <c r="A552" s="3">
         <v>550</v>
       </c>
       <c r="B552" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" s="10" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D552" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E552" s="3">
+        <v>2662.64</v>
+      </c>
+      <c r="F552" s="3">
         <v>14</v>
       </c>
-      <c r="C552" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G552" s="3">
-        <v>0</v>
+        <v>2137.81</v>
       </c>
       <c r="H552" s="4">
-        <v>0</v>
+        <v>104.03</v>
       </c>
       <c r="I552" s="1"/>
       <c r="J552" s="1"/>
       <c r="K552" s="1"/>
       <c r="L552" s="1"/>
       <c r="M552" s="1"/>
       <c r="N552" s="1"/>
       <c r="O552" s="1"/>
       <c r="P552" s="1"/>
       <c r="Q552" s="1"/>
       <c r="R552" s="1"/>
       <c r="S552" s="1"/>
       <c r="T552" s="1"/>
       <c r="U552" s="1"/>
       <c r="V552" s="1"/>
       <c r="W552" s="1"/>
     </row>
     <row r="553" spans="1:23">
       <c r="A553" s="3">
         <v>551</v>
       </c>
       <c r="B553" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C553" s="10" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D553" s="3" t="s">
         <v>1111</v>
       </c>
-      <c r="D553" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E553" s="3">
-        <v>298.28</v>
+        <v>243.16</v>
       </c>
       <c r="F553" s="3">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G553" s="3">
-        <v>67.48</v>
+        <v>243.15</v>
       </c>
       <c r="H553" s="4">
-        <v>0</v>
+        <v>230.95</v>
       </c>
       <c r="I553" s="1"/>
       <c r="J553" s="1"/>
       <c r="K553" s="1"/>
       <c r="L553" s="1"/>
       <c r="M553" s="1"/>
       <c r="N553" s="1"/>
       <c r="O553" s="1"/>
       <c r="P553" s="1"/>
       <c r="Q553" s="1"/>
       <c r="R553" s="1"/>
       <c r="S553" s="1"/>
       <c r="T553" s="1"/>
       <c r="U553" s="1"/>
       <c r="V553" s="1"/>
       <c r="W553" s="1"/>
     </row>
     <row r="554" spans="1:23">
       <c r="A554" s="3">
         <v>552</v>
       </c>
       <c r="B554" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C554" s="10" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D554" s="3" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="E554" s="3">
         <v>0</v>
       </c>
       <c r="F554" s="3">
         <v>0</v>
       </c>
       <c r="G554" s="3">
         <v>0</v>
       </c>
       <c r="H554" s="4">
         <v>0</v>
       </c>
       <c r="I554" s="1"/>
       <c r="J554" s="1"/>
       <c r="K554" s="1"/>
       <c r="L554" s="1"/>
       <c r="M554" s="1"/>
       <c r="N554" s="1"/>
       <c r="O554" s="1"/>
       <c r="P554" s="1"/>
       <c r="Q554" s="1"/>
       <c r="R554" s="1"/>
       <c r="S554" s="1"/>
       <c r="T554" s="1"/>
       <c r="U554" s="1"/>
       <c r="V554" s="1"/>
       <c r="W554" s="1"/>
     </row>
     <row r="555" spans="1:23">
       <c r="A555" s="3">
         <v>553</v>
       </c>
       <c r="B555" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C555" s="10" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D555" s="3" t="s">
         <v>1115</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
       <c r="E555" s="3">
         <v>0</v>
       </c>
       <c r="F555" s="3">
         <v>0</v>
       </c>
       <c r="G555" s="3">
         <v>0</v>
       </c>
       <c r="H555" s="4">
         <v>0</v>
       </c>
       <c r="I555" s="1"/>
       <c r="J555" s="1"/>
       <c r="K555" s="1"/>
       <c r="L555" s="1"/>
       <c r="M555" s="1"/>
       <c r="N555" s="1"/>
       <c r="O555" s="1"/>
       <c r="P555" s="1"/>
       <c r="Q555" s="1"/>
       <c r="R555" s="1"/>
       <c r="S555" s="1"/>
       <c r="T555" s="1"/>
       <c r="U555" s="1"/>
       <c r="V555" s="1"/>
       <c r="W555" s="1"/>
     </row>
     <row r="556" spans="1:23">
       <c r="A556" s="3">
         <v>554</v>
       </c>
       <c r="B556" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C556" s="10" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D556" s="3" t="s">
         <v>1117</v>
       </c>
-      <c r="D556" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E556" s="3">
-        <v>223.04</v>
+        <v>0</v>
       </c>
       <c r="F556" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G556" s="3">
-        <v>160.29</v>
+        <v>0</v>
       </c>
       <c r="H556" s="4">
         <v>0</v>
       </c>
       <c r="I556" s="1"/>
       <c r="J556" s="1"/>
       <c r="K556" s="1"/>
       <c r="L556" s="1"/>
       <c r="M556" s="1"/>
       <c r="N556" s="1"/>
       <c r="O556" s="1"/>
       <c r="P556" s="1"/>
       <c r="Q556" s="1"/>
       <c r="R556" s="1"/>
       <c r="S556" s="1"/>
       <c r="T556" s="1"/>
       <c r="U556" s="1"/>
       <c r="V556" s="1"/>
       <c r="W556" s="1"/>
     </row>
     <row r="557" spans="1:23">
       <c r="A557" s="3">
         <v>555</v>
       </c>
       <c r="B557" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C557" s="10" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D557" s="3" t="s">
         <v>1119</v>
       </c>
-      <c r="D557" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E557" s="3">
         <v>0</v>
       </c>
       <c r="F557" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G557" s="3">
-        <v>409.59</v>
+        <v>0</v>
       </c>
       <c r="H557" s="4">
         <v>0</v>
       </c>
       <c r="I557" s="1"/>
       <c r="J557" s="1"/>
       <c r="K557" s="1"/>
       <c r="L557" s="1"/>
       <c r="M557" s="1"/>
       <c r="N557" s="1"/>
       <c r="O557" s="1"/>
       <c r="P557" s="1"/>
       <c r="Q557" s="1"/>
       <c r="R557" s="1"/>
       <c r="S557" s="1"/>
       <c r="T557" s="1"/>
       <c r="U557" s="1"/>
       <c r="V557" s="1"/>
       <c r="W557" s="1"/>
     </row>
     <row r="558" spans="1:23">
       <c r="A558" s="3">
         <v>556</v>
       </c>
       <c r="B558" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C558" s="10" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D558" s="3" t="s">
         <v>1121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="E558" s="3">
         <v>0</v>
       </c>
       <c r="F558" s="3">
         <v>0</v>
       </c>
       <c r="G558" s="3">
         <v>0</v>
       </c>
       <c r="H558" s="4">
         <v>0</v>
       </c>
       <c r="I558" s="1"/>
       <c r="J558" s="1"/>
       <c r="K558" s="1"/>
       <c r="L558" s="1"/>
       <c r="M558" s="1"/>
       <c r="N558" s="1"/>
       <c r="O558" s="1"/>
       <c r="P558" s="1"/>
       <c r="Q558" s="1"/>
       <c r="R558" s="1"/>
       <c r="S558" s="1"/>
       <c r="T558" s="1"/>
       <c r="U558" s="1"/>
       <c r="V558" s="1"/>
       <c r="W558" s="1"/>
     </row>
     <row r="559" spans="1:23">
       <c r="A559" s="3">
         <v>557</v>
       </c>
       <c r="B559" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C559" s="10" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D559" s="3" t="s">
         <v>1123</v>
       </c>
-      <c r="D559" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E559" s="3">
-        <v>667.62</v>
+        <v>0</v>
       </c>
       <c r="F559" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G559" s="3">
-        <v>461.9</v>
+        <v>444.61</v>
       </c>
       <c r="H559" s="4">
-        <v>2.7</v>
+        <v>0</v>
       </c>
       <c r="I559" s="1"/>
       <c r="J559" s="1"/>
       <c r="K559" s="1"/>
       <c r="L559" s="1"/>
       <c r="M559" s="1"/>
       <c r="N559" s="1"/>
       <c r="O559" s="1"/>
       <c r="P559" s="1"/>
       <c r="Q559" s="1"/>
       <c r="R559" s="1"/>
       <c r="S559" s="1"/>
       <c r="T559" s="1"/>
       <c r="U559" s="1"/>
       <c r="V559" s="1"/>
       <c r="W559" s="1"/>
     </row>
     <row r="560" spans="1:23">
       <c r="A560" s="3">
         <v>558</v>
       </c>
       <c r="B560" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C560" s="10" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D560" s="3" t="s">
         <v>1125</v>
       </c>
-      <c r="D560" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E560" s="3">
-        <v>2662.64</v>
+        <v>0</v>
       </c>
       <c r="F560" s="3">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G560" s="3">
-        <v>2126.08</v>
+        <v>0</v>
       </c>
       <c r="H560" s="4">
-        <v>14.25</v>
+        <v>0</v>
       </c>
       <c r="I560" s="1"/>
       <c r="J560" s="1"/>
       <c r="K560" s="1"/>
       <c r="L560" s="1"/>
       <c r="M560" s="1"/>
       <c r="N560" s="1"/>
       <c r="O560" s="1"/>
       <c r="P560" s="1"/>
       <c r="Q560" s="1"/>
       <c r="R560" s="1"/>
       <c r="S560" s="1"/>
       <c r="T560" s="1"/>
       <c r="U560" s="1"/>
       <c r="V560" s="1"/>
       <c r="W560" s="1"/>
     </row>
     <row r="561" spans="1:23">
       <c r="A561" s="3">
         <v>559</v>
       </c>
       <c r="B561" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C561" s="10" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D561" s="3" t="s">
         <v>1127</v>
       </c>
-      <c r="D561" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E561" s="3">
-        <v>954.01</v>
+        <v>0</v>
       </c>
       <c r="F561" s="3">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="G561" s="3">
-        <v>936.03</v>
+        <v>0</v>
       </c>
       <c r="H561" s="4">
-        <v>77.39</v>
+        <v>0</v>
       </c>
       <c r="I561" s="1"/>
       <c r="J561" s="1"/>
       <c r="K561" s="1"/>
       <c r="L561" s="1"/>
       <c r="M561" s="1"/>
       <c r="N561" s="1"/>
       <c r="O561" s="1"/>
       <c r="P561" s="1"/>
       <c r="Q561" s="1"/>
       <c r="R561" s="1"/>
       <c r="S561" s="1"/>
       <c r="T561" s="1"/>
       <c r="U561" s="1"/>
       <c r="V561" s="1"/>
       <c r="W561" s="1"/>
     </row>
     <row r="562" spans="1:23">
       <c r="A562" s="3">
         <v>560</v>
       </c>
       <c r="B562" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C562" s="10" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D562" s="3" t="s">
         <v>1129</v>
       </c>
-      <c r="D562" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E562" s="3">
-        <v>858.86</v>
+        <v>0</v>
       </c>
       <c r="F562" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G562" s="3">
-        <v>826.38</v>
+        <v>409.59</v>
       </c>
       <c r="H562" s="4">
-        <v>261.72</v>
+        <v>0</v>
       </c>
       <c r="I562" s="1"/>
       <c r="J562" s="1"/>
       <c r="K562" s="1"/>
       <c r="L562" s="1"/>
       <c r="M562" s="1"/>
       <c r="N562" s="1"/>
       <c r="O562" s="1"/>
       <c r="P562" s="1"/>
       <c r="Q562" s="1"/>
       <c r="R562" s="1"/>
       <c r="S562" s="1"/>
       <c r="T562" s="1"/>
       <c r="U562" s="1"/>
       <c r="V562" s="1"/>
       <c r="W562" s="1"/>
     </row>
     <row r="563" spans="1:23">
       <c r="A563" s="3">
         <v>561</v>
       </c>
       <c r="B563" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C563" s="10" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D563" s="3" t="s">
         <v>1131</v>
       </c>
-      <c r="D563" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E563" s="3">
-        <v>582.14</v>
+        <v>0</v>
       </c>
       <c r="F563" s="3">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G563" s="3">
-        <v>280.4</v>
+        <v>0</v>
       </c>
       <c r="H563" s="4">
-        <v>24.37</v>
+        <v>0</v>
       </c>
       <c r="I563" s="1"/>
       <c r="J563" s="1"/>
       <c r="K563" s="1"/>
       <c r="L563" s="1"/>
       <c r="M563" s="1"/>
       <c r="N563" s="1"/>
       <c r="O563" s="1"/>
       <c r="P563" s="1"/>
       <c r="Q563" s="1"/>
       <c r="R563" s="1"/>
       <c r="S563" s="1"/>
       <c r="T563" s="1"/>
       <c r="U563" s="1"/>
       <c r="V563" s="1"/>
       <c r="W563" s="1"/>
     </row>
     <row r="564" spans="1:23">
       <c r="A564" s="3">
         <v>562</v>
       </c>
       <c r="B564" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C564" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D564" s="3" t="s">
         <v>1133</v>
       </c>
-      <c r="D564" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E564" s="3">
-        <v>822.91</v>
+        <v>0</v>
       </c>
       <c r="F564" s="3">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G564" s="3">
-        <v>673.12</v>
+        <v>0</v>
       </c>
       <c r="H564" s="4">
-        <v>52.76</v>
+        <v>0</v>
       </c>
       <c r="I564" s="1"/>
       <c r="J564" s="1"/>
       <c r="K564" s="1"/>
       <c r="L564" s="1"/>
       <c r="M564" s="1"/>
       <c r="N564" s="1"/>
       <c r="O564" s="1"/>
       <c r="P564" s="1"/>
       <c r="Q564" s="1"/>
       <c r="R564" s="1"/>
       <c r="S564" s="1"/>
       <c r="T564" s="1"/>
       <c r="U564" s="1"/>
       <c r="V564" s="1"/>
       <c r="W564" s="1"/>
     </row>
     <row r="565" spans="1:23">
       <c r="A565" s="3">
         <v>563</v>
       </c>
       <c r="B565" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C565" s="10" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D565" s="3" t="s">
         <v>1135</v>
       </c>
-      <c r="D565" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E565" s="3">
-        <v>983.57</v>
+        <v>0</v>
       </c>
       <c r="F565" s="3">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G565" s="3">
-        <v>743.88</v>
+        <v>0</v>
       </c>
       <c r="H565" s="4">
-        <v>351.13</v>
+        <v>0</v>
       </c>
       <c r="I565" s="1"/>
       <c r="J565" s="1"/>
       <c r="K565" s="1"/>
       <c r="L565" s="1"/>
       <c r="M565" s="1"/>
       <c r="N565" s="1"/>
       <c r="O565" s="1"/>
       <c r="P565" s="1"/>
       <c r="Q565" s="1"/>
       <c r="R565" s="1"/>
       <c r="S565" s="1"/>
       <c r="T565" s="1"/>
       <c r="U565" s="1"/>
       <c r="V565" s="1"/>
       <c r="W565" s="1"/>
     </row>
     <row r="566" spans="1:23">
       <c r="A566" s="3">
         <v>564</v>
       </c>
       <c r="B566" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C566" s="10" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D566" s="3" t="s">
         <v>1137</v>
       </c>
-      <c r="D566" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E566" s="3">
-        <v>457.52</v>
+        <v>0</v>
       </c>
       <c r="F566" s="3">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G566" s="3">
-        <v>340.28</v>
+        <v>14.89</v>
       </c>
       <c r="H566" s="4">
-        <v>143.72</v>
+        <v>0</v>
       </c>
       <c r="I566" s="1"/>
       <c r="J566" s="1"/>
       <c r="K566" s="1"/>
       <c r="L566" s="1"/>
       <c r="M566" s="1"/>
       <c r="N566" s="1"/>
       <c r="O566" s="1"/>
       <c r="P566" s="1"/>
       <c r="Q566" s="1"/>
       <c r="R566" s="1"/>
       <c r="S566" s="1"/>
       <c r="T566" s="1"/>
       <c r="U566" s="1"/>
       <c r="V566" s="1"/>
       <c r="W566" s="1"/>
     </row>
     <row r="567" spans="1:23">
       <c r="A567" s="3">
         <v>565</v>
       </c>
       <c r="B567" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C567" s="10" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D567" s="3" t="s">
         <v>1139</v>
       </c>
-      <c r="D567" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E567" s="3">
-        <v>632.42</v>
+        <v>0</v>
       </c>
       <c r="F567" s="3">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G567" s="3">
-        <v>484.63</v>
+        <v>0</v>
       </c>
       <c r="H567" s="4">
-        <v>214.9</v>
+        <v>0</v>
       </c>
       <c r="I567" s="1"/>
       <c r="J567" s="1"/>
       <c r="K567" s="1"/>
       <c r="L567" s="1"/>
       <c r="M567" s="1"/>
       <c r="N567" s="1"/>
       <c r="O567" s="1"/>
       <c r="P567" s="1"/>
       <c r="Q567" s="1"/>
       <c r="R567" s="1"/>
       <c r="S567" s="1"/>
       <c r="T567" s="1"/>
       <c r="U567" s="1"/>
       <c r="V567" s="1"/>
       <c r="W567" s="1"/>
     </row>
     <row r="568" spans="1:23">
       <c r="A568" s="3">
         <v>566</v>
       </c>
       <c r="B568" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C568" s="10" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D568" s="3" t="s">
         <v>1141</v>
       </c>
-      <c r="D568" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E568" s="3">
-        <v>765.54</v>
+        <v>304.54</v>
       </c>
       <c r="F568" s="3">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="G568" s="3">
-        <v>627.95</v>
+        <v>281.63</v>
       </c>
       <c r="H568" s="4">
-        <v>220.4</v>
+        <v>73.78</v>
       </c>
       <c r="I568" s="1"/>
       <c r="J568" s="1"/>
       <c r="K568" s="1"/>
       <c r="L568" s="1"/>
       <c r="M568" s="1"/>
       <c r="N568" s="1"/>
       <c r="O568" s="1"/>
       <c r="P568" s="1"/>
       <c r="Q568" s="1"/>
       <c r="R568" s="1"/>
       <c r="S568" s="1"/>
       <c r="T568" s="1"/>
       <c r="U568" s="1"/>
       <c r="V568" s="1"/>
       <c r="W568" s="1"/>
     </row>
     <row r="569" spans="1:23">
       <c r="A569" s="3">
         <v>567</v>
       </c>
       <c r="B569" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C569" s="10" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D569" s="3" t="s">
         <v>1143</v>
       </c>
-      <c r="D569" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E569" s="3">
-        <v>1077.33</v>
+        <v>272.77</v>
       </c>
       <c r="F569" s="3">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G569" s="3">
-        <v>1071.94</v>
+        <v>236.92</v>
       </c>
       <c r="H569" s="4">
-        <v>239.52</v>
+        <v>101.01</v>
       </c>
       <c r="I569" s="1"/>
       <c r="J569" s="1"/>
       <c r="K569" s="1"/>
       <c r="L569" s="1"/>
       <c r="M569" s="1"/>
       <c r="N569" s="1"/>
       <c r="O569" s="1"/>
       <c r="P569" s="1"/>
       <c r="Q569" s="1"/>
       <c r="R569" s="1"/>
       <c r="S569" s="1"/>
       <c r="T569" s="1"/>
       <c r="U569" s="1"/>
       <c r="V569" s="1"/>
       <c r="W569" s="1"/>
     </row>
     <row r="570" spans="1:23">
       <c r="A570" s="3">
         <v>568</v>
       </c>
       <c r="B570" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C570" s="10" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D570" s="3" t="s">
         <v>1145</v>
       </c>
-      <c r="D570" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E570" s="3">
-        <v>823.49</v>
+        <v>184.46</v>
       </c>
       <c r="F570" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G570" s="3">
-        <v>660.58</v>
+        <v>98.61</v>
       </c>
       <c r="H570" s="4">
-        <v>436.15</v>
+        <v>0</v>
       </c>
       <c r="I570" s="1"/>
       <c r="J570" s="1"/>
       <c r="K570" s="1"/>
       <c r="L570" s="1"/>
       <c r="M570" s="1"/>
       <c r="N570" s="1"/>
       <c r="O570" s="1"/>
       <c r="P570" s="1"/>
       <c r="Q570" s="1"/>
       <c r="R570" s="1"/>
       <c r="S570" s="1"/>
       <c r="T570" s="1"/>
       <c r="U570" s="1"/>
       <c r="V570" s="1"/>
       <c r="W570" s="1"/>
     </row>
     <row r="571" spans="1:23">
       <c r="A571" s="3">
         <v>569</v>
       </c>
       <c r="B571" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C571" s="10" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D571" s="3" t="s">
         <v>1147</v>
       </c>
-      <c r="D571" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E571" s="3">
-        <v>321.23</v>
+        <v>134.47</v>
       </c>
       <c r="F571" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G571" s="3">
-        <v>261.25</v>
+        <v>73.78</v>
       </c>
       <c r="H571" s="4">
-        <v>60.25</v>
+        <v>3.06</v>
       </c>
       <c r="I571" s="1"/>
       <c r="J571" s="1"/>
       <c r="K571" s="1"/>
       <c r="L571" s="1"/>
       <c r="M571" s="1"/>
       <c r="N571" s="1"/>
       <c r="O571" s="1"/>
       <c r="P571" s="1"/>
       <c r="Q571" s="1"/>
       <c r="R571" s="1"/>
       <c r="S571" s="1"/>
       <c r="T571" s="1"/>
       <c r="U571" s="1"/>
       <c r="V571" s="1"/>
       <c r="W571" s="1"/>
     </row>
     <row r="572" spans="1:23">
       <c r="A572" s="3">
         <v>570</v>
       </c>
       <c r="B572" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C572" s="10" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D572" s="3" t="s">
         <v>1149</v>
       </c>
-      <c r="D572" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E572" s="3">
-        <v>784.83</v>
+        <v>202.98</v>
       </c>
       <c r="F572" s="3">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="G572" s="3">
-        <v>706.17</v>
+        <v>50.26</v>
       </c>
       <c r="H572" s="4">
-        <v>282.26</v>
+        <v>25.54</v>
       </c>
       <c r="I572" s="1"/>
       <c r="J572" s="1"/>
       <c r="K572" s="1"/>
       <c r="L572" s="1"/>
       <c r="M572" s="1"/>
       <c r="N572" s="1"/>
       <c r="O572" s="1"/>
       <c r="P572" s="1"/>
       <c r="Q572" s="1"/>
       <c r="R572" s="1"/>
       <c r="S572" s="1"/>
       <c r="T572" s="1"/>
       <c r="U572" s="1"/>
       <c r="V572" s="1"/>
       <c r="W572" s="1"/>
     </row>
     <row r="573" spans="1:23">
       <c r="A573" s="3">
         <v>571</v>
       </c>
       <c r="B573" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C573" s="10" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D573" s="3" t="s">
         <v>1151</v>
       </c>
-      <c r="D573" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E573" s="3">
-        <v>996.06</v>
+        <v>237.29</v>
       </c>
       <c r="F573" s="3">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="G573" s="3">
-        <v>952.33</v>
+        <v>165.19</v>
       </c>
       <c r="H573" s="4">
-        <v>375.16</v>
+        <v>14.26</v>
       </c>
       <c r="I573" s="1"/>
       <c r="J573" s="1"/>
       <c r="K573" s="1"/>
       <c r="L573" s="1"/>
       <c r="M573" s="1"/>
       <c r="N573" s="1"/>
       <c r="O573" s="1"/>
       <c r="P573" s="1"/>
       <c r="Q573" s="1"/>
       <c r="R573" s="1"/>
       <c r="S573" s="1"/>
       <c r="T573" s="1"/>
       <c r="U573" s="1"/>
       <c r="V573" s="1"/>
       <c r="W573" s="1"/>
     </row>
     <row r="574" spans="1:23">
       <c r="A574" s="3">
         <v>572</v>
       </c>
       <c r="B574" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C574" s="10" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D574" s="3" t="s">
         <v>1153</v>
       </c>
-      <c r="D574" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E574" s="3">
-        <v>475.3</v>
+        <v>137.52</v>
       </c>
       <c r="F574" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G574" s="3">
-        <v>321.1</v>
+        <v>98.5</v>
       </c>
       <c r="H574" s="4">
-        <v>24.13</v>
+        <v>29.39</v>
       </c>
       <c r="I574" s="1"/>
       <c r="J574" s="1"/>
       <c r="K574" s="1"/>
       <c r="L574" s="1"/>
       <c r="M574" s="1"/>
       <c r="N574" s="1"/>
       <c r="O574" s="1"/>
       <c r="P574" s="1"/>
       <c r="Q574" s="1"/>
       <c r="R574" s="1"/>
       <c r="S574" s="1"/>
       <c r="T574" s="1"/>
       <c r="U574" s="1"/>
       <c r="V574" s="1"/>
       <c r="W574" s="1"/>
     </row>
     <row r="575" spans="1:23">
       <c r="A575" s="3">
         <v>573</v>
       </c>
       <c r="B575" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C575" s="10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D575" s="3" t="s">
         <v>1155</v>
       </c>
-      <c r="D575" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E575" s="3">
-        <v>561.12</v>
+        <v>260.93</v>
       </c>
       <c r="F575" s="3">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="G575" s="3">
-        <v>466.06</v>
+        <v>180.59</v>
       </c>
       <c r="H575" s="4">
-        <v>131.74</v>
+        <v>64.89</v>
       </c>
       <c r="I575" s="1"/>
       <c r="J575" s="1"/>
       <c r="K575" s="1"/>
       <c r="L575" s="1"/>
       <c r="M575" s="1"/>
       <c r="N575" s="1"/>
       <c r="O575" s="1"/>
       <c r="P575" s="1"/>
       <c r="Q575" s="1"/>
       <c r="R575" s="1"/>
       <c r="S575" s="1"/>
       <c r="T575" s="1"/>
       <c r="U575" s="1"/>
       <c r="V575" s="1"/>
       <c r="W575" s="1"/>
     </row>
     <row r="576" spans="1:23">
       <c r="A576" s="3">
         <v>574</v>
       </c>
       <c r="B576" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C576" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D576" s="3" t="s">
         <v>1157</v>
       </c>
-      <c r="D576" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E576" s="3">
-        <v>492.78</v>
+        <v>0</v>
       </c>
       <c r="F576" s="3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G576" s="3">
-        <v>482.16</v>
+        <v>0</v>
       </c>
       <c r="H576" s="4">
-        <v>488.32</v>
+        <v>0</v>
       </c>
       <c r="I576" s="1"/>
       <c r="J576" s="1"/>
       <c r="K576" s="1"/>
       <c r="L576" s="1"/>
       <c r="M576" s="1"/>
       <c r="N576" s="1"/>
       <c r="O576" s="1"/>
       <c r="P576" s="1"/>
       <c r="Q576" s="1"/>
       <c r="R576" s="1"/>
       <c r="S576" s="1"/>
       <c r="T576" s="1"/>
       <c r="U576" s="1"/>
       <c r="V576" s="1"/>
       <c r="W576" s="1"/>
     </row>
     <row r="577" spans="1:23">
       <c r="A577" s="3">
         <v>575</v>
       </c>
       <c r="B577" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C577" s="10" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D577" s="3" t="s">
         <v>1159</v>
       </c>
-      <c r="D577" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E577" s="3">
-        <v>1429.77</v>
+        <v>0</v>
       </c>
       <c r="F577" s="3">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="G577" s="3">
-        <v>1167.96</v>
+        <v>0</v>
       </c>
       <c r="H577" s="4">
-        <v>630.71</v>
+        <v>0</v>
       </c>
       <c r="I577" s="1"/>
       <c r="J577" s="1"/>
       <c r="K577" s="1"/>
       <c r="L577" s="1"/>
       <c r="M577" s="1"/>
       <c r="N577" s="1"/>
       <c r="O577" s="1"/>
       <c r="P577" s="1"/>
       <c r="Q577" s="1"/>
       <c r="R577" s="1"/>
       <c r="S577" s="1"/>
       <c r="T577" s="1"/>
       <c r="U577" s="1"/>
       <c r="V577" s="1"/>
       <c r="W577" s="1"/>
     </row>
     <row r="578" spans="1:23">
       <c r="A578" s="3">
         <v>576</v>
       </c>
       <c r="B578" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C578" s="10" t="s">
-        <v>433</v>
+        <v>1160</v>
       </c>
       <c r="D578" s="3" t="s">
         <v>1161</v>
       </c>
       <c r="E578" s="3">
-        <v>16.84</v>
+        <v>0</v>
       </c>
       <c r="F578" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G578" s="3">
-        <v>16.84</v>
+        <v>0</v>
       </c>
       <c r="H578" s="4">
-        <v>11.46</v>
+        <v>0</v>
       </c>
       <c r="I578" s="1"/>
       <c r="J578" s="1"/>
       <c r="K578" s="1"/>
       <c r="L578" s="1"/>
       <c r="M578" s="1"/>
       <c r="N578" s="1"/>
       <c r="O578" s="1"/>
       <c r="P578" s="1"/>
       <c r="Q578" s="1"/>
       <c r="R578" s="1"/>
       <c r="S578" s="1"/>
       <c r="T578" s="1"/>
       <c r="U578" s="1"/>
       <c r="V578" s="1"/>
       <c r="W578" s="1"/>
     </row>
     <row r="579" spans="1:23">
       <c r="A579" s="3">
         <v>577</v>
       </c>
       <c r="B579" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C579" s="10" t="s">
         <v>1162</v>
       </c>
       <c r="D579" s="3" t="s">
         <v>1163</v>
       </c>
       <c r="E579" s="3">
-        <v>435.84</v>
+        <v>0</v>
       </c>
       <c r="F579" s="3">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G579" s="3">
-        <v>365.28</v>
+        <v>0</v>
       </c>
       <c r="H579" s="4">
-        <v>134.67</v>
+        <v>0</v>
       </c>
       <c r="I579" s="1"/>
       <c r="J579" s="1"/>
       <c r="K579" s="1"/>
       <c r="L579" s="1"/>
       <c r="M579" s="1"/>
       <c r="N579" s="1"/>
       <c r="O579" s="1"/>
       <c r="P579" s="1"/>
       <c r="Q579" s="1"/>
       <c r="R579" s="1"/>
       <c r="S579" s="1"/>
       <c r="T579" s="1"/>
       <c r="U579" s="1"/>
       <c r="V579" s="1"/>
       <c r="W579" s="1"/>
     </row>
     <row r="580" spans="1:23">
       <c r="A580" s="3">
         <v>578</v>
       </c>
       <c r="B580" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C580" s="10" t="s">
         <v>1164</v>
       </c>
       <c r="D580" s="3" t="s">
         <v>1165</v>
       </c>
       <c r="E580" s="3">
-        <v>386.02</v>
+        <v>285.09</v>
       </c>
       <c r="F580" s="3">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="G580" s="3">
-        <v>348.2</v>
+        <v>183.81</v>
       </c>
       <c r="H580" s="4">
-        <v>237.89</v>
+        <v>178.77</v>
       </c>
       <c r="I580" s="1"/>
       <c r="J580" s="1"/>
       <c r="K580" s="1"/>
       <c r="L580" s="1"/>
       <c r="M580" s="1"/>
       <c r="N580" s="1"/>
       <c r="O580" s="1"/>
       <c r="P580" s="1"/>
       <c r="Q580" s="1"/>
       <c r="R580" s="1"/>
       <c r="S580" s="1"/>
       <c r="T580" s="1"/>
       <c r="U580" s="1"/>
       <c r="V580" s="1"/>
       <c r="W580" s="1"/>
     </row>
     <row r="581" spans="1:23">
       <c r="A581" s="3">
         <v>579</v>
       </c>
       <c r="B581" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C581" s="10" t="s">
         <v>1166</v>
       </c>
       <c r="D581" s="3" t="s">
         <v>1167</v>
       </c>
       <c r="E581" s="3">
-        <v>127.22</v>
+        <v>435.84</v>
       </c>
       <c r="F581" s="3">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G581" s="3">
-        <v>188.34</v>
+        <v>365.28</v>
       </c>
       <c r="H581" s="4">
-        <v>101.2</v>
+        <v>355.21</v>
       </c>
       <c r="I581" s="1"/>
       <c r="J581" s="1"/>
       <c r="K581" s="1"/>
       <c r="L581" s="1"/>
       <c r="M581" s="1"/>
       <c r="N581" s="1"/>
       <c r="O581" s="1"/>
       <c r="P581" s="1"/>
       <c r="Q581" s="1"/>
       <c r="R581" s="1"/>
       <c r="S581" s="1"/>
       <c r="T581" s="1"/>
       <c r="U581" s="1"/>
       <c r="V581" s="1"/>
       <c r="W581" s="1"/>
     </row>
     <row r="582" spans="1:23">
       <c r="A582" s="3">
         <v>580</v>
       </c>
       <c r="B582" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C582" s="10" t="s">
         <v>1168</v>
       </c>
       <c r="D582" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="E582" s="3">
-        <v>671</v>
+        <v>0</v>
       </c>
       <c r="F582" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G582" s="3">
-        <v>666.29</v>
+        <v>0</v>
       </c>
       <c r="H582" s="4">
-        <v>35.71</v>
+        <v>0</v>
       </c>
       <c r="I582" s="1"/>
       <c r="J582" s="1"/>
       <c r="K582" s="1"/>
       <c r="L582" s="1"/>
       <c r="M582" s="1"/>
       <c r="N582" s="1"/>
       <c r="O582" s="1"/>
       <c r="P582" s="1"/>
       <c r="Q582" s="1"/>
       <c r="R582" s="1"/>
       <c r="S582" s="1"/>
       <c r="T582" s="1"/>
       <c r="U582" s="1"/>
       <c r="V582" s="1"/>
       <c r="W582" s="1"/>
     </row>
     <row r="583" spans="1:23">
       <c r="A583" s="3">
         <v>581</v>
       </c>
       <c r="B583" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C583" s="10" t="s">
         <v>1170</v>
       </c>
       <c r="D583" s="3" t="s">
         <v>1171</v>
       </c>
       <c r="E583" s="3">
-        <v>233.69</v>
+        <v>996.06</v>
       </c>
       <c r="F583" s="3">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="G583" s="3">
-        <v>220.57</v>
+        <v>952.92</v>
       </c>
       <c r="H583" s="4">
-        <v>183.49</v>
+        <v>468.22</v>
       </c>
       <c r="I583" s="1"/>
       <c r="J583" s="1"/>
       <c r="K583" s="1"/>
       <c r="L583" s="1"/>
       <c r="M583" s="1"/>
       <c r="N583" s="1"/>
       <c r="O583" s="1"/>
       <c r="P583" s="1"/>
       <c r="Q583" s="1"/>
       <c r="R583" s="1"/>
       <c r="S583" s="1"/>
       <c r="T583" s="1"/>
       <c r="U583" s="1"/>
       <c r="V583" s="1"/>
       <c r="W583" s="1"/>
     </row>
     <row r="584" spans="1:23">
       <c r="A584" s="3">
         <v>582</v>
       </c>
       <c r="B584" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C584" s="10" t="s">
         <v>1172</v>
       </c>
       <c r="D584" s="3" t="s">
         <v>1173</v>
       </c>
       <c r="E584" s="3">
-        <v>133.14</v>
+        <v>100</v>
       </c>
       <c r="F584" s="3">
         <v>1</v>
       </c>
       <c r="G584" s="3">
-        <v>115.29</v>
+        <v>153.1</v>
       </c>
       <c r="H584" s="4">
-        <v>115.29</v>
+        <v>176.58</v>
       </c>
       <c r="I584" s="1"/>
       <c r="J584" s="1"/>
       <c r="K584" s="1"/>
       <c r="L584" s="1"/>
       <c r="M584" s="1"/>
       <c r="N584" s="1"/>
       <c r="O584" s="1"/>
       <c r="P584" s="1"/>
       <c r="Q584" s="1"/>
       <c r="R584" s="1"/>
       <c r="S584" s="1"/>
       <c r="T584" s="1"/>
       <c r="U584" s="1"/>
       <c r="V584" s="1"/>
       <c r="W584" s="1"/>
     </row>
     <row r="585" spans="1:23">
       <c r="A585" s="3">
         <v>583</v>
       </c>
       <c r="B585" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C585" s="10" t="s">
         <v>1174</v>
       </c>
       <c r="D585" s="3" t="s">
         <v>1175</v>
       </c>
       <c r="E585" s="3">
-        <v>79.89</v>
+        <v>511.41</v>
       </c>
       <c r="F585" s="3">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G585" s="3">
-        <v>117.81</v>
+        <v>496.41</v>
       </c>
       <c r="H585" s="4">
-        <v>61.51</v>
+        <v>219.18</v>
       </c>
       <c r="I585" s="1"/>
       <c r="J585" s="1"/>
       <c r="K585" s="1"/>
       <c r="L585" s="1"/>
       <c r="M585" s="1"/>
       <c r="N585" s="1"/>
       <c r="O585" s="1"/>
       <c r="P585" s="1"/>
       <c r="Q585" s="1"/>
       <c r="R585" s="1"/>
       <c r="S585" s="1"/>
       <c r="T585" s="1"/>
       <c r="U585" s="1"/>
       <c r="V585" s="1"/>
       <c r="W585" s="1"/>
     </row>
     <row r="586" spans="1:23">
       <c r="A586" s="3">
         <v>584</v>
       </c>
       <c r="B586" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C586" s="10" t="s">
         <v>1176</v>
       </c>
       <c r="D586" s="3" t="s">
         <v>1177</v>
       </c>
       <c r="E586" s="3">
-        <v>88.93</v>
+        <v>858.86</v>
       </c>
       <c r="F586" s="3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G586" s="3">
-        <v>164.28</v>
+        <v>826.38</v>
       </c>
       <c r="H586" s="4">
-        <v>153.98</v>
+        <v>501.95</v>
       </c>
       <c r="I586" s="1"/>
       <c r="J586" s="1"/>
       <c r="K586" s="1"/>
       <c r="L586" s="1"/>
       <c r="M586" s="1"/>
       <c r="N586" s="1"/>
       <c r="O586" s="1"/>
       <c r="P586" s="1"/>
       <c r="Q586" s="1"/>
       <c r="R586" s="1"/>
       <c r="S586" s="1"/>
       <c r="T586" s="1"/>
       <c r="U586" s="1"/>
       <c r="V586" s="1"/>
       <c r="W586" s="1"/>
     </row>
     <row r="587" spans="1:23">
       <c r="A587" s="3">
         <v>585</v>
       </c>
       <c r="B587" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C587" s="10" t="s">
         <v>1178</v>
       </c>
       <c r="D587" s="3" t="s">
         <v>1179</v>
       </c>
       <c r="E587" s="3">
-        <v>96.18</v>
+        <v>864.52</v>
       </c>
       <c r="F587" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G587" s="3">
-        <v>93.2</v>
+        <v>907.44</v>
       </c>
       <c r="H587" s="4">
-        <v>133.1</v>
+        <v>845.22</v>
       </c>
       <c r="I587" s="1"/>
       <c r="J587" s="1"/>
       <c r="K587" s="1"/>
       <c r="L587" s="1"/>
       <c r="M587" s="1"/>
       <c r="N587" s="1"/>
       <c r="O587" s="1"/>
       <c r="P587" s="1"/>
       <c r="Q587" s="1"/>
       <c r="R587" s="1"/>
       <c r="S587" s="1"/>
       <c r="T587" s="1"/>
       <c r="U587" s="1"/>
       <c r="V587" s="1"/>
       <c r="W587" s="1"/>
     </row>
     <row r="588" spans="1:23">
       <c r="A588" s="3">
         <v>586</v>
       </c>
       <c r="B588" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C588" s="10" t="s">
         <v>1180</v>
       </c>
       <c r="D588" s="3" t="s">
         <v>1181</v>
       </c>
       <c r="E588" s="3">
-        <v>97.3</v>
+        <v>321.23</v>
       </c>
       <c r="F588" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G588" s="3">
-        <v>187.11</v>
+        <v>265.05</v>
       </c>
       <c r="H588" s="4">
-        <v>187.11</v>
+        <v>111.04</v>
       </c>
       <c r="I588" s="1"/>
       <c r="J588" s="1"/>
       <c r="K588" s="1"/>
       <c r="L588" s="1"/>
       <c r="M588" s="1"/>
       <c r="N588" s="1"/>
       <c r="O588" s="1"/>
       <c r="P588" s="1"/>
       <c r="Q588" s="1"/>
       <c r="R588" s="1"/>
       <c r="S588" s="1"/>
       <c r="T588" s="1"/>
       <c r="U588" s="1"/>
       <c r="V588" s="1"/>
       <c r="W588" s="1"/>
     </row>
     <row r="589" spans="1:23">
       <c r="A589" s="3">
         <v>587</v>
       </c>
       <c r="B589" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C589" s="10" t="s">
         <v>1182</v>
       </c>
       <c r="D589" s="3" t="s">
         <v>1183</v>
       </c>
       <c r="E589" s="3">
-        <v>83.76</v>
+        <v>88.64</v>
       </c>
       <c r="F589" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G589" s="3">
-        <v>4.99</v>
+        <v>86.8</v>
       </c>
       <c r="H589" s="4">
-        <v>167.51</v>
+        <v>84</v>
       </c>
       <c r="I589" s="1"/>
       <c r="J589" s="1"/>
       <c r="K589" s="1"/>
       <c r="L589" s="1"/>
       <c r="M589" s="1"/>
       <c r="N589" s="1"/>
       <c r="O589" s="1"/>
       <c r="P589" s="1"/>
       <c r="Q589" s="1"/>
       <c r="R589" s="1"/>
       <c r="S589" s="1"/>
       <c r="T589" s="1"/>
       <c r="U589" s="1"/>
       <c r="V589" s="1"/>
       <c r="W589" s="1"/>
     </row>
     <row r="590" spans="1:23">
       <c r="A590" s="3">
         <v>588</v>
       </c>
       <c r="B590" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C590" s="10" t="s">
         <v>1184</v>
       </c>
       <c r="D590" s="3" t="s">
         <v>1185</v>
       </c>
       <c r="E590" s="3">
         <v>100</v>
       </c>
       <c r="F590" s="3">
         <v>1</v>
       </c>
       <c r="G590" s="3">
-        <v>153.1</v>
+        <v>96.42</v>
       </c>
       <c r="H590" s="4">
-        <v>176.58</v>
+        <v>136.86</v>
       </c>
       <c r="I590" s="1"/>
       <c r="J590" s="1"/>
       <c r="K590" s="1"/>
       <c r="L590" s="1"/>
       <c r="M590" s="1"/>
       <c r="N590" s="1"/>
       <c r="O590" s="1"/>
       <c r="P590" s="1"/>
       <c r="Q590" s="1"/>
       <c r="R590" s="1"/>
       <c r="S590" s="1"/>
       <c r="T590" s="1"/>
       <c r="U590" s="1"/>
       <c r="V590" s="1"/>
       <c r="W590" s="1"/>
     </row>
     <row r="591" spans="1:23">
       <c r="A591" s="3">
         <v>589</v>
       </c>
       <c r="B591" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C591" s="10" t="s">
         <v>1186</v>
       </c>
       <c r="D591" s="3" t="s">
         <v>1187</v>
       </c>
       <c r="E591" s="3">
-        <v>47.56</v>
+        <v>96.1</v>
       </c>
       <c r="F591" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G591" s="3">
-        <v>78.46</v>
+        <v>159.97</v>
       </c>
       <c r="H591" s="4">
-        <v>78.46</v>
+        <v>184.52</v>
       </c>
       <c r="I591" s="1"/>
       <c r="J591" s="1"/>
       <c r="K591" s="1"/>
       <c r="L591" s="1"/>
       <c r="M591" s="1"/>
       <c r="N591" s="1"/>
       <c r="O591" s="1"/>
       <c r="P591" s="1"/>
       <c r="Q591" s="1"/>
       <c r="R591" s="1"/>
       <c r="S591" s="1"/>
       <c r="T591" s="1"/>
       <c r="U591" s="1"/>
       <c r="V591" s="1"/>
       <c r="W591" s="1"/>
     </row>
     <row r="592" spans="1:23">
       <c r="A592" s="3">
         <v>590</v>
       </c>
       <c r="B592" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C592" s="10" t="s">
         <v>1188</v>
       </c>
       <c r="D592" s="3" t="s">
         <v>1189</v>
       </c>
       <c r="E592" s="3">
-        <v>99.98</v>
+        <v>37.52</v>
       </c>
       <c r="F592" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G592" s="3">
-        <v>186.74</v>
+        <v>69.77</v>
       </c>
       <c r="H592" s="4">
-        <v>192.46</v>
+        <v>69.77</v>
       </c>
       <c r="I592" s="1"/>
       <c r="J592" s="1"/>
       <c r="K592" s="1"/>
       <c r="L592" s="1"/>
       <c r="M592" s="1"/>
       <c r="N592" s="1"/>
       <c r="O592" s="1"/>
       <c r="P592" s="1"/>
       <c r="Q592" s="1"/>
       <c r="R592" s="1"/>
       <c r="S592" s="1"/>
       <c r="T592" s="1"/>
       <c r="U592" s="1"/>
       <c r="V592" s="1"/>
       <c r="W592" s="1"/>
     </row>
     <row r="593" spans="1:23">
       <c r="A593" s="3">
         <v>591</v>
       </c>
       <c r="B593" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C593" s="10" t="s">
         <v>1190</v>
       </c>
       <c r="D593" s="3" t="s">
         <v>1191</v>
       </c>
       <c r="E593" s="3">
-        <v>39.73</v>
+        <v>100</v>
       </c>
       <c r="F593" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G593" s="3">
-        <v>35.67</v>
+        <v>125.49</v>
       </c>
       <c r="H593" s="4">
-        <v>0</v>
+        <v>116.24</v>
       </c>
       <c r="I593" s="1"/>
       <c r="J593" s="1"/>
       <c r="K593" s="1"/>
       <c r="L593" s="1"/>
       <c r="M593" s="1"/>
       <c r="N593" s="1"/>
       <c r="O593" s="1"/>
       <c r="P593" s="1"/>
       <c r="Q593" s="1"/>
       <c r="R593" s="1"/>
       <c r="S593" s="1"/>
       <c r="T593" s="1"/>
       <c r="U593" s="1"/>
       <c r="V593" s="1"/>
       <c r="W593" s="1"/>
     </row>
     <row r="594" spans="1:23">
       <c r="A594" s="3">
         <v>592</v>
       </c>
       <c r="B594" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C594" s="10" t="s">
         <v>1192</v>
       </c>
       <c r="D594" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="E594" s="3">
-        <v>40.41</v>
+        <v>99.98</v>
       </c>
       <c r="F594" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G594" s="3">
-        <v>31.15</v>
+        <v>145.3</v>
       </c>
       <c r="H594" s="4">
-        <v>0</v>
+        <v>188.34</v>
       </c>
       <c r="I594" s="1"/>
       <c r="J594" s="1"/>
       <c r="K594" s="1"/>
       <c r="L594" s="1"/>
       <c r="M594" s="1"/>
       <c r="N594" s="1"/>
       <c r="O594" s="1"/>
       <c r="P594" s="1"/>
       <c r="Q594" s="1"/>
       <c r="R594" s="1"/>
       <c r="S594" s="1"/>
       <c r="T594" s="1"/>
       <c r="U594" s="1"/>
       <c r="V594" s="1"/>
       <c r="W594" s="1"/>
     </row>
     <row r="595" spans="1:23">
       <c r="A595" s="3">
         <v>593</v>
       </c>
       <c r="B595" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C595" s="10" t="s">
         <v>1194</v>
       </c>
       <c r="D595" s="3" t="s">
         <v>1195</v>
       </c>
       <c r="E595" s="3">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="F595" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G595" s="3">
-        <v>0</v>
+        <v>169.59</v>
       </c>
       <c r="H595" s="4">
-        <v>0</v>
+        <v>191.72</v>
       </c>
       <c r="I595" s="1"/>
       <c r="J595" s="1"/>
       <c r="K595" s="1"/>
       <c r="L595" s="1"/>
       <c r="M595" s="1"/>
       <c r="N595" s="1"/>
       <c r="O595" s="1"/>
       <c r="P595" s="1"/>
       <c r="Q595" s="1"/>
       <c r="R595" s="1"/>
       <c r="S595" s="1"/>
       <c r="T595" s="1"/>
       <c r="U595" s="1"/>
       <c r="V595" s="1"/>
       <c r="W595" s="1"/>
     </row>
     <row r="596" spans="1:23">
       <c r="A596" s="3">
         <v>594</v>
       </c>
       <c r="B596" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C596" s="10" t="s">
         <v>1196</v>
       </c>
       <c r="D596" s="3" t="s">
         <v>1197</v>
       </c>
       <c r="E596" s="3">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="F596" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G596" s="3">
-        <v>0</v>
+        <v>187.06</v>
       </c>
       <c r="H596" s="4">
-        <v>0</v>
+        <v>87.39</v>
       </c>
       <c r="I596" s="1"/>
       <c r="J596" s="1"/>
       <c r="K596" s="1"/>
       <c r="L596" s="1"/>
       <c r="M596" s="1"/>
       <c r="N596" s="1"/>
       <c r="O596" s="1"/>
       <c r="P596" s="1"/>
       <c r="Q596" s="1"/>
       <c r="R596" s="1"/>
       <c r="S596" s="1"/>
       <c r="T596" s="1"/>
       <c r="U596" s="1"/>
       <c r="V596" s="1"/>
       <c r="W596" s="1"/>
     </row>
     <row r="597" spans="1:23">
       <c r="A597" s="3">
         <v>595</v>
       </c>
       <c r="B597" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C597" s="10" t="s">
         <v>1198</v>
       </c>
       <c r="D597" s="3" t="s">
         <v>1199</v>
       </c>
       <c r="E597" s="3">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="F597" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G597" s="3">
-        <v>0</v>
+        <v>202.55</v>
       </c>
       <c r="H597" s="4">
-        <v>0</v>
+        <v>152.82</v>
       </c>
       <c r="I597" s="1"/>
       <c r="J597" s="1"/>
       <c r="K597" s="1"/>
       <c r="L597" s="1"/>
       <c r="M597" s="1"/>
       <c r="N597" s="1"/>
       <c r="O597" s="1"/>
       <c r="P597" s="1"/>
       <c r="Q597" s="1"/>
       <c r="R597" s="1"/>
       <c r="S597" s="1"/>
       <c r="T597" s="1"/>
       <c r="U597" s="1"/>
       <c r="V597" s="1"/>
       <c r="W597" s="1"/>
     </row>
     <row r="598" spans="1:23">
       <c r="A598" s="3">
         <v>596</v>
       </c>
       <c r="B598" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C598" s="10" t="s">
         <v>1200</v>
       </c>
       <c r="D598" s="3" t="s">
         <v>1201</v>
       </c>
       <c r="E598" s="3">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="F598" s="3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G598" s="3">
-        <v>0</v>
+        <v>95.97</v>
       </c>
       <c r="H598" s="4">
-        <v>0</v>
+        <v>125.45</v>
       </c>
       <c r="I598" s="1"/>
       <c r="J598" s="1"/>
       <c r="K598" s="1"/>
       <c r="L598" s="1"/>
       <c r="M598" s="1"/>
       <c r="N598" s="1"/>
       <c r="O598" s="1"/>
       <c r="P598" s="1"/>
       <c r="Q598" s="1"/>
       <c r="R598" s="1"/>
       <c r="S598" s="1"/>
       <c r="T598" s="1"/>
       <c r="U598" s="1"/>
       <c r="V598" s="1"/>
       <c r="W598" s="1"/>
     </row>
     <row r="599" spans="1:23">
       <c r="A599" s="3">
         <v>597</v>
       </c>
       <c r="B599" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C599" s="10" t="s">
         <v>1202</v>
       </c>
       <c r="D599" s="3" t="s">
         <v>1203</v>
       </c>
       <c r="E599" s="3">
-        <v>0</v>
+        <v>86.78</v>
       </c>
       <c r="F599" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G599" s="3">
-        <v>0</v>
+        <v>114.58</v>
       </c>
       <c r="H599" s="4">
-        <v>0</v>
+        <v>165.46</v>
       </c>
       <c r="I599" s="1"/>
       <c r="J599" s="1"/>
       <c r="K599" s="1"/>
       <c r="L599" s="1"/>
       <c r="M599" s="1"/>
       <c r="N599" s="1"/>
       <c r="O599" s="1"/>
       <c r="P599" s="1"/>
       <c r="Q599" s="1"/>
       <c r="R599" s="1"/>
       <c r="S599" s="1"/>
       <c r="T599" s="1"/>
       <c r="U599" s="1"/>
       <c r="V599" s="1"/>
       <c r="W599" s="1"/>
     </row>
     <row r="600" spans="1:23">
       <c r="A600" s="3">
         <v>598</v>
       </c>
       <c r="B600" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C600" s="10" t="s">
         <v>1204</v>
       </c>
       <c r="D600" s="3" t="s">
         <v>1205</v>
       </c>
       <c r="E600" s="3">
-        <v>0</v>
+        <v>21.72</v>
       </c>
       <c r="F600" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G600" s="3">
-        <v>0</v>
+        <v>38.01</v>
       </c>
       <c r="H600" s="4">
-        <v>0</v>
+        <v>34.76</v>
       </c>
       <c r="I600" s="1"/>
       <c r="J600" s="1"/>
       <c r="K600" s="1"/>
       <c r="L600" s="1"/>
       <c r="M600" s="1"/>
       <c r="N600" s="1"/>
       <c r="O600" s="1"/>
       <c r="P600" s="1"/>
       <c r="Q600" s="1"/>
       <c r="R600" s="1"/>
       <c r="S600" s="1"/>
       <c r="T600" s="1"/>
       <c r="U600" s="1"/>
       <c r="V600" s="1"/>
       <c r="W600" s="1"/>
     </row>
     <row r="601" spans="1:23">
       <c r="A601" s="3">
         <v>599</v>
       </c>
       <c r="B601" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C601" s="10" t="s">
         <v>1206</v>
       </c>
       <c r="D601" s="3" t="s">
         <v>1207</v>
       </c>
       <c r="E601" s="3">
-        <v>0</v>
+        <v>96.71</v>
       </c>
       <c r="F601" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G601" s="3">
-        <v>0</v>
+        <v>97.2</v>
       </c>
       <c r="H601" s="4">
-        <v>0</v>
+        <v>86.19</v>
       </c>
       <c r="I601" s="1"/>
       <c r="J601" s="1"/>
       <c r="K601" s="1"/>
       <c r="L601" s="1"/>
       <c r="M601" s="1"/>
       <c r="N601" s="1"/>
       <c r="O601" s="1"/>
       <c r="P601" s="1"/>
       <c r="Q601" s="1"/>
       <c r="R601" s="1"/>
       <c r="S601" s="1"/>
       <c r="T601" s="1"/>
       <c r="U601" s="1"/>
       <c r="V601" s="1"/>
       <c r="W601" s="1"/>
     </row>
     <row r="602" spans="1:23">
       <c r="A602" s="3">
         <v>600</v>
       </c>
       <c r="B602" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C602" s="10" t="s">
         <v>1208</v>
       </c>
       <c r="D602" s="3" t="s">
         <v>1209</v>
       </c>
       <c r="E602" s="3">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="F602" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G602" s="3">
-        <v>0</v>
+        <v>98.21</v>
       </c>
       <c r="H602" s="4">
-        <v>0</v>
+        <v>82.26</v>
       </c>
       <c r="I602" s="1"/>
       <c r="J602" s="1"/>
       <c r="K602" s="1"/>
       <c r="L602" s="1"/>
       <c r="M602" s="1"/>
       <c r="N602" s="1"/>
       <c r="O602" s="1"/>
       <c r="P602" s="1"/>
       <c r="Q602" s="1"/>
       <c r="R602" s="1"/>
       <c r="S602" s="1"/>
       <c r="T602" s="1"/>
       <c r="U602" s="1"/>
       <c r="V602" s="1"/>
       <c r="W602" s="1"/>
     </row>
     <row r="603" spans="1:23">
       <c r="A603" s="3">
         <v>601</v>
       </c>
       <c r="B603" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C603" s="10" t="s">
         <v>1210</v>
       </c>
       <c r="D603" s="3" t="s">
         <v>1211</v>
       </c>
       <c r="E603" s="3">
-        <v>597.32</v>
+        <v>99.98</v>
       </c>
       <c r="F603" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G603" s="3">
-        <v>537.41</v>
+        <v>145.08</v>
       </c>
       <c r="H603" s="4">
-        <v>129.41</v>
+        <v>167.27</v>
       </c>
       <c r="I603" s="1"/>
       <c r="J603" s="1"/>
       <c r="K603" s="1"/>
       <c r="L603" s="1"/>
       <c r="M603" s="1"/>
       <c r="N603" s="1"/>
       <c r="O603" s="1"/>
       <c r="P603" s="1"/>
       <c r="Q603" s="1"/>
       <c r="R603" s="1"/>
       <c r="S603" s="1"/>
       <c r="T603" s="1"/>
       <c r="U603" s="1"/>
       <c r="V603" s="1"/>
       <c r="W603" s="1"/>
     </row>
     <row r="604" spans="1:23">
       <c r="A604" s="3">
         <v>602</v>
       </c>
       <c r="B604" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C604" s="10" t="s">
         <v>1212</v>
       </c>
       <c r="D604" s="3" t="s">
         <v>1213</v>
       </c>
       <c r="E604" s="3">
-        <v>1079.81</v>
+        <v>93.26</v>
       </c>
       <c r="F604" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G604" s="3">
-        <v>1085.59</v>
+        <v>4.99</v>
       </c>
       <c r="H604" s="4">
-        <v>274.19</v>
+        <v>186.53</v>
       </c>
       <c r="I604" s="1"/>
       <c r="J604" s="1"/>
       <c r="K604" s="1"/>
       <c r="L604" s="1"/>
       <c r="M604" s="1"/>
       <c r="N604" s="1"/>
       <c r="O604" s="1"/>
       <c r="P604" s="1"/>
       <c r="Q604" s="1"/>
       <c r="R604" s="1"/>
       <c r="S604" s="1"/>
       <c r="T604" s="1"/>
       <c r="U604" s="1"/>
       <c r="V604" s="1"/>
       <c r="W604" s="1"/>
     </row>
     <row r="605" spans="1:23">
       <c r="A605" s="3">
         <v>603</v>
       </c>
       <c r="B605" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C605" s="10" t="s">
         <v>1214</v>
       </c>
       <c r="D605" s="3" t="s">
         <v>1215</v>
       </c>
       <c r="E605" s="3">
-        <v>1122.71</v>
+        <v>501.56</v>
       </c>
       <c r="F605" s="3">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G605" s="3">
-        <v>1122.71</v>
+        <v>501.56</v>
       </c>
       <c r="H605" s="4">
-        <v>131.07</v>
+        <v>300.88</v>
       </c>
       <c r="I605" s="1"/>
       <c r="J605" s="1"/>
       <c r="K605" s="1"/>
       <c r="L605" s="1"/>
       <c r="M605" s="1"/>
       <c r="N605" s="1"/>
       <c r="O605" s="1"/>
       <c r="P605" s="1"/>
       <c r="Q605" s="1"/>
       <c r="R605" s="1"/>
       <c r="S605" s="1"/>
       <c r="T605" s="1"/>
       <c r="U605" s="1"/>
       <c r="V605" s="1"/>
       <c r="W605" s="1"/>
     </row>
     <row r="606" spans="1:23">
       <c r="A606" s="3">
         <v>604</v>
       </c>
       <c r="B606" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C606" s="10" t="s">
         <v>1216</v>
       </c>
       <c r="D606" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="E606" s="3">
-        <v>1136.09</v>
+        <v>90.64</v>
       </c>
       <c r="F606" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G606" s="3">
-        <v>543.25</v>
+        <v>73.4</v>
       </c>
       <c r="H606" s="4">
-        <v>159.59</v>
+        <v>73.4</v>
       </c>
       <c r="I606" s="1"/>
       <c r="J606" s="1"/>
       <c r="K606" s="1"/>
       <c r="L606" s="1"/>
       <c r="M606" s="1"/>
       <c r="N606" s="1"/>
       <c r="O606" s="1"/>
       <c r="P606" s="1"/>
       <c r="Q606" s="1"/>
       <c r="R606" s="1"/>
       <c r="S606" s="1"/>
       <c r="T606" s="1"/>
       <c r="U606" s="1"/>
       <c r="V606" s="1"/>
       <c r="W606" s="1"/>
     </row>
     <row r="607" spans="1:23">
       <c r="A607" s="3">
         <v>605</v>
       </c>
       <c r="B607" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C607" s="10" t="s">
         <v>1218</v>
       </c>
       <c r="D607" s="3" t="s">
         <v>1219</v>
       </c>
       <c r="E607" s="3">
-        <v>709.83</v>
+        <v>163.34</v>
       </c>
       <c r="F607" s="3">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="G607" s="3">
-        <v>674.91</v>
+        <v>144.13</v>
       </c>
       <c r="H607" s="4">
-        <v>223.54</v>
+        <v>160.82</v>
       </c>
       <c r="I607" s="1"/>
       <c r="J607" s="1"/>
       <c r="K607" s="1"/>
       <c r="L607" s="1"/>
       <c r="M607" s="1"/>
       <c r="N607" s="1"/>
       <c r="O607" s="1"/>
       <c r="P607" s="1"/>
       <c r="Q607" s="1"/>
       <c r="R607" s="1"/>
       <c r="S607" s="1"/>
       <c r="T607" s="1"/>
       <c r="U607" s="1"/>
       <c r="V607" s="1"/>
       <c r="W607" s="1"/>
     </row>
     <row r="608" spans="1:23">
       <c r="A608" s="3">
         <v>606</v>
       </c>
       <c r="B608" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C608" s="10" t="s">
         <v>1220</v>
       </c>
       <c r="D608" s="3" t="s">
         <v>1221</v>
       </c>
       <c r="E608" s="3">
-        <v>253.57</v>
+        <v>98.56</v>
       </c>
       <c r="F608" s="3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G608" s="3">
-        <v>174.71</v>
+        <v>96</v>
       </c>
       <c r="H608" s="4">
-        <v>113.77</v>
+        <v>95.61</v>
       </c>
       <c r="I608" s="1"/>
       <c r="J608" s="1"/>
       <c r="K608" s="1"/>
       <c r="L608" s="1"/>
       <c r="M608" s="1"/>
       <c r="N608" s="1"/>
       <c r="O608" s="1"/>
       <c r="P608" s="1"/>
       <c r="Q608" s="1"/>
       <c r="R608" s="1"/>
       <c r="S608" s="1"/>
       <c r="T608" s="1"/>
       <c r="U608" s="1"/>
       <c r="V608" s="1"/>
       <c r="W608" s="1"/>
     </row>
     <row r="609" spans="1:23">
       <c r="A609" s="3">
         <v>607</v>
       </c>
       <c r="B609" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C609" s="10" t="s">
         <v>1222</v>
       </c>
       <c r="D609" s="3" t="s">
         <v>1223</v>
       </c>
       <c r="E609" s="3">
-        <v>345.18</v>
+        <v>255.43</v>
       </c>
       <c r="F609" s="3">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G609" s="3">
-        <v>269.92</v>
+        <v>223.17</v>
       </c>
       <c r="H609" s="4">
-        <v>64.41</v>
+        <v>223.17</v>
       </c>
       <c r="I609" s="1"/>
       <c r="J609" s="1"/>
       <c r="K609" s="1"/>
       <c r="L609" s="1"/>
       <c r="M609" s="1"/>
       <c r="N609" s="1"/>
       <c r="O609" s="1"/>
       <c r="P609" s="1"/>
       <c r="Q609" s="1"/>
       <c r="R609" s="1"/>
       <c r="S609" s="1"/>
       <c r="T609" s="1"/>
       <c r="U609" s="1"/>
       <c r="V609" s="1"/>
       <c r="W609" s="1"/>
     </row>
     <row r="610" spans="1:23">
       <c r="A610" s="3">
         <v>608</v>
       </c>
       <c r="B610" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C610" s="10" t="s">
         <v>1224</v>
       </c>
       <c r="D610" s="3" t="s">
         <v>1225</v>
       </c>
       <c r="E610" s="3">
-        <v>680.51</v>
+        <v>98.66</v>
       </c>
       <c r="F610" s="3">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="G610" s="3">
-        <v>660.75</v>
+        <v>107.92</v>
       </c>
       <c r="H610" s="4">
-        <v>491.94</v>
+        <v>81.12</v>
       </c>
       <c r="I610" s="1"/>
       <c r="J610" s="1"/>
       <c r="K610" s="1"/>
       <c r="L610" s="1"/>
       <c r="M610" s="1"/>
       <c r="N610" s="1"/>
       <c r="O610" s="1"/>
       <c r="P610" s="1"/>
       <c r="Q610" s="1"/>
       <c r="R610" s="1"/>
       <c r="S610" s="1"/>
       <c r="T610" s="1"/>
       <c r="U610" s="1"/>
       <c r="V610" s="1"/>
       <c r="W610" s="1"/>
     </row>
     <row r="611" spans="1:23">
       <c r="A611" s="3">
         <v>609</v>
       </c>
       <c r="B611" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C611" s="10" t="s">
         <v>1226</v>
       </c>
       <c r="D611" s="3" t="s">
         <v>1227</v>
       </c>
       <c r="E611" s="3">
-        <v>280.78</v>
+        <v>99.29</v>
       </c>
       <c r="F611" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G611" s="3">
-        <v>239.88</v>
+        <v>120.78</v>
       </c>
       <c r="H611" s="4">
-        <v>196.5</v>
+        <v>97.65</v>
       </c>
       <c r="I611" s="1"/>
       <c r="J611" s="1"/>
       <c r="K611" s="1"/>
       <c r="L611" s="1"/>
       <c r="M611" s="1"/>
       <c r="N611" s="1"/>
       <c r="O611" s="1"/>
       <c r="P611" s="1"/>
       <c r="Q611" s="1"/>
       <c r="R611" s="1"/>
       <c r="S611" s="1"/>
       <c r="T611" s="1"/>
       <c r="U611" s="1"/>
       <c r="V611" s="1"/>
       <c r="W611" s="1"/>
     </row>
     <row r="612" spans="1:23">
       <c r="A612" s="3">
         <v>610</v>
       </c>
       <c r="B612" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C612" s="10" t="s">
         <v>1228</v>
       </c>
       <c r="D612" s="3" t="s">
         <v>1229</v>
       </c>
       <c r="E612" s="3">
-        <v>405.95</v>
+        <v>96.32</v>
       </c>
       <c r="F612" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G612" s="3">
-        <v>364.87</v>
+        <v>5</v>
       </c>
       <c r="H612" s="4">
-        <v>242.41</v>
+        <v>192.64</v>
       </c>
       <c r="I612" s="1"/>
       <c r="J612" s="1"/>
       <c r="K612" s="1"/>
       <c r="L612" s="1"/>
       <c r="M612" s="1"/>
       <c r="N612" s="1"/>
       <c r="O612" s="1"/>
       <c r="P612" s="1"/>
       <c r="Q612" s="1"/>
       <c r="R612" s="1"/>
       <c r="S612" s="1"/>
       <c r="T612" s="1"/>
       <c r="U612" s="1"/>
       <c r="V612" s="1"/>
       <c r="W612" s="1"/>
     </row>
     <row r="613" spans="1:23">
       <c r="A613" s="3">
         <v>611</v>
       </c>
       <c r="B613" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C613" s="10" t="s">
         <v>1230</v>
       </c>
       <c r="D613" s="3" t="s">
         <v>1231</v>
       </c>
       <c r="E613" s="3">
-        <v>300.6</v>
+        <v>504.66</v>
       </c>
       <c r="F613" s="3">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="G613" s="3">
-        <v>300.49</v>
+        <v>423.7</v>
       </c>
       <c r="H613" s="4">
-        <v>180.19</v>
+        <v>480.89</v>
       </c>
       <c r="I613" s="1"/>
       <c r="J613" s="1"/>
       <c r="K613" s="1"/>
       <c r="L613" s="1"/>
       <c r="M613" s="1"/>
       <c r="N613" s="1"/>
       <c r="O613" s="1"/>
       <c r="P613" s="1"/>
       <c r="Q613" s="1"/>
       <c r="R613" s="1"/>
       <c r="S613" s="1"/>
       <c r="T613" s="1"/>
       <c r="U613" s="1"/>
       <c r="V613" s="1"/>
       <c r="W613" s="1"/>
     </row>
     <row r="614" spans="1:23">
       <c r="A614" s="3">
         <v>612</v>
       </c>
       <c r="B614" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C614" s="10" t="s">
         <v>1232</v>
       </c>
       <c r="D614" s="3" t="s">
         <v>1233</v>
       </c>
       <c r="E614" s="3">
-        <v>404.35</v>
+        <v>409.63</v>
       </c>
       <c r="F614" s="3">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="G614" s="3">
-        <v>276.7</v>
+        <v>292.12</v>
       </c>
       <c r="H614" s="4">
-        <v>33.43</v>
+        <v>210.61</v>
       </c>
       <c r="I614" s="1"/>
       <c r="J614" s="1"/>
       <c r="K614" s="1"/>
       <c r="L614" s="1"/>
       <c r="M614" s="1"/>
       <c r="N614" s="1"/>
       <c r="O614" s="1"/>
       <c r="P614" s="1"/>
       <c r="Q614" s="1"/>
       <c r="R614" s="1"/>
       <c r="S614" s="1"/>
       <c r="T614" s="1"/>
       <c r="U614" s="1"/>
       <c r="V614" s="1"/>
       <c r="W614" s="1"/>
     </row>
     <row r="615" spans="1:23">
       <c r="A615" s="3">
         <v>613</v>
       </c>
       <c r="B615" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C615" s="10" t="s">
         <v>1234</v>
       </c>
       <c r="D615" s="3" t="s">
         <v>1235</v>
       </c>
       <c r="E615" s="3">
-        <v>327.87</v>
+        <v>339.06</v>
       </c>
       <c r="F615" s="3">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G615" s="3">
-        <v>70.78</v>
+        <v>219.49</v>
       </c>
       <c r="H615" s="4">
-        <v>7.88</v>
+        <v>256.15</v>
       </c>
       <c r="I615" s="1"/>
       <c r="J615" s="1"/>
       <c r="K615" s="1"/>
       <c r="L615" s="1"/>
       <c r="M615" s="1"/>
       <c r="N615" s="1"/>
       <c r="O615" s="1"/>
       <c r="P615" s="1"/>
       <c r="Q615" s="1"/>
       <c r="R615" s="1"/>
       <c r="S615" s="1"/>
       <c r="T615" s="1"/>
       <c r="U615" s="1"/>
       <c r="V615" s="1"/>
       <c r="W615" s="1"/>
     </row>
     <row r="616" spans="1:23">
       <c r="A616" s="3">
         <v>614</v>
       </c>
       <c r="B616" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C616" s="10" t="s">
         <v>1236</v>
       </c>
       <c r="D616" s="3" t="s">
         <v>1237</v>
       </c>
       <c r="E616" s="3">
-        <v>409.63</v>
+        <v>227.26</v>
       </c>
       <c r="F616" s="3">
         <v>8</v>
       </c>
       <c r="G616" s="3">
-        <v>290.27</v>
+        <v>310.93</v>
       </c>
       <c r="H616" s="4">
-        <v>210.61</v>
+        <v>179.64</v>
       </c>
       <c r="I616" s="1"/>
       <c r="J616" s="1"/>
       <c r="K616" s="1"/>
       <c r="L616" s="1"/>
       <c r="M616" s="1"/>
       <c r="N616" s="1"/>
       <c r="O616" s="1"/>
       <c r="P616" s="1"/>
       <c r="Q616" s="1"/>
       <c r="R616" s="1"/>
       <c r="S616" s="1"/>
       <c r="T616" s="1"/>
       <c r="U616" s="1"/>
       <c r="V616" s="1"/>
       <c r="W616" s="1"/>
     </row>
     <row r="617" spans="1:23">
       <c r="A617" s="3">
         <v>615</v>
       </c>
       <c r="B617" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C617" s="10" t="s">
         <v>1238</v>
       </c>
       <c r="D617" s="3" t="s">
         <v>1239</v>
       </c>
       <c r="E617" s="3">
-        <v>770.93</v>
+        <v>259.63</v>
       </c>
       <c r="F617" s="3">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G617" s="3">
-        <v>512.75</v>
+        <v>262.26</v>
       </c>
       <c r="H617" s="4">
-        <v>256.85</v>
+        <v>259.28</v>
       </c>
       <c r="I617" s="1"/>
       <c r="J617" s="1"/>
       <c r="K617" s="1"/>
       <c r="L617" s="1"/>
       <c r="M617" s="1"/>
       <c r="N617" s="1"/>
       <c r="O617" s="1"/>
       <c r="P617" s="1"/>
       <c r="Q617" s="1"/>
       <c r="R617" s="1"/>
       <c r="S617" s="1"/>
       <c r="T617" s="1"/>
       <c r="U617" s="1"/>
       <c r="V617" s="1"/>
       <c r="W617" s="1"/>
     </row>
     <row r="618" spans="1:23">
       <c r="A618" s="3">
         <v>616</v>
       </c>
       <c r="B618" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C618" s="10" t="s">
         <v>1240</v>
       </c>
       <c r="D618" s="3" t="s">
         <v>1241</v>
       </c>
       <c r="E618" s="3">
-        <v>418.17</v>
+        <v>99.5</v>
       </c>
       <c r="F618" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G618" s="3">
-        <v>317.29</v>
+        <v>106.37</v>
       </c>
       <c r="H618" s="4">
-        <v>263.34</v>
+        <v>99.5</v>
       </c>
       <c r="I618" s="1"/>
       <c r="J618" s="1"/>
       <c r="K618" s="1"/>
       <c r="L618" s="1"/>
       <c r="M618" s="1"/>
       <c r="N618" s="1"/>
       <c r="O618" s="1"/>
       <c r="P618" s="1"/>
       <c r="Q618" s="1"/>
       <c r="R618" s="1"/>
       <c r="S618" s="1"/>
       <c r="T618" s="1"/>
       <c r="U618" s="1"/>
       <c r="V618" s="1"/>
       <c r="W618" s="1"/>
     </row>
     <row r="619" spans="1:23">
       <c r="A619" s="3">
         <v>617</v>
       </c>
       <c r="B619" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C619" s="10" t="s">
         <v>1242</v>
       </c>
       <c r="D619" s="3" t="s">
         <v>1243</v>
       </c>
       <c r="E619" s="3">
-        <v>339.06</v>
+        <v>418.17</v>
       </c>
       <c r="F619" s="3">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="G619" s="3">
-        <v>307.87</v>
+        <v>317.29</v>
       </c>
       <c r="H619" s="4">
-        <v>180.01</v>
+        <v>278.29</v>
       </c>
       <c r="I619" s="1"/>
       <c r="J619" s="1"/>
       <c r="K619" s="1"/>
       <c r="L619" s="1"/>
       <c r="M619" s="1"/>
       <c r="N619" s="1"/>
       <c r="O619" s="1"/>
       <c r="P619" s="1"/>
       <c r="Q619" s="1"/>
       <c r="R619" s="1"/>
       <c r="S619" s="1"/>
       <c r="T619" s="1"/>
       <c r="U619" s="1"/>
       <c r="V619" s="1"/>
       <c r="W619" s="1"/>
     </row>
     <row r="620" spans="1:23">
       <c r="A620" s="3">
         <v>618</v>
       </c>
       <c r="B620" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C620" s="10" t="s">
         <v>1244</v>
       </c>
       <c r="D620" s="3" t="s">
         <v>1245</v>
       </c>
       <c r="E620" s="3">
-        <v>501.56</v>
+        <v>76.67</v>
       </c>
       <c r="F620" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G620" s="3">
-        <v>501.56</v>
+        <v>4.99</v>
       </c>
       <c r="H620" s="4">
-        <v>289.28</v>
+        <v>173.13</v>
       </c>
       <c r="I620" s="1"/>
       <c r="J620" s="1"/>
       <c r="K620" s="1"/>
       <c r="L620" s="1"/>
       <c r="M620" s="1"/>
       <c r="N620" s="1"/>
       <c r="O620" s="1"/>
       <c r="P620" s="1"/>
       <c r="Q620" s="1"/>
       <c r="R620" s="1"/>
       <c r="S620" s="1"/>
       <c r="T620" s="1"/>
       <c r="U620" s="1"/>
       <c r="V620" s="1"/>
       <c r="W620" s="1"/>
     </row>
     <row r="621" spans="1:23">
       <c r="A621" s="3">
         <v>619</v>
       </c>
       <c r="B621" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C621" s="10" t="s">
         <v>1246</v>
       </c>
       <c r="D621" s="3" t="s">
         <v>1247</v>
       </c>
       <c r="E621" s="3">
-        <v>370.39</v>
+        <v>94.86</v>
       </c>
       <c r="F621" s="3">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G621" s="3">
-        <v>210.61</v>
+        <v>0.05</v>
       </c>
       <c r="H621" s="4">
-        <v>207.75</v>
+        <v>189.73</v>
       </c>
       <c r="I621" s="1"/>
       <c r="J621" s="1"/>
       <c r="K621" s="1"/>
       <c r="L621" s="1"/>
       <c r="M621" s="1"/>
       <c r="N621" s="1"/>
       <c r="O621" s="1"/>
       <c r="P621" s="1"/>
       <c r="Q621" s="1"/>
       <c r="R621" s="1"/>
       <c r="S621" s="1"/>
       <c r="T621" s="1"/>
       <c r="U621" s="1"/>
       <c r="V621" s="1"/>
       <c r="W621" s="1"/>
     </row>
     <row r="622" spans="1:23">
       <c r="A622" s="3">
         <v>620</v>
       </c>
       <c r="B622" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C622" s="10" t="s">
         <v>1248</v>
       </c>
       <c r="D622" s="3" t="s">
         <v>1249</v>
       </c>
       <c r="E622" s="3">
-        <v>255.43</v>
+        <v>770.93</v>
       </c>
       <c r="F622" s="3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G622" s="3">
-        <v>223.17</v>
+        <v>512.75</v>
       </c>
       <c r="H622" s="4">
-        <v>223.17</v>
+        <v>269.11</v>
       </c>
       <c r="I622" s="1"/>
       <c r="J622" s="1"/>
       <c r="K622" s="1"/>
       <c r="L622" s="1"/>
       <c r="M622" s="1"/>
       <c r="N622" s="1"/>
       <c r="O622" s="1"/>
       <c r="P622" s="1"/>
       <c r="Q622" s="1"/>
       <c r="R622" s="1"/>
       <c r="S622" s="1"/>
       <c r="T622" s="1"/>
       <c r="U622" s="1"/>
       <c r="V622" s="1"/>
       <c r="W622" s="1"/>
     </row>
     <row r="623" spans="1:23">
       <c r="A623" s="3">
         <v>621</v>
       </c>
       <c r="B623" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C623" s="10" t="s">
         <v>1250</v>
       </c>
       <c r="D623" s="3" t="s">
         <v>1251</v>
       </c>
       <c r="E623" s="3">
-        <v>99.5</v>
+        <v>327.87</v>
       </c>
       <c r="F623" s="3">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G623" s="3">
-        <v>106.37</v>
+        <v>76.16</v>
       </c>
       <c r="H623" s="4">
-        <v>99.5</v>
+        <v>49.9</v>
       </c>
       <c r="I623" s="1"/>
       <c r="J623" s="1"/>
       <c r="K623" s="1"/>
       <c r="L623" s="1"/>
       <c r="M623" s="1"/>
       <c r="N623" s="1"/>
       <c r="O623" s="1"/>
       <c r="P623" s="1"/>
       <c r="Q623" s="1"/>
       <c r="R623" s="1"/>
       <c r="S623" s="1"/>
       <c r="T623" s="1"/>
       <c r="U623" s="1"/>
       <c r="V623" s="1"/>
       <c r="W623" s="1"/>
     </row>
     <row r="624" spans="1:23">
       <c r="A624" s="3">
         <v>622</v>
       </c>
       <c r="B624" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C624" s="10" t="s">
         <v>1252</v>
       </c>
       <c r="D624" s="3" t="s">
         <v>1253</v>
       </c>
       <c r="E624" s="3">
-        <v>42.25</v>
+        <v>280.78</v>
       </c>
       <c r="F624" s="3">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G624" s="3">
-        <v>44.64</v>
+        <v>248.93</v>
       </c>
       <c r="H624" s="4">
-        <v>32.7</v>
+        <v>206.45</v>
       </c>
       <c r="I624" s="1"/>
       <c r="J624" s="1"/>
       <c r="K624" s="1"/>
       <c r="L624" s="1"/>
       <c r="M624" s="1"/>
       <c r="N624" s="1"/>
       <c r="O624" s="1"/>
       <c r="P624" s="1"/>
       <c r="Q624" s="1"/>
       <c r="R624" s="1"/>
       <c r="S624" s="1"/>
       <c r="T624" s="1"/>
       <c r="U624" s="1"/>
       <c r="V624" s="1"/>
       <c r="W624" s="1"/>
     </row>
     <row r="625" spans="1:23">
       <c r="A625" s="3">
         <v>623</v>
       </c>
       <c r="B625" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C625" s="10" t="s">
         <v>1254</v>
       </c>
       <c r="D625" s="3" t="s">
         <v>1255</v>
       </c>
       <c r="E625" s="3">
-        <v>227.26</v>
+        <v>300.6</v>
       </c>
       <c r="F625" s="3">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="G625" s="3">
-        <v>310.93</v>
+        <v>300.49</v>
       </c>
       <c r="H625" s="4">
-        <v>179.64</v>
+        <v>245.19</v>
       </c>
       <c r="I625" s="1"/>
       <c r="J625" s="1"/>
       <c r="K625" s="1"/>
       <c r="L625" s="1"/>
       <c r="M625" s="1"/>
       <c r="N625" s="1"/>
       <c r="O625" s="1"/>
       <c r="P625" s="1"/>
       <c r="Q625" s="1"/>
       <c r="R625" s="1"/>
       <c r="S625" s="1"/>
       <c r="T625" s="1"/>
       <c r="U625" s="1"/>
       <c r="V625" s="1"/>
       <c r="W625" s="1"/>
     </row>
     <row r="626" spans="1:23">
       <c r="A626" s="3">
         <v>624</v>
       </c>
       <c r="B626" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C626" s="10" t="s">
         <v>1256</v>
       </c>
       <c r="D626" s="3" t="s">
         <v>1257</v>
       </c>
       <c r="E626" s="3">
-        <v>259.63</v>
+        <v>42.25</v>
       </c>
       <c r="F626" s="3">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="G626" s="3">
-        <v>262.26</v>
+        <v>44.64</v>
       </c>
       <c r="H626" s="4">
-        <v>191.61</v>
+        <v>33.37</v>
       </c>
       <c r="I626" s="1"/>
       <c r="J626" s="1"/>
       <c r="K626" s="1"/>
       <c r="L626" s="1"/>
       <c r="M626" s="1"/>
       <c r="N626" s="1"/>
       <c r="O626" s="1"/>
       <c r="P626" s="1"/>
       <c r="Q626" s="1"/>
       <c r="R626" s="1"/>
       <c r="S626" s="1"/>
       <c r="T626" s="1"/>
       <c r="U626" s="1"/>
       <c r="V626" s="1"/>
       <c r="W626" s="1"/>
     </row>
     <row r="627" spans="1:23">
       <c r="A627" s="3">
         <v>625</v>
       </c>
       <c r="B627" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C627" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="D627" s="3" t="s">
         <v>1259</v>
       </c>
       <c r="E627" s="3">
-        <v>49.68</v>
+        <v>98.66</v>
       </c>
       <c r="F627" s="3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G627" s="3">
-        <v>8.55</v>
+        <v>102.48</v>
       </c>
       <c r="H627" s="4">
-        <v>95.8</v>
+        <v>91.25</v>
       </c>
       <c r="I627" s="1"/>
       <c r="J627" s="1"/>
       <c r="K627" s="1"/>
       <c r="L627" s="1"/>
       <c r="M627" s="1"/>
       <c r="N627" s="1"/>
       <c r="O627" s="1"/>
       <c r="P627" s="1"/>
       <c r="Q627" s="1"/>
       <c r="R627" s="1"/>
       <c r="S627" s="1"/>
       <c r="T627" s="1"/>
       <c r="U627" s="1"/>
       <c r="V627" s="1"/>
       <c r="W627" s="1"/>
     </row>
     <row r="628" spans="1:23">
       <c r="A628" s="3">
         <v>626</v>
       </c>
       <c r="B628" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C628" s="10" t="s">
         <v>1260</v>
       </c>
       <c r="D628" s="3" t="s">
         <v>1261</v>
       </c>
       <c r="E628" s="3">
-        <v>163.34</v>
+        <v>278.1</v>
       </c>
       <c r="F628" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G628" s="3">
-        <v>144.13</v>
+        <v>221.54</v>
       </c>
       <c r="H628" s="4">
-        <v>160.82</v>
+        <v>213.15</v>
       </c>
       <c r="I628" s="1"/>
       <c r="J628" s="1"/>
       <c r="K628" s="1"/>
       <c r="L628" s="1"/>
       <c r="M628" s="1"/>
       <c r="N628" s="1"/>
       <c r="O628" s="1"/>
       <c r="P628" s="1"/>
       <c r="Q628" s="1"/>
       <c r="R628" s="1"/>
       <c r="S628" s="1"/>
       <c r="T628" s="1"/>
       <c r="U628" s="1"/>
       <c r="V628" s="1"/>
       <c r="W628" s="1"/>
     </row>
     <row r="629" spans="1:23">
       <c r="A629" s="3">
         <v>627</v>
       </c>
       <c r="B629" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C629" s="10" t="s">
         <v>1262</v>
       </c>
       <c r="D629" s="3" t="s">
         <v>1263</v>
       </c>
       <c r="E629" s="3">
-        <v>37.52</v>
+        <v>370.39</v>
       </c>
       <c r="F629" s="3">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="G629" s="3">
-        <v>69.77</v>
+        <v>210.61</v>
       </c>
       <c r="H629" s="4">
-        <v>67.61</v>
+        <v>208.64</v>
       </c>
       <c r="I629" s="1"/>
       <c r="J629" s="1"/>
       <c r="K629" s="1"/>
       <c r="L629" s="1"/>
       <c r="M629" s="1"/>
       <c r="N629" s="1"/>
       <c r="O629" s="1"/>
       <c r="P629" s="1"/>
       <c r="Q629" s="1"/>
       <c r="R629" s="1"/>
       <c r="S629" s="1"/>
       <c r="T629" s="1"/>
       <c r="U629" s="1"/>
       <c r="V629" s="1"/>
       <c r="W629" s="1"/>
     </row>
     <row r="630" spans="1:23">
       <c r="A630" s="3">
         <v>628</v>
       </c>
       <c r="B630" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C630" s="10" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D630" s="3" t="s">
         <v>1264</v>
       </c>
-      <c r="D630" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E630" s="3">
-        <v>99.79</v>
+        <v>64.97</v>
       </c>
       <c r="F630" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G630" s="3">
-        <v>95.97</v>
+        <v>62.66</v>
       </c>
       <c r="H630" s="4">
-        <v>121.25</v>
+        <v>60.39</v>
       </c>
       <c r="I630" s="1"/>
       <c r="J630" s="1"/>
       <c r="K630" s="1"/>
       <c r="L630" s="1"/>
       <c r="M630" s="1"/>
       <c r="N630" s="1"/>
       <c r="O630" s="1"/>
       <c r="P630" s="1"/>
       <c r="Q630" s="1"/>
       <c r="R630" s="1"/>
       <c r="S630" s="1"/>
       <c r="T630" s="1"/>
       <c r="U630" s="1"/>
       <c r="V630" s="1"/>
       <c r="W630" s="1"/>
     </row>
     <row r="631" spans="1:23">
       <c r="A631" s="3">
         <v>629</v>
       </c>
       <c r="B631" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C631" s="10" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D631" s="3" t="s">
         <v>1266</v>
       </c>
-      <c r="D631" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E631" s="3">
-        <v>40.29</v>
+        <v>1410.23</v>
       </c>
       <c r="F631" s="3">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="G631" s="3">
-        <v>4.99</v>
+        <v>1040.79</v>
       </c>
       <c r="H631" s="4">
-        <v>80.58</v>
+        <v>426.21</v>
       </c>
       <c r="I631" s="1"/>
       <c r="J631" s="1"/>
       <c r="K631" s="1"/>
       <c r="L631" s="1"/>
       <c r="M631" s="1"/>
       <c r="N631" s="1"/>
       <c r="O631" s="1"/>
       <c r="P631" s="1"/>
       <c r="Q631" s="1"/>
       <c r="R631" s="1"/>
       <c r="S631" s="1"/>
       <c r="T631" s="1"/>
       <c r="U631" s="1"/>
       <c r="V631" s="1"/>
       <c r="W631" s="1"/>
     </row>
     <row r="632" spans="1:23">
       <c r="A632" s="3">
         <v>630</v>
       </c>
       <c r="B632" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C632" s="10" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D632" s="3" t="s">
         <v>1268</v>
       </c>
-      <c r="D632" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E632" s="3">
-        <v>100</v>
+        <v>405.95</v>
       </c>
       <c r="F632" s="3">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G632" s="3">
-        <v>125.49</v>
+        <v>391.87</v>
       </c>
       <c r="H632" s="4">
-        <v>116.24</v>
+        <v>267.03</v>
       </c>
       <c r="I632" s="1"/>
       <c r="J632" s="1"/>
       <c r="K632" s="1"/>
       <c r="L632" s="1"/>
       <c r="M632" s="1"/>
       <c r="N632" s="1"/>
       <c r="O632" s="1"/>
       <c r="P632" s="1"/>
       <c r="Q632" s="1"/>
       <c r="R632" s="1"/>
       <c r="S632" s="1"/>
       <c r="T632" s="1"/>
       <c r="U632" s="1"/>
       <c r="V632" s="1"/>
       <c r="W632" s="1"/>
     </row>
     <row r="633" spans="1:23">
       <c r="A633" s="3">
         <v>631</v>
       </c>
       <c r="B633" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C633" s="10" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D633" s="3" t="s">
         <v>1270</v>
       </c>
-      <c r="D633" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E633" s="3">
-        <v>86.78</v>
+        <v>345.18</v>
       </c>
       <c r="F633" s="3">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G633" s="3">
-        <v>114.58</v>
+        <v>269.92</v>
       </c>
       <c r="H633" s="4">
-        <v>165.46</v>
+        <v>108.73</v>
       </c>
       <c r="I633" s="1"/>
       <c r="J633" s="1"/>
       <c r="K633" s="1"/>
       <c r="L633" s="1"/>
       <c r="M633" s="1"/>
       <c r="N633" s="1"/>
       <c r="O633" s="1"/>
       <c r="P633" s="1"/>
       <c r="Q633" s="1"/>
       <c r="R633" s="1"/>
       <c r="S633" s="1"/>
       <c r="T633" s="1"/>
       <c r="U633" s="1"/>
       <c r="V633" s="1"/>
       <c r="W633" s="1"/>
     </row>
     <row r="634" spans="1:23">
       <c r="A634" s="3">
         <v>632</v>
       </c>
       <c r="B634" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C634" s="10" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D634" s="3" t="s">
         <v>1272</v>
       </c>
-      <c r="D634" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E634" s="3">
-        <v>99.98</v>
+        <v>680.51</v>
       </c>
       <c r="F634" s="3">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="G634" s="3">
-        <v>145.08</v>
+        <v>667.18</v>
       </c>
       <c r="H634" s="4">
-        <v>167.27</v>
+        <v>531.79</v>
       </c>
       <c r="I634" s="1"/>
       <c r="J634" s="1"/>
       <c r="K634" s="1"/>
       <c r="L634" s="1"/>
       <c r="M634" s="1"/>
       <c r="N634" s="1"/>
       <c r="O634" s="1"/>
       <c r="P634" s="1"/>
       <c r="Q634" s="1"/>
       <c r="R634" s="1"/>
       <c r="S634" s="1"/>
       <c r="T634" s="1"/>
       <c r="U634" s="1"/>
       <c r="V634" s="1"/>
       <c r="W634" s="1"/>
     </row>
     <row r="635" spans="1:23">
       <c r="A635" s="3">
         <v>633</v>
       </c>
       <c r="B635" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C635" s="10" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D635" s="3" t="s">
         <v>1274</v>
       </c>
-      <c r="D635" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E635" s="3">
-        <v>72.46</v>
+        <v>253.57</v>
       </c>
       <c r="F635" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G635" s="3">
-        <v>183.08</v>
+        <v>186.84</v>
       </c>
       <c r="H635" s="4">
-        <v>144.92</v>
+        <v>148.69</v>
       </c>
       <c r="I635" s="1"/>
       <c r="J635" s="1"/>
       <c r="K635" s="1"/>
       <c r="L635" s="1"/>
       <c r="M635" s="1"/>
       <c r="N635" s="1"/>
       <c r="O635" s="1"/>
       <c r="P635" s="1"/>
       <c r="Q635" s="1"/>
       <c r="R635" s="1"/>
       <c r="S635" s="1"/>
       <c r="T635" s="1"/>
       <c r="U635" s="1"/>
       <c r="V635" s="1"/>
       <c r="W635" s="1"/>
     </row>
     <row r="636" spans="1:23">
       <c r="A636" s="3">
         <v>634</v>
       </c>
       <c r="B636" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C636" s="10" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D636" s="3" t="s">
         <v>1276</v>
       </c>
-      <c r="D636" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E636" s="3">
-        <v>96.1</v>
+        <v>222.09</v>
       </c>
       <c r="F636" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G636" s="3">
-        <v>159.97</v>
+        <v>140.51</v>
       </c>
       <c r="H636" s="4">
-        <v>184.52</v>
+        <v>34.1</v>
       </c>
       <c r="I636" s="1"/>
       <c r="J636" s="1"/>
       <c r="K636" s="1"/>
       <c r="L636" s="1"/>
       <c r="M636" s="1"/>
       <c r="N636" s="1"/>
       <c r="O636" s="1"/>
       <c r="P636" s="1"/>
       <c r="Q636" s="1"/>
       <c r="R636" s="1"/>
       <c r="S636" s="1"/>
       <c r="T636" s="1"/>
       <c r="U636" s="1"/>
       <c r="V636" s="1"/>
       <c r="W636" s="1"/>
     </row>
     <row r="637" spans="1:23">
       <c r="A637" s="3">
         <v>635</v>
       </c>
       <c r="B637" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C637" s="10" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D637" s="3" t="s">
         <v>1278</v>
       </c>
-      <c r="D637" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E637" s="3">
-        <v>99.98</v>
+        <v>566.31</v>
       </c>
       <c r="F637" s="3">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G637" s="3">
-        <v>145.3</v>
+        <v>556</v>
       </c>
       <c r="H637" s="4">
-        <v>188.34</v>
+        <v>390.44</v>
       </c>
       <c r="I637" s="1"/>
       <c r="J637" s="1"/>
       <c r="K637" s="1"/>
       <c r="L637" s="1"/>
       <c r="M637" s="1"/>
       <c r="N637" s="1"/>
       <c r="O637" s="1"/>
       <c r="P637" s="1"/>
       <c r="Q637" s="1"/>
       <c r="R637" s="1"/>
       <c r="S637" s="1"/>
       <c r="T637" s="1"/>
       <c r="U637" s="1"/>
       <c r="V637" s="1"/>
       <c r="W637" s="1"/>
     </row>
     <row r="638" spans="1:23">
       <c r="A638" s="3">
         <v>636</v>
       </c>
       <c r="B638" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C638" s="10" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D638" s="3" t="s">
         <v>1280</v>
       </c>
-      <c r="D638" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E638" s="3">
-        <v>99.96</v>
+        <v>449.08</v>
       </c>
       <c r="F638" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G638" s="3">
-        <v>169.59</v>
+        <v>436.91</v>
       </c>
       <c r="H638" s="4">
-        <v>191.72</v>
+        <v>435.9</v>
       </c>
       <c r="I638" s="1"/>
       <c r="J638" s="1"/>
       <c r="K638" s="1"/>
       <c r="L638" s="1"/>
       <c r="M638" s="1"/>
       <c r="N638" s="1"/>
       <c r="O638" s="1"/>
       <c r="P638" s="1"/>
       <c r="Q638" s="1"/>
       <c r="R638" s="1"/>
       <c r="S638" s="1"/>
       <c r="T638" s="1"/>
       <c r="U638" s="1"/>
       <c r="V638" s="1"/>
       <c r="W638" s="1"/>
     </row>
     <row r="639" spans="1:23">
       <c r="A639" s="3">
         <v>637</v>
       </c>
       <c r="B639" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C639" s="10" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D639" s="3" t="s">
         <v>1282</v>
       </c>
-      <c r="D639" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E639" s="3">
-        <v>99.95</v>
+        <v>1670.52</v>
       </c>
       <c r="F639" s="3">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G639" s="3">
-        <v>30.25</v>
+        <v>1286.71</v>
       </c>
       <c r="H639" s="4">
-        <v>199.9</v>
+        <v>744.94</v>
       </c>
       <c r="I639" s="1"/>
       <c r="J639" s="1"/>
       <c r="K639" s="1"/>
       <c r="L639" s="1"/>
       <c r="M639" s="1"/>
       <c r="N639" s="1"/>
       <c r="O639" s="1"/>
       <c r="P639" s="1"/>
       <c r="Q639" s="1"/>
       <c r="R639" s="1"/>
       <c r="S639" s="1"/>
       <c r="T639" s="1"/>
       <c r="U639" s="1"/>
       <c r="V639" s="1"/>
       <c r="W639" s="1"/>
     </row>
     <row r="640" spans="1:23">
       <c r="A640" s="3">
         <v>638</v>
       </c>
       <c r="B640" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C640" s="10" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D640" s="3" t="s">
         <v>1284</v>
       </c>
-      <c r="D640" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E640" s="3">
-        <v>187</v>
+        <v>1014.09</v>
       </c>
       <c r="F640" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G640" s="3">
-        <v>102.59</v>
+        <v>832.72</v>
       </c>
       <c r="H640" s="4">
-        <v>36.9</v>
+        <v>627.12</v>
       </c>
       <c r="I640" s="1"/>
       <c r="J640" s="1"/>
       <c r="K640" s="1"/>
       <c r="L640" s="1"/>
       <c r="M640" s="1"/>
       <c r="N640" s="1"/>
       <c r="O640" s="1"/>
       <c r="P640" s="1"/>
       <c r="Q640" s="1"/>
       <c r="R640" s="1"/>
       <c r="S640" s="1"/>
       <c r="T640" s="1"/>
       <c r="U640" s="1"/>
       <c r="V640" s="1"/>
       <c r="W640" s="1"/>
     </row>
     <row r="641" spans="1:23">
       <c r="A641" s="3">
         <v>639</v>
       </c>
       <c r="B641" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C641" s="10" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D641" s="3" t="s">
         <v>1286</v>
       </c>
-      <c r="D641" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E641" s="3">
-        <v>38.24</v>
+        <v>1136.09</v>
       </c>
       <c r="F641" s="3">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G641" s="3">
-        <v>34.47</v>
+        <v>553.9</v>
       </c>
       <c r="H641" s="4">
-        <v>0</v>
+        <v>526.84</v>
       </c>
       <c r="I641" s="1"/>
       <c r="J641" s="1"/>
       <c r="K641" s="1"/>
       <c r="L641" s="1"/>
       <c r="M641" s="1"/>
       <c r="N641" s="1"/>
       <c r="O641" s="1"/>
       <c r="P641" s="1"/>
       <c r="Q641" s="1"/>
       <c r="R641" s="1"/>
       <c r="S641" s="1"/>
       <c r="T641" s="1"/>
       <c r="U641" s="1"/>
       <c r="V641" s="1"/>
       <c r="W641" s="1"/>
     </row>
     <row r="642" spans="1:23">
       <c r="A642" s="3">
         <v>640</v>
       </c>
       <c r="B642" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C642" s="10" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D642" s="3" t="s">
         <v>1288</v>
       </c>
-      <c r="D642" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E642" s="3">
-        <v>128.78</v>
+        <v>709.83</v>
       </c>
       <c r="F642" s="3">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="G642" s="3">
-        <v>69.38</v>
+        <v>700.79</v>
       </c>
       <c r="H642" s="4">
-        <v>0</v>
+        <v>334.2</v>
       </c>
       <c r="I642" s="1"/>
       <c r="J642" s="1"/>
       <c r="K642" s="1"/>
       <c r="L642" s="1"/>
       <c r="M642" s="1"/>
       <c r="N642" s="1"/>
       <c r="O642" s="1"/>
       <c r="P642" s="1"/>
       <c r="Q642" s="1"/>
       <c r="R642" s="1"/>
       <c r="S642" s="1"/>
       <c r="T642" s="1"/>
       <c r="U642" s="1"/>
       <c r="V642" s="1"/>
       <c r="W642" s="1"/>
     </row>
     <row r="643" spans="1:23">
       <c r="A643" s="3">
         <v>641</v>
       </c>
       <c r="B643" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C643" s="10" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D643" s="3" t="s">
         <v>1290</v>
       </c>
-      <c r="D643" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E643" s="3">
-        <v>40.53</v>
+        <v>1147.59</v>
       </c>
       <c r="F643" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G643" s="3">
-        <v>35.34</v>
+        <v>343.37</v>
       </c>
       <c r="H643" s="4">
-        <v>0</v>
+        <v>625.61</v>
       </c>
       <c r="I643" s="1"/>
       <c r="J643" s="1"/>
       <c r="K643" s="1"/>
       <c r="L643" s="1"/>
       <c r="M643" s="1"/>
       <c r="N643" s="1"/>
       <c r="O643" s="1"/>
       <c r="P643" s="1"/>
       <c r="Q643" s="1"/>
       <c r="R643" s="1"/>
       <c r="S643" s="1"/>
       <c r="T643" s="1"/>
       <c r="U643" s="1"/>
       <c r="V643" s="1"/>
       <c r="W643" s="1"/>
     </row>
     <row r="644" spans="1:23">
       <c r="A644" s="3">
         <v>642</v>
       </c>
       <c r="B644" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C644" s="10" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D644" s="3" t="s">
         <v>1292</v>
       </c>
-      <c r="D644" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E644" s="3">
-        <v>76.13</v>
+        <v>1079.81</v>
       </c>
       <c r="F644" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G644" s="3">
-        <v>44.39</v>
+        <v>1085.59</v>
       </c>
       <c r="H644" s="4">
-        <v>27.06</v>
+        <v>993.25</v>
       </c>
       <c r="I644" s="1"/>
       <c r="J644" s="1"/>
       <c r="K644" s="1"/>
       <c r="L644" s="1"/>
       <c r="M644" s="1"/>
       <c r="N644" s="1"/>
       <c r="O644" s="1"/>
       <c r="P644" s="1"/>
       <c r="Q644" s="1"/>
       <c r="R644" s="1"/>
       <c r="S644" s="1"/>
       <c r="T644" s="1"/>
       <c r="U644" s="1"/>
       <c r="V644" s="1"/>
       <c r="W644" s="1"/>
     </row>
     <row r="645" spans="1:23">
       <c r="A645" s="3">
         <v>643</v>
       </c>
       <c r="B645" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C645" s="10" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D645" s="3" t="s">
         <v>1294</v>
       </c>
-      <c r="D645" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E645" s="3">
-        <v>196.86</v>
+        <v>59.58</v>
       </c>
       <c r="F645" s="3">
         <v>1</v>
       </c>
       <c r="G645" s="3">
-        <v>142.26</v>
+        <v>4.99</v>
       </c>
       <c r="H645" s="4">
-        <v>0</v>
+        <v>119.16</v>
       </c>
       <c r="I645" s="1"/>
       <c r="J645" s="1"/>
       <c r="K645" s="1"/>
       <c r="L645" s="1"/>
       <c r="M645" s="1"/>
       <c r="N645" s="1"/>
       <c r="O645" s="1"/>
       <c r="P645" s="1"/>
       <c r="Q645" s="1"/>
       <c r="R645" s="1"/>
       <c r="S645" s="1"/>
       <c r="T645" s="1"/>
       <c r="U645" s="1"/>
       <c r="V645" s="1"/>
       <c r="W645" s="1"/>
     </row>
     <row r="646" spans="1:23">
       <c r="A646" s="3">
         <v>644</v>
       </c>
       <c r="B646" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C646" s="10" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D646" s="3" t="s">
         <v>1296</v>
       </c>
-      <c r="D646" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E646" s="3">
-        <v>0</v>
+        <v>72.46</v>
       </c>
       <c r="F646" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G646" s="3">
-        <v>0</v>
+        <v>183.08</v>
       </c>
       <c r="H646" s="4">
-        <v>0</v>
+        <v>144.92</v>
       </c>
       <c r="I646" s="1"/>
       <c r="J646" s="1"/>
       <c r="K646" s="1"/>
       <c r="L646" s="1"/>
       <c r="M646" s="1"/>
       <c r="N646" s="1"/>
       <c r="O646" s="1"/>
       <c r="P646" s="1"/>
       <c r="Q646" s="1"/>
       <c r="R646" s="1"/>
       <c r="S646" s="1"/>
       <c r="T646" s="1"/>
       <c r="U646" s="1"/>
       <c r="V646" s="1"/>
       <c r="W646" s="1"/>
     </row>
     <row r="647" spans="1:23">
       <c r="A647" s="3">
         <v>645</v>
       </c>
       <c r="B647" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C647" s="10" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D647" s="3" t="s">
         <v>1298</v>
       </c>
-      <c r="D647" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E647" s="3">
-        <v>52.07</v>
+        <v>50.91</v>
       </c>
       <c r="F647" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G647" s="3">
-        <v>16.33</v>
+        <v>40.17</v>
       </c>
       <c r="H647" s="4">
-        <v>0</v>
+        <v>28.97</v>
       </c>
       <c r="I647" s="1"/>
       <c r="J647" s="1"/>
       <c r="K647" s="1"/>
       <c r="L647" s="1"/>
       <c r="M647" s="1"/>
       <c r="N647" s="1"/>
       <c r="O647" s="1"/>
       <c r="P647" s="1"/>
       <c r="Q647" s="1"/>
       <c r="R647" s="1"/>
       <c r="S647" s="1"/>
       <c r="T647" s="1"/>
       <c r="U647" s="1"/>
       <c r="V647" s="1"/>
       <c r="W647" s="1"/>
     </row>
     <row r="648" spans="1:23">
       <c r="A648" s="3">
         <v>646</v>
       </c>
       <c r="B648" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C648" s="10" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D648" s="3" t="s">
         <v>1300</v>
       </c>
-      <c r="D648" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E648" s="3">
-        <v>0</v>
+        <v>597.32</v>
       </c>
       <c r="F648" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G648" s="3">
-        <v>0</v>
+        <v>521.97</v>
       </c>
       <c r="H648" s="4">
-        <v>0</v>
+        <v>218.82</v>
       </c>
       <c r="I648" s="1"/>
       <c r="J648" s="1"/>
       <c r="K648" s="1"/>
       <c r="L648" s="1"/>
       <c r="M648" s="1"/>
       <c r="N648" s="1"/>
       <c r="O648" s="1"/>
       <c r="P648" s="1"/>
       <c r="Q648" s="1"/>
       <c r="R648" s="1"/>
       <c r="S648" s="1"/>
       <c r="T648" s="1"/>
       <c r="U648" s="1"/>
       <c r="V648" s="1"/>
       <c r="W648" s="1"/>
     </row>
     <row r="649" spans="1:23">
       <c r="A649" s="3">
         <v>647</v>
       </c>
       <c r="B649" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C649" s="10" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D649" s="3" t="s">
         <v>1302</v>
       </c>
-      <c r="D649" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E649" s="3">
-        <v>0</v>
+        <v>388</v>
       </c>
       <c r="F649" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G649" s="3">
-        <v>0</v>
+        <v>430.79</v>
       </c>
       <c r="H649" s="4">
-        <v>0</v>
+        <v>379.68</v>
       </c>
       <c r="I649" s="1"/>
       <c r="J649" s="1"/>
       <c r="K649" s="1"/>
       <c r="L649" s="1"/>
       <c r="M649" s="1"/>
       <c r="N649" s="1"/>
       <c r="O649" s="1"/>
       <c r="P649" s="1"/>
       <c r="Q649" s="1"/>
       <c r="R649" s="1"/>
       <c r="S649" s="1"/>
       <c r="T649" s="1"/>
       <c r="U649" s="1"/>
       <c r="V649" s="1"/>
       <c r="W649" s="1"/>
     </row>
     <row r="650" spans="1:23">
       <c r="A650" s="3">
         <v>648</v>
       </c>
       <c r="B650" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C650" s="10" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D650" s="3" t="s">
         <v>1304</v>
       </c>
-      <c r="D650" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E650" s="3">
-        <v>0</v>
+        <v>2026.7</v>
       </c>
       <c r="F650" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G650" s="3">
-        <v>0</v>
+        <v>1796.79</v>
       </c>
       <c r="H650" s="4">
-        <v>0</v>
+        <v>167.14</v>
       </c>
       <c r="I650" s="1"/>
       <c r="J650" s="1"/>
       <c r="K650" s="1"/>
       <c r="L650" s="1"/>
       <c r="M650" s="1"/>
       <c r="N650" s="1"/>
       <c r="O650" s="1"/>
       <c r="P650" s="1"/>
       <c r="Q650" s="1"/>
       <c r="R650" s="1"/>
       <c r="S650" s="1"/>
       <c r="T650" s="1"/>
       <c r="U650" s="1"/>
       <c r="V650" s="1"/>
       <c r="W650" s="1"/>
     </row>
     <row r="651" spans="1:23">
       <c r="A651" s="3">
         <v>649</v>
       </c>
       <c r="B651" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C651" s="10" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D651" s="3" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
       <c r="E651" s="3">
         <v>0</v>
       </c>
       <c r="F651" s="3">
         <v>0</v>
       </c>
       <c r="G651" s="3">
         <v>0</v>
       </c>
       <c r="H651" s="4">
         <v>0</v>
       </c>
       <c r="I651" s="1"/>
       <c r="J651" s="1"/>
       <c r="K651" s="1"/>
       <c r="L651" s="1"/>
       <c r="M651" s="1"/>
       <c r="N651" s="1"/>
       <c r="O651" s="1"/>
       <c r="P651" s="1"/>
       <c r="Q651" s="1"/>
       <c r="R651" s="1"/>
       <c r="S651" s="1"/>
       <c r="T651" s="1"/>
       <c r="U651" s="1"/>
       <c r="V651" s="1"/>
       <c r="W651" s="1"/>
     </row>
     <row r="652" spans="1:23">
       <c r="A652" s="3">
         <v>650</v>
       </c>
       <c r="B652" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C652" s="10" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D652" s="3" t="s">
         <v>1308</v>
       </c>
-      <c r="D652" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E652" s="3">
-        <v>246.52</v>
+        <v>0</v>
       </c>
       <c r="F652" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G652" s="3">
-        <v>168.29</v>
+        <v>0</v>
       </c>
       <c r="H652" s="4">
         <v>0</v>
       </c>
       <c r="I652" s="1"/>
       <c r="J652" s="1"/>
       <c r="K652" s="1"/>
       <c r="L652" s="1"/>
       <c r="M652" s="1"/>
       <c r="N652" s="1"/>
       <c r="O652" s="1"/>
       <c r="P652" s="1"/>
       <c r="Q652" s="1"/>
       <c r="R652" s="1"/>
       <c r="S652" s="1"/>
       <c r="T652" s="1"/>
       <c r="U652" s="1"/>
       <c r="V652" s="1"/>
       <c r="W652" s="1"/>
     </row>
     <row r="653" spans="1:23">
       <c r="A653" s="3">
         <v>651</v>
       </c>
       <c r="B653" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C653" s="10" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D653" s="3" t="s">
         <v>1310</v>
       </c>
-      <c r="D653" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E653" s="3">
-        <v>145.63</v>
+        <v>0</v>
       </c>
       <c r="F653" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G653" s="3">
-        <v>108.23</v>
+        <v>0</v>
       </c>
       <c r="H653" s="4">
-        <v>21.62</v>
+        <v>0</v>
       </c>
       <c r="I653" s="1"/>
       <c r="J653" s="1"/>
       <c r="K653" s="1"/>
       <c r="L653" s="1"/>
       <c r="M653" s="1"/>
       <c r="N653" s="1"/>
       <c r="O653" s="1"/>
       <c r="P653" s="1"/>
       <c r="Q653" s="1"/>
       <c r="R653" s="1"/>
       <c r="S653" s="1"/>
       <c r="T653" s="1"/>
       <c r="U653" s="1"/>
       <c r="V653" s="1"/>
       <c r="W653" s="1"/>
     </row>
     <row r="654" spans="1:23">
       <c r="A654" s="3">
         <v>652</v>
       </c>
       <c r="B654" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C654" s="10" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D654" s="3" t="s">
         <v>1312</v>
       </c>
-      <c r="D654" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E654" s="3">
-        <v>295.43</v>
+        <v>0</v>
       </c>
       <c r="F654" s="3">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="G654" s="3">
-        <v>285.3</v>
+        <v>0</v>
       </c>
       <c r="H654" s="4">
-        <v>59.55</v>
+        <v>0</v>
       </c>
       <c r="I654" s="1"/>
       <c r="J654" s="1"/>
       <c r="K654" s="1"/>
       <c r="L654" s="1"/>
       <c r="M654" s="1"/>
       <c r="N654" s="1"/>
       <c r="O654" s="1"/>
       <c r="P654" s="1"/>
       <c r="Q654" s="1"/>
       <c r="R654" s="1"/>
       <c r="S654" s="1"/>
       <c r="T654" s="1"/>
       <c r="U654" s="1"/>
       <c r="V654" s="1"/>
       <c r="W654" s="1"/>
     </row>
     <row r="655" spans="1:23">
       <c r="A655" s="3">
         <v>653</v>
       </c>
       <c r="B655" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C655" s="10" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D655" s="3" t="s">
         <v>1314</v>
       </c>
-      <c r="D655" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E655" s="3">
-        <v>762.07</v>
+        <v>0</v>
       </c>
       <c r="F655" s="3">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G655" s="3">
-        <v>529.98</v>
+        <v>0</v>
       </c>
       <c r="H655" s="4">
-        <v>24.28</v>
+        <v>0</v>
       </c>
       <c r="I655" s="1"/>
       <c r="J655" s="1"/>
       <c r="K655" s="1"/>
       <c r="L655" s="1"/>
       <c r="M655" s="1"/>
       <c r="N655" s="1"/>
       <c r="O655" s="1"/>
       <c r="P655" s="1"/>
       <c r="Q655" s="1"/>
       <c r="R655" s="1"/>
       <c r="S655" s="1"/>
       <c r="T655" s="1"/>
       <c r="U655" s="1"/>
       <c r="V655" s="1"/>
       <c r="W655" s="1"/>
     </row>
     <row r="656" spans="1:23">
       <c r="A656" s="3">
         <v>654</v>
       </c>
       <c r="B656" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C656" s="10" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D656" s="3" t="s">
         <v>1316</v>
       </c>
-      <c r="D656" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E656" s="3">
-        <v>975.3</v>
+        <v>40.41</v>
       </c>
       <c r="F656" s="3">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G656" s="3">
-        <v>910.89</v>
+        <v>31.15</v>
       </c>
       <c r="H656" s="4">
-        <v>2.91</v>
+        <v>0</v>
       </c>
       <c r="I656" s="1"/>
       <c r="J656" s="1"/>
       <c r="K656" s="1"/>
       <c r="L656" s="1"/>
       <c r="M656" s="1"/>
       <c r="N656" s="1"/>
       <c r="O656" s="1"/>
       <c r="P656" s="1"/>
       <c r="Q656" s="1"/>
       <c r="R656" s="1"/>
       <c r="S656" s="1"/>
       <c r="T656" s="1"/>
       <c r="U656" s="1"/>
       <c r="V656" s="1"/>
       <c r="W656" s="1"/>
     </row>
     <row r="657" spans="1:23">
       <c r="A657" s="3">
         <v>655</v>
       </c>
       <c r="B657" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C657" s="10" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D657" s="3" t="s">
         <v>1318</v>
       </c>
-      <c r="D657" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E657" s="3">
-        <v>629.94</v>
+        <v>39.73</v>
       </c>
       <c r="F657" s="3">
         <v>3</v>
       </c>
       <c r="G657" s="3">
-        <v>707.09</v>
+        <v>35.67</v>
       </c>
       <c r="H657" s="4">
-        <v>15.86</v>
+        <v>0.79</v>
       </c>
       <c r="I657" s="1"/>
       <c r="J657" s="1"/>
       <c r="K657" s="1"/>
       <c r="L657" s="1"/>
       <c r="M657" s="1"/>
       <c r="N657" s="1"/>
       <c r="O657" s="1"/>
       <c r="P657" s="1"/>
       <c r="Q657" s="1"/>
       <c r="R657" s="1"/>
       <c r="S657" s="1"/>
       <c r="T657" s="1"/>
       <c r="U657" s="1"/>
       <c r="V657" s="1"/>
       <c r="W657" s="1"/>
     </row>
     <row r="658" spans="1:23">
       <c r="A658" s="3">
         <v>656</v>
       </c>
       <c r="B658" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C658" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D658" s="3" t="s">
         <v>1320</v>
       </c>
-      <c r="D658" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E658" s="3">
-        <v>721.97</v>
+        <v>39.61</v>
       </c>
       <c r="F658" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G658" s="3">
-        <v>693.14</v>
+        <v>33.9</v>
       </c>
       <c r="H658" s="4">
-        <v>99.13</v>
+        <v>16.55</v>
       </c>
       <c r="I658" s="1"/>
       <c r="J658" s="1"/>
       <c r="K658" s="1"/>
       <c r="L658" s="1"/>
       <c r="M658" s="1"/>
       <c r="N658" s="1"/>
       <c r="O658" s="1"/>
       <c r="P658" s="1"/>
       <c r="Q658" s="1"/>
       <c r="R658" s="1"/>
       <c r="S658" s="1"/>
       <c r="T658" s="1"/>
       <c r="U658" s="1"/>
       <c r="V658" s="1"/>
       <c r="W658" s="1"/>
     </row>
     <row r="659" spans="1:23">
       <c r="A659" s="3">
         <v>657</v>
       </c>
       <c r="B659" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C659" s="10" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D659" s="3" t="s">
         <v>1322</v>
       </c>
-      <c r="D659" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E659" s="3">
-        <v>809.79</v>
+        <v>404.35</v>
       </c>
       <c r="F659" s="3">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G659" s="3">
-        <v>813.09</v>
+        <v>280.04</v>
       </c>
       <c r="H659" s="4">
-        <v>195.76</v>
+        <v>36.95</v>
       </c>
       <c r="I659" s="1"/>
       <c r="J659" s="1"/>
       <c r="K659" s="1"/>
       <c r="L659" s="1"/>
       <c r="M659" s="1"/>
       <c r="N659" s="1"/>
       <c r="O659" s="1"/>
       <c r="P659" s="1"/>
       <c r="Q659" s="1"/>
       <c r="R659" s="1"/>
       <c r="S659" s="1"/>
       <c r="T659" s="1"/>
       <c r="U659" s="1"/>
       <c r="V659" s="1"/>
       <c r="W659" s="1"/>
     </row>
     <row r="660" spans="1:23">
       <c r="A660" s="3">
         <v>658</v>
       </c>
       <c r="B660" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C660" s="10" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D660" s="3" t="s">
         <v>1324</v>
       </c>
-      <c r="D660" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E660" s="3">
-        <v>157.09</v>
+        <v>0</v>
       </c>
       <c r="F660" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G660" s="3">
-        <v>121.41</v>
+        <v>0</v>
       </c>
       <c r="H660" s="4">
-        <v>61.03</v>
+        <v>0</v>
       </c>
       <c r="I660" s="1"/>
       <c r="J660" s="1"/>
       <c r="K660" s="1"/>
       <c r="L660" s="1"/>
       <c r="M660" s="1"/>
       <c r="N660" s="1"/>
       <c r="O660" s="1"/>
       <c r="P660" s="1"/>
       <c r="Q660" s="1"/>
       <c r="R660" s="1"/>
       <c r="S660" s="1"/>
       <c r="T660" s="1"/>
       <c r="U660" s="1"/>
       <c r="V660" s="1"/>
       <c r="W660" s="1"/>
     </row>
     <row r="661" spans="1:23">
       <c r="A661" s="3">
         <v>659</v>
       </c>
       <c r="B661" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C661" s="10" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D661" s="3" t="s">
         <v>1326</v>
       </c>
-      <c r="D661" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E661" s="3">
-        <v>684.37</v>
+        <v>0</v>
       </c>
       <c r="F661" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G661" s="3">
-        <v>684.37</v>
+        <v>0</v>
       </c>
       <c r="H661" s="4">
-        <v>22.11</v>
+        <v>0</v>
       </c>
       <c r="I661" s="1"/>
       <c r="J661" s="1"/>
       <c r="K661" s="1"/>
       <c r="L661" s="1"/>
       <c r="M661" s="1"/>
       <c r="N661" s="1"/>
       <c r="O661" s="1"/>
       <c r="P661" s="1"/>
       <c r="Q661" s="1"/>
       <c r="R661" s="1"/>
       <c r="S661" s="1"/>
       <c r="T661" s="1"/>
       <c r="U661" s="1"/>
       <c r="V661" s="1"/>
       <c r="W661" s="1"/>
     </row>
     <row r="662" spans="1:23">
       <c r="A662" s="3">
         <v>660</v>
       </c>
       <c r="B662" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C662" s="10" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D662" s="3" t="s">
         <v>1328</v>
       </c>
-      <c r="D662" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E662" s="3">
-        <v>335.48</v>
+        <v>0</v>
       </c>
       <c r="F662" s="3">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G662" s="3">
-        <v>266.24</v>
+        <v>0</v>
       </c>
       <c r="H662" s="4">
-        <v>91.86</v>
+        <v>0</v>
       </c>
       <c r="I662" s="1"/>
       <c r="J662" s="1"/>
       <c r="K662" s="1"/>
       <c r="L662" s="1"/>
       <c r="M662" s="1"/>
       <c r="N662" s="1"/>
       <c r="O662" s="1"/>
       <c r="P662" s="1"/>
       <c r="Q662" s="1"/>
       <c r="R662" s="1"/>
       <c r="S662" s="1"/>
       <c r="T662" s="1"/>
       <c r="U662" s="1"/>
       <c r="V662" s="1"/>
       <c r="W662" s="1"/>
     </row>
     <row r="663" spans="1:23">
       <c r="A663" s="3">
         <v>661</v>
       </c>
       <c r="B663" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C663" s="10" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D663" s="3" t="s">
         <v>1330</v>
       </c>
-      <c r="D663" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E663" s="3">
-        <v>685.52</v>
+        <v>0</v>
       </c>
       <c r="F663" s="3">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="G663" s="3">
-        <v>662.01</v>
+        <v>0</v>
       </c>
       <c r="H663" s="4">
-        <v>179.32</v>
+        <v>0</v>
       </c>
       <c r="I663" s="1"/>
       <c r="J663" s="1"/>
       <c r="K663" s="1"/>
       <c r="L663" s="1"/>
       <c r="M663" s="1"/>
       <c r="N663" s="1"/>
       <c r="O663" s="1"/>
       <c r="P663" s="1"/>
       <c r="Q663" s="1"/>
       <c r="R663" s="1"/>
       <c r="S663" s="1"/>
       <c r="T663" s="1"/>
       <c r="U663" s="1"/>
       <c r="V663" s="1"/>
       <c r="W663" s="1"/>
     </row>
     <row r="664" spans="1:23">
       <c r="A664" s="3">
         <v>662</v>
       </c>
       <c r="B664" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C664" s="10" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D664" s="3" t="s">
         <v>1332</v>
       </c>
-      <c r="D664" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E664" s="3">
-        <v>699.29</v>
+        <v>0</v>
       </c>
       <c r="F664" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G664" s="3">
-        <v>697.16</v>
+        <v>0</v>
       </c>
       <c r="H664" s="4">
-        <v>607.4</v>
+        <v>0</v>
       </c>
       <c r="I664" s="1"/>
       <c r="J664" s="1"/>
       <c r="K664" s="1"/>
       <c r="L664" s="1"/>
       <c r="M664" s="1"/>
       <c r="N664" s="1"/>
       <c r="O664" s="1"/>
       <c r="P664" s="1"/>
       <c r="Q664" s="1"/>
       <c r="R664" s="1"/>
       <c r="S664" s="1"/>
       <c r="T664" s="1"/>
       <c r="U664" s="1"/>
       <c r="V664" s="1"/>
       <c r="W664" s="1"/>
     </row>
     <row r="665" spans="1:23">
       <c r="A665" s="3">
         <v>663</v>
       </c>
       <c r="B665" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C665" s="10" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D665" s="3" t="s">
         <v>1334</v>
       </c>
-      <c r="D665" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E665" s="3">
-        <v>1036.03</v>
+        <v>136.31</v>
       </c>
       <c r="F665" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G665" s="3">
-        <v>980.48</v>
+        <v>82.41</v>
       </c>
       <c r="H665" s="4">
-        <v>357.06</v>
+        <v>0</v>
       </c>
       <c r="I665" s="1"/>
       <c r="J665" s="1"/>
       <c r="K665" s="1"/>
       <c r="L665" s="1"/>
       <c r="M665" s="1"/>
       <c r="N665" s="1"/>
       <c r="O665" s="1"/>
       <c r="P665" s="1"/>
       <c r="Q665" s="1"/>
       <c r="R665" s="1"/>
       <c r="S665" s="1"/>
       <c r="T665" s="1"/>
       <c r="U665" s="1"/>
       <c r="V665" s="1"/>
       <c r="W665" s="1"/>
     </row>
     <row r="666" spans="1:23">
       <c r="A666" s="3">
         <v>664</v>
       </c>
       <c r="B666" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C666" s="10" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D666" s="3" t="s">
         <v>1336</v>
       </c>
-      <c r="D666" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E666" s="3">
-        <v>732.93</v>
+        <v>32.84</v>
       </c>
       <c r="F666" s="3">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="G666" s="3">
-        <v>594.88</v>
+        <v>21.25</v>
       </c>
       <c r="H666" s="4">
-        <v>186.47</v>
+        <v>9.64</v>
       </c>
       <c r="I666" s="1"/>
       <c r="J666" s="1"/>
       <c r="K666" s="1"/>
       <c r="L666" s="1"/>
       <c r="M666" s="1"/>
       <c r="N666" s="1"/>
       <c r="O666" s="1"/>
       <c r="P666" s="1"/>
       <c r="Q666" s="1"/>
       <c r="R666" s="1"/>
       <c r="S666" s="1"/>
       <c r="T666" s="1"/>
       <c r="U666" s="1"/>
       <c r="V666" s="1"/>
       <c r="W666" s="1"/>
     </row>
     <row r="667" spans="1:23">
       <c r="A667" s="3">
         <v>665</v>
       </c>
       <c r="B667" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C667" s="10" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D667" s="3" t="s">
         <v>1338</v>
       </c>
-      <c r="D667" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E667" s="3">
-        <v>597.84</v>
+        <v>100</v>
       </c>
       <c r="F667" s="3">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G667" s="3">
-        <v>585.53</v>
+        <v>187.46</v>
       </c>
       <c r="H667" s="4">
-        <v>83.77</v>
+        <v>185.73</v>
       </c>
       <c r="I667" s="1"/>
       <c r="J667" s="1"/>
       <c r="K667" s="1"/>
       <c r="L667" s="1"/>
       <c r="M667" s="1"/>
       <c r="N667" s="1"/>
       <c r="O667" s="1"/>
       <c r="P667" s="1"/>
       <c r="Q667" s="1"/>
       <c r="R667" s="1"/>
       <c r="S667" s="1"/>
       <c r="T667" s="1"/>
       <c r="U667" s="1"/>
       <c r="V667" s="1"/>
       <c r="W667" s="1"/>
     </row>
     <row r="668" spans="1:23">
       <c r="A668" s="3">
         <v>666</v>
       </c>
       <c r="B668" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C668" s="10" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D668" s="3" t="s">
         <v>1340</v>
       </c>
-      <c r="D668" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E668" s="3">
-        <v>319.28</v>
+        <v>0</v>
       </c>
       <c r="F668" s="3">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G668" s="3">
-        <v>260.02</v>
+        <v>0</v>
       </c>
       <c r="H668" s="4">
-        <v>76.25</v>
+        <v>0</v>
       </c>
       <c r="I668" s="1"/>
       <c r="J668" s="1"/>
       <c r="K668" s="1"/>
       <c r="L668" s="1"/>
       <c r="M668" s="1"/>
       <c r="N668" s="1"/>
       <c r="O668" s="1"/>
       <c r="P668" s="1"/>
       <c r="Q668" s="1"/>
       <c r="R668" s="1"/>
       <c r="S668" s="1"/>
       <c r="T668" s="1"/>
       <c r="U668" s="1"/>
       <c r="V668" s="1"/>
       <c r="W668" s="1"/>
     </row>
     <row r="669" spans="1:23">
       <c r="A669" s="3">
         <v>667</v>
       </c>
       <c r="B669" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C669" s="10" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D669" s="3" t="s">
         <v>1342</v>
       </c>
-      <c r="D669" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E669" s="3">
-        <v>243.55</v>
+        <v>0</v>
       </c>
       <c r="F669" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G669" s="3">
-        <v>211.27</v>
+        <v>0</v>
       </c>
       <c r="H669" s="4">
-        <v>139.41</v>
+        <v>0</v>
       </c>
       <c r="I669" s="1"/>
       <c r="J669" s="1"/>
       <c r="K669" s="1"/>
       <c r="L669" s="1"/>
       <c r="M669" s="1"/>
       <c r="N669" s="1"/>
       <c r="O669" s="1"/>
       <c r="P669" s="1"/>
       <c r="Q669" s="1"/>
       <c r="R669" s="1"/>
       <c r="S669" s="1"/>
       <c r="T669" s="1"/>
       <c r="U669" s="1"/>
       <c r="V669" s="1"/>
       <c r="W669" s="1"/>
     </row>
     <row r="670" spans="1:23">
       <c r="A670" s="3">
         <v>668</v>
       </c>
       <c r="B670" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C670" s="10" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D670" s="3" t="s">
         <v>1344</v>
       </c>
-      <c r="D670" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E670" s="3">
-        <v>299.47</v>
+        <v>0</v>
       </c>
       <c r="F670" s="3">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G670" s="3">
-        <v>277.25</v>
+        <v>0</v>
       </c>
       <c r="H670" s="4">
-        <v>79.83</v>
+        <v>0</v>
       </c>
       <c r="I670" s="1"/>
       <c r="J670" s="1"/>
       <c r="K670" s="1"/>
       <c r="L670" s="1"/>
       <c r="M670" s="1"/>
       <c r="N670" s="1"/>
       <c r="O670" s="1"/>
       <c r="P670" s="1"/>
       <c r="Q670" s="1"/>
       <c r="R670" s="1"/>
       <c r="S670" s="1"/>
       <c r="T670" s="1"/>
       <c r="U670" s="1"/>
       <c r="V670" s="1"/>
       <c r="W670" s="1"/>
     </row>
     <row r="671" spans="1:23">
       <c r="A671" s="3">
         <v>669</v>
       </c>
       <c r="B671" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C671" s="10" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D671" s="3" t="s">
         <v>1346</v>
       </c>
-      <c r="D671" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E671" s="3">
-        <v>385.44</v>
+        <v>0</v>
       </c>
       <c r="F671" s="3">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G671" s="3">
-        <v>305.42</v>
+        <v>0</v>
       </c>
       <c r="H671" s="4">
-        <v>127.65</v>
+        <v>0</v>
       </c>
       <c r="I671" s="1"/>
       <c r="J671" s="1"/>
       <c r="K671" s="1"/>
       <c r="L671" s="1"/>
       <c r="M671" s="1"/>
       <c r="N671" s="1"/>
       <c r="O671" s="1"/>
       <c r="P671" s="1"/>
       <c r="Q671" s="1"/>
       <c r="R671" s="1"/>
       <c r="S671" s="1"/>
       <c r="T671" s="1"/>
       <c r="U671" s="1"/>
       <c r="V671" s="1"/>
       <c r="W671" s="1"/>
     </row>
     <row r="672" spans="1:23">
       <c r="A672" s="3">
         <v>670</v>
       </c>
       <c r="B672" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C672" s="10" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D672" s="3" t="s">
         <v>1348</v>
       </c>
-      <c r="D672" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E672" s="3">
-        <v>396.3</v>
+        <v>0</v>
       </c>
       <c r="F672" s="3">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G672" s="3">
-        <v>326.22</v>
+        <v>0</v>
       </c>
       <c r="H672" s="4">
-        <v>89.24</v>
+        <v>0</v>
       </c>
       <c r="I672" s="1"/>
       <c r="J672" s="1"/>
       <c r="K672" s="1"/>
       <c r="L672" s="1"/>
       <c r="M672" s="1"/>
       <c r="N672" s="1"/>
       <c r="O672" s="1"/>
       <c r="P672" s="1"/>
       <c r="Q672" s="1"/>
       <c r="R672" s="1"/>
       <c r="S672" s="1"/>
       <c r="T672" s="1"/>
       <c r="U672" s="1"/>
       <c r="V672" s="1"/>
       <c r="W672" s="1"/>
     </row>
     <row r="673" spans="1:23">
       <c r="A673" s="3">
         <v>671</v>
       </c>
       <c r="B673" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C673" s="10" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D673" s="3" t="s">
         <v>1350</v>
       </c>
-      <c r="D673" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E673" s="3">
-        <v>482.42</v>
+        <v>0</v>
       </c>
       <c r="F673" s="3">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G673" s="3">
-        <v>398.21</v>
+        <v>0</v>
       </c>
       <c r="H673" s="4">
-        <v>318.27</v>
+        <v>0</v>
       </c>
       <c r="I673" s="1"/>
       <c r="J673" s="1"/>
       <c r="K673" s="1"/>
       <c r="L673" s="1"/>
       <c r="M673" s="1"/>
       <c r="N673" s="1"/>
       <c r="O673" s="1"/>
       <c r="P673" s="1"/>
       <c r="Q673" s="1"/>
       <c r="R673" s="1"/>
       <c r="S673" s="1"/>
       <c r="T673" s="1"/>
       <c r="U673" s="1"/>
       <c r="V673" s="1"/>
       <c r="W673" s="1"/>
     </row>
     <row r="674" spans="1:23">
       <c r="A674" s="3">
         <v>672</v>
       </c>
       <c r="B674" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C674" s="10" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D674" s="3" t="s">
         <v>1352</v>
       </c>
-      <c r="D674" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E674" s="3">
-        <v>299.67</v>
+        <v>0</v>
       </c>
       <c r="F674" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G674" s="3">
-        <v>272.19</v>
+        <v>0</v>
       </c>
       <c r="H674" s="4">
-        <v>292.72</v>
+        <v>0</v>
       </c>
       <c r="I674" s="1"/>
       <c r="J674" s="1"/>
       <c r="K674" s="1"/>
       <c r="L674" s="1"/>
       <c r="M674" s="1"/>
       <c r="N674" s="1"/>
       <c r="O674" s="1"/>
       <c r="P674" s="1"/>
       <c r="Q674" s="1"/>
       <c r="R674" s="1"/>
       <c r="S674" s="1"/>
       <c r="T674" s="1"/>
       <c r="U674" s="1"/>
       <c r="V674" s="1"/>
       <c r="W674" s="1"/>
     </row>
     <row r="675" spans="1:23">
       <c r="A675" s="3">
         <v>673</v>
       </c>
       <c r="B675" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C675" s="10" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D675" s="3" t="s">
         <v>1354</v>
       </c>
-      <c r="D675" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E675" s="3">
-        <v>183.69</v>
+        <v>0</v>
       </c>
       <c r="F675" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G675" s="3">
-        <v>83.51</v>
+        <v>0</v>
       </c>
       <c r="H675" s="4">
-        <v>69.81</v>
+        <v>0</v>
       </c>
       <c r="I675" s="1"/>
       <c r="J675" s="1"/>
       <c r="K675" s="1"/>
       <c r="L675" s="1"/>
       <c r="M675" s="1"/>
       <c r="N675" s="1"/>
       <c r="O675" s="1"/>
       <c r="P675" s="1"/>
       <c r="Q675" s="1"/>
       <c r="R675" s="1"/>
       <c r="S675" s="1"/>
       <c r="T675" s="1"/>
       <c r="U675" s="1"/>
       <c r="V675" s="1"/>
       <c r="W675" s="1"/>
     </row>
     <row r="676" spans="1:23">
       <c r="A676" s="3">
         <v>674</v>
       </c>
       <c r="B676" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C676" s="10" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D676" s="3" t="s">
         <v>1356</v>
       </c>
-      <c r="D676" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E676" s="3">
-        <v>79.65</v>
+        <v>0</v>
       </c>
       <c r="F676" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G676" s="3">
-        <v>53.25</v>
+        <v>0</v>
       </c>
       <c r="H676" s="4">
-        <v>48.72</v>
+        <v>0</v>
       </c>
       <c r="I676" s="1"/>
       <c r="J676" s="1"/>
       <c r="K676" s="1"/>
       <c r="L676" s="1"/>
       <c r="M676" s="1"/>
       <c r="N676" s="1"/>
       <c r="O676" s="1"/>
       <c r="P676" s="1"/>
       <c r="Q676" s="1"/>
       <c r="R676" s="1"/>
       <c r="S676" s="1"/>
       <c r="T676" s="1"/>
       <c r="U676" s="1"/>
       <c r="V676" s="1"/>
       <c r="W676" s="1"/>
     </row>
     <row r="677" spans="1:23">
       <c r="A677" s="3">
         <v>675</v>
       </c>
       <c r="B677" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C677" s="10" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D677" s="3" t="s">
         <v>1358</v>
       </c>
-      <c r="D677" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E677" s="3">
-        <v>125.15</v>
+        <v>984.48</v>
       </c>
       <c r="F677" s="3">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="G677" s="3">
-        <v>110.23</v>
+        <v>375.12</v>
       </c>
       <c r="H677" s="4">
-        <v>105.46</v>
+        <v>651.23</v>
       </c>
       <c r="I677" s="1"/>
       <c r="J677" s="1"/>
       <c r="K677" s="1"/>
       <c r="L677" s="1"/>
       <c r="M677" s="1"/>
       <c r="N677" s="1"/>
       <c r="O677" s="1"/>
       <c r="P677" s="1"/>
       <c r="Q677" s="1"/>
       <c r="R677" s="1"/>
       <c r="S677" s="1"/>
       <c r="T677" s="1"/>
       <c r="U677" s="1"/>
       <c r="V677" s="1"/>
       <c r="W677" s="1"/>
     </row>
     <row r="678" spans="1:23">
       <c r="A678" s="3">
         <v>676</v>
       </c>
       <c r="B678" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C678" s="10" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D678" s="3" t="s">
         <v>1360</v>
       </c>
-      <c r="D678" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E678" s="3">
-        <v>224.62</v>
+        <v>1122.71</v>
       </c>
       <c r="F678" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G678" s="3">
-        <v>389.97</v>
+        <v>1122.71</v>
       </c>
       <c r="H678" s="4">
-        <v>24.87</v>
+        <v>698.91</v>
       </c>
       <c r="I678" s="1"/>
       <c r="J678" s="1"/>
       <c r="K678" s="1"/>
       <c r="L678" s="1"/>
       <c r="M678" s="1"/>
       <c r="N678" s="1"/>
       <c r="O678" s="1"/>
       <c r="P678" s="1"/>
       <c r="Q678" s="1"/>
       <c r="R678" s="1"/>
       <c r="S678" s="1"/>
       <c r="T678" s="1"/>
       <c r="U678" s="1"/>
       <c r="V678" s="1"/>
       <c r="W678" s="1"/>
     </row>
     <row r="679" spans="1:23">
       <c r="A679" s="3">
         <v>677</v>
       </c>
       <c r="B679" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C679" s="10" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D679" s="3" t="s">
         <v>1362</v>
       </c>
-      <c r="D679" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E679" s="3">
-        <v>181.82</v>
+        <v>95.37</v>
       </c>
       <c r="F679" s="3">
         <v>3</v>
       </c>
       <c r="G679" s="3">
-        <v>173.29</v>
+        <v>194.86</v>
       </c>
       <c r="H679" s="4">
-        <v>155.42</v>
+        <v>94.14</v>
       </c>
       <c r="I679" s="1"/>
       <c r="J679" s="1"/>
       <c r="K679" s="1"/>
       <c r="L679" s="1"/>
       <c r="M679" s="1"/>
       <c r="N679" s="1"/>
       <c r="O679" s="1"/>
       <c r="P679" s="1"/>
       <c r="Q679" s="1"/>
       <c r="R679" s="1"/>
       <c r="S679" s="1"/>
       <c r="T679" s="1"/>
       <c r="U679" s="1"/>
       <c r="V679" s="1"/>
       <c r="W679" s="1"/>
     </row>
     <row r="680" spans="1:23">
       <c r="A680" s="3">
         <v>678</v>
       </c>
       <c r="B680" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C680" s="10" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D680" s="3" t="s">
         <v>1364</v>
       </c>
-      <c r="D680" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E680" s="3">
-        <v>224.59</v>
+        <v>96.18</v>
       </c>
       <c r="F680" s="3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G680" s="3">
-        <v>250.44</v>
+        <v>162.83</v>
       </c>
       <c r="H680" s="4">
-        <v>156.74</v>
+        <v>157.24</v>
       </c>
       <c r="I680" s="1"/>
       <c r="J680" s="1"/>
       <c r="K680" s="1"/>
       <c r="L680" s="1"/>
       <c r="M680" s="1"/>
       <c r="N680" s="1"/>
       <c r="O680" s="1"/>
       <c r="P680" s="1"/>
       <c r="Q680" s="1"/>
       <c r="R680" s="1"/>
       <c r="S680" s="1"/>
       <c r="T680" s="1"/>
       <c r="U680" s="1"/>
       <c r="V680" s="1"/>
       <c r="W680" s="1"/>
     </row>
     <row r="681" spans="1:23">
       <c r="A681" s="3">
         <v>679</v>
       </c>
       <c r="B681" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C681" s="10" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D681" s="3" t="s">
         <v>1366</v>
       </c>
-      <c r="D681" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E681" s="3">
-        <v>71.92</v>
+        <v>100</v>
       </c>
       <c r="F681" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G681" s="3">
-        <v>4.99</v>
+        <v>181.86</v>
       </c>
       <c r="H681" s="4">
-        <v>143.84</v>
+        <v>180.5</v>
       </c>
       <c r="I681" s="1"/>
       <c r="J681" s="1"/>
       <c r="K681" s="1"/>
       <c r="L681" s="1"/>
       <c r="M681" s="1"/>
       <c r="N681" s="1"/>
       <c r="O681" s="1"/>
       <c r="P681" s="1"/>
       <c r="Q681" s="1"/>
       <c r="R681" s="1"/>
       <c r="S681" s="1"/>
       <c r="T681" s="1"/>
       <c r="U681" s="1"/>
       <c r="V681" s="1"/>
       <c r="W681" s="1"/>
     </row>
     <row r="682" spans="1:23">
       <c r="A682" s="3">
         <v>680</v>
       </c>
       <c r="B682" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C682" s="10" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D682" s="3" t="s">
         <v>1368</v>
       </c>
-      <c r="D682" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E682" s="3">
-        <v>83.12</v>
+        <v>99.88</v>
       </c>
       <c r="F682" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G682" s="3">
-        <v>78.96</v>
+        <v>179.07</v>
       </c>
       <c r="H682" s="4">
-        <v>66.07</v>
+        <v>179.07</v>
       </c>
       <c r="I682" s="1"/>
       <c r="J682" s="1"/>
       <c r="K682" s="1"/>
       <c r="L682" s="1"/>
       <c r="M682" s="1"/>
       <c r="N682" s="1"/>
       <c r="O682" s="1"/>
       <c r="P682" s="1"/>
       <c r="Q682" s="1"/>
       <c r="R682" s="1"/>
       <c r="S682" s="1"/>
       <c r="T682" s="1"/>
       <c r="U682" s="1"/>
       <c r="V682" s="1"/>
       <c r="W682" s="1"/>
     </row>
     <row r="683" spans="1:23">
       <c r="A683" s="3">
         <v>681</v>
       </c>
       <c r="B683" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C683" s="10" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D683" s="3" t="s">
         <v>1370</v>
       </c>
-      <c r="D683" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E683" s="3">
-        <v>88.24</v>
+        <v>70.31</v>
       </c>
       <c r="F683" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G683" s="3">
-        <v>82.76</v>
+        <v>104.35</v>
       </c>
       <c r="H683" s="4">
-        <v>65.86</v>
+        <v>100</v>
       </c>
       <c r="I683" s="1"/>
       <c r="J683" s="1"/>
       <c r="K683" s="1"/>
       <c r="L683" s="1"/>
       <c r="M683" s="1"/>
       <c r="N683" s="1"/>
       <c r="O683" s="1"/>
       <c r="P683" s="1"/>
       <c r="Q683" s="1"/>
       <c r="R683" s="1"/>
       <c r="S683" s="1"/>
       <c r="T683" s="1"/>
       <c r="U683" s="1"/>
       <c r="V683" s="1"/>
       <c r="W683" s="1"/>
     </row>
     <row r="684" spans="1:23">
       <c r="A684" s="3">
         <v>682</v>
       </c>
       <c r="B684" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C684" s="10" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D684" s="3" t="s">
         <v>1372</v>
       </c>
-      <c r="D684" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E684" s="3">
-        <v>69.23</v>
+        <v>90.9</v>
       </c>
       <c r="F684" s="3">
         <v>1</v>
       </c>
       <c r="G684" s="3">
-        <v>5</v>
+        <v>82.83</v>
       </c>
       <c r="H684" s="4">
-        <v>138.45</v>
+        <v>165.66</v>
       </c>
       <c r="I684" s="1"/>
       <c r="J684" s="1"/>
       <c r="K684" s="1"/>
       <c r="L684" s="1"/>
       <c r="M684" s="1"/>
       <c r="N684" s="1"/>
       <c r="O684" s="1"/>
       <c r="P684" s="1"/>
       <c r="Q684" s="1"/>
       <c r="R684" s="1"/>
       <c r="S684" s="1"/>
       <c r="T684" s="1"/>
       <c r="U684" s="1"/>
       <c r="V684" s="1"/>
       <c r="W684" s="1"/>
     </row>
     <row r="685" spans="1:23">
       <c r="A685" s="3">
         <v>683</v>
       </c>
       <c r="B685" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C685" s="10" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D685" s="3" t="s">
         <v>1374</v>
       </c>
-      <c r="D685" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E685" s="3">
-        <v>45.89</v>
+        <v>100</v>
       </c>
       <c r="F685" s="3">
         <v>1</v>
       </c>
       <c r="G685" s="3">
-        <v>4.99</v>
+        <v>194.14</v>
       </c>
       <c r="H685" s="4">
-        <v>91.77</v>
+        <v>97.07</v>
       </c>
       <c r="I685" s="1"/>
       <c r="J685" s="1"/>
       <c r="K685" s="1"/>
       <c r="L685" s="1"/>
       <c r="M685" s="1"/>
       <c r="N685" s="1"/>
       <c r="O685" s="1"/>
       <c r="P685" s="1"/>
       <c r="Q685" s="1"/>
       <c r="R685" s="1"/>
       <c r="S685" s="1"/>
       <c r="T685" s="1"/>
       <c r="U685" s="1"/>
       <c r="V685" s="1"/>
       <c r="W685" s="1"/>
     </row>
     <row r="686" spans="1:23">
       <c r="A686" s="3">
         <v>684</v>
       </c>
       <c r="B686" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C686" s="10" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D686" s="3" t="s">
         <v>1376</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377</v>
       </c>
       <c r="E686" s="3">
         <v>100</v>
       </c>
       <c r="F686" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G686" s="3">
-        <v>191.54</v>
+        <v>180.45</v>
       </c>
       <c r="H686" s="4">
-        <v>186.51</v>
+        <v>176.65</v>
       </c>
       <c r="I686" s="1"/>
       <c r="J686" s="1"/>
       <c r="K686" s="1"/>
       <c r="L686" s="1"/>
       <c r="M686" s="1"/>
       <c r="N686" s="1"/>
       <c r="O686" s="1"/>
       <c r="P686" s="1"/>
       <c r="Q686" s="1"/>
       <c r="R686" s="1"/>
       <c r="S686" s="1"/>
       <c r="T686" s="1"/>
       <c r="U686" s="1"/>
       <c r="V686" s="1"/>
       <c r="W686" s="1"/>
     </row>
     <row r="687" spans="1:23">
       <c r="A687" s="3">
         <v>685</v>
       </c>
       <c r="B687" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C687" s="10" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D687" s="3" t="s">
         <v>1378</v>
       </c>
-      <c r="D687" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E687" s="3">
-        <v>99.98</v>
+        <v>100</v>
       </c>
       <c r="F687" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G687" s="3">
-        <v>191.43</v>
+        <v>148.96</v>
       </c>
       <c r="H687" s="4">
-        <v>178.92</v>
+        <v>194.47</v>
       </c>
       <c r="I687" s="1"/>
       <c r="J687" s="1"/>
       <c r="K687" s="1"/>
       <c r="L687" s="1"/>
       <c r="M687" s="1"/>
       <c r="N687" s="1"/>
       <c r="O687" s="1"/>
       <c r="P687" s="1"/>
       <c r="Q687" s="1"/>
       <c r="R687" s="1"/>
       <c r="S687" s="1"/>
       <c r="T687" s="1"/>
       <c r="U687" s="1"/>
       <c r="V687" s="1"/>
       <c r="W687" s="1"/>
     </row>
     <row r="688" spans="1:23">
       <c r="A688" s="3">
         <v>686</v>
       </c>
       <c r="B688" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C688" s="10" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D688" s="3" t="s">
         <v>1380</v>
       </c>
-      <c r="D688" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E688" s="3">
-        <v>92.07</v>
+        <v>99.77</v>
       </c>
       <c r="F688" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G688" s="3">
-        <v>138.73</v>
+        <v>202.02</v>
       </c>
       <c r="H688" s="4">
-        <v>175.52</v>
+        <v>181.27</v>
       </c>
       <c r="I688" s="1"/>
       <c r="J688" s="1"/>
       <c r="K688" s="1"/>
       <c r="L688" s="1"/>
       <c r="M688" s="1"/>
       <c r="N688" s="1"/>
       <c r="O688" s="1"/>
       <c r="P688" s="1"/>
       <c r="Q688" s="1"/>
       <c r="R688" s="1"/>
       <c r="S688" s="1"/>
       <c r="T688" s="1"/>
       <c r="U688" s="1"/>
       <c r="V688" s="1"/>
       <c r="W688" s="1"/>
     </row>
     <row r="689" spans="1:23">
       <c r="A689" s="3">
         <v>687</v>
       </c>
       <c r="B689" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C689" s="10" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D689" s="3" t="s">
         <v>1382</v>
       </c>
-      <c r="D689" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E689" s="3">
-        <v>76.13</v>
+        <v>99.99</v>
       </c>
       <c r="F689" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G689" s="3">
-        <v>26.02</v>
+        <v>135.49</v>
       </c>
       <c r="H689" s="4">
-        <v>26.02</v>
+        <v>97.08</v>
       </c>
       <c r="I689" s="1"/>
       <c r="J689" s="1"/>
       <c r="K689" s="1"/>
       <c r="L689" s="1"/>
       <c r="M689" s="1"/>
       <c r="N689" s="1"/>
       <c r="O689" s="1"/>
       <c r="P689" s="1"/>
       <c r="Q689" s="1"/>
       <c r="R689" s="1"/>
       <c r="S689" s="1"/>
       <c r="T689" s="1"/>
       <c r="U689" s="1"/>
       <c r="V689" s="1"/>
       <c r="W689" s="1"/>
     </row>
     <row r="690" spans="1:23">
       <c r="A690" s="3">
         <v>688</v>
       </c>
       <c r="B690" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C690" s="10" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D690" s="3" t="s">
         <v>1384</v>
       </c>
-      <c r="D690" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E690" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F690" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G690" s="3">
-        <v>0</v>
+        <v>88.31</v>
       </c>
       <c r="H690" s="4">
-        <v>0</v>
+        <v>134.18</v>
       </c>
       <c r="I690" s="1"/>
       <c r="J690" s="1"/>
       <c r="K690" s="1"/>
       <c r="L690" s="1"/>
       <c r="M690" s="1"/>
       <c r="N690" s="1"/>
       <c r="O690" s="1"/>
       <c r="P690" s="1"/>
       <c r="Q690" s="1"/>
       <c r="R690" s="1"/>
       <c r="S690" s="1"/>
       <c r="T690" s="1"/>
       <c r="U690" s="1"/>
       <c r="V690" s="1"/>
       <c r="W690" s="1"/>
     </row>
     <row r="691" spans="1:23">
       <c r="A691" s="3">
         <v>689</v>
       </c>
       <c r="B691" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C691" s="10" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D691" s="3" t="s">
         <v>1386</v>
       </c>
-      <c r="D691" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E691" s="3">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="F691" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G691" s="3">
-        <v>0</v>
+        <v>148.84</v>
       </c>
       <c r="H691" s="4">
-        <v>0</v>
+        <v>194.13</v>
       </c>
       <c r="I691" s="1"/>
       <c r="J691" s="1"/>
       <c r="K691" s="1"/>
       <c r="L691" s="1"/>
       <c r="M691" s="1"/>
       <c r="N691" s="1"/>
       <c r="O691" s="1"/>
       <c r="P691" s="1"/>
       <c r="Q691" s="1"/>
       <c r="R691" s="1"/>
       <c r="S691" s="1"/>
       <c r="T691" s="1"/>
       <c r="U691" s="1"/>
       <c r="V691" s="1"/>
       <c r="W691" s="1"/>
     </row>
     <row r="692" spans="1:23">
       <c r="A692" s="3">
         <v>690</v>
       </c>
       <c r="B692" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C692" s="10" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D692" s="3" t="s">
         <v>1388</v>
       </c>
-      <c r="D692" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E692" s="3">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="F692" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G692" s="3">
-        <v>0</v>
+        <v>165.87</v>
       </c>
       <c r="H692" s="4">
-        <v>0</v>
+        <v>192.75</v>
       </c>
       <c r="I692" s="1"/>
       <c r="J692" s="1"/>
       <c r="K692" s="1"/>
       <c r="L692" s="1"/>
       <c r="M692" s="1"/>
       <c r="N692" s="1"/>
       <c r="O692" s="1"/>
       <c r="P692" s="1"/>
       <c r="Q692" s="1"/>
       <c r="R692" s="1"/>
       <c r="S692" s="1"/>
       <c r="T692" s="1"/>
       <c r="U692" s="1"/>
       <c r="V692" s="1"/>
       <c r="W692" s="1"/>
     </row>
     <row r="693" spans="1:23">
       <c r="A693" s="3">
         <v>691</v>
       </c>
       <c r="B693" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C693" s="10" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D693" s="3" t="s">
         <v>1390</v>
       </c>
-      <c r="D693" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E693" s="3">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="F693" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G693" s="3">
-        <v>0</v>
+        <v>166.12</v>
       </c>
       <c r="H693" s="4">
-        <v>0</v>
+        <v>190.37</v>
       </c>
       <c r="I693" s="1"/>
       <c r="J693" s="1"/>
       <c r="K693" s="1"/>
       <c r="L693" s="1"/>
       <c r="M693" s="1"/>
       <c r="N693" s="1"/>
       <c r="O693" s="1"/>
       <c r="P693" s="1"/>
       <c r="Q693" s="1"/>
       <c r="R693" s="1"/>
       <c r="S693" s="1"/>
       <c r="T693" s="1"/>
       <c r="U693" s="1"/>
       <c r="V693" s="1"/>
       <c r="W693" s="1"/>
     </row>
     <row r="694" spans="1:23">
       <c r="A694" s="3">
         <v>692</v>
       </c>
       <c r="B694" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C694" s="10" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D694" s="3" t="s">
         <v>1392</v>
       </c>
-      <c r="D694" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E694" s="3">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="F694" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G694" s="3">
-        <v>0</v>
+        <v>96.85</v>
       </c>
       <c r="H694" s="4">
-        <v>0</v>
+        <v>155.86</v>
       </c>
       <c r="I694" s="1"/>
       <c r="J694" s="1"/>
       <c r="K694" s="1"/>
       <c r="L694" s="1"/>
       <c r="M694" s="1"/>
       <c r="N694" s="1"/>
       <c r="O694" s="1"/>
       <c r="P694" s="1"/>
       <c r="Q694" s="1"/>
       <c r="R694" s="1"/>
       <c r="S694" s="1"/>
       <c r="T694" s="1"/>
       <c r="U694" s="1"/>
       <c r="V694" s="1"/>
       <c r="W694" s="1"/>
     </row>
     <row r="695" spans="1:23">
       <c r="A695" s="3">
         <v>693</v>
       </c>
       <c r="B695" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C695" s="10" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D695" s="3" t="s">
         <v>1394</v>
       </c>
-      <c r="D695" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E695" s="3">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="F695" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G695" s="3">
-        <v>0</v>
+        <v>117.03</v>
       </c>
       <c r="H695" s="4">
-        <v>0</v>
+        <v>164.11</v>
       </c>
       <c r="I695" s="1"/>
       <c r="J695" s="1"/>
       <c r="K695" s="1"/>
       <c r="L695" s="1"/>
       <c r="M695" s="1"/>
       <c r="N695" s="1"/>
       <c r="O695" s="1"/>
       <c r="P695" s="1"/>
       <c r="Q695" s="1"/>
       <c r="R695" s="1"/>
       <c r="S695" s="1"/>
       <c r="T695" s="1"/>
       <c r="U695" s="1"/>
       <c r="V695" s="1"/>
       <c r="W695" s="1"/>
     </row>
     <row r="696" spans="1:23">
       <c r="A696" s="3">
         <v>694</v>
       </c>
       <c r="B696" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C696" s="10" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D696" s="3" t="s">
         <v>1396</v>
       </c>
-      <c r="D696" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E696" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F696" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G696" s="3">
-        <v>536.5</v>
+        <v>164.31</v>
       </c>
       <c r="H696" s="4">
-        <v>0</v>
+        <v>156.92</v>
       </c>
       <c r="I696" s="1"/>
       <c r="J696" s="1"/>
       <c r="K696" s="1"/>
       <c r="L696" s="1"/>
       <c r="M696" s="1"/>
       <c r="N696" s="1"/>
       <c r="O696" s="1"/>
       <c r="P696" s="1"/>
       <c r="Q696" s="1"/>
       <c r="R696" s="1"/>
       <c r="S696" s="1"/>
       <c r="T696" s="1"/>
       <c r="U696" s="1"/>
       <c r="V696" s="1"/>
       <c r="W696" s="1"/>
     </row>
     <row r="697" spans="1:23">
       <c r="A697" s="3">
         <v>695</v>
       </c>
       <c r="B697" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C697" s="10" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D697" s="3" t="s">
         <v>1398</v>
       </c>
-      <c r="D697" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E697" s="3">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="F697" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G697" s="3">
-        <v>0</v>
+        <v>100.57</v>
       </c>
       <c r="H697" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="I697" s="1"/>
       <c r="J697" s="1"/>
       <c r="K697" s="1"/>
       <c r="L697" s="1"/>
       <c r="M697" s="1"/>
       <c r="N697" s="1"/>
       <c r="O697" s="1"/>
       <c r="P697" s="1"/>
       <c r="Q697" s="1"/>
       <c r="R697" s="1"/>
       <c r="S697" s="1"/>
       <c r="T697" s="1"/>
       <c r="U697" s="1"/>
       <c r="V697" s="1"/>
       <c r="W697" s="1"/>
     </row>
     <row r="698" spans="1:23">
       <c r="A698" s="3">
         <v>696</v>
       </c>
       <c r="B698" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C698" s="10" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D698" s="3" t="s">
         <v>1400</v>
       </c>
-      <c r="D698" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E698" s="3">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="F698" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G698" s="3">
-        <v>0</v>
+        <v>127.51</v>
       </c>
       <c r="H698" s="4">
-        <v>0</v>
+        <v>136.21</v>
       </c>
       <c r="I698" s="1"/>
       <c r="J698" s="1"/>
       <c r="K698" s="1"/>
       <c r="L698" s="1"/>
       <c r="M698" s="1"/>
       <c r="N698" s="1"/>
       <c r="O698" s="1"/>
       <c r="P698" s="1"/>
       <c r="Q698" s="1"/>
       <c r="R698" s="1"/>
       <c r="S698" s="1"/>
       <c r="T698" s="1"/>
       <c r="U698" s="1"/>
       <c r="V698" s="1"/>
       <c r="W698" s="1"/>
     </row>
     <row r="699" spans="1:23">
       <c r="A699" s="3">
         <v>697</v>
       </c>
       <c r="B699" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C699" s="10" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D699" s="3" t="s">
         <v>1402</v>
       </c>
-      <c r="D699" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E699" s="3">
-        <v>98.48</v>
+        <v>99.98</v>
       </c>
       <c r="F699" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G699" s="3">
-        <v>53.52</v>
+        <v>209.45</v>
       </c>
       <c r="H699" s="4">
-        <v>0</v>
+        <v>181.81</v>
       </c>
       <c r="I699" s="1"/>
       <c r="J699" s="1"/>
       <c r="K699" s="1"/>
       <c r="L699" s="1"/>
       <c r="M699" s="1"/>
       <c r="N699" s="1"/>
       <c r="O699" s="1"/>
       <c r="P699" s="1"/>
       <c r="Q699" s="1"/>
       <c r="R699" s="1"/>
       <c r="S699" s="1"/>
       <c r="T699" s="1"/>
       <c r="U699" s="1"/>
       <c r="V699" s="1"/>
       <c r="W699" s="1"/>
     </row>
     <row r="700" spans="1:23">
       <c r="A700" s="3">
         <v>698</v>
       </c>
       <c r="B700" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C700" s="10" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D700" s="3" t="s">
         <v>1404</v>
       </c>
-      <c r="D700" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E700" s="3">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="F700" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G700" s="3">
-        <v>0</v>
+        <v>186.14</v>
       </c>
       <c r="H700" s="4">
-        <v>0</v>
+        <v>152.89</v>
       </c>
       <c r="I700" s="1"/>
       <c r="J700" s="1"/>
       <c r="K700" s="1"/>
       <c r="L700" s="1"/>
       <c r="M700" s="1"/>
       <c r="N700" s="1"/>
       <c r="O700" s="1"/>
       <c r="P700" s="1"/>
       <c r="Q700" s="1"/>
       <c r="R700" s="1"/>
       <c r="S700" s="1"/>
       <c r="T700" s="1"/>
       <c r="U700" s="1"/>
       <c r="V700" s="1"/>
       <c r="W700" s="1"/>
     </row>
     <row r="701" spans="1:23">
       <c r="A701" s="3">
         <v>699</v>
       </c>
       <c r="B701" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C701" s="10" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D701" s="3" t="s">
         <v>1406</v>
       </c>
-      <c r="D701" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E701" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F701" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G701" s="3">
-        <v>0</v>
+        <v>105.62</v>
       </c>
       <c r="H701" s="4">
-        <v>0</v>
+        <v>167.03</v>
       </c>
       <c r="I701" s="1"/>
       <c r="J701" s="1"/>
       <c r="K701" s="1"/>
       <c r="L701" s="1"/>
       <c r="M701" s="1"/>
       <c r="N701" s="1"/>
       <c r="O701" s="1"/>
       <c r="P701" s="1"/>
       <c r="Q701" s="1"/>
       <c r="R701" s="1"/>
       <c r="S701" s="1"/>
       <c r="T701" s="1"/>
       <c r="U701" s="1"/>
       <c r="V701" s="1"/>
       <c r="W701" s="1"/>
     </row>
     <row r="702" spans="1:23">
       <c r="A702" s="3">
         <v>700</v>
       </c>
       <c r="B702" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C702" s="10" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D702" s="3" t="s">
         <v>1408</v>
       </c>
-      <c r="D702" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E702" s="3">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="F702" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G702" s="3">
-        <v>0</v>
+        <v>96.86</v>
       </c>
       <c r="H702" s="4">
-        <v>0</v>
+        <v>96.86</v>
       </c>
       <c r="I702" s="1"/>
       <c r="J702" s="1"/>
       <c r="K702" s="1"/>
       <c r="L702" s="1"/>
       <c r="M702" s="1"/>
       <c r="N702" s="1"/>
       <c r="O702" s="1"/>
       <c r="P702" s="1"/>
       <c r="Q702" s="1"/>
       <c r="R702" s="1"/>
       <c r="S702" s="1"/>
       <c r="T702" s="1"/>
       <c r="U702" s="1"/>
       <c r="V702" s="1"/>
       <c r="W702" s="1"/>
     </row>
     <row r="703" spans="1:23">
       <c r="A703" s="3">
         <v>701</v>
       </c>
       <c r="B703" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C703" s="10" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D703" s="3" t="s">
         <v>1410</v>
       </c>
-      <c r="D703" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E703" s="3">
-        <v>0</v>
+        <v>254.72</v>
       </c>
       <c r="F703" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G703" s="3">
-        <v>0</v>
+        <v>253.82</v>
       </c>
       <c r="H703" s="4">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="I703" s="1"/>
       <c r="J703" s="1"/>
       <c r="K703" s="1"/>
       <c r="L703" s="1"/>
       <c r="M703" s="1"/>
       <c r="N703" s="1"/>
       <c r="O703" s="1"/>
       <c r="P703" s="1"/>
       <c r="Q703" s="1"/>
       <c r="R703" s="1"/>
       <c r="S703" s="1"/>
       <c r="T703" s="1"/>
       <c r="U703" s="1"/>
       <c r="V703" s="1"/>
       <c r="W703" s="1"/>
     </row>
     <row r="704" spans="1:23">
       <c r="A704" s="3">
         <v>702</v>
       </c>
       <c r="B704" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C704" s="10" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D704" s="3" t="s">
         <v>1412</v>
       </c>
-      <c r="D704" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E704" s="3">
-        <v>0</v>
+        <v>231.17</v>
       </c>
       <c r="F704" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G704" s="3">
-        <v>0</v>
+        <v>292.38</v>
       </c>
       <c r="H704" s="4">
-        <v>0</v>
+        <v>202.99</v>
       </c>
       <c r="I704" s="1"/>
       <c r="J704" s="1"/>
       <c r="K704" s="1"/>
       <c r="L704" s="1"/>
       <c r="M704" s="1"/>
       <c r="N704" s="1"/>
       <c r="O704" s="1"/>
       <c r="P704" s="1"/>
       <c r="Q704" s="1"/>
       <c r="R704" s="1"/>
       <c r="S704" s="1"/>
       <c r="T704" s="1"/>
       <c r="U704" s="1"/>
       <c r="V704" s="1"/>
       <c r="W704" s="1"/>
     </row>
     <row r="705" spans="1:23">
       <c r="A705" s="3">
         <v>703</v>
       </c>
       <c r="B705" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C705" s="10" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D705" s="3" t="s">
         <v>1414</v>
       </c>
-      <c r="D705" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E705" s="3">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="F705" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G705" s="3">
-        <v>0</v>
+        <v>97.9</v>
       </c>
       <c r="H705" s="4">
-        <v>0</v>
+        <v>85.5</v>
       </c>
       <c r="I705" s="1"/>
       <c r="J705" s="1"/>
       <c r="K705" s="1"/>
       <c r="L705" s="1"/>
       <c r="M705" s="1"/>
       <c r="N705" s="1"/>
       <c r="O705" s="1"/>
       <c r="P705" s="1"/>
       <c r="Q705" s="1"/>
       <c r="R705" s="1"/>
       <c r="S705" s="1"/>
       <c r="T705" s="1"/>
       <c r="U705" s="1"/>
       <c r="V705" s="1"/>
       <c r="W705" s="1"/>
     </row>
     <row r="706" spans="1:23">
       <c r="A706" s="3">
         <v>704</v>
       </c>
       <c r="B706" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C706" s="10" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D706" s="3" t="s">
         <v>1416</v>
       </c>
-      <c r="D706" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E706" s="3">
-        <v>666.54</v>
+        <v>348.12</v>
       </c>
       <c r="F706" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G706" s="3">
-        <v>263.8</v>
+        <v>316</v>
       </c>
       <c r="H706" s="4">
-        <v>78.88</v>
+        <v>314.75</v>
       </c>
       <c r="I706" s="1"/>
       <c r="J706" s="1"/>
       <c r="K706" s="1"/>
       <c r="L706" s="1"/>
       <c r="M706" s="1"/>
       <c r="N706" s="1"/>
       <c r="O706" s="1"/>
       <c r="P706" s="1"/>
       <c r="Q706" s="1"/>
       <c r="R706" s="1"/>
       <c r="S706" s="1"/>
       <c r="T706" s="1"/>
       <c r="U706" s="1"/>
       <c r="V706" s="1"/>
       <c r="W706" s="1"/>
     </row>
     <row r="707" spans="1:23">
       <c r="A707" s="3">
         <v>705</v>
       </c>
       <c r="B707" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C707" s="10" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D707" s="3" t="s">
         <v>1418</v>
       </c>
-      <c r="D707" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E707" s="3">
-        <v>1174.15</v>
+        <v>279.43</v>
       </c>
       <c r="F707" s="3">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G707" s="3">
-        <v>999.41</v>
+        <v>242.27</v>
       </c>
       <c r="H707" s="4">
-        <v>56.63</v>
+        <v>242.27</v>
       </c>
       <c r="I707" s="1"/>
       <c r="J707" s="1"/>
       <c r="K707" s="1"/>
       <c r="L707" s="1"/>
       <c r="M707" s="1"/>
       <c r="N707" s="1"/>
       <c r="O707" s="1"/>
       <c r="P707" s="1"/>
       <c r="Q707" s="1"/>
       <c r="R707" s="1"/>
       <c r="S707" s="1"/>
       <c r="T707" s="1"/>
       <c r="U707" s="1"/>
       <c r="V707" s="1"/>
       <c r="W707" s="1"/>
     </row>
     <row r="708" spans="1:23">
       <c r="A708" s="3">
         <v>706</v>
       </c>
       <c r="B708" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C708" s="10" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D708" s="3" t="s">
         <v>1420</v>
       </c>
-      <c r="D708" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E708" s="3">
-        <v>1047.2</v>
+        <v>75.64</v>
       </c>
       <c r="F708" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G708" s="3">
-        <v>1047.2</v>
+        <v>4.99</v>
       </c>
       <c r="H708" s="4">
-        <v>221.05</v>
+        <v>151.29</v>
       </c>
       <c r="I708" s="1"/>
       <c r="J708" s="1"/>
       <c r="K708" s="1"/>
       <c r="L708" s="1"/>
       <c r="M708" s="1"/>
       <c r="N708" s="1"/>
       <c r="O708" s="1"/>
       <c r="P708" s="1"/>
       <c r="Q708" s="1"/>
       <c r="R708" s="1"/>
       <c r="S708" s="1"/>
       <c r="T708" s="1"/>
       <c r="U708" s="1"/>
       <c r="V708" s="1"/>
       <c r="W708" s="1"/>
     </row>
     <row r="709" spans="1:23">
       <c r="A709" s="3">
         <v>707</v>
       </c>
       <c r="B709" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C709" s="10" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D709" s="3" t="s">
         <v>1422</v>
       </c>
-      <c r="D709" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E709" s="3">
-        <v>1072.62</v>
+        <v>1436.91</v>
       </c>
       <c r="F709" s="3">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="G709" s="3">
-        <v>1060.62</v>
+        <v>817.22</v>
       </c>
       <c r="H709" s="4">
-        <v>229.23</v>
+        <v>337.41</v>
       </c>
       <c r="I709" s="1"/>
       <c r="J709" s="1"/>
       <c r="K709" s="1"/>
       <c r="L709" s="1"/>
       <c r="M709" s="1"/>
       <c r="N709" s="1"/>
       <c r="O709" s="1"/>
       <c r="P709" s="1"/>
       <c r="Q709" s="1"/>
       <c r="R709" s="1"/>
       <c r="S709" s="1"/>
       <c r="T709" s="1"/>
       <c r="U709" s="1"/>
       <c r="V709" s="1"/>
       <c r="W709" s="1"/>
     </row>
     <row r="710" spans="1:23">
       <c r="A710" s="3">
         <v>708</v>
       </c>
       <c r="B710" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C710" s="10" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D710" s="3" t="s">
         <v>1424</v>
       </c>
-      <c r="D710" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E710" s="3">
-        <v>880.25</v>
+        <v>99.67</v>
       </c>
       <c r="F710" s="3">
         <v>7</v>
       </c>
       <c r="G710" s="3">
-        <v>826.23</v>
+        <v>108.82</v>
       </c>
       <c r="H710" s="4">
-        <v>71.54</v>
+        <v>96.25</v>
       </c>
       <c r="I710" s="1"/>
       <c r="J710" s="1"/>
       <c r="K710" s="1"/>
       <c r="L710" s="1"/>
       <c r="M710" s="1"/>
       <c r="N710" s="1"/>
       <c r="O710" s="1"/>
       <c r="P710" s="1"/>
       <c r="Q710" s="1"/>
       <c r="R710" s="1"/>
       <c r="S710" s="1"/>
       <c r="T710" s="1"/>
       <c r="U710" s="1"/>
       <c r="V710" s="1"/>
       <c r="W710" s="1"/>
     </row>
     <row r="711" spans="1:23">
       <c r="A711" s="3">
         <v>709</v>
       </c>
       <c r="B711" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C711" s="10" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D711" s="3" t="s">
         <v>1426</v>
       </c>
-      <c r="D711" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E711" s="3">
-        <v>541.48</v>
+        <v>92.54</v>
       </c>
       <c r="F711" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G711" s="3">
-        <v>455.3</v>
+        <v>84.23</v>
       </c>
       <c r="H711" s="4">
-        <v>4.36</v>
+        <v>82.5</v>
       </c>
       <c r="I711" s="1"/>
       <c r="J711" s="1"/>
       <c r="K711" s="1"/>
       <c r="L711" s="1"/>
       <c r="M711" s="1"/>
       <c r="N711" s="1"/>
       <c r="O711" s="1"/>
       <c r="P711" s="1"/>
       <c r="Q711" s="1"/>
       <c r="R711" s="1"/>
       <c r="S711" s="1"/>
       <c r="T711" s="1"/>
       <c r="U711" s="1"/>
       <c r="V711" s="1"/>
       <c r="W711" s="1"/>
     </row>
     <row r="712" spans="1:23">
       <c r="A712" s="3">
         <v>710</v>
       </c>
       <c r="B712" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C712" s="10" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D712" s="3" t="s">
         <v>1428</v>
       </c>
-      <c r="D712" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E712" s="3">
-        <v>1113.05</v>
+        <v>292.26</v>
       </c>
       <c r="F712" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G712" s="3">
-        <v>1053.05</v>
+        <v>70.47</v>
       </c>
       <c r="H712" s="4">
-        <v>93.52</v>
+        <v>70.47</v>
       </c>
       <c r="I712" s="1"/>
       <c r="J712" s="1"/>
       <c r="K712" s="1"/>
       <c r="L712" s="1"/>
       <c r="M712" s="1"/>
       <c r="N712" s="1"/>
       <c r="O712" s="1"/>
       <c r="P712" s="1"/>
       <c r="Q712" s="1"/>
       <c r="R712" s="1"/>
       <c r="S712" s="1"/>
       <c r="T712" s="1"/>
       <c r="U712" s="1"/>
       <c r="V712" s="1"/>
       <c r="W712" s="1"/>
     </row>
     <row r="713" spans="1:23">
       <c r="A713" s="3">
         <v>711</v>
       </c>
       <c r="B713" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C713" s="10" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D713" s="3" t="s">
         <v>1430</v>
       </c>
-      <c r="D713" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E713" s="3">
-        <v>1257.83</v>
+        <v>130.32</v>
       </c>
       <c r="F713" s="3">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="G713" s="3">
-        <v>896.23</v>
+        <v>122.87</v>
       </c>
       <c r="H713" s="4">
-        <v>23.03</v>
+        <v>97.89</v>
       </c>
       <c r="I713" s="1"/>
       <c r="J713" s="1"/>
       <c r="K713" s="1"/>
       <c r="L713" s="1"/>
       <c r="M713" s="1"/>
       <c r="N713" s="1"/>
       <c r="O713" s="1"/>
       <c r="P713" s="1"/>
       <c r="Q713" s="1"/>
       <c r="R713" s="1"/>
       <c r="S713" s="1"/>
       <c r="T713" s="1"/>
       <c r="U713" s="1"/>
       <c r="V713" s="1"/>
       <c r="W713" s="1"/>
     </row>
     <row r="714" spans="1:23">
       <c r="A714" s="3">
         <v>712</v>
       </c>
       <c r="B714" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C714" s="10" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D714" s="3" t="s">
         <v>1432</v>
       </c>
-      <c r="D714" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E714" s="3">
-        <v>937.42</v>
+        <v>1034.65</v>
       </c>
       <c r="F714" s="3">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G714" s="3">
-        <v>909.39</v>
+        <v>792.46</v>
       </c>
       <c r="H714" s="4">
-        <v>261.59</v>
+        <v>643.55</v>
       </c>
       <c r="I714" s="1"/>
       <c r="J714" s="1"/>
       <c r="K714" s="1"/>
       <c r="L714" s="1"/>
       <c r="M714" s="1"/>
       <c r="N714" s="1"/>
       <c r="O714" s="1"/>
       <c r="P714" s="1"/>
       <c r="Q714" s="1"/>
       <c r="R714" s="1"/>
       <c r="S714" s="1"/>
       <c r="T714" s="1"/>
       <c r="U714" s="1"/>
       <c r="V714" s="1"/>
       <c r="W714" s="1"/>
     </row>
     <row r="715" spans="1:23">
       <c r="A715" s="3">
         <v>713</v>
       </c>
       <c r="B715" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C715" s="10" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D715" s="3" t="s">
         <v>1434</v>
       </c>
-      <c r="D715" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E715" s="3">
-        <v>997.88</v>
+        <v>544.75</v>
       </c>
       <c r="F715" s="3">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G715" s="3">
-        <v>714.97</v>
+        <v>517.07</v>
       </c>
       <c r="H715" s="4">
-        <v>36.5</v>
+        <v>240.54</v>
       </c>
       <c r="I715" s="1"/>
       <c r="J715" s="1"/>
       <c r="K715" s="1"/>
       <c r="L715" s="1"/>
       <c r="M715" s="1"/>
       <c r="N715" s="1"/>
       <c r="O715" s="1"/>
       <c r="P715" s="1"/>
       <c r="Q715" s="1"/>
       <c r="R715" s="1"/>
       <c r="S715" s="1"/>
       <c r="T715" s="1"/>
       <c r="U715" s="1"/>
       <c r="V715" s="1"/>
       <c r="W715" s="1"/>
     </row>
     <row r="716" spans="1:23">
       <c r="A716" s="3">
         <v>714</v>
       </c>
       <c r="B716" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C716" s="10" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D716" s="3" t="s">
         <v>1436</v>
       </c>
-      <c r="D716" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E716" s="3">
-        <v>995.83</v>
+        <v>417.46</v>
       </c>
       <c r="F716" s="3">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G716" s="3">
-        <v>906.77</v>
+        <v>410.12</v>
       </c>
       <c r="H716" s="4">
-        <v>421.74</v>
+        <v>348.49</v>
       </c>
       <c r="I716" s="1"/>
       <c r="J716" s="1"/>
       <c r="K716" s="1"/>
       <c r="L716" s="1"/>
       <c r="M716" s="1"/>
       <c r="N716" s="1"/>
       <c r="O716" s="1"/>
       <c r="P716" s="1"/>
       <c r="Q716" s="1"/>
       <c r="R716" s="1"/>
       <c r="S716" s="1"/>
       <c r="T716" s="1"/>
       <c r="U716" s="1"/>
       <c r="V716" s="1"/>
       <c r="W716" s="1"/>
     </row>
     <row r="717" spans="1:23">
       <c r="A717" s="3">
         <v>715</v>
       </c>
       <c r="B717" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C717" s="10" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D717" s="3" t="s">
         <v>1438</v>
       </c>
-      <c r="D717" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E717" s="3">
-        <v>417.48</v>
+        <v>369.12</v>
       </c>
       <c r="F717" s="3">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="G717" s="3">
-        <v>261.69</v>
+        <v>351.83</v>
       </c>
       <c r="H717" s="4">
-        <v>172.82</v>
+        <v>369.12</v>
       </c>
       <c r="I717" s="1"/>
       <c r="J717" s="1"/>
       <c r="K717" s="1"/>
       <c r="L717" s="1"/>
       <c r="M717" s="1"/>
       <c r="N717" s="1"/>
       <c r="O717" s="1"/>
       <c r="P717" s="1"/>
       <c r="Q717" s="1"/>
       <c r="R717" s="1"/>
       <c r="S717" s="1"/>
       <c r="T717" s="1"/>
       <c r="U717" s="1"/>
       <c r="V717" s="1"/>
       <c r="W717" s="1"/>
     </row>
     <row r="718" spans="1:23">
       <c r="A718" s="3">
         <v>716</v>
       </c>
       <c r="B718" s="3" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C718" s="10" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D718" s="3" t="s">
         <v>1440</v>
       </c>
-      <c r="D718" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E718" s="3">
-        <v>1287.74</v>
+        <v>552.4</v>
       </c>
       <c r="F718" s="3">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G718" s="3">
-        <v>1173.58</v>
+        <v>544.09</v>
       </c>
       <c r="H718" s="4">
-        <v>450.24</v>
+        <v>552.4</v>
       </c>
       <c r="I718" s="1"/>
       <c r="J718" s="1"/>
       <c r="K718" s="1"/>
       <c r="L718" s="1"/>
       <c r="M718" s="1"/>
       <c r="N718" s="1"/>
       <c r="O718" s="1"/>
       <c r="P718" s="1"/>
       <c r="Q718" s="1"/>
       <c r="R718" s="1"/>
       <c r="S718" s="1"/>
       <c r="T718" s="1"/>
       <c r="U718" s="1"/>
       <c r="V718" s="1"/>
       <c r="W718" s="1"/>
     </row>
     <row r="719" spans="1:23">
       <c r="A719" s="3">
         <v>717</v>
       </c>
       <c r="B719" s="3" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="C719" s="10" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D719" s="3" t="s">
         <v>1442</v>
       </c>
-      <c r="D719" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E719" s="3">
-        <v>739.02</v>
+        <v>378.09</v>
       </c>
       <c r="F719" s="3">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G719" s="3">
-        <v>680.19</v>
+        <v>344.59</v>
       </c>
       <c r="H719" s="4">
-        <v>295.14</v>
+        <v>555.46</v>
       </c>
       <c r="I719" s="1"/>
       <c r="J719" s="1"/>
       <c r="K719" s="1"/>
       <c r="L719" s="1"/>
       <c r="M719" s="1"/>
       <c r="N719" s="1"/>
       <c r="O719" s="1"/>
       <c r="P719" s="1"/>
       <c r="Q719" s="1"/>
       <c r="R719" s="1"/>
       <c r="S719" s="1"/>
       <c r="T719" s="1"/>
       <c r="U719" s="1"/>
       <c r="V719" s="1"/>
       <c r="W719" s="1"/>
     </row>
     <row r="720" spans="1:23">
       <c r="A720" s="3">
         <v>718</v>
       </c>
       <c r="B720" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C720" s="10" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D720" s="3" t="s">
         <v>1444</v>
       </c>
-      <c r="D720" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E720" s="3">
-        <v>483.42</v>
+        <v>376.89</v>
       </c>
       <c r="F720" s="3">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G720" s="3">
-        <v>397.69</v>
+        <v>294.73</v>
       </c>
       <c r="H720" s="4">
-        <v>278.83</v>
+        <v>175.16</v>
       </c>
       <c r="I720" s="1"/>
       <c r="J720" s="1"/>
       <c r="K720" s="1"/>
       <c r="L720" s="1"/>
       <c r="M720" s="1"/>
       <c r="N720" s="1"/>
       <c r="O720" s="1"/>
       <c r="P720" s="1"/>
       <c r="Q720" s="1"/>
       <c r="R720" s="1"/>
       <c r="S720" s="1"/>
       <c r="T720" s="1"/>
       <c r="U720" s="1"/>
       <c r="V720" s="1"/>
       <c r="W720" s="1"/>
     </row>
     <row r="721" spans="1:23">
       <c r="A721" s="3">
         <v>719</v>
       </c>
       <c r="B721" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C721" s="10" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D721" s="3" t="s">
         <v>1446</v>
       </c>
-      <c r="D721" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E721" s="3">
-        <v>552.4</v>
+        <v>1316.45</v>
       </c>
       <c r="F721" s="3">
         <v>13</v>
       </c>
       <c r="G721" s="3">
-        <v>544.09</v>
+        <v>1282.02</v>
       </c>
       <c r="H721" s="4">
-        <v>406.95</v>
+        <v>570.63</v>
       </c>
       <c r="I721" s="1"/>
       <c r="J721" s="1"/>
       <c r="K721" s="1"/>
       <c r="L721" s="1"/>
       <c r="M721" s="1"/>
       <c r="N721" s="1"/>
       <c r="O721" s="1"/>
       <c r="P721" s="1"/>
       <c r="Q721" s="1"/>
       <c r="R721" s="1"/>
       <c r="S721" s="1"/>
       <c r="T721" s="1"/>
       <c r="U721" s="1"/>
       <c r="V721" s="1"/>
       <c r="W721" s="1"/>
     </row>
     <row r="722" spans="1:23">
       <c r="A722" s="3">
         <v>720</v>
       </c>
       <c r="B722" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C722" s="10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D722" s="3" t="s">
         <v>1448</v>
       </c>
-      <c r="D722" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E722" s="3">
-        <v>369.12</v>
+        <v>353.19</v>
       </c>
       <c r="F722" s="3">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="G722" s="3">
-        <v>351.83</v>
+        <v>424.14</v>
       </c>
       <c r="H722" s="4">
-        <v>272.57</v>
+        <v>240.24</v>
       </c>
       <c r="I722" s="1"/>
       <c r="J722" s="1"/>
       <c r="K722" s="1"/>
       <c r="L722" s="1"/>
       <c r="M722" s="1"/>
       <c r="N722" s="1"/>
       <c r="O722" s="1"/>
       <c r="P722" s="1"/>
       <c r="Q722" s="1"/>
       <c r="R722" s="1"/>
       <c r="S722" s="1"/>
       <c r="T722" s="1"/>
       <c r="U722" s="1"/>
       <c r="V722" s="1"/>
       <c r="W722" s="1"/>
     </row>
     <row r="723" spans="1:23">
       <c r="A723" s="3">
         <v>721</v>
       </c>
       <c r="B723" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C723" s="10" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D723" s="3" t="s">
         <v>1450</v>
       </c>
-      <c r="D723" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E723" s="3">
-        <v>1316.45</v>
+        <v>1233.18</v>
       </c>
       <c r="F723" s="3">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G723" s="3">
-        <v>1248.4</v>
+        <v>939.42</v>
       </c>
       <c r="H723" s="4">
-        <v>454.93</v>
+        <v>824.07</v>
       </c>
       <c r="I723" s="1"/>
       <c r="J723" s="1"/>
       <c r="K723" s="1"/>
       <c r="L723" s="1"/>
       <c r="M723" s="1"/>
       <c r="N723" s="1"/>
       <c r="O723" s="1"/>
       <c r="P723" s="1"/>
       <c r="Q723" s="1"/>
       <c r="R723" s="1"/>
       <c r="S723" s="1"/>
       <c r="T723" s="1"/>
       <c r="U723" s="1"/>
       <c r="V723" s="1"/>
       <c r="W723" s="1"/>
     </row>
     <row r="724" spans="1:23">
       <c r="A724" s="3">
         <v>722</v>
       </c>
       <c r="B724" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C724" s="10" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D724" s="3" t="s">
         <v>1452</v>
       </c>
-      <c r="D724" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E724" s="3">
-        <v>200.44</v>
+        <v>70.53</v>
       </c>
       <c r="F724" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G724" s="3">
-        <v>121.56</v>
+        <v>4.98</v>
       </c>
       <c r="H724" s="4">
-        <v>33.27</v>
+        <v>141.05</v>
       </c>
       <c r="I724" s="1"/>
       <c r="J724" s="1"/>
       <c r="K724" s="1"/>
       <c r="L724" s="1"/>
       <c r="M724" s="1"/>
       <c r="N724" s="1"/>
       <c r="O724" s="1"/>
       <c r="P724" s="1"/>
       <c r="Q724" s="1"/>
       <c r="R724" s="1"/>
       <c r="S724" s="1"/>
       <c r="T724" s="1"/>
       <c r="U724" s="1"/>
       <c r="V724" s="1"/>
       <c r="W724" s="1"/>
     </row>
     <row r="725" spans="1:23">
       <c r="A725" s="3">
         <v>723</v>
       </c>
       <c r="B725" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C725" s="10" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D725" s="3" t="s">
         <v>1454</v>
       </c>
-      <c r="D725" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E725" s="3">
-        <v>376.89</v>
+        <v>1160.64</v>
       </c>
       <c r="F725" s="3">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G725" s="3">
-        <v>294.73</v>
+        <v>1032.43</v>
       </c>
       <c r="H725" s="4">
-        <v>171.99</v>
+        <v>237.33</v>
       </c>
       <c r="I725" s="1"/>
       <c r="J725" s="1"/>
       <c r="K725" s="1"/>
       <c r="L725" s="1"/>
       <c r="M725" s="1"/>
       <c r="N725" s="1"/>
       <c r="O725" s="1"/>
       <c r="P725" s="1"/>
       <c r="Q725" s="1"/>
       <c r="R725" s="1"/>
       <c r="S725" s="1"/>
       <c r="T725" s="1"/>
       <c r="U725" s="1"/>
       <c r="V725" s="1"/>
       <c r="W725" s="1"/>
     </row>
     <row r="726" spans="1:23">
       <c r="A726" s="3">
         <v>724</v>
       </c>
       <c r="B726" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C726" s="10" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D726" s="3" t="s">
         <v>1456</v>
       </c>
-      <c r="D726" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E726" s="3">
-        <v>99.67</v>
+        <v>1287.74</v>
       </c>
       <c r="F726" s="3">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G726" s="3">
-        <v>108.82</v>
+        <v>1174.55</v>
       </c>
       <c r="H726" s="4">
-        <v>86.26</v>
+        <v>536.35</v>
       </c>
       <c r="I726" s="1"/>
       <c r="J726" s="1"/>
       <c r="K726" s="1"/>
       <c r="L726" s="1"/>
       <c r="M726" s="1"/>
       <c r="N726" s="1"/>
       <c r="O726" s="1"/>
       <c r="P726" s="1"/>
       <c r="Q726" s="1"/>
       <c r="R726" s="1"/>
       <c r="S726" s="1"/>
       <c r="T726" s="1"/>
       <c r="U726" s="1"/>
       <c r="V726" s="1"/>
       <c r="W726" s="1"/>
     </row>
     <row r="727" spans="1:23">
       <c r="A727" s="3">
         <v>725</v>
       </c>
       <c r="B727" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C727" s="10" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D727" s="3" t="s">
         <v>1458</v>
       </c>
-      <c r="D727" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E727" s="3">
-        <v>353.19</v>
+        <v>99.86</v>
       </c>
       <c r="F727" s="3">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G727" s="3">
-        <v>424.14</v>
+        <v>173.99</v>
       </c>
       <c r="H727" s="4">
-        <v>240.24</v>
+        <v>144.04</v>
       </c>
       <c r="I727" s="1"/>
       <c r="J727" s="1"/>
       <c r="K727" s="1"/>
       <c r="L727" s="1"/>
       <c r="M727" s="1"/>
       <c r="N727" s="1"/>
       <c r="O727" s="1"/>
       <c r="P727" s="1"/>
       <c r="Q727" s="1"/>
       <c r="R727" s="1"/>
       <c r="S727" s="1"/>
       <c r="T727" s="1"/>
       <c r="U727" s="1"/>
       <c r="V727" s="1"/>
       <c r="W727" s="1"/>
     </row>
     <row r="728" spans="1:23">
       <c r="A728" s="3">
         <v>726</v>
       </c>
       <c r="B728" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C728" s="10" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D728" s="3" t="s">
         <v>1460</v>
       </c>
-      <c r="D728" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E728" s="3">
-        <v>231.17</v>
+        <v>417.48</v>
       </c>
       <c r="F728" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G728" s="3">
-        <v>292.38</v>
+        <v>259.17</v>
       </c>
       <c r="H728" s="4">
-        <v>202.99</v>
+        <v>189.43</v>
       </c>
       <c r="I728" s="1"/>
       <c r="J728" s="1"/>
       <c r="K728" s="1"/>
       <c r="L728" s="1"/>
       <c r="M728" s="1"/>
       <c r="N728" s="1"/>
       <c r="O728" s="1"/>
       <c r="P728" s="1"/>
       <c r="Q728" s="1"/>
       <c r="R728" s="1"/>
       <c r="S728" s="1"/>
       <c r="T728" s="1"/>
       <c r="U728" s="1"/>
       <c r="V728" s="1"/>
       <c r="W728" s="1"/>
     </row>
     <row r="729" spans="1:23">
       <c r="A729" s="3">
         <v>727</v>
       </c>
       <c r="B729" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C729" s="10" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D729" s="3" t="s">
         <v>1462</v>
       </c>
-      <c r="D729" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E729" s="3">
-        <v>292.26</v>
+        <v>392.42</v>
       </c>
       <c r="F729" s="3">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G729" s="3">
-        <v>70.47</v>
+        <v>353.39</v>
       </c>
       <c r="H729" s="4">
-        <v>70.47</v>
+        <v>295.95</v>
       </c>
       <c r="I729" s="1"/>
       <c r="J729" s="1"/>
       <c r="K729" s="1"/>
       <c r="L729" s="1"/>
       <c r="M729" s="1"/>
       <c r="N729" s="1"/>
       <c r="O729" s="1"/>
       <c r="P729" s="1"/>
       <c r="Q729" s="1"/>
       <c r="R729" s="1"/>
       <c r="S729" s="1"/>
       <c r="T729" s="1"/>
       <c r="U729" s="1"/>
       <c r="V729" s="1"/>
       <c r="W729" s="1"/>
     </row>
     <row r="730" spans="1:23">
       <c r="A730" s="3">
         <v>728</v>
       </c>
       <c r="B730" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C730" s="10" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D730" s="3" t="s">
         <v>1464</v>
       </c>
-      <c r="D730" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E730" s="3">
-        <v>63.45</v>
+        <v>243.76</v>
       </c>
       <c r="F730" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G730" s="3">
-        <v>0</v>
+        <v>150.34</v>
       </c>
       <c r="H730" s="4">
-        <v>126.89</v>
+        <v>38.37</v>
       </c>
       <c r="I730" s="1"/>
       <c r="J730" s="1"/>
       <c r="K730" s="1"/>
       <c r="L730" s="1"/>
       <c r="M730" s="1"/>
       <c r="N730" s="1"/>
       <c r="O730" s="1"/>
       <c r="P730" s="1"/>
       <c r="Q730" s="1"/>
       <c r="R730" s="1"/>
       <c r="S730" s="1"/>
       <c r="T730" s="1"/>
       <c r="U730" s="1"/>
       <c r="V730" s="1"/>
       <c r="W730" s="1"/>
     </row>
     <row r="731" spans="1:23">
       <c r="A731" s="3">
         <v>729</v>
       </c>
       <c r="B731" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C731" s="10" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D731" s="3" t="s">
         <v>1466</v>
       </c>
-      <c r="D731" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E731" s="3">
-        <v>348.12</v>
+        <v>977.66</v>
       </c>
       <c r="F731" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G731" s="3">
-        <v>316</v>
+        <v>966.03</v>
       </c>
       <c r="H731" s="4">
-        <v>314.75</v>
+        <v>936.27</v>
       </c>
       <c r="I731" s="1"/>
       <c r="J731" s="1"/>
       <c r="K731" s="1"/>
       <c r="L731" s="1"/>
       <c r="M731" s="1"/>
       <c r="N731" s="1"/>
       <c r="O731" s="1"/>
       <c r="P731" s="1"/>
       <c r="Q731" s="1"/>
       <c r="R731" s="1"/>
       <c r="S731" s="1"/>
       <c r="T731" s="1"/>
       <c r="U731" s="1"/>
       <c r="V731" s="1"/>
       <c r="W731" s="1"/>
     </row>
     <row r="732" spans="1:23">
       <c r="A732" s="3">
         <v>730</v>
       </c>
       <c r="B732" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C732" s="10" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D732" s="3" t="s">
         <v>1468</v>
       </c>
-      <c r="D732" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E732" s="3">
-        <v>99.97</v>
+        <v>995.83</v>
       </c>
       <c r="F732" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G732" s="3">
-        <v>96.86</v>
+        <v>915.37</v>
       </c>
       <c r="H732" s="4">
-        <v>83.82</v>
+        <v>558.55</v>
       </c>
       <c r="I732" s="1"/>
       <c r="J732" s="1"/>
       <c r="K732" s="1"/>
       <c r="L732" s="1"/>
       <c r="M732" s="1"/>
       <c r="N732" s="1"/>
       <c r="O732" s="1"/>
       <c r="P732" s="1"/>
       <c r="Q732" s="1"/>
       <c r="R732" s="1"/>
       <c r="S732" s="1"/>
       <c r="T732" s="1"/>
       <c r="U732" s="1"/>
       <c r="V732" s="1"/>
       <c r="W732" s="1"/>
     </row>
     <row r="733" spans="1:23">
       <c r="A733" s="3">
         <v>731</v>
       </c>
       <c r="B733" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C733" s="10" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D733" s="3" t="s">
         <v>1470</v>
       </c>
-      <c r="D733" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E733" s="3">
-        <v>98.88</v>
+        <v>138.92</v>
       </c>
       <c r="F733" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G733" s="3">
-        <v>97.9</v>
+        <v>138.92</v>
       </c>
       <c r="H733" s="4">
-        <v>85.5</v>
+        <v>138.92</v>
       </c>
       <c r="I733" s="1"/>
       <c r="J733" s="1"/>
       <c r="K733" s="1"/>
       <c r="L733" s="1"/>
       <c r="M733" s="1"/>
       <c r="N733" s="1"/>
       <c r="O733" s="1"/>
       <c r="P733" s="1"/>
       <c r="Q733" s="1"/>
       <c r="R733" s="1"/>
       <c r="S733" s="1"/>
       <c r="T733" s="1"/>
       <c r="U733" s="1"/>
       <c r="V733" s="1"/>
       <c r="W733" s="1"/>
     </row>
     <row r="734" spans="1:23">
       <c r="A734" s="3">
         <v>732</v>
       </c>
       <c r="B734" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C734" s="10" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D734" s="3" t="s">
         <v>1472</v>
       </c>
-      <c r="D734" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E734" s="3">
-        <v>92.54</v>
+        <v>764.44</v>
       </c>
       <c r="F734" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G734" s="3">
-        <v>84.23</v>
+        <v>730.14</v>
       </c>
       <c r="H734" s="4">
-        <v>82.5</v>
+        <v>733.33</v>
       </c>
       <c r="I734" s="1"/>
       <c r="J734" s="1"/>
       <c r="K734" s="1"/>
       <c r="L734" s="1"/>
       <c r="M734" s="1"/>
       <c r="N734" s="1"/>
       <c r="O734" s="1"/>
       <c r="P734" s="1"/>
       <c r="Q734" s="1"/>
       <c r="R734" s="1"/>
       <c r="S734" s="1"/>
       <c r="T734" s="1"/>
       <c r="U734" s="1"/>
       <c r="V734" s="1"/>
       <c r="W734" s="1"/>
     </row>
     <row r="735" spans="1:23">
       <c r="A735" s="3">
         <v>733</v>
       </c>
       <c r="B735" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C735" s="10" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D735" s="3" t="s">
         <v>1474</v>
       </c>
-      <c r="D735" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E735" s="3">
-        <v>100</v>
+        <v>1174.15</v>
       </c>
       <c r="F735" s="3">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="G735" s="3">
-        <v>88.31</v>
+        <v>999.41</v>
       </c>
       <c r="H735" s="4">
-        <v>134.18</v>
+        <v>234.37</v>
       </c>
       <c r="I735" s="1"/>
       <c r="J735" s="1"/>
       <c r="K735" s="1"/>
       <c r="L735" s="1"/>
       <c r="M735" s="1"/>
       <c r="N735" s="1"/>
       <c r="O735" s="1"/>
       <c r="P735" s="1"/>
       <c r="Q735" s="1"/>
       <c r="R735" s="1"/>
       <c r="S735" s="1"/>
       <c r="T735" s="1"/>
       <c r="U735" s="1"/>
       <c r="V735" s="1"/>
       <c r="W735" s="1"/>
     </row>
     <row r="736" spans="1:23">
       <c r="A736" s="3">
         <v>734</v>
       </c>
       <c r="B736" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C736" s="10" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D736" s="3" t="s">
         <v>1476</v>
       </c>
-      <c r="D736" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E736" s="3">
-        <v>99.99</v>
+        <v>880.25</v>
       </c>
       <c r="F736" s="3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G736" s="3">
-        <v>135.49</v>
+        <v>826.23</v>
       </c>
       <c r="H736" s="4">
-        <v>97.08</v>
+        <v>675.46</v>
       </c>
       <c r="I736" s="1"/>
       <c r="J736" s="1"/>
       <c r="K736" s="1"/>
       <c r="L736" s="1"/>
       <c r="M736" s="1"/>
       <c r="N736" s="1"/>
       <c r="O736" s="1"/>
       <c r="P736" s="1"/>
       <c r="Q736" s="1"/>
       <c r="R736" s="1"/>
       <c r="S736" s="1"/>
       <c r="T736" s="1"/>
       <c r="U736" s="1"/>
       <c r="V736" s="1"/>
       <c r="W736" s="1"/>
     </row>
     <row r="737" spans="1:23">
       <c r="A737" s="3">
         <v>735</v>
       </c>
       <c r="B737" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C737" s="10" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D737" s="3" t="s">
         <v>1478</v>
       </c>
-      <c r="D737" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E737" s="3">
-        <v>56.33</v>
+        <v>1113.05</v>
       </c>
       <c r="F737" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G737" s="3">
-        <v>0.01</v>
+        <v>126</v>
       </c>
       <c r="H737" s="4">
-        <v>112.65</v>
+        <v>820.56</v>
       </c>
       <c r="I737" s="1"/>
       <c r="J737" s="1"/>
       <c r="K737" s="1"/>
       <c r="L737" s="1"/>
       <c r="M737" s="1"/>
       <c r="N737" s="1"/>
       <c r="O737" s="1"/>
       <c r="P737" s="1"/>
       <c r="Q737" s="1"/>
       <c r="R737" s="1"/>
       <c r="S737" s="1"/>
       <c r="T737" s="1"/>
       <c r="U737" s="1"/>
       <c r="V737" s="1"/>
       <c r="W737" s="1"/>
     </row>
     <row r="738" spans="1:23">
       <c r="A738" s="3">
         <v>736</v>
       </c>
       <c r="B738" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C738" s="10" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D738" s="3" t="s">
         <v>1480</v>
       </c>
-      <c r="D738" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E738" s="3">
-        <v>95.37</v>
+        <v>739.02</v>
       </c>
       <c r="F738" s="3">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="G738" s="3">
-        <v>194.86</v>
+        <v>680.19</v>
       </c>
       <c r="H738" s="4">
-        <v>94.14</v>
+        <v>353.34</v>
       </c>
       <c r="I738" s="1"/>
       <c r="J738" s="1"/>
       <c r="K738" s="1"/>
       <c r="L738" s="1"/>
       <c r="M738" s="1"/>
       <c r="N738" s="1"/>
       <c r="O738" s="1"/>
       <c r="P738" s="1"/>
       <c r="Q738" s="1"/>
       <c r="R738" s="1"/>
       <c r="S738" s="1"/>
       <c r="T738" s="1"/>
       <c r="U738" s="1"/>
       <c r="V738" s="1"/>
       <c r="W738" s="1"/>
     </row>
     <row r="739" spans="1:23">
       <c r="A739" s="3">
         <v>737</v>
       </c>
       <c r="B739" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C739" s="10" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D739" s="3" t="s">
         <v>1482</v>
       </c>
-      <c r="D739" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E739" s="3">
-        <v>96.18</v>
+        <v>465.97</v>
       </c>
       <c r="F739" s="3">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="G739" s="3">
-        <v>162.83</v>
+        <v>342.58</v>
       </c>
       <c r="H739" s="4">
-        <v>157.24</v>
+        <v>55.34</v>
       </c>
       <c r="I739" s="1"/>
       <c r="J739" s="1"/>
       <c r="K739" s="1"/>
       <c r="L739" s="1"/>
       <c r="M739" s="1"/>
       <c r="N739" s="1"/>
       <c r="O739" s="1"/>
       <c r="P739" s="1"/>
       <c r="Q739" s="1"/>
       <c r="R739" s="1"/>
       <c r="S739" s="1"/>
       <c r="T739" s="1"/>
       <c r="U739" s="1"/>
       <c r="V739" s="1"/>
       <c r="W739" s="1"/>
     </row>
     <row r="740" spans="1:23">
       <c r="A740" s="3">
         <v>738</v>
       </c>
       <c r="B740" s="3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C740" s="10" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D740" s="3" t="s">
         <v>1484</v>
       </c>
-      <c r="D740" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E740" s="3">
-        <v>95.68</v>
+        <v>82.35</v>
       </c>
       <c r="F740" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G740" s="3">
-        <v>185.75</v>
+        <v>14.41</v>
       </c>
       <c r="H740" s="4">
-        <v>173.95</v>
+        <v>164.7</v>
       </c>
       <c r="I740" s="1"/>
       <c r="J740" s="1"/>
       <c r="K740" s="1"/>
       <c r="L740" s="1"/>
       <c r="M740" s="1"/>
       <c r="N740" s="1"/>
       <c r="O740" s="1"/>
       <c r="P740" s="1"/>
       <c r="Q740" s="1"/>
       <c r="R740" s="1"/>
       <c r="S740" s="1"/>
       <c r="T740" s="1"/>
       <c r="U740" s="1"/>
       <c r="V740" s="1"/>
       <c r="W740" s="1"/>
     </row>
     <row r="741" spans="1:23">
       <c r="A741" s="3">
         <v>739</v>
       </c>
       <c r="B741" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C741" s="10" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D741" s="3" t="s">
         <v>1486</v>
       </c>
-      <c r="D741" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E741" s="3">
-        <v>90.9</v>
+        <v>973.91</v>
       </c>
       <c r="F741" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G741" s="3">
-        <v>82.83</v>
+        <v>226.04</v>
       </c>
       <c r="H741" s="4">
-        <v>165.66</v>
+        <v>636.36</v>
       </c>
       <c r="I741" s="1"/>
       <c r="J741" s="1"/>
       <c r="K741" s="1"/>
       <c r="L741" s="1"/>
       <c r="M741" s="1"/>
       <c r="N741" s="1"/>
       <c r="O741" s="1"/>
       <c r="P741" s="1"/>
       <c r="Q741" s="1"/>
       <c r="R741" s="1"/>
       <c r="S741" s="1"/>
       <c r="T741" s="1"/>
       <c r="U741" s="1"/>
       <c r="V741" s="1"/>
       <c r="W741" s="1"/>
     </row>
     <row r="742" spans="1:23">
       <c r="A742" s="3">
         <v>740</v>
       </c>
       <c r="B742" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C742" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D742" s="3" t="s">
         <v>1488</v>
       </c>
-      <c r="D742" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E742" s="3">
-        <v>99.97</v>
+        <v>937.42</v>
       </c>
       <c r="F742" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G742" s="3">
-        <v>148.84</v>
+        <v>322.78</v>
       </c>
       <c r="H742" s="4">
-        <v>194.13</v>
+        <v>776.77</v>
       </c>
       <c r="I742" s="1"/>
       <c r="J742" s="1"/>
       <c r="K742" s="1"/>
       <c r="L742" s="1"/>
       <c r="M742" s="1"/>
       <c r="N742" s="1"/>
       <c r="O742" s="1"/>
       <c r="P742" s="1"/>
       <c r="Q742" s="1"/>
       <c r="R742" s="1"/>
       <c r="S742" s="1"/>
       <c r="T742" s="1"/>
       <c r="U742" s="1"/>
       <c r="V742" s="1"/>
       <c r="W742" s="1"/>
     </row>
     <row r="743" spans="1:23">
       <c r="A743" s="3">
         <v>741</v>
       </c>
       <c r="B743" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C743" s="10" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D743" s="3" t="s">
         <v>1490</v>
       </c>
-      <c r="D743" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E743" s="3">
-        <v>99.94</v>
+        <v>1257.83</v>
       </c>
       <c r="F743" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G743" s="3">
-        <v>96.85</v>
+        <v>896.23</v>
       </c>
       <c r="H743" s="4">
-        <v>155.86</v>
+        <v>143.68</v>
       </c>
       <c r="I743" s="1"/>
       <c r="J743" s="1"/>
       <c r="K743" s="1"/>
       <c r="L743" s="1"/>
       <c r="M743" s="1"/>
       <c r="N743" s="1"/>
       <c r="O743" s="1"/>
       <c r="P743" s="1"/>
       <c r="Q743" s="1"/>
       <c r="R743" s="1"/>
       <c r="S743" s="1"/>
       <c r="T743" s="1"/>
       <c r="U743" s="1"/>
       <c r="V743" s="1"/>
       <c r="W743" s="1"/>
     </row>
     <row r="744" spans="1:23">
       <c r="A744" s="3">
         <v>742</v>
       </c>
       <c r="B744" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C744" s="10" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D744" s="3" t="s">
         <v>1492</v>
       </c>
-      <c r="D744" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E744" s="3">
-        <v>99.89</v>
+        <v>1047.2</v>
       </c>
       <c r="F744" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G744" s="3">
-        <v>165.87</v>
+        <v>1047.2</v>
       </c>
       <c r="H744" s="4">
-        <v>189.63</v>
+        <v>974.71</v>
       </c>
       <c r="I744" s="1"/>
       <c r="J744" s="1"/>
       <c r="K744" s="1"/>
       <c r="L744" s="1"/>
       <c r="M744" s="1"/>
       <c r="N744" s="1"/>
       <c r="O744" s="1"/>
       <c r="P744" s="1"/>
       <c r="Q744" s="1"/>
       <c r="R744" s="1"/>
       <c r="S744" s="1"/>
       <c r="T744" s="1"/>
       <c r="U744" s="1"/>
       <c r="V744" s="1"/>
       <c r="W744" s="1"/>
     </row>
     <row r="745" spans="1:23">
       <c r="A745" s="3">
         <v>743</v>
       </c>
       <c r="B745" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C745" s="10" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D745" s="3" t="s">
         <v>1494</v>
       </c>
-      <c r="D745" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E745" s="3">
-        <v>99.91</v>
+        <v>1072.62</v>
       </c>
       <c r="F745" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G745" s="3">
-        <v>166.12</v>
+        <v>1065.41</v>
       </c>
       <c r="H745" s="4">
-        <v>190.37</v>
+        <v>454.01</v>
       </c>
       <c r="I745" s="1"/>
       <c r="J745" s="1"/>
       <c r="K745" s="1"/>
       <c r="L745" s="1"/>
       <c r="M745" s="1"/>
       <c r="N745" s="1"/>
       <c r="O745" s="1"/>
       <c r="P745" s="1"/>
       <c r="Q745" s="1"/>
       <c r="R745" s="1"/>
       <c r="S745" s="1"/>
       <c r="T745" s="1"/>
       <c r="U745" s="1"/>
       <c r="V745" s="1"/>
       <c r="W745" s="1"/>
     </row>
     <row r="746" spans="1:23">
       <c r="A746" s="3">
         <v>744</v>
       </c>
       <c r="B746" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C746" s="10" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D746" s="3" t="s">
         <v>1496</v>
       </c>
-      <c r="D746" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E746" s="3">
-        <v>100</v>
+        <v>98.97</v>
       </c>
       <c r="F746" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G746" s="3">
-        <v>148.96</v>
+        <v>4.99</v>
       </c>
       <c r="H746" s="4">
-        <v>194.47</v>
+        <v>197.94</v>
       </c>
       <c r="I746" s="1"/>
       <c r="J746" s="1"/>
       <c r="K746" s="1"/>
       <c r="L746" s="1"/>
       <c r="M746" s="1"/>
       <c r="N746" s="1"/>
       <c r="O746" s="1"/>
       <c r="P746" s="1"/>
       <c r="Q746" s="1"/>
       <c r="R746" s="1"/>
       <c r="S746" s="1"/>
       <c r="T746" s="1"/>
       <c r="U746" s="1"/>
       <c r="V746" s="1"/>
       <c r="W746" s="1"/>
     </row>
     <row r="747" spans="1:23">
       <c r="A747" s="3">
         <v>745</v>
       </c>
       <c r="B747" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C747" s="10" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D747" s="3" t="s">
         <v>1498</v>
       </c>
-      <c r="D747" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E747" s="3">
-        <v>99.92</v>
+        <v>193.28</v>
       </c>
       <c r="F747" s="3">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G747" s="3">
-        <v>127.51</v>
+        <v>165.89</v>
       </c>
       <c r="H747" s="4">
-        <v>136.21</v>
+        <v>19.36</v>
       </c>
       <c r="I747" s="1"/>
       <c r="J747" s="1"/>
       <c r="K747" s="1"/>
       <c r="L747" s="1"/>
       <c r="M747" s="1"/>
       <c r="N747" s="1"/>
       <c r="O747" s="1"/>
       <c r="P747" s="1"/>
       <c r="Q747" s="1"/>
       <c r="R747" s="1"/>
       <c r="S747" s="1"/>
       <c r="T747" s="1"/>
       <c r="U747" s="1"/>
       <c r="V747" s="1"/>
       <c r="W747" s="1"/>
     </row>
     <row r="748" spans="1:23">
       <c r="A748" s="3">
         <v>746</v>
       </c>
       <c r="B748" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C748" s="10" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D748" s="3" t="s">
         <v>1500</v>
       </c>
-      <c r="D748" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E748" s="3">
-        <v>99.86</v>
+        <v>483.42</v>
       </c>
       <c r="F748" s="3">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G748" s="3">
-        <v>173.99</v>
+        <v>397.69</v>
       </c>
       <c r="H748" s="4">
-        <v>136.69</v>
+        <v>363.4</v>
       </c>
       <c r="I748" s="1"/>
       <c r="J748" s="1"/>
       <c r="K748" s="1"/>
       <c r="L748" s="1"/>
       <c r="M748" s="1"/>
       <c r="N748" s="1"/>
       <c r="O748" s="1"/>
       <c r="P748" s="1"/>
       <c r="Q748" s="1"/>
       <c r="R748" s="1"/>
       <c r="S748" s="1"/>
       <c r="T748" s="1"/>
       <c r="U748" s="1"/>
       <c r="V748" s="1"/>
       <c r="W748" s="1"/>
     </row>
     <row r="749" spans="1:23">
       <c r="A749" s="3">
         <v>747</v>
       </c>
       <c r="B749" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C749" s="10" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D749" s="3" t="s">
         <v>1502</v>
       </c>
-      <c r="D749" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E749" s="3">
-        <v>100</v>
+        <v>672.13</v>
       </c>
       <c r="F749" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G749" s="3">
-        <v>181.86</v>
+        <v>505.14</v>
       </c>
       <c r="H749" s="4">
-        <v>178.02</v>
+        <v>162.6</v>
       </c>
       <c r="I749" s="1"/>
       <c r="J749" s="1"/>
       <c r="K749" s="1"/>
       <c r="L749" s="1"/>
       <c r="M749" s="1"/>
       <c r="N749" s="1"/>
       <c r="O749" s="1"/>
       <c r="P749" s="1"/>
       <c r="Q749" s="1"/>
       <c r="R749" s="1"/>
       <c r="S749" s="1"/>
       <c r="T749" s="1"/>
       <c r="U749" s="1"/>
       <c r="V749" s="1"/>
       <c r="W749" s="1"/>
     </row>
     <row r="750" spans="1:23">
       <c r="A750" s="3">
         <v>748</v>
       </c>
       <c r="B750" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C750" s="10" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D750" s="3" t="s">
         <v>1504</v>
       </c>
-      <c r="D750" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E750" s="3">
-        <v>99.5</v>
+        <v>1566.48</v>
       </c>
       <c r="F750" s="3">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G750" s="3">
-        <v>117.03</v>
+        <v>451.33</v>
       </c>
       <c r="H750" s="4">
-        <v>164.11</v>
+        <v>500.04</v>
       </c>
       <c r="I750" s="1"/>
       <c r="J750" s="1"/>
       <c r="K750" s="1"/>
       <c r="L750" s="1"/>
       <c r="M750" s="1"/>
       <c r="N750" s="1"/>
       <c r="O750" s="1"/>
       <c r="P750" s="1"/>
       <c r="Q750" s="1"/>
       <c r="R750" s="1"/>
       <c r="S750" s="1"/>
       <c r="T750" s="1"/>
       <c r="U750" s="1"/>
       <c r="V750" s="1"/>
       <c r="W750" s="1"/>
     </row>
     <row r="751" spans="1:23">
       <c r="A751" s="3">
         <v>749</v>
       </c>
       <c r="B751" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C751" s="10" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D751" s="3" t="s">
         <v>1506</v>
       </c>
-      <c r="D751" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E751" s="3">
-        <v>99.69</v>
+        <v>217.07</v>
       </c>
       <c r="F751" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G751" s="3">
-        <v>100.57</v>
+        <v>156.98</v>
       </c>
       <c r="H751" s="4">
-        <v>99.58</v>
+        <v>141.34</v>
       </c>
       <c r="I751" s="1"/>
       <c r="J751" s="1"/>
       <c r="K751" s="1"/>
       <c r="L751" s="1"/>
       <c r="M751" s="1"/>
       <c r="N751" s="1"/>
       <c r="O751" s="1"/>
       <c r="P751" s="1"/>
       <c r="Q751" s="1"/>
       <c r="R751" s="1"/>
       <c r="S751" s="1"/>
       <c r="T751" s="1"/>
       <c r="U751" s="1"/>
       <c r="V751" s="1"/>
       <c r="W751" s="1"/>
     </row>
     <row r="752" spans="1:23">
       <c r="A752" s="3">
         <v>750</v>
       </c>
       <c r="B752" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C752" s="10" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D752" s="3" t="s">
         <v>1508</v>
       </c>
-      <c r="D752" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E752" s="3">
-        <v>100</v>
+        <v>666.54</v>
       </c>
       <c r="F752" s="3">
         <v>5</v>
       </c>
       <c r="G752" s="3">
-        <v>144.76</v>
+        <v>167.67</v>
       </c>
       <c r="H752" s="4">
-        <v>180.89</v>
+        <v>203.4</v>
       </c>
       <c r="I752" s="1"/>
       <c r="J752" s="1"/>
       <c r="K752" s="1"/>
       <c r="L752" s="1"/>
       <c r="M752" s="1"/>
       <c r="N752" s="1"/>
       <c r="O752" s="1"/>
       <c r="P752" s="1"/>
       <c r="Q752" s="1"/>
       <c r="R752" s="1"/>
       <c r="S752" s="1"/>
       <c r="T752" s="1"/>
       <c r="U752" s="1"/>
       <c r="V752" s="1"/>
       <c r="W752" s="1"/>
     </row>
     <row r="753" spans="1:23">
       <c r="A753" s="3">
         <v>751</v>
       </c>
       <c r="B753" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C753" s="10" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D753" s="3" t="s">
         <v>1510</v>
       </c>
-      <c r="D753" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E753" s="3">
-        <v>0</v>
+        <v>1007.89</v>
       </c>
       <c r="F753" s="3">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G753" s="3">
-        <v>0</v>
+        <v>826.01</v>
       </c>
       <c r="H753" s="4">
-        <v>0</v>
+        <v>533.44</v>
       </c>
       <c r="I753" s="1"/>
       <c r="J753" s="1"/>
       <c r="K753" s="1"/>
       <c r="L753" s="1"/>
       <c r="M753" s="1"/>
       <c r="N753" s="1"/>
       <c r="O753" s="1"/>
       <c r="P753" s="1"/>
       <c r="Q753" s="1"/>
       <c r="R753" s="1"/>
       <c r="S753" s="1"/>
       <c r="T753" s="1"/>
       <c r="U753" s="1"/>
       <c r="V753" s="1"/>
       <c r="W753" s="1"/>
     </row>
     <row r="754" spans="1:23">
       <c r="A754" s="3">
         <v>752</v>
       </c>
       <c r="B754" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C754" s="10" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D754" s="3" t="s">
         <v>1512</v>
       </c>
-      <c r="D754" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E754" s="3">
-        <v>0</v>
+        <v>1226.03</v>
       </c>
       <c r="F754" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G754" s="3">
-        <v>0</v>
+        <v>1030.43</v>
       </c>
       <c r="H754" s="4">
-        <v>0</v>
+        <v>160.95</v>
       </c>
       <c r="I754" s="1"/>
       <c r="J754" s="1"/>
       <c r="K754" s="1"/>
       <c r="L754" s="1"/>
       <c r="M754" s="1"/>
       <c r="N754" s="1"/>
       <c r="O754" s="1"/>
       <c r="P754" s="1"/>
       <c r="Q754" s="1"/>
       <c r="R754" s="1"/>
       <c r="S754" s="1"/>
       <c r="T754" s="1"/>
       <c r="U754" s="1"/>
       <c r="V754" s="1"/>
       <c r="W754" s="1"/>
     </row>
     <row r="755" spans="1:23">
       <c r="A755" s="3">
         <v>753</v>
       </c>
       <c r="B755" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C755" s="10" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D755" s="3" t="s">
         <v>1514</v>
       </c>
-      <c r="D755" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E755" s="3">
-        <v>0</v>
+        <v>98.48</v>
       </c>
       <c r="F755" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G755" s="3">
-        <v>0</v>
+        <v>53.52</v>
       </c>
       <c r="H755" s="4">
         <v>0</v>
       </c>
       <c r="I755" s="1"/>
       <c r="J755" s="1"/>
       <c r="K755" s="1"/>
       <c r="L755" s="1"/>
       <c r="M755" s="1"/>
       <c r="N755" s="1"/>
       <c r="O755" s="1"/>
       <c r="P755" s="1"/>
       <c r="Q755" s="1"/>
       <c r="R755" s="1"/>
       <c r="S755" s="1"/>
       <c r="T755" s="1"/>
       <c r="U755" s="1"/>
       <c r="V755" s="1"/>
       <c r="W755" s="1"/>
     </row>
     <row r="756" spans="1:23">
       <c r="A756" s="3">
         <v>754</v>
       </c>
       <c r="B756" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C756" s="10" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D756" s="3" t="s">
         <v>1516</v>
       </c>
-      <c r="D756" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E756" s="3">
-        <v>0</v>
+        <v>41.06</v>
       </c>
       <c r="F756" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G756" s="3">
-        <v>0</v>
+        <v>16.33</v>
       </c>
       <c r="H756" s="4">
         <v>0</v>
       </c>
       <c r="I756" s="1"/>
       <c r="J756" s="1"/>
       <c r="K756" s="1"/>
       <c r="L756" s="1"/>
       <c r="M756" s="1"/>
       <c r="N756" s="1"/>
       <c r="O756" s="1"/>
       <c r="P756" s="1"/>
       <c r="Q756" s="1"/>
       <c r="R756" s="1"/>
       <c r="S756" s="1"/>
       <c r="T756" s="1"/>
       <c r="U756" s="1"/>
       <c r="V756" s="1"/>
       <c r="W756" s="1"/>
     </row>
     <row r="757" spans="1:23">
       <c r="A757" s="3">
         <v>755</v>
       </c>
       <c r="B757" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C757" s="10" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D757" s="3" t="s">
         <v>1518</v>
-      </c>
-[...1 lines deleted...]
-        <v>1519</v>
       </c>
       <c r="E757" s="3">
         <v>0</v>
       </c>
       <c r="F757" s="3">
         <v>0</v>
       </c>
       <c r="G757" s="3">
         <v>0</v>
       </c>
       <c r="H757" s="4">
         <v>0</v>
       </c>
       <c r="I757" s="1"/>
       <c r="J757" s="1"/>
       <c r="K757" s="1"/>
       <c r="L757" s="1"/>
       <c r="M757" s="1"/>
       <c r="N757" s="1"/>
       <c r="O757" s="1"/>
       <c r="P757" s="1"/>
       <c r="Q757" s="1"/>
       <c r="R757" s="1"/>
       <c r="S757" s="1"/>
       <c r="T757" s="1"/>
       <c r="U757" s="1"/>
       <c r="V757" s="1"/>
       <c r="W757" s="1"/>
     </row>
     <row r="758" spans="1:23">
       <c r="A758" s="3">
         <v>756</v>
       </c>
       <c r="B758" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C758" s="10" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D758" s="3" t="s">
         <v>1520</v>
       </c>
-      <c r="D758" s="3"/>
       <c r="E758" s="3">
         <v>0</v>
       </c>
       <c r="F758" s="3">
         <v>0</v>
       </c>
       <c r="G758" s="3">
         <v>0</v>
       </c>
       <c r="H758" s="4">
         <v>0</v>
       </c>
       <c r="I758" s="1"/>
       <c r="J758" s="1"/>
       <c r="K758" s="1"/>
       <c r="L758" s="1"/>
       <c r="M758" s="1"/>
       <c r="N758" s="1"/>
       <c r="O758" s="1"/>
       <c r="P758" s="1"/>
       <c r="Q758" s="1"/>
       <c r="R758" s="1"/>
       <c r="S758" s="1"/>
       <c r="T758" s="1"/>
       <c r="U758" s="1"/>
       <c r="V758" s="1"/>
       <c r="W758" s="1"/>
     </row>
     <row r="759" spans="1:23">
       <c r="A759" s="3">
         <v>757</v>
       </c>
       <c r="B759" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C759" s="10" t="s">
         <v>1521</v>
       </c>
       <c r="D759" s="3" t="s">
         <v>1522</v>
       </c>
       <c r="E759" s="3">
-        <v>82.12</v>
+        <v>0</v>
       </c>
       <c r="F759" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G759" s="3">
-        <v>64.08</v>
+        <v>0</v>
       </c>
       <c r="H759" s="4">
         <v>0</v>
       </c>
       <c r="I759" s="1"/>
       <c r="J759" s="1"/>
       <c r="K759" s="1"/>
       <c r="L759" s="1"/>
       <c r="M759" s="1"/>
       <c r="N759" s="1"/>
       <c r="O759" s="1"/>
       <c r="P759" s="1"/>
       <c r="Q759" s="1"/>
       <c r="R759" s="1"/>
       <c r="S759" s="1"/>
       <c r="T759" s="1"/>
       <c r="U759" s="1"/>
       <c r="V759" s="1"/>
       <c r="W759" s="1"/>
     </row>
     <row r="760" spans="1:23">
       <c r="A760" s="3">
         <v>758</v>
       </c>
       <c r="B760" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C760" s="10" t="s">
         <v>1523</v>
       </c>
       <c r="D760" s="3" t="s">
         <v>1524</v>
       </c>
       <c r="E760" s="3">
         <v>0</v>
       </c>
       <c r="F760" s="3">
         <v>0</v>
       </c>
       <c r="G760" s="3">
         <v>0</v>
       </c>
       <c r="H760" s="4">
         <v>0</v>
       </c>
       <c r="I760" s="1"/>
       <c r="J760" s="1"/>
       <c r="K760" s="1"/>
       <c r="L760" s="1"/>
       <c r="M760" s="1"/>
       <c r="N760" s="1"/>
       <c r="O760" s="1"/>
       <c r="P760" s="1"/>
       <c r="Q760" s="1"/>
       <c r="R760" s="1"/>
       <c r="S760" s="1"/>
       <c r="T760" s="1"/>
       <c r="U760" s="1"/>
       <c r="V760" s="1"/>
       <c r="W760" s="1"/>
     </row>
     <row r="761" spans="1:23">
       <c r="A761" s="3">
         <v>759</v>
       </c>
       <c r="B761" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C761" s="10" t="s">
         <v>1525</v>
       </c>
       <c r="D761" s="3" t="s">
         <v>1526</v>
       </c>
       <c r="E761" s="3">
         <v>0</v>
       </c>
       <c r="F761" s="3">
         <v>0</v>
       </c>
       <c r="G761" s="3">
         <v>0</v>
       </c>
       <c r="H761" s="4">
         <v>0</v>
       </c>
       <c r="I761" s="1"/>
       <c r="J761" s="1"/>
       <c r="K761" s="1"/>
       <c r="L761" s="1"/>
       <c r="M761" s="1"/>
       <c r="N761" s="1"/>
       <c r="O761" s="1"/>
       <c r="P761" s="1"/>
       <c r="Q761" s="1"/>
       <c r="R761" s="1"/>
       <c r="S761" s="1"/>
       <c r="T761" s="1"/>
       <c r="U761" s="1"/>
       <c r="V761" s="1"/>
       <c r="W761" s="1"/>
     </row>
     <row r="762" spans="1:23">
       <c r="A762" s="3">
         <v>760</v>
       </c>
       <c r="B762" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C762" s="10" t="s">
         <v>1527</v>
       </c>
       <c r="D762" s="3" t="s">
         <v>1528</v>
       </c>
       <c r="E762" s="3">
         <v>0</v>
       </c>
       <c r="F762" s="3">
         <v>0</v>
       </c>
       <c r="G762" s="3">
         <v>0</v>
       </c>
       <c r="H762" s="4">
         <v>0</v>
       </c>
       <c r="I762" s="1"/>
       <c r="J762" s="1"/>
       <c r="K762" s="1"/>
       <c r="L762" s="1"/>
       <c r="M762" s="1"/>
       <c r="N762" s="1"/>
       <c r="O762" s="1"/>
       <c r="P762" s="1"/>
       <c r="Q762" s="1"/>
       <c r="R762" s="1"/>
       <c r="S762" s="1"/>
       <c r="T762" s="1"/>
       <c r="U762" s="1"/>
       <c r="V762" s="1"/>
       <c r="W762" s="1"/>
     </row>
     <row r="763" spans="1:23">
       <c r="A763" s="3">
         <v>761</v>
       </c>
       <c r="B763" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C763" s="10" t="s">
         <v>1529</v>
       </c>
       <c r="D763" s="3" t="s">
         <v>1530</v>
       </c>
       <c r="E763" s="3">
         <v>0</v>
       </c>
       <c r="F763" s="3">
         <v>0</v>
       </c>
       <c r="G763" s="3">
         <v>0</v>
       </c>
       <c r="H763" s="4">
         <v>0</v>
       </c>
       <c r="I763" s="1"/>
       <c r="J763" s="1"/>
       <c r="K763" s="1"/>
       <c r="L763" s="1"/>
       <c r="M763" s="1"/>
       <c r="N763" s="1"/>
       <c r="O763" s="1"/>
       <c r="P763" s="1"/>
       <c r="Q763" s="1"/>
       <c r="R763" s="1"/>
       <c r="S763" s="1"/>
       <c r="T763" s="1"/>
       <c r="U763" s="1"/>
       <c r="V763" s="1"/>
       <c r="W763" s="1"/>
     </row>
     <row r="764" spans="1:23">
       <c r="A764" s="3">
         <v>762</v>
       </c>
       <c r="B764" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C764" s="10" t="s">
         <v>1531</v>
       </c>
       <c r="D764" s="3" t="s">
         <v>1532</v>
       </c>
       <c r="E764" s="3">
-        <v>0</v>
+        <v>38.59</v>
       </c>
       <c r="F764" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G764" s="3">
-        <v>0</v>
+        <v>33.79</v>
       </c>
       <c r="H764" s="4">
         <v>0</v>
       </c>
       <c r="I764" s="1"/>
       <c r="J764" s="1"/>
       <c r="K764" s="1"/>
       <c r="L764" s="1"/>
       <c r="M764" s="1"/>
       <c r="N764" s="1"/>
       <c r="O764" s="1"/>
       <c r="P764" s="1"/>
       <c r="Q764" s="1"/>
       <c r="R764" s="1"/>
       <c r="S764" s="1"/>
       <c r="T764" s="1"/>
       <c r="U764" s="1"/>
       <c r="V764" s="1"/>
       <c r="W764" s="1"/>
     </row>
     <row r="765" spans="1:23">
       <c r="A765" s="3">
         <v>763</v>
       </c>
       <c r="B765" s="3" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C765" s="10" t="s">
         <v>1533</v>
       </c>
       <c r="D765" s="3" t="s">
         <v>1534</v>
       </c>
       <c r="E765" s="3">
-        <v>0</v>
+        <v>40.53</v>
       </c>
       <c r="F765" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G765" s="3">
-        <v>0</v>
+        <v>35.68</v>
       </c>
       <c r="H765" s="4">
-        <v>0</v>
+        <v>22.83</v>
       </c>
       <c r="I765" s="1"/>
       <c r="J765" s="1"/>
       <c r="K765" s="1"/>
       <c r="L765" s="1"/>
       <c r="M765" s="1"/>
       <c r="N765" s="1"/>
       <c r="O765" s="1"/>
       <c r="P765" s="1"/>
       <c r="Q765" s="1"/>
       <c r="R765" s="1"/>
       <c r="S765" s="1"/>
       <c r="T765" s="1"/>
       <c r="U765" s="1"/>
       <c r="V765" s="1"/>
       <c r="W765" s="1"/>
     </row>
     <row r="766" spans="1:23">
       <c r="A766" s="3">
         <v>764</v>
       </c>
       <c r="B766" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C766" s="10" t="s">
         <v>1535</v>
       </c>
       <c r="D766" s="3" t="s">
         <v>1536</v>
       </c>
       <c r="E766" s="3">
         <v>0</v>
       </c>
       <c r="F766" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G766" s="3">
-        <v>0</v>
+        <v>536.5</v>
       </c>
       <c r="H766" s="4">
         <v>0</v>
       </c>
       <c r="I766" s="1"/>
       <c r="J766" s="1"/>
       <c r="K766" s="1"/>
       <c r="L766" s="1"/>
       <c r="M766" s="1"/>
       <c r="N766" s="1"/>
       <c r="O766" s="1"/>
       <c r="P766" s="1"/>
       <c r="Q766" s="1"/>
       <c r="R766" s="1"/>
       <c r="S766" s="1"/>
       <c r="T766" s="1"/>
       <c r="U766" s="1"/>
       <c r="V766" s="1"/>
       <c r="W766" s="1"/>
     </row>
     <row r="767" spans="1:23">
       <c r="A767" s="3">
         <v>765</v>
       </c>
       <c r="B767" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C767" s="10" t="s">
         <v>1537</v>
       </c>
       <c r="D767" s="3" t="s">
         <v>1538</v>
       </c>
       <c r="E767" s="3">
         <v>0</v>
       </c>
       <c r="F767" s="3">
         <v>0</v>
       </c>
       <c r="G767" s="3">
         <v>0</v>
       </c>
       <c r="H767" s="4">
         <v>0</v>
       </c>
       <c r="I767" s="1"/>
       <c r="J767" s="1"/>
       <c r="K767" s="1"/>
       <c r="L767" s="1"/>
       <c r="M767" s="1"/>
       <c r="N767" s="1"/>
       <c r="O767" s="1"/>
       <c r="P767" s="1"/>
       <c r="Q767" s="1"/>
       <c r="R767" s="1"/>
       <c r="S767" s="1"/>
       <c r="T767" s="1"/>
       <c r="U767" s="1"/>
       <c r="V767" s="1"/>
       <c r="W767" s="1"/>
     </row>
     <row r="768" spans="1:23">
       <c r="A768" s="3">
         <v>766</v>
       </c>
       <c r="B768" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C768" s="10" t="s">
         <v>1539</v>
       </c>
       <c r="D768" s="3" t="s">
         <v>1540</v>
       </c>
       <c r="E768" s="3">
-        <v>0</v>
+        <v>96.6</v>
       </c>
       <c r="F768" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G768" s="3">
-        <v>0</v>
+        <v>104.64</v>
       </c>
       <c r="H768" s="4">
-        <v>0</v>
+        <v>87.34</v>
       </c>
       <c r="I768" s="1"/>
       <c r="J768" s="1"/>
       <c r="K768" s="1"/>
       <c r="L768" s="1"/>
       <c r="M768" s="1"/>
       <c r="N768" s="1"/>
       <c r="O768" s="1"/>
       <c r="P768" s="1"/>
       <c r="Q768" s="1"/>
       <c r="R768" s="1"/>
       <c r="S768" s="1"/>
       <c r="T768" s="1"/>
       <c r="U768" s="1"/>
       <c r="V768" s="1"/>
       <c r="W768" s="1"/>
     </row>
     <row r="769" spans="1:23">
       <c r="A769" s="3">
         <v>767</v>
       </c>
       <c r="B769" s="3" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C769" s="10" t="s">
         <v>1541</v>
       </c>
       <c r="D769" s="3" t="s">
         <v>1542</v>
       </c>
       <c r="E769" s="3">
         <v>0</v>
       </c>
       <c r="F769" s="3">
         <v>0</v>
       </c>
       <c r="G769" s="3">
         <v>0</v>
       </c>
       <c r="H769" s="4">
         <v>0</v>
       </c>
       <c r="I769" s="1"/>
       <c r="J769" s="1"/>
       <c r="K769" s="1"/>
       <c r="L769" s="1"/>
       <c r="M769" s="1"/>
       <c r="N769" s="1"/>
       <c r="O769" s="1"/>
       <c r="P769" s="1"/>
       <c r="Q769" s="1"/>
       <c r="R769" s="1"/>
       <c r="S769" s="1"/>
       <c r="T769" s="1"/>
       <c r="U769" s="1"/>
       <c r="V769" s="1"/>
       <c r="W769" s="1"/>
     </row>
     <row r="770" spans="1:23">
       <c r="A770" s="3">
         <v>768</v>
       </c>
       <c r="B770" s="3" t="s">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="C770" s="10" t="s">
         <v>1543</v>
       </c>
       <c r="D770" s="3" t="s">
         <v>1544</v>
       </c>
       <c r="E770" s="3">
-        <v>1223.98</v>
+        <v>0</v>
       </c>
       <c r="F770" s="3">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G770" s="3">
-        <v>991.65</v>
+        <v>0</v>
       </c>
       <c r="H770" s="4">
-        <v>50.28</v>
+        <v>0</v>
       </c>
       <c r="I770" s="1"/>
       <c r="J770" s="1"/>
       <c r="K770" s="1"/>
       <c r="L770" s="1"/>
       <c r="M770" s="1"/>
       <c r="N770" s="1"/>
       <c r="O770" s="1"/>
       <c r="P770" s="1"/>
       <c r="Q770" s="1"/>
       <c r="R770" s="1"/>
       <c r="S770" s="1"/>
       <c r="T770" s="1"/>
       <c r="U770" s="1"/>
       <c r="V770" s="1"/>
       <c r="W770" s="1"/>
     </row>
     <row r="771" spans="1:23">
       <c r="A771" s="3">
         <v>769</v>
       </c>
       <c r="B771" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C771" s="10" t="s">
         <v>1545</v>
       </c>
       <c r="D771" s="3" t="s">
         <v>1546</v>
       </c>
       <c r="E771" s="3">
-        <v>1098.68</v>
+        <v>0</v>
       </c>
       <c r="F771" s="3">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G771" s="3">
-        <v>856.64</v>
+        <v>0</v>
       </c>
       <c r="H771" s="4">
-        <v>102.53</v>
+        <v>0</v>
       </c>
       <c r="I771" s="1"/>
       <c r="J771" s="1"/>
       <c r="K771" s="1"/>
       <c r="L771" s="1"/>
       <c r="M771" s="1"/>
       <c r="N771" s="1"/>
       <c r="O771" s="1"/>
       <c r="P771" s="1"/>
       <c r="Q771" s="1"/>
       <c r="R771" s="1"/>
       <c r="S771" s="1"/>
       <c r="T771" s="1"/>
       <c r="U771" s="1"/>
       <c r="V771" s="1"/>
       <c r="W771" s="1"/>
     </row>
     <row r="772" spans="1:23">
       <c r="A772" s="3">
         <v>770</v>
       </c>
       <c r="B772" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C772" s="10" t="s">
         <v>1547</v>
       </c>
       <c r="D772" s="3" t="s">
         <v>1548</v>
       </c>
       <c r="E772" s="3">
-        <v>491.09</v>
+        <v>0</v>
       </c>
       <c r="F772" s="3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G772" s="3">
-        <v>432.16</v>
+        <v>0</v>
       </c>
       <c r="H772" s="4">
-        <v>53.73</v>
+        <v>0</v>
       </c>
       <c r="I772" s="1"/>
       <c r="J772" s="1"/>
       <c r="K772" s="1"/>
       <c r="L772" s="1"/>
       <c r="M772" s="1"/>
       <c r="N772" s="1"/>
       <c r="O772" s="1"/>
       <c r="P772" s="1"/>
       <c r="Q772" s="1"/>
       <c r="R772" s="1"/>
       <c r="S772" s="1"/>
       <c r="T772" s="1"/>
       <c r="U772" s="1"/>
       <c r="V772" s="1"/>
       <c r="W772" s="1"/>
     </row>
     <row r="773" spans="1:23">
       <c r="A773" s="3">
         <v>771</v>
       </c>
       <c r="B773" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C773" s="10" t="s">
         <v>1549</v>
       </c>
       <c r="D773" s="3" t="s">
         <v>1550</v>
       </c>
       <c r="E773" s="3">
-        <v>1552.56</v>
+        <v>314.09</v>
       </c>
       <c r="F773" s="3">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G773" s="3">
-        <v>1277.6</v>
+        <v>304.72</v>
       </c>
       <c r="H773" s="4">
-        <v>2.94</v>
+        <v>304.72</v>
       </c>
       <c r="I773" s="1"/>
       <c r="J773" s="1"/>
       <c r="K773" s="1"/>
       <c r="L773" s="1"/>
       <c r="M773" s="1"/>
       <c r="N773" s="1"/>
       <c r="O773" s="1"/>
       <c r="P773" s="1"/>
       <c r="Q773" s="1"/>
       <c r="R773" s="1"/>
       <c r="S773" s="1"/>
       <c r="T773" s="1"/>
       <c r="U773" s="1"/>
       <c r="V773" s="1"/>
       <c r="W773" s="1"/>
     </row>
     <row r="774" spans="1:23">
       <c r="A774" s="3">
         <v>772</v>
       </c>
       <c r="B774" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C774" s="10" t="s">
         <v>1551</v>
       </c>
       <c r="D774" s="3" t="s">
         <v>1552</v>
       </c>
       <c r="E774" s="3">
-        <v>740.13</v>
+        <v>0</v>
       </c>
       <c r="F774" s="3">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G774" s="3">
-        <v>636.71</v>
+        <v>0</v>
       </c>
       <c r="H774" s="4">
-        <v>285.85</v>
+        <v>0</v>
       </c>
       <c r="I774" s="1"/>
       <c r="J774" s="1"/>
       <c r="K774" s="1"/>
       <c r="L774" s="1"/>
       <c r="M774" s="1"/>
       <c r="N774" s="1"/>
       <c r="O774" s="1"/>
       <c r="P774" s="1"/>
       <c r="Q774" s="1"/>
       <c r="R774" s="1"/>
       <c r="S774" s="1"/>
       <c r="T774" s="1"/>
       <c r="U774" s="1"/>
       <c r="V774" s="1"/>
       <c r="W774" s="1"/>
     </row>
     <row r="775" spans="1:23">
       <c r="A775" s="3">
         <v>773</v>
       </c>
       <c r="B775" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C775" s="10" t="s">
         <v>1553</v>
       </c>
       <c r="D775" s="3" t="s">
         <v>1554</v>
       </c>
       <c r="E775" s="3">
-        <v>1064.47</v>
+        <v>0</v>
       </c>
       <c r="F775" s="3">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G775" s="3">
-        <v>463.9</v>
+        <v>0</v>
       </c>
       <c r="H775" s="4">
-        <v>390.63</v>
+        <v>0</v>
       </c>
       <c r="I775" s="1"/>
       <c r="J775" s="1"/>
       <c r="K775" s="1"/>
       <c r="L775" s="1"/>
       <c r="M775" s="1"/>
       <c r="N775" s="1"/>
       <c r="O775" s="1"/>
       <c r="P775" s="1"/>
       <c r="Q775" s="1"/>
       <c r="R775" s="1"/>
       <c r="S775" s="1"/>
       <c r="T775" s="1"/>
       <c r="U775" s="1"/>
       <c r="V775" s="1"/>
       <c r="W775" s="1"/>
     </row>
     <row r="776" spans="1:23">
       <c r="A776" s="3">
         <v>774</v>
       </c>
       <c r="B776" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C776" s="10" t="s">
         <v>1555</v>
       </c>
       <c r="D776" s="3" t="s">
         <v>1556</v>
       </c>
       <c r="E776" s="3">
-        <v>1153.2</v>
+        <v>0</v>
       </c>
       <c r="F776" s="3">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G776" s="3">
-        <v>1069.05</v>
+        <v>0</v>
       </c>
       <c r="H776" s="4">
-        <v>551.02</v>
+        <v>0</v>
       </c>
       <c r="I776" s="1"/>
       <c r="J776" s="1"/>
       <c r="K776" s="1"/>
       <c r="L776" s="1"/>
       <c r="M776" s="1"/>
       <c r="N776" s="1"/>
       <c r="O776" s="1"/>
       <c r="P776" s="1"/>
       <c r="Q776" s="1"/>
       <c r="R776" s="1"/>
       <c r="S776" s="1"/>
       <c r="T776" s="1"/>
       <c r="U776" s="1"/>
       <c r="V776" s="1"/>
       <c r="W776" s="1"/>
     </row>
     <row r="777" spans="1:23">
       <c r="A777" s="3">
         <v>775</v>
       </c>
       <c r="B777" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C777" s="10" t="s">
         <v>1557</v>
       </c>
       <c r="D777" s="3" t="s">
         <v>1558</v>
       </c>
       <c r="E777" s="3">
-        <v>384.96</v>
+        <v>0</v>
       </c>
       <c r="F777" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G777" s="3">
-        <v>349.24</v>
+        <v>0</v>
       </c>
       <c r="H777" s="4">
-        <v>350.8</v>
+        <v>0</v>
       </c>
       <c r="I777" s="1"/>
       <c r="J777" s="1"/>
       <c r="K777" s="1"/>
       <c r="L777" s="1"/>
       <c r="M777" s="1"/>
       <c r="N777" s="1"/>
       <c r="O777" s="1"/>
       <c r="P777" s="1"/>
       <c r="Q777" s="1"/>
       <c r="R777" s="1"/>
       <c r="S777" s="1"/>
       <c r="T777" s="1"/>
       <c r="U777" s="1"/>
       <c r="V777" s="1"/>
       <c r="W777" s="1"/>
     </row>
     <row r="778" spans="1:23">
       <c r="A778" s="3">
         <v>776</v>
       </c>
       <c r="B778" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C778" s="10" t="s">
         <v>1559</v>
       </c>
       <c r="D778" s="3" t="s">
         <v>1560</v>
       </c>
       <c r="E778" s="3">
-        <v>227.33</v>
+        <v>76.13</v>
       </c>
       <c r="F778" s="3">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="G778" s="3">
-        <v>189.7</v>
+        <v>26.02</v>
       </c>
       <c r="H778" s="4">
-        <v>121.78</v>
+        <v>26.02</v>
       </c>
       <c r="I778" s="1"/>
       <c r="J778" s="1"/>
       <c r="K778" s="1"/>
       <c r="L778" s="1"/>
       <c r="M778" s="1"/>
       <c r="N778" s="1"/>
       <c r="O778" s="1"/>
       <c r="P778" s="1"/>
       <c r="Q778" s="1"/>
       <c r="R778" s="1"/>
       <c r="S778" s="1"/>
       <c r="T778" s="1"/>
       <c r="U778" s="1"/>
       <c r="V778" s="1"/>
       <c r="W778" s="1"/>
     </row>
     <row r="779" spans="1:23">
       <c r="A779" s="3">
         <v>777</v>
       </c>
       <c r="B779" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C779" s="10" t="s">
         <v>1561</v>
       </c>
       <c r="D779" s="3" t="s">
         <v>1562</v>
       </c>
       <c r="E779" s="3">
-        <v>603.97</v>
+        <v>0</v>
       </c>
       <c r="F779" s="3">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G779" s="3">
-        <v>79.59</v>
+        <v>0</v>
       </c>
       <c r="H779" s="4">
-        <v>246.25</v>
+        <v>0</v>
       </c>
       <c r="I779" s="1"/>
       <c r="J779" s="1"/>
       <c r="K779" s="1"/>
       <c r="L779" s="1"/>
       <c r="M779" s="1"/>
       <c r="N779" s="1"/>
       <c r="O779" s="1"/>
       <c r="P779" s="1"/>
       <c r="Q779" s="1"/>
       <c r="R779" s="1"/>
       <c r="S779" s="1"/>
       <c r="T779" s="1"/>
       <c r="U779" s="1"/>
       <c r="V779" s="1"/>
       <c r="W779" s="1"/>
     </row>
     <row r="780" spans="1:23">
       <c r="A780" s="3">
         <v>778</v>
       </c>
       <c r="B780" s="3" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="C780" s="10" t="s">
         <v>1563</v>
       </c>
       <c r="D780" s="3" t="s">
         <v>1564</v>
       </c>
       <c r="E780" s="3">
-        <v>350.95</v>
+        <v>0</v>
       </c>
       <c r="F780" s="3">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G780" s="3">
-        <v>307.81</v>
+        <v>0</v>
       </c>
       <c r="H780" s="4">
-        <v>295.46</v>
+        <v>0</v>
       </c>
       <c r="I780" s="1"/>
       <c r="J780" s="1"/>
       <c r="K780" s="1"/>
       <c r="L780" s="1"/>
       <c r="M780" s="1"/>
       <c r="N780" s="1"/>
       <c r="O780" s="1"/>
       <c r="P780" s="1"/>
       <c r="Q780" s="1"/>
       <c r="R780" s="1"/>
       <c r="S780" s="1"/>
       <c r="T780" s="1"/>
       <c r="U780" s="1"/>
       <c r="V780" s="1"/>
       <c r="W780" s="1"/>
     </row>
     <row r="781" spans="1:23">
       <c r="A781" s="3">
         <v>779</v>
       </c>
       <c r="B781" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C781" s="10" t="s">
         <v>1565</v>
       </c>
       <c r="D781" s="3" t="s">
         <v>1566</v>
       </c>
       <c r="E781" s="3">
-        <v>369.05</v>
+        <v>9157.58</v>
       </c>
       <c r="F781" s="3">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="G781" s="3">
-        <v>191.75</v>
+        <v>8529.98</v>
       </c>
       <c r="H781" s="4">
-        <v>189.76</v>
+        <v>6668.15</v>
       </c>
       <c r="I781" s="1"/>
       <c r="J781" s="1"/>
       <c r="K781" s="1"/>
       <c r="L781" s="1"/>
       <c r="M781" s="1"/>
       <c r="N781" s="1"/>
       <c r="O781" s="1"/>
       <c r="P781" s="1"/>
       <c r="Q781" s="1"/>
       <c r="R781" s="1"/>
       <c r="S781" s="1"/>
       <c r="T781" s="1"/>
       <c r="U781" s="1"/>
       <c r="V781" s="1"/>
       <c r="W781" s="1"/>
     </row>
     <row r="782" spans="1:23">
       <c r="A782" s="3">
         <v>780</v>
       </c>
       <c r="B782" s="3" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="C782" s="10" t="s">
         <v>1567</v>
       </c>
       <c r="D782" s="3" t="s">
         <v>1568</v>
       </c>
       <c r="E782" s="3">
-        <v>290.8</v>
+        <v>0</v>
       </c>
       <c r="F782" s="3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G782" s="3">
-        <v>188.03</v>
+        <v>0</v>
       </c>
       <c r="H782" s="4">
-        <v>133.92</v>
+        <v>0</v>
       </c>
       <c r="I782" s="1"/>
       <c r="J782" s="1"/>
       <c r="K782" s="1"/>
       <c r="L782" s="1"/>
       <c r="M782" s="1"/>
       <c r="N782" s="1"/>
       <c r="O782" s="1"/>
       <c r="P782" s="1"/>
       <c r="Q782" s="1"/>
       <c r="R782" s="1"/>
       <c r="S782" s="1"/>
       <c r="T782" s="1"/>
       <c r="U782" s="1"/>
       <c r="V782" s="1"/>
       <c r="W782" s="1"/>
     </row>
     <row r="783" spans="1:23">
       <c r="A783" s="3">
         <v>781</v>
       </c>
       <c r="B783" s="3" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C783" s="10" t="s">
         <v>1569</v>
       </c>
       <c r="D783" s="3" t="s">
         <v>1570</v>
       </c>
       <c r="E783" s="3">
-        <v>90.41</v>
+        <v>246.05</v>
       </c>
       <c r="F783" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G783" s="3">
-        <v>76.75</v>
+        <v>204.31</v>
       </c>
       <c r="H783" s="4">
-        <v>76.75</v>
+        <v>5.31</v>
       </c>
       <c r="I783" s="1"/>
       <c r="J783" s="1"/>
       <c r="K783" s="1"/>
       <c r="L783" s="1"/>
       <c r="M783" s="1"/>
       <c r="N783" s="1"/>
       <c r="O783" s="1"/>
       <c r="P783" s="1"/>
       <c r="Q783" s="1"/>
       <c r="R783" s="1"/>
       <c r="S783" s="1"/>
       <c r="T783" s="1"/>
       <c r="U783" s="1"/>
       <c r="V783" s="1"/>
       <c r="W783" s="1"/>
     </row>
     <row r="784" spans="1:23">
       <c r="A784" s="3">
         <v>782</v>
       </c>
       <c r="B784" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C784" s="10" t="s">
         <v>1571</v>
       </c>
       <c r="D784" s="3" t="s">
         <v>1572</v>
       </c>
       <c r="E784" s="3">
-        <v>77.87</v>
+        <v>377.72</v>
       </c>
       <c r="F784" s="3">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G784" s="3">
-        <v>73.23</v>
+        <v>375.68</v>
       </c>
       <c r="H784" s="4">
-        <v>73.23</v>
+        <v>376.12</v>
       </c>
       <c r="I784" s="1"/>
       <c r="J784" s="1"/>
       <c r="K784" s="1"/>
       <c r="L784" s="1"/>
       <c r="M784" s="1"/>
       <c r="N784" s="1"/>
       <c r="O784" s="1"/>
       <c r="P784" s="1"/>
       <c r="Q784" s="1"/>
       <c r="R784" s="1"/>
       <c r="S784" s="1"/>
       <c r="T784" s="1"/>
       <c r="U784" s="1"/>
       <c r="V784" s="1"/>
       <c r="W784" s="1"/>
     </row>
     <row r="785" spans="1:23">
       <c r="A785" s="3">
         <v>783</v>
       </c>
       <c r="B785" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C785" s="10" t="s">
         <v>1573</v>
       </c>
       <c r="D785" s="3" t="s">
         <v>1574</v>
       </c>
       <c r="E785" s="3">
-        <v>33.2</v>
+        <v>176.11</v>
       </c>
       <c r="F785" s="3">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G785" s="3">
-        <v>54.43</v>
+        <v>151.39</v>
       </c>
       <c r="H785" s="4">
-        <v>47.59</v>
+        <v>66.42</v>
       </c>
       <c r="I785" s="1"/>
       <c r="J785" s="1"/>
       <c r="K785" s="1"/>
       <c r="L785" s="1"/>
       <c r="M785" s="1"/>
       <c r="N785" s="1"/>
       <c r="O785" s="1"/>
       <c r="P785" s="1"/>
       <c r="Q785" s="1"/>
       <c r="R785" s="1"/>
       <c r="S785" s="1"/>
       <c r="T785" s="1"/>
       <c r="U785" s="1"/>
       <c r="V785" s="1"/>
       <c r="W785" s="1"/>
     </row>
     <row r="786" spans="1:23">
       <c r="A786" s="3">
         <v>784</v>
       </c>
       <c r="B786" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C786" s="10" t="s">
         <v>1575</v>
       </c>
       <c r="D786" s="3" t="s">
         <v>1576</v>
       </c>
       <c r="E786" s="3">
-        <v>99.98</v>
+        <v>541.48</v>
       </c>
       <c r="F786" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G786" s="3">
-        <v>169.91</v>
+        <v>455.3</v>
       </c>
       <c r="H786" s="4">
-        <v>182.02</v>
+        <v>332.98</v>
       </c>
       <c r="I786" s="1"/>
       <c r="J786" s="1"/>
       <c r="K786" s="1"/>
       <c r="L786" s="1"/>
       <c r="M786" s="1"/>
       <c r="N786" s="1"/>
       <c r="O786" s="1"/>
       <c r="P786" s="1"/>
       <c r="Q786" s="1"/>
       <c r="R786" s="1"/>
       <c r="S786" s="1"/>
       <c r="T786" s="1"/>
       <c r="U786" s="1"/>
       <c r="V786" s="1"/>
       <c r="W786" s="1"/>
     </row>
     <row r="787" spans="1:23">
       <c r="A787" s="3">
         <v>785</v>
       </c>
       <c r="B787" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C787" s="10" t="s">
         <v>1577</v>
       </c>
       <c r="D787" s="3" t="s">
         <v>1578</v>
       </c>
       <c r="E787" s="3">
-        <v>79.37</v>
+        <v>200.44</v>
       </c>
       <c r="F787" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G787" s="3">
-        <v>4.98</v>
+        <v>121.56</v>
       </c>
       <c r="H787" s="4">
-        <v>158.73</v>
+        <v>42.49</v>
       </c>
       <c r="I787" s="1"/>
       <c r="J787" s="1"/>
       <c r="K787" s="1"/>
       <c r="L787" s="1"/>
       <c r="M787" s="1"/>
       <c r="N787" s="1"/>
       <c r="O787" s="1"/>
       <c r="P787" s="1"/>
       <c r="Q787" s="1"/>
       <c r="R787" s="1"/>
       <c r="S787" s="1"/>
       <c r="T787" s="1"/>
       <c r="U787" s="1"/>
       <c r="V787" s="1"/>
       <c r="W787" s="1"/>
     </row>
     <row r="788" spans="1:23">
       <c r="A788" s="3">
         <v>786</v>
       </c>
       <c r="B788" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C788" s="10" t="s">
         <v>1579</v>
       </c>
       <c r="D788" s="3" t="s">
         <v>1580</v>
       </c>
       <c r="E788" s="3">
-        <v>99.96</v>
+        <v>95.68</v>
       </c>
       <c r="F788" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G788" s="3">
-        <v>151.07</v>
+        <v>185.75</v>
       </c>
       <c r="H788" s="4">
-        <v>179.93</v>
+        <v>173.95</v>
       </c>
       <c r="I788" s="1"/>
       <c r="J788" s="1"/>
       <c r="K788" s="1"/>
       <c r="L788" s="1"/>
       <c r="M788" s="1"/>
       <c r="N788" s="1"/>
       <c r="O788" s="1"/>
       <c r="P788" s="1"/>
       <c r="Q788" s="1"/>
       <c r="R788" s="1"/>
       <c r="S788" s="1"/>
       <c r="T788" s="1"/>
       <c r="U788" s="1"/>
       <c r="V788" s="1"/>
       <c r="W788" s="1"/>
     </row>
     <row r="789" spans="1:23">
       <c r="A789" s="3">
         <v>787</v>
       </c>
       <c r="B789" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C789" s="10" t="s">
         <v>1581</v>
       </c>
       <c r="D789" s="3" t="s">
         <v>1582</v>
       </c>
       <c r="E789" s="3">
-        <v>99.98</v>
+        <v>1529.18</v>
       </c>
       <c r="F789" s="3">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="G789" s="3">
-        <v>185.53</v>
+        <v>1511.16</v>
       </c>
       <c r="H789" s="4">
-        <v>96.32</v>
+        <v>710.82</v>
       </c>
       <c r="I789" s="1"/>
       <c r="J789" s="1"/>
       <c r="K789" s="1"/>
       <c r="L789" s="1"/>
       <c r="M789" s="1"/>
       <c r="N789" s="1"/>
       <c r="O789" s="1"/>
       <c r="P789" s="1"/>
       <c r="Q789" s="1"/>
       <c r="R789" s="1"/>
       <c r="S789" s="1"/>
       <c r="T789" s="1"/>
       <c r="U789" s="1"/>
       <c r="V789" s="1"/>
       <c r="W789" s="1"/>
     </row>
     <row r="790" spans="1:23">
       <c r="A790" s="3">
         <v>788</v>
       </c>
       <c r="B790" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C790" s="10" t="s">
         <v>1583</v>
       </c>
       <c r="D790" s="3" t="s">
         <v>1584</v>
       </c>
       <c r="E790" s="3">
-        <v>100</v>
+        <v>997.88</v>
       </c>
       <c r="F790" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G790" s="3">
-        <v>183.86</v>
+        <v>714.97</v>
       </c>
       <c r="H790" s="4">
-        <v>174.78</v>
+        <v>36.5</v>
       </c>
       <c r="I790" s="1"/>
       <c r="J790" s="1"/>
       <c r="K790" s="1"/>
       <c r="L790" s="1"/>
       <c r="M790" s="1"/>
       <c r="N790" s="1"/>
       <c r="O790" s="1"/>
       <c r="P790" s="1"/>
       <c r="Q790" s="1"/>
       <c r="R790" s="1"/>
       <c r="S790" s="1"/>
       <c r="T790" s="1"/>
       <c r="U790" s="1"/>
       <c r="V790" s="1"/>
       <c r="W790" s="1"/>
     </row>
     <row r="791" spans="1:23">
       <c r="A791" s="3">
         <v>789</v>
       </c>
       <c r="B791" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C791" s="10" t="s">
         <v>1585</v>
       </c>
       <c r="D791" s="3" t="s">
         <v>1586</v>
       </c>
       <c r="E791" s="3">
-        <v>94.8</v>
+        <v>100</v>
       </c>
       <c r="F791" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G791" s="3">
-        <v>147.07</v>
+        <v>144.76</v>
       </c>
       <c r="H791" s="4">
-        <v>111.93</v>
+        <v>180.89</v>
       </c>
       <c r="I791" s="1"/>
       <c r="J791" s="1"/>
       <c r="K791" s="1"/>
       <c r="L791" s="1"/>
       <c r="M791" s="1"/>
       <c r="N791" s="1"/>
       <c r="O791" s="1"/>
       <c r="P791" s="1"/>
       <c r="Q791" s="1"/>
       <c r="R791" s="1"/>
       <c r="S791" s="1"/>
       <c r="T791" s="1"/>
       <c r="U791" s="1"/>
       <c r="V791" s="1"/>
       <c r="W791" s="1"/>
     </row>
     <row r="792" spans="1:23">
       <c r="A792" s="3">
         <v>790</v>
       </c>
       <c r="B792" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C792" s="10" t="s">
         <v>1587</v>
       </c>
       <c r="D792" s="3" t="s">
         <v>1588</v>
       </c>
       <c r="E792" s="3">
         <v>0</v>
       </c>
       <c r="F792" s="3">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="G792" s="3">
-        <v>93.88</v>
+        <v>1.31</v>
       </c>
       <c r="H792" s="4">
-        <v>170.58</v>
+        <v>1.31</v>
       </c>
       <c r="I792" s="1"/>
       <c r="J792" s="1"/>
       <c r="K792" s="1"/>
       <c r="L792" s="1"/>
       <c r="M792" s="1"/>
       <c r="N792" s="1"/>
       <c r="O792" s="1"/>
       <c r="P792" s="1"/>
       <c r="Q792" s="1"/>
       <c r="R792" s="1"/>
       <c r="S792" s="1"/>
       <c r="T792" s="1"/>
       <c r="U792" s="1"/>
       <c r="V792" s="1"/>
       <c r="W792" s="1"/>
     </row>
     <row r="793" spans="1:23">
       <c r="A793" s="3">
         <v>791</v>
       </c>
       <c r="B793" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C793" s="10" t="s">
         <v>1589</v>
       </c>
       <c r="D793" s="3" t="s">
         <v>1590</v>
       </c>
       <c r="E793" s="3">
         <v>0</v>
       </c>
       <c r="F793" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G793" s="3">
-        <v>87.82</v>
+        <v>48.32</v>
       </c>
       <c r="H793" s="4">
-        <v>175.64</v>
+        <v>18.89</v>
       </c>
       <c r="I793" s="1"/>
       <c r="J793" s="1"/>
       <c r="K793" s="1"/>
       <c r="L793" s="1"/>
       <c r="M793" s="1"/>
       <c r="N793" s="1"/>
       <c r="O793" s="1"/>
       <c r="P793" s="1"/>
       <c r="Q793" s="1"/>
       <c r="R793" s="1"/>
       <c r="S793" s="1"/>
       <c r="T793" s="1"/>
       <c r="U793" s="1"/>
       <c r="V793" s="1"/>
       <c r="W793" s="1"/>
     </row>
     <row r="794" spans="1:23">
       <c r="A794" s="3">
         <v>792</v>
       </c>
       <c r="B794" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C794" s="10" t="s">
         <v>1591</v>
       </c>
-      <c r="D794" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D794" s="3"/>
       <c r="E794" s="3">
         <v>0</v>
       </c>
       <c r="F794" s="3">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G794" s="3">
-        <v>99.44</v>
+        <v>0</v>
       </c>
       <c r="H794" s="4">
-        <v>198.87</v>
+        <v>0</v>
       </c>
       <c r="I794" s="1"/>
       <c r="J794" s="1"/>
       <c r="K794" s="1"/>
       <c r="L794" s="1"/>
       <c r="M794" s="1"/>
       <c r="N794" s="1"/>
       <c r="O794" s="1"/>
       <c r="P794" s="1"/>
       <c r="Q794" s="1"/>
       <c r="R794" s="1"/>
       <c r="S794" s="1"/>
       <c r="T794" s="1"/>
       <c r="U794" s="1"/>
       <c r="V794" s="1"/>
       <c r="W794" s="1"/>
     </row>
     <row r="795" spans="1:23">
       <c r="A795" s="3">
         <v>793</v>
       </c>
       <c r="B795" s="3" t="s">
-        <v>33</v>
+        <v>1592</v>
       </c>
       <c r="C795" s="10" t="s">
         <v>1593</v>
       </c>
-      <c r="D795" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D795" s="3"/>
       <c r="E795" s="3">
         <v>0</v>
       </c>
       <c r="F795" s="3">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="G795" s="3">
-        <v>82.06</v>
+        <v>0</v>
       </c>
       <c r="H795" s="4">
-        <v>182.62</v>
+        <v>0</v>
       </c>
       <c r="I795" s="1"/>
       <c r="J795" s="1"/>
       <c r="K795" s="1"/>
       <c r="L795" s="1"/>
       <c r="M795" s="1"/>
       <c r="N795" s="1"/>
       <c r="O795" s="1"/>
       <c r="P795" s="1"/>
       <c r="Q795" s="1"/>
       <c r="R795" s="1"/>
       <c r="S795" s="1"/>
       <c r="T795" s="1"/>
       <c r="U795" s="1"/>
       <c r="V795" s="1"/>
       <c r="W795" s="1"/>
     </row>
     <row r="796" spans="1:23">
       <c r="A796" s="3">
         <v>794</v>
       </c>
       <c r="B796" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C796" s="10" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D796" s="3" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
       <c r="E796" s="3">
         <v>0</v>
       </c>
       <c r="F796" s="3">
         <v>5</v>
       </c>
       <c r="G796" s="3">
         <v>19.58</v>
       </c>
       <c r="H796" s="4">
         <v>39.16</v>
       </c>
       <c r="I796" s="1"/>
       <c r="J796" s="1"/>
       <c r="K796" s="1"/>
       <c r="L796" s="1"/>
       <c r="M796" s="1"/>
       <c r="N796" s="1"/>
       <c r="O796" s="1"/>
       <c r="P796" s="1"/>
       <c r="Q796" s="1"/>
       <c r="R796" s="1"/>
       <c r="S796" s="1"/>
       <c r="T796" s="1"/>
       <c r="U796" s="1"/>
       <c r="V796" s="1"/>
       <c r="W796" s="1"/>
     </row>
     <row r="797" spans="1:23">
       <c r="A797" s="3">
         <v>795</v>
       </c>
-      <c r="B797" s="3"/>
+      <c r="B797" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="C797" s="10" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D797" s="3" t="s">
         <v>1597</v>
       </c>
-      <c r="D797" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E797" s="3">
         <v>0</v>
       </c>
       <c r="F797" s="3">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G797" s="3">
-        <v>99.32</v>
+        <v>36.56</v>
       </c>
       <c r="H797" s="4">
-        <v>99.32</v>
+        <v>34.93</v>
       </c>
       <c r="I797" s="1"/>
       <c r="J797" s="1"/>
       <c r="K797" s="1"/>
       <c r="L797" s="1"/>
       <c r="M797" s="1"/>
       <c r="N797" s="1"/>
       <c r="O797" s="1"/>
       <c r="P797" s="1"/>
       <c r="Q797" s="1"/>
       <c r="R797" s="1"/>
       <c r="S797" s="1"/>
       <c r="T797" s="1"/>
       <c r="U797" s="1"/>
       <c r="V797" s="1"/>
       <c r="W797" s="1"/>
     </row>
     <row r="798" spans="1:23">
       <c r="A798" s="3">
         <v>796</v>
       </c>
       <c r="B798" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C798" s="10" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D798" s="3" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
       <c r="E798" s="3">
         <v>0</v>
       </c>
       <c r="F798" s="3">
         <v>1</v>
       </c>
       <c r="G798" s="3">
-        <v>272.39</v>
+        <v>10.06</v>
       </c>
       <c r="H798" s="4">
-        <v>272.39</v>
+        <v>9.84</v>
       </c>
       <c r="I798" s="1"/>
       <c r="J798" s="1"/>
       <c r="K798" s="1"/>
       <c r="L798" s="1"/>
       <c r="M798" s="1"/>
       <c r="N798" s="1"/>
       <c r="O798" s="1"/>
       <c r="P798" s="1"/>
       <c r="Q798" s="1"/>
       <c r="R798" s="1"/>
       <c r="S798" s="1"/>
       <c r="T798" s="1"/>
       <c r="U798" s="1"/>
       <c r="V798" s="1"/>
       <c r="W798" s="1"/>
     </row>
     <row r="799" spans="1:23">
       <c r="A799" s="3">
         <v>797</v>
       </c>
       <c r="B799" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C799" s="10" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D799" s="3" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
       <c r="E799" s="3">
         <v>0</v>
       </c>
       <c r="F799" s="3">
         <v>1</v>
       </c>
       <c r="G799" s="3">
-        <v>12.78</v>
+        <v>52.65</v>
       </c>
       <c r="H799" s="4">
-        <v>25.57</v>
+        <v>52.65</v>
       </c>
       <c r="I799" s="1"/>
       <c r="J799" s="1"/>
       <c r="K799" s="1"/>
       <c r="L799" s="1"/>
       <c r="M799" s="1"/>
       <c r="N799" s="1"/>
       <c r="O799" s="1"/>
       <c r="P799" s="1"/>
       <c r="Q799" s="1"/>
       <c r="R799" s="1"/>
       <c r="S799" s="1"/>
       <c r="T799" s="1"/>
       <c r="U799" s="1"/>
       <c r="V799" s="1"/>
       <c r="W799" s="1"/>
     </row>
     <row r="800" spans="1:23">
       <c r="A800" s="3">
         <v>798</v>
       </c>
       <c r="B800" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C800" s="10" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D800" s="3" t="s">
         <v>1603</v>
       </c>
-      <c r="D800" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E800" s="3">
         <v>0</v>
       </c>
       <c r="F800" s="3">
-        <v>6</v>
+        <v>85</v>
       </c>
       <c r="G800" s="3">
-        <v>26</v>
+        <v>113.95</v>
       </c>
       <c r="H800" s="4">
-        <v>25.1</v>
+        <v>112.44</v>
       </c>
       <c r="I800" s="1"/>
       <c r="J800" s="1"/>
       <c r="K800" s="1"/>
       <c r="L800" s="1"/>
       <c r="M800" s="1"/>
       <c r="N800" s="1"/>
       <c r="O800" s="1"/>
       <c r="P800" s="1"/>
       <c r="Q800" s="1"/>
       <c r="R800" s="1"/>
       <c r="S800" s="1"/>
       <c r="T800" s="1"/>
       <c r="U800" s="1"/>
       <c r="V800" s="1"/>
       <c r="W800" s="1"/>
     </row>
     <row r="801" spans="1:23">
       <c r="A801" s="3">
         <v>799</v>
       </c>
       <c r="B801" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C801" s="10" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D801" s="3" t="s">
         <v>1605</v>
       </c>
-      <c r="D801" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E801" s="3">
         <v>0</v>
       </c>
       <c r="F801" s="3">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G801" s="3">
-        <v>36.56</v>
+        <v>29.47</v>
       </c>
       <c r="H801" s="4">
-        <v>34.93</v>
+        <v>37.8</v>
       </c>
       <c r="I801" s="1"/>
       <c r="J801" s="1"/>
       <c r="K801" s="1"/>
       <c r="L801" s="1"/>
       <c r="M801" s="1"/>
       <c r="N801" s="1"/>
       <c r="O801" s="1"/>
       <c r="P801" s="1"/>
       <c r="Q801" s="1"/>
       <c r="R801" s="1"/>
       <c r="S801" s="1"/>
       <c r="T801" s="1"/>
       <c r="U801" s="1"/>
       <c r="V801" s="1"/>
       <c r="W801" s="1"/>
     </row>
     <row r="802" spans="1:23">
       <c r="A802" s="3">
         <v>800</v>
       </c>
       <c r="B802" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C802" s="10" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D802" s="3" t="s">
         <v>1607</v>
       </c>
-      <c r="D802" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E802" s="3">
         <v>0</v>
       </c>
       <c r="F802" s="3">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G802" s="3">
-        <v>57.2</v>
+        <v>36.47</v>
       </c>
       <c r="H802" s="4">
-        <v>52.48</v>
+        <v>0</v>
       </c>
       <c r="I802" s="1"/>
       <c r="J802" s="1"/>
       <c r="K802" s="1"/>
       <c r="L802" s="1"/>
       <c r="M802" s="1"/>
       <c r="N802" s="1"/>
       <c r="O802" s="1"/>
       <c r="P802" s="1"/>
       <c r="Q802" s="1"/>
       <c r="R802" s="1"/>
       <c r="S802" s="1"/>
       <c r="T802" s="1"/>
       <c r="U802" s="1"/>
       <c r="V802" s="1"/>
       <c r="W802" s="1"/>
     </row>
     <row r="803" spans="1:23">
       <c r="A803" s="3">
         <v>801</v>
       </c>
-      <c r="B803" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B803" s="3"/>
       <c r="C803" s="10" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D803" s="3" t="s">
         <v>1609</v>
       </c>
-      <c r="D803" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E803" s="3">
         <v>0</v>
       </c>
       <c r="F803" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G803" s="3">
-        <v>147.33</v>
+        <v>99.32</v>
       </c>
       <c r="H803" s="4">
-        <v>76.41</v>
+        <v>99.32</v>
       </c>
       <c r="I803" s="1"/>
       <c r="J803" s="1"/>
       <c r="K803" s="1"/>
       <c r="L803" s="1"/>
       <c r="M803" s="1"/>
       <c r="N803" s="1"/>
       <c r="O803" s="1"/>
       <c r="P803" s="1"/>
       <c r="Q803" s="1"/>
       <c r="R803" s="1"/>
       <c r="S803" s="1"/>
       <c r="T803" s="1"/>
       <c r="U803" s="1"/>
       <c r="V803" s="1"/>
       <c r="W803" s="1"/>
     </row>
     <row r="804" spans="1:23">
       <c r="A804" s="3">
         <v>802</v>
       </c>
       <c r="B804" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C804" s="10" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D804" s="3" t="s">
         <v>1611</v>
       </c>
-      <c r="D804" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E804" s="3">
         <v>0</v>
       </c>
       <c r="F804" s="3">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G804" s="3">
-        <v>34.82</v>
+        <v>148.46</v>
       </c>
       <c r="H804" s="4">
-        <v>32.35</v>
+        <v>148.46</v>
       </c>
       <c r="I804" s="1"/>
       <c r="J804" s="1"/>
       <c r="K804" s="1"/>
       <c r="L804" s="1"/>
       <c r="M804" s="1"/>
       <c r="N804" s="1"/>
       <c r="O804" s="1"/>
       <c r="P804" s="1"/>
       <c r="Q804" s="1"/>
       <c r="R804" s="1"/>
       <c r="S804" s="1"/>
       <c r="T804" s="1"/>
       <c r="U804" s="1"/>
       <c r="V804" s="1"/>
       <c r="W804" s="1"/>
     </row>
     <row r="805" spans="1:23">
       <c r="A805" s="3">
         <v>803</v>
       </c>
       <c r="B805" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C805" s="10" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D805" s="3" t="s">
         <v>1613</v>
       </c>
-      <c r="D805" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E805" s="3">
         <v>0</v>
       </c>
       <c r="F805" s="3">
-        <v>132</v>
+        <v>1</v>
       </c>
       <c r="G805" s="3">
-        <v>72.36</v>
+        <v>75.46</v>
       </c>
       <c r="H805" s="4">
-        <v>67.13</v>
+        <v>60.37</v>
       </c>
       <c r="I805" s="1"/>
       <c r="J805" s="1"/>
       <c r="K805" s="1"/>
       <c r="L805" s="1"/>
       <c r="M805" s="1"/>
       <c r="N805" s="1"/>
       <c r="O805" s="1"/>
       <c r="P805" s="1"/>
       <c r="Q805" s="1"/>
       <c r="R805" s="1"/>
       <c r="S805" s="1"/>
       <c r="T805" s="1"/>
       <c r="U805" s="1"/>
       <c r="V805" s="1"/>
       <c r="W805" s="1"/>
     </row>
     <row r="806" spans="1:23">
       <c r="A806" s="3">
         <v>804</v>
       </c>
       <c r="B806" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C806" s="10" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D806" s="3" t="s">
         <v>1615</v>
       </c>
-      <c r="D806" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E806" s="3">
         <v>0</v>
       </c>
       <c r="F806" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G806" s="3">
-        <v>73.6</v>
+        <v>0</v>
       </c>
       <c r="H806" s="4">
-        <v>68.23</v>
+        <v>0</v>
       </c>
       <c r="I806" s="1"/>
       <c r="J806" s="1"/>
       <c r="K806" s="1"/>
       <c r="L806" s="1"/>
       <c r="M806" s="1"/>
       <c r="N806" s="1"/>
       <c r="O806" s="1"/>
       <c r="P806" s="1"/>
       <c r="Q806" s="1"/>
       <c r="R806" s="1"/>
       <c r="S806" s="1"/>
       <c r="T806" s="1"/>
       <c r="U806" s="1"/>
       <c r="V806" s="1"/>
       <c r="W806" s="1"/>
     </row>
     <row r="807" spans="1:23">
       <c r="A807" s="3">
         <v>805</v>
       </c>
       <c r="B807" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C807" s="10" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D807" s="3" t="s">
         <v>1617</v>
       </c>
-      <c r="D807" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E807" s="3">
         <v>0</v>
       </c>
       <c r="F807" s="3">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="G807" s="3">
-        <v>1.31</v>
+        <v>82.06</v>
       </c>
       <c r="H807" s="4">
-        <v>1.31</v>
+        <v>182.62</v>
       </c>
       <c r="I807" s="1"/>
       <c r="J807" s="1"/>
       <c r="K807" s="1"/>
       <c r="L807" s="1"/>
       <c r="M807" s="1"/>
       <c r="N807" s="1"/>
       <c r="O807" s="1"/>
       <c r="P807" s="1"/>
       <c r="Q807" s="1"/>
       <c r="R807" s="1"/>
       <c r="S807" s="1"/>
       <c r="T807" s="1"/>
       <c r="U807" s="1"/>
       <c r="V807" s="1"/>
       <c r="W807" s="1"/>
     </row>
     <row r="808" spans="1:23">
       <c r="A808" s="3">
         <v>806</v>
       </c>
       <c r="B808" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C808" s="10" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D808" s="3" t="s">
         <v>1619</v>
       </c>
-      <c r="D808" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E808" s="3">
         <v>0</v>
       </c>
       <c r="F808" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G808" s="3">
-        <v>148.46</v>
+        <v>12.78</v>
       </c>
       <c r="H808" s="4">
-        <v>31.57</v>
+        <v>25.57</v>
       </c>
       <c r="I808" s="1"/>
       <c r="J808" s="1"/>
       <c r="K808" s="1"/>
       <c r="L808" s="1"/>
       <c r="M808" s="1"/>
       <c r="N808" s="1"/>
       <c r="O808" s="1"/>
       <c r="P808" s="1"/>
       <c r="Q808" s="1"/>
       <c r="R808" s="1"/>
       <c r="S808" s="1"/>
       <c r="T808" s="1"/>
       <c r="U808" s="1"/>
       <c r="V808" s="1"/>
       <c r="W808" s="1"/>
     </row>
     <row r="809" spans="1:23">
       <c r="A809" s="3">
         <v>807</v>
       </c>
       <c r="B809" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C809" s="10" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D809" s="3" t="s">
         <v>1621</v>
       </c>
-      <c r="D809" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E809" s="3">
         <v>0</v>
       </c>
       <c r="F809" s="3">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G809" s="3">
-        <v>2.52</v>
+        <v>74.33</v>
       </c>
       <c r="H809" s="4">
-        <v>0</v>
+        <v>33.78</v>
       </c>
       <c r="I809" s="1"/>
       <c r="J809" s="1"/>
       <c r="K809" s="1"/>
       <c r="L809" s="1"/>
       <c r="M809" s="1"/>
       <c r="N809" s="1"/>
       <c r="O809" s="1"/>
       <c r="P809" s="1"/>
       <c r="Q809" s="1"/>
       <c r="R809" s="1"/>
       <c r="S809" s="1"/>
       <c r="T809" s="1"/>
       <c r="U809" s="1"/>
       <c r="V809" s="1"/>
       <c r="W809" s="1"/>
     </row>
     <row r="810" spans="1:23">
       <c r="A810" s="3">
         <v>808</v>
       </c>
       <c r="B810" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C810" s="10" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D810" s="3" t="s">
         <v>1623</v>
       </c>
-      <c r="D810" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E810" s="3">
         <v>0</v>
       </c>
       <c r="F810" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G810" s="3">
-        <v>75.46</v>
+        <v>26</v>
       </c>
       <c r="H810" s="4">
-        <v>60.37</v>
+        <v>26</v>
       </c>
       <c r="I810" s="1"/>
       <c r="J810" s="1"/>
       <c r="K810" s="1"/>
       <c r="L810" s="1"/>
       <c r="M810" s="1"/>
       <c r="N810" s="1"/>
       <c r="O810" s="1"/>
       <c r="P810" s="1"/>
       <c r="Q810" s="1"/>
       <c r="R810" s="1"/>
       <c r="S810" s="1"/>
       <c r="T810" s="1"/>
       <c r="U810" s="1"/>
       <c r="V810" s="1"/>
       <c r="W810" s="1"/>
     </row>
     <row r="811" spans="1:23">
       <c r="A811" s="3">
         <v>809</v>
       </c>
       <c r="B811" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C811" s="10" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D811" s="3" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
       <c r="E811" s="3">
         <v>0</v>
       </c>
       <c r="F811" s="3">
         <v>1</v>
       </c>
       <c r="G811" s="3">
-        <v>52.65</v>
+        <v>272.39</v>
       </c>
       <c r="H811" s="4">
-        <v>52.65</v>
+        <v>272.39</v>
       </c>
       <c r="I811" s="1"/>
       <c r="J811" s="1"/>
       <c r="K811" s="1"/>
       <c r="L811" s="1"/>
       <c r="M811" s="1"/>
       <c r="N811" s="1"/>
       <c r="O811" s="1"/>
       <c r="P811" s="1"/>
       <c r="Q811" s="1"/>
       <c r="R811" s="1"/>
       <c r="S811" s="1"/>
       <c r="T811" s="1"/>
       <c r="U811" s="1"/>
       <c r="V811" s="1"/>
       <c r="W811" s="1"/>
     </row>
     <row r="812" spans="1:23">
       <c r="A812" s="3">
         <v>810</v>
       </c>
       <c r="B812" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C812" s="10" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D812" s="3" t="s">
         <v>1627</v>
       </c>
-      <c r="D812" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E812" s="3">
         <v>0</v>
       </c>
       <c r="F812" s="3">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="G812" s="3">
-        <v>48.32</v>
+        <v>93.88</v>
       </c>
       <c r="H812" s="4">
-        <v>11.72</v>
+        <v>170.58</v>
       </c>
       <c r="I812" s="1"/>
       <c r="J812" s="1"/>
       <c r="K812" s="1"/>
       <c r="L812" s="1"/>
       <c r="M812" s="1"/>
       <c r="N812" s="1"/>
       <c r="O812" s="1"/>
       <c r="P812" s="1"/>
       <c r="Q812" s="1"/>
       <c r="R812" s="1"/>
       <c r="S812" s="1"/>
       <c r="T812" s="1"/>
       <c r="U812" s="1"/>
       <c r="V812" s="1"/>
       <c r="W812" s="1"/>
     </row>
     <row r="813" spans="1:23">
       <c r="A813" s="3">
         <v>811</v>
       </c>
       <c r="B813" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C813" s="10" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D813" s="3" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
       <c r="E813" s="3">
         <v>0</v>
       </c>
       <c r="F813" s="3">
         <v>1</v>
       </c>
       <c r="G813" s="3">
-        <v>10.06</v>
+        <v>75.89</v>
       </c>
       <c r="H813" s="4">
-        <v>0</v>
+        <v>44.09</v>
       </c>
       <c r="I813" s="1"/>
       <c r="J813" s="1"/>
       <c r="K813" s="1"/>
       <c r="L813" s="1"/>
       <c r="M813" s="1"/>
       <c r="N813" s="1"/>
       <c r="O813" s="1"/>
       <c r="P813" s="1"/>
       <c r="Q813" s="1"/>
       <c r="R813" s="1"/>
       <c r="S813" s="1"/>
       <c r="T813" s="1"/>
       <c r="U813" s="1"/>
       <c r="V813" s="1"/>
       <c r="W813" s="1"/>
     </row>
     <row r="814" spans="1:23">
       <c r="A814" s="3">
         <v>812</v>
       </c>
       <c r="B814" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C814" s="10" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D814" s="3" t="s">
         <v>1631</v>
       </c>
-      <c r="D814" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E814" s="3">
         <v>0</v>
       </c>
       <c r="F814" s="3">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G814" s="3">
-        <v>116.73</v>
+        <v>0</v>
       </c>
       <c r="H814" s="4">
-        <v>69.18</v>
+        <v>0</v>
       </c>
       <c r="I814" s="1"/>
       <c r="J814" s="1"/>
       <c r="K814" s="1"/>
       <c r="L814" s="1"/>
       <c r="M814" s="1"/>
       <c r="N814" s="1"/>
       <c r="O814" s="1"/>
       <c r="P814" s="1"/>
       <c r="Q814" s="1"/>
       <c r="R814" s="1"/>
       <c r="S814" s="1"/>
       <c r="T814" s="1"/>
       <c r="U814" s="1"/>
       <c r="V814" s="1"/>
       <c r="W814" s="1"/>
     </row>
     <row r="815" spans="1:23">
       <c r="A815" s="3">
         <v>813</v>
       </c>
       <c r="B815" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C815" s="10" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D815" s="3" t="s">
         <v>1633</v>
       </c>
-      <c r="D815" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E815" s="3">
         <v>0</v>
       </c>
       <c r="F815" s="3">
-        <v>1</v>
+        <v>132</v>
       </c>
       <c r="G815" s="3">
-        <v>74.18</v>
+        <v>72.36</v>
       </c>
       <c r="H815" s="4">
-        <v>0</v>
+        <v>67.13</v>
       </c>
       <c r="I815" s="1"/>
       <c r="J815" s="1"/>
       <c r="K815" s="1"/>
       <c r="L815" s="1"/>
       <c r="M815" s="1"/>
       <c r="N815" s="1"/>
       <c r="O815" s="1"/>
       <c r="P815" s="1"/>
       <c r="Q815" s="1"/>
       <c r="R815" s="1"/>
       <c r="S815" s="1"/>
       <c r="T815" s="1"/>
       <c r="U815" s="1"/>
       <c r="V815" s="1"/>
       <c r="W815" s="1"/>
     </row>
     <row r="816" spans="1:23">
       <c r="A816" s="3">
         <v>814</v>
       </c>
       <c r="B816" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C816" s="10" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D816" s="3" t="s">
         <v>1635</v>
       </c>
-      <c r="D816" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E816" s="3">
         <v>0</v>
       </c>
       <c r="F816" s="3">
-        <v>42</v>
+        <v>2</v>
       </c>
       <c r="G816" s="3">
-        <v>29.47</v>
+        <v>73.6</v>
       </c>
       <c r="H816" s="4">
-        <v>0</v>
+        <v>73.6</v>
       </c>
       <c r="I816" s="1"/>
       <c r="J816" s="1"/>
       <c r="K816" s="1"/>
       <c r="L816" s="1"/>
       <c r="M816" s="1"/>
       <c r="N816" s="1"/>
       <c r="O816" s="1"/>
       <c r="P816" s="1"/>
       <c r="Q816" s="1"/>
       <c r="R816" s="1"/>
       <c r="S816" s="1"/>
       <c r="T816" s="1"/>
       <c r="U816" s="1"/>
       <c r="V816" s="1"/>
       <c r="W816" s="1"/>
     </row>
     <row r="817" spans="1:23">
       <c r="A817" s="3">
         <v>815</v>
       </c>
       <c r="B817" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C817" s="10" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D817" s="3" t="s">
         <v>1637</v>
       </c>
-      <c r="D817" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E817" s="3">
         <v>0</v>
       </c>
       <c r="F817" s="3">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G817" s="3">
-        <v>49.69</v>
+        <v>120.57</v>
       </c>
       <c r="H817" s="4">
-        <v>0</v>
+        <v>114.05</v>
       </c>
       <c r="I817" s="1"/>
       <c r="J817" s="1"/>
       <c r="K817" s="1"/>
       <c r="L817" s="1"/>
       <c r="M817" s="1"/>
       <c r="N817" s="1"/>
       <c r="O817" s="1"/>
       <c r="P817" s="1"/>
       <c r="Q817" s="1"/>
       <c r="R817" s="1"/>
       <c r="S817" s="1"/>
       <c r="T817" s="1"/>
       <c r="U817" s="1"/>
       <c r="V817" s="1"/>
       <c r="W817" s="1"/>
     </row>
     <row r="818" spans="1:23">
       <c r="A818" s="3">
         <v>816</v>
       </c>
       <c r="B818" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C818" s="10" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D818" s="3" t="s">
         <v>1639</v>
       </c>
-      <c r="D818" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E818" s="3">
         <v>0</v>
       </c>
       <c r="F818" s="3">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="G818" s="3">
-        <v>71.89</v>
+        <v>87.82</v>
       </c>
       <c r="H818" s="4">
-        <v>0</v>
+        <v>175.64</v>
       </c>
       <c r="I818" s="1"/>
       <c r="J818" s="1"/>
       <c r="K818" s="1"/>
       <c r="L818" s="1"/>
       <c r="M818" s="1"/>
       <c r="N818" s="1"/>
       <c r="O818" s="1"/>
       <c r="P818" s="1"/>
       <c r="Q818" s="1"/>
       <c r="R818" s="1"/>
       <c r="S818" s="1"/>
       <c r="T818" s="1"/>
       <c r="U818" s="1"/>
       <c r="V818" s="1"/>
       <c r="W818" s="1"/>
     </row>
     <row r="819" spans="1:23">
       <c r="A819" s="3">
         <v>817</v>
       </c>
       <c r="B819" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C819" s="10" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D819" s="3" t="s">
         <v>1641</v>
       </c>
-      <c r="D819" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E819" s="3">
         <v>0</v>
       </c>
       <c r="F819" s="3">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G819" s="3">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="H819" s="4">
-        <v>0</v>
+        <v>198.87</v>
       </c>
       <c r="I819" s="1"/>
       <c r="J819" s="1"/>
       <c r="K819" s="1"/>
       <c r="L819" s="1"/>
       <c r="M819" s="1"/>
       <c r="N819" s="1"/>
       <c r="O819" s="1"/>
       <c r="P819" s="1"/>
       <c r="Q819" s="1"/>
       <c r="R819" s="1"/>
       <c r="S819" s="1"/>
       <c r="T819" s="1"/>
       <c r="U819" s="1"/>
       <c r="V819" s="1"/>
       <c r="W819" s="1"/>
     </row>
     <row r="820" spans="1:23">
       <c r="A820" s="3">
         <v>818</v>
       </c>
       <c r="B820" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C820" s="10" t="s">
-        <v>1633</v>
+        <v>1642</v>
       </c>
       <c r="D820" s="3" t="s">
         <v>1643</v>
       </c>
       <c r="E820" s="3">
         <v>0</v>
       </c>
       <c r="F820" s="3">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G820" s="3">
-        <v>75.89</v>
+        <v>57.2</v>
       </c>
       <c r="H820" s="4">
-        <v>0</v>
+        <v>56.43</v>
       </c>
       <c r="I820" s="1"/>
       <c r="J820" s="1"/>
       <c r="K820" s="1"/>
       <c r="L820" s="1"/>
       <c r="M820" s="1"/>
       <c r="N820" s="1"/>
       <c r="O820" s="1"/>
       <c r="P820" s="1"/>
       <c r="Q820" s="1"/>
       <c r="R820" s="1"/>
       <c r="S820" s="1"/>
       <c r="T820" s="1"/>
       <c r="U820" s="1"/>
       <c r="V820" s="1"/>
       <c r="W820" s="1"/>
     </row>
     <row r="821" spans="1:23">
       <c r="A821" s="3">
         <v>819</v>
       </c>
       <c r="B821" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C821" s="10" t="s">
         <v>1644</v>
       </c>
       <c r="D821" s="3" t="s">
         <v>1645</v>
       </c>
       <c r="E821" s="3">
         <v>0</v>
       </c>
       <c r="F821" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G821" s="3">
-        <v>36.47</v>
+        <v>147.33</v>
       </c>
       <c r="H821" s="4">
-        <v>0</v>
+        <v>76.41</v>
       </c>
       <c r="I821" s="1"/>
       <c r="J821" s="1"/>
       <c r="K821" s="1"/>
       <c r="L821" s="1"/>
       <c r="M821" s="1"/>
       <c r="N821" s="1"/>
       <c r="O821" s="1"/>
       <c r="P821" s="1"/>
       <c r="Q821" s="1"/>
       <c r="R821" s="1"/>
       <c r="S821" s="1"/>
       <c r="T821" s="1"/>
       <c r="U821" s="1"/>
       <c r="V821" s="1"/>
       <c r="W821" s="1"/>
     </row>
     <row r="822" spans="1:23">
       <c r="A822" s="3">
         <v>820</v>
       </c>
       <c r="B822" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C822" s="10" t="s">
         <v>1646</v>
       </c>
       <c r="D822" s="3" t="s">
         <v>1647</v>
       </c>
       <c r="E822" s="3">
         <v>0</v>
       </c>
       <c r="F822" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G822" s="3">
-        <v>0</v>
+        <v>34.82</v>
       </c>
       <c r="H822" s="4">
-        <v>0</v>
+        <v>34.82</v>
       </c>
       <c r="I822" s="1"/>
       <c r="J822" s="1"/>
       <c r="K822" s="1"/>
       <c r="L822" s="1"/>
       <c r="M822" s="1"/>
       <c r="N822" s="1"/>
       <c r="O822" s="1"/>
       <c r="P822" s="1"/>
       <c r="Q822" s="1"/>
       <c r="R822" s="1"/>
       <c r="S822" s="1"/>
       <c r="T822" s="1"/>
       <c r="U822" s="1"/>
       <c r="V822" s="1"/>
       <c r="W822" s="1"/>
     </row>
     <row r="823" spans="1:23">
       <c r="A823" s="3">
         <v>821</v>
       </c>
       <c r="B823" s="3" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="C823" s="10" t="s">
         <v>1648</v>
       </c>
-      <c r="D823" s="3"/>
+      <c r="D823" s="3" t="s">
+        <v>1649</v>
+      </c>
       <c r="E823" s="3">
         <v>0</v>
       </c>
       <c r="F823" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G823" s="3">
-        <v>0</v>
+        <v>2.52</v>
       </c>
       <c r="H823" s="4">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="I823" s="1"/>
       <c r="J823" s="1"/>
       <c r="K823" s="1"/>
       <c r="L823" s="1"/>
       <c r="M823" s="1"/>
       <c r="N823" s="1"/>
       <c r="O823" s="1"/>
       <c r="P823" s="1"/>
       <c r="Q823" s="1"/>
       <c r="R823" s="1"/>
       <c r="S823" s="1"/>
       <c r="T823" s="1"/>
       <c r="U823" s="1"/>
       <c r="V823" s="1"/>
       <c r="W823" s="1"/>
     </row>
     <row r="824" spans="1:23">
       <c r="A824" s="3">
         <v>822</v>
       </c>
       <c r="B824" s="3" t="s">
-        <v>1649</v>
+        <v>20</v>
       </c>
       <c r="C824" s="10" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D824" s="3" t="s">
         <v>1650</v>
       </c>
-      <c r="D824" s="3"/>
       <c r="E824" s="3">
         <v>0</v>
       </c>
       <c r="F824" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G824" s="3">
-        <v>0</v>
+        <v>74.18</v>
       </c>
       <c r="H824" s="4">
-        <v>0</v>
+        <v>74.18</v>
       </c>
       <c r="I824" s="1"/>
       <c r="J824" s="1"/>
       <c r="K824" s="1"/>
       <c r="L824" s="1"/>
       <c r="M824" s="1"/>
       <c r="N824" s="1"/>
       <c r="O824" s="1"/>
       <c r="P824" s="1"/>
       <c r="Q824" s="1"/>
       <c r="R824" s="1"/>
       <c r="S824" s="1"/>
       <c r="T824" s="1"/>
       <c r="U824" s="1"/>
       <c r="V824" s="1"/>
       <c r="W824" s="1"/>
     </row>
     <row r="825" spans="1:23">
       <c r="A825" s="3">
         <v>823</v>
       </c>
       <c r="B825" s="3" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C825" s="10" t="s">
         <v>1651</v>
       </c>
       <c r="D825" s="3"/>
       <c r="E825" s="3">
         <v>0</v>
       </c>
       <c r="F825" s="3">
         <v>0</v>
       </c>
       <c r="G825" s="3">
         <v>0</v>
       </c>
       <c r="H825" s="4">
         <v>0</v>
       </c>
       <c r="I825" s="1"/>
       <c r="J825" s="1"/>
       <c r="K825" s="1"/>
       <c r="L825" s="1"/>
       <c r="M825" s="1"/>
       <c r="N825" s="1"/>
       <c r="O825" s="1"/>
       <c r="P825" s="1"/>
       <c r="Q825" s="1"/>
       <c r="R825" s="1"/>
       <c r="S825" s="1"/>
       <c r="T825" s="1"/>
       <c r="U825" s="1"/>
       <c r="V825" s="1"/>
       <c r="W825" s="1"/>
     </row>
     <row r="826" spans="1:23">
       <c r="A826" s="7" t="s">
         <v>1652</v>
       </c>
       <c r="B826" s="7"/>
       <c r="C826" s="11"/>
       <c r="D826" s="7"/>
       <c r="E826" s="7">
         <v>321322.76</v>
       </c>
       <c r="F826" s="7">
         <v>0</v>
       </c>
       <c r="G826" s="7">
-        <v>289964.12</v>
+        <v>271071.33</v>
       </c>
       <c r="H826" s="8">
-        <v>101125.63</v>
+        <v>173436.72</v>
       </c>
       <c r="I826" s="1"/>
       <c r="J826" s="1"/>
       <c r="K826" s="1"/>
       <c r="L826" s="1"/>
       <c r="M826" s="1"/>
       <c r="N826" s="1"/>
       <c r="O826" s="1"/>
       <c r="P826" s="1"/>
       <c r="Q826" s="1"/>
       <c r="R826" s="1"/>
       <c r="S826" s="1"/>
       <c r="T826" s="1"/>
       <c r="U826" s="1"/>
       <c r="V826" s="1"/>
       <c r="W826" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A826:D826"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>