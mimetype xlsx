--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="741">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="743">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1989,50 +1989,56 @@
     <t>REQ/000843/2025-2026</t>
   </si>
   <si>
     <t>2025-07-26</t>
   </si>
   <si>
     <t>VMR/2023/000508</t>
   </si>
   <si>
     <t>0000000310</t>
   </si>
   <si>
     <t>2025-09-10</t>
   </si>
   <si>
     <t>REQ/000418/2025-2026</t>
   </si>
   <si>
     <t>2025-05-27</t>
   </si>
   <si>
     <t>VMR/2023/002828</t>
   </si>
   <si>
     <t>Please Approve.</t>
+  </si>
+  <si>
+    <t>0000000315</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
   </si>
   <si>
     <t>REQ/000514/2025-2026</t>
   </si>
   <si>
     <t>VMR/2024/000308</t>
   </si>
   <si>
     <t>0000000307</t>
   </si>
   <si>
     <t>REQ/2024/4367</t>
   </si>
   <si>
     <t>2024-09-03</t>
   </si>
   <si>
     <t>VMR/2024/2116</t>
   </si>
   <si>
     <t>Please approve our request</t>
   </si>
   <si>
     <t>REQ/2024/4770</t>
   </si>
@@ -10339,858 +10345,860 @@
       <c r="P194" s="1"/>
       <c r="Q194" s="1"/>
       <c r="R194" s="1"/>
       <c r="S194" s="1"/>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>655</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>656</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>657</v>
       </c>
       <c r="E195" s="3" t="s">
         <v>658</v>
       </c>
-      <c r="F195" s="3"/>
+      <c r="F195" s="3" t="s">
+        <v>659</v>
+      </c>
       <c r="G195" s="3" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H195" s="4" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="I195" s="4"/>
       <c r="J195" s="1"/>
       <c r="K195" s="1"/>
       <c r="L195" s="1"/>
       <c r="M195" s="1"/>
       <c r="N195" s="1"/>
       <c r="O195" s="1"/>
       <c r="P195" s="1"/>
       <c r="Q195" s="1"/>
       <c r="R195" s="1"/>
       <c r="S195" s="1"/>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>629</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E196" s="3"/>
       <c r="F196" s="3" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H196" s="4" t="s">
         <v>629</v>
       </c>
       <c r="I196" s="4"/>
       <c r="J196" s="1"/>
       <c r="K196" s="1"/>
       <c r="L196" s="1"/>
       <c r="M196" s="1"/>
       <c r="N196" s="1"/>
       <c r="O196" s="1"/>
       <c r="P196" s="1"/>
       <c r="Q196" s="1"/>
       <c r="R196" s="1"/>
       <c r="S196" s="1"/>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="F197" s="3"/>
       <c r="G197" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H197" s="4" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="I197" s="4"/>
       <c r="J197" s="1"/>
       <c r="K197" s="1"/>
       <c r="L197" s="1"/>
       <c r="M197" s="1"/>
       <c r="N197" s="1"/>
       <c r="O197" s="1"/>
       <c r="P197" s="1"/>
       <c r="Q197" s="1"/>
       <c r="R197" s="1"/>
       <c r="S197" s="1"/>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E198" s="3" t="s">
         <v>582</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H198" s="4" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="I198" s="4"/>
       <c r="J198" s="1"/>
       <c r="K198" s="1"/>
       <c r="L198" s="1"/>
       <c r="M198" s="1"/>
       <c r="N198" s="1"/>
       <c r="O198" s="1"/>
       <c r="P198" s="1"/>
       <c r="Q198" s="1"/>
       <c r="R198" s="1"/>
       <c r="S198" s="1"/>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F199" s="3"/>
       <c r="G199" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H199" s="4" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="I199" s="4"/>
       <c r="J199" s="1"/>
       <c r="K199" s="1"/>
       <c r="L199" s="1"/>
       <c r="M199" s="1"/>
       <c r="N199" s="1"/>
       <c r="O199" s="1"/>
       <c r="P199" s="1"/>
       <c r="Q199" s="1"/>
       <c r="R199" s="1"/>
       <c r="S199" s="1"/>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="E200" s="3"/>
       <c r="F200" s="3" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H200" s="4" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="I200" s="4"/>
       <c r="J200" s="1"/>
       <c r="K200" s="1"/>
       <c r="L200" s="1"/>
       <c r="M200" s="1"/>
       <c r="N200" s="1"/>
       <c r="O200" s="1"/>
       <c r="P200" s="1"/>
       <c r="Q200" s="1"/>
       <c r="R200" s="1"/>
       <c r="S200" s="1"/>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>499</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="F201" s="3" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H201" s="4" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="I201" s="4"/>
       <c r="J201" s="1"/>
       <c r="K201" s="1"/>
       <c r="L201" s="1"/>
       <c r="M201" s="1"/>
       <c r="N201" s="1"/>
       <c r="O201" s="1"/>
       <c r="P201" s="1"/>
       <c r="Q201" s="1"/>
       <c r="R201" s="1"/>
       <c r="S201" s="1"/>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>499</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="E202" s="3" t="s">
         <v>514</v>
       </c>
       <c r="F202" s="3" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H202" s="4" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="I202" s="4"/>
       <c r="J202" s="1"/>
       <c r="K202" s="1"/>
       <c r="L202" s="1"/>
       <c r="M202" s="1"/>
       <c r="N202" s="1"/>
       <c r="O202" s="1"/>
       <c r="P202" s="1"/>
       <c r="Q202" s="1"/>
       <c r="R202" s="1"/>
       <c r="S202" s="1"/>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="F203" s="3"/>
       <c r="G203" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H203" s="4" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="I203" s="4"/>
       <c r="J203" s="1"/>
       <c r="K203" s="1"/>
       <c r="L203" s="1"/>
       <c r="M203" s="1"/>
       <c r="N203" s="1"/>
       <c r="O203" s="1"/>
       <c r="P203" s="1"/>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
       <c r="S203" s="1"/>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F204" s="3"/>
       <c r="G204" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H204" s="4" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="I204" s="4"/>
       <c r="J204" s="1"/>
       <c r="K204" s="1"/>
       <c r="L204" s="1"/>
       <c r="M204" s="1"/>
       <c r="N204" s="1"/>
       <c r="O204" s="1"/>
       <c r="P204" s="1"/>
       <c r="Q204" s="1"/>
       <c r="R204" s="1"/>
       <c r="S204" s="1"/>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="F205" s="3"/>
       <c r="G205" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H205" s="4" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="I205" s="4"/>
       <c r="J205" s="1"/>
       <c r="K205" s="1"/>
       <c r="L205" s="1"/>
       <c r="M205" s="1"/>
       <c r="N205" s="1"/>
       <c r="O205" s="1"/>
       <c r="P205" s="1"/>
       <c r="Q205" s="1"/>
       <c r="R205" s="1"/>
       <c r="S205" s="1"/>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="E206" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H206" s="4" t="s">
         <v>702</v>
-      </c>
-[...7 lines deleted...]
-        <v>700</v>
       </c>
       <c r="I206" s="4"/>
       <c r="J206" s="1"/>
       <c r="K206" s="1"/>
       <c r="L206" s="1"/>
       <c r="M206" s="1"/>
       <c r="N206" s="1"/>
       <c r="O206" s="1"/>
       <c r="P206" s="1"/>
       <c r="Q206" s="1"/>
       <c r="R206" s="1"/>
       <c r="S206" s="1"/>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E207" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F207" s="3" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H207" s="4" t="s">
         <v>626</v>
       </c>
       <c r="I207" s="4"/>
       <c r="J207" s="1"/>
       <c r="K207" s="1"/>
       <c r="L207" s="1"/>
       <c r="M207" s="1"/>
       <c r="N207" s="1"/>
       <c r="O207" s="1"/>
       <c r="P207" s="1"/>
       <c r="Q207" s="1"/>
       <c r="R207" s="1"/>
       <c r="S207" s="1"/>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="F208" s="3"/>
       <c r="G208" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H208" s="4" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="I208" s="4"/>
       <c r="J208" s="1"/>
       <c r="K208" s="1"/>
       <c r="L208" s="1"/>
       <c r="M208" s="1"/>
       <c r="N208" s="1"/>
       <c r="O208" s="1"/>
       <c r="P208" s="1"/>
       <c r="Q208" s="1"/>
       <c r="R208" s="1"/>
       <c r="S208" s="1"/>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="E209" s="3" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H209" s="4" t="s">
         <v>199</v>
       </c>
       <c r="I209" s="4"/>
       <c r="J209" s="1"/>
       <c r="K209" s="1"/>
       <c r="L209" s="1"/>
       <c r="M209" s="1"/>
       <c r="N209" s="1"/>
       <c r="O209" s="1"/>
       <c r="P209" s="1"/>
       <c r="Q209" s="1"/>
       <c r="R209" s="1"/>
       <c r="S209" s="1"/>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>521</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H210" s="4" t="s">
         <v>521</v>
       </c>
       <c r="I210" s="4"/>
       <c r="J210" s="1"/>
       <c r="K210" s="1"/>
       <c r="L210" s="1"/>
       <c r="M210" s="1"/>
       <c r="N210" s="1"/>
       <c r="O210" s="1"/>
       <c r="P210" s="1"/>
       <c r="Q210" s="1"/>
       <c r="R210" s="1"/>
       <c r="S210" s="1"/>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E211" s="3" t="s">
         <v>224</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H211" s="4" t="s">
         <v>626</v>
       </c>
       <c r="I211" s="4"/>
       <c r="J211" s="1"/>
       <c r="K211" s="1"/>
       <c r="L211" s="1"/>
       <c r="M211" s="1"/>
       <c r="N211" s="1"/>
       <c r="O211" s="1"/>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1"/>
       <c r="S211" s="1"/>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E212" s="3" t="s">
         <v>224</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H212" s="4" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="I212" s="4"/>
       <c r="J212" s="1"/>
       <c r="K212" s="1"/>
       <c r="L212" s="1"/>
       <c r="M212" s="1"/>
       <c r="N212" s="1"/>
       <c r="O212" s="1"/>
       <c r="P212" s="1"/>
       <c r="Q212" s="1"/>
       <c r="R212" s="1"/>
       <c r="S212" s="1"/>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H213" s="4" t="s">
         <v>645</v>
       </c>
       <c r="I213" s="4"/>
       <c r="J213" s="1"/>
       <c r="K213" s="1"/>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
       <c r="N213" s="1"/>
       <c r="O213" s="1"/>
       <c r="P213" s="1"/>
       <c r="Q213" s="1"/>
       <c r="R213" s="1"/>
       <c r="S213" s="1"/>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H214" s="4" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="I214" s="4"/>
       <c r="J214" s="1"/>
       <c r="K214" s="1"/>
       <c r="L214" s="1"/>
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E215" s="3"/>
       <c r="F215" s="3" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H215" s="4" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="I215" s="4"/>
       <c r="J215" s="1"/>
       <c r="K215" s="1"/>
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>