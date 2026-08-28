--- v3 (2026-04-01)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="743">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2226,50 +2226,62 @@
     <t>REQ/2024/4305</t>
   </si>
   <si>
     <t>VMR/2023/001487</t>
   </si>
   <si>
     <t>Please accept</t>
   </si>
   <si>
     <t>0000000292</t>
   </si>
   <si>
     <t>REQ/2024/4282</t>
   </si>
   <si>
     <t>VMR/2023/000845</t>
   </si>
   <si>
     <t>Ok</t>
   </si>
   <si>
     <t>0000000294</t>
   </si>
   <si>
     <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>REQ/000340/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>VMR/2023/000908</t>
+  </si>
+  <si>
+    <t>0000000232</t>
   </si>
   <si>
     <t>REQ/001336/2025-2026</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>
   <si>
     <t>VMR/2023/002535</t>
   </si>
   <si>
     <t>0000000313</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -2640,51 +2652,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W215"/>
+  <dimension ref="A1:W216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="135.53833" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="94.262695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -11146,75 +11158,116 @@
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>738</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>739</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>740</v>
       </c>
-      <c r="E215" s="3"/>
+      <c r="E215" s="3" t="s">
+        <v>114</v>
+      </c>
       <c r="F215" s="3" t="s">
         <v>741</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H215" s="4" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="I215" s="4"/>
       <c r="J215" s="1"/>
       <c r="K215" s="1"/>
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
+    </row>
+    <row r="216" spans="1:23">
+      <c r="A216" s="3">
+        <v>214</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="E216" s="3"/>
+      <c r="F216" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H216" s="4" t="s">
+        <v>746</v>
+      </c>
+      <c r="I216" s="4"/>
+      <c r="J216" s="1"/>
+      <c r="K216" s="1"/>
+      <c r="L216" s="1"/>
+      <c r="M216" s="1"/>
+      <c r="N216" s="1"/>
+      <c r="O216" s="1"/>
+      <c r="P216" s="1"/>
+      <c r="Q216" s="1"/>
+      <c r="R216" s="1"/>
+      <c r="S216" s="1"/>
+      <c r="T216" s="1"/>
+      <c r="U216" s="1"/>
+      <c r="V216" s="1"/>
+      <c r="W216" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>