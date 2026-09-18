--- v4 (2026-06-23)
+++ v5 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1998">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2006">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5852,50 +5852,62 @@
   <si>
     <t>Please Approve.</t>
   </si>
   <si>
     <t>0000000374</t>
   </si>
   <si>
     <t>REQ/000172/2026-2027</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>approved please</t>
   </si>
   <si>
     <t>0000000057</t>
   </si>
   <si>
     <t>REQ/000210/2026-2027</t>
   </si>
   <si>
     <t>0000000542</t>
   </si>
   <si>
+    <t>REQ/000406/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>VMR/2023/003602</t>
+  </si>
+  <si>
+    <t>0000000786</t>
+  </si>
+  <si>
     <t>REQ/001135/2025-2026</t>
   </si>
   <si>
     <t>2025-10-26</t>
   </si>
   <si>
     <t>0000000066</t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>REQ/001332/2025-2026</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
   <si>
     <t>Billing</t>
   </si>
   <si>
     <t>REQ/001249/2025-2026</t>
@@ -5967,50 +5979,62 @@
     <t>0000000861</t>
   </si>
   <si>
     <t>REQ/000191/2026-2027</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>VMR/2024/000726</t>
   </si>
   <si>
     <t>0000000865</t>
   </si>
   <si>
     <t>REQ/000173/2026-2027</t>
   </si>
   <si>
     <t>VMR/2023/001628</t>
   </si>
   <si>
     <t>Approved please</t>
   </si>
   <si>
     <t>0000000635</t>
+  </si>
+  <si>
+    <t>REQ/000429/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>VMR/2024/1885</t>
+  </si>
+  <si>
+    <t>0000000731</t>
   </si>
   <si>
     <t>REQ/000200/2026-2027</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>0000000633</t>
   </si>
   <si>
     <t>REQ/000091/2026-2027</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>VMR/2023/002930</t>
   </si>
   <si>
     <t>REQ/001314/2025-2026</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
@@ -6405,51 +6429,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W649"/>
+  <dimension ref="A1:W651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="137.966309" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="103.688965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -31777,561 +31801,643 @@
       <c r="K636" s="1"/>
       <c r="L636" s="1"/>
       <c r="M636" s="1"/>
       <c r="N636" s="1"/>
       <c r="O636" s="1"/>
       <c r="P636" s="1"/>
       <c r="Q636" s="1"/>
       <c r="R636" s="1"/>
       <c r="S636" s="1"/>
       <c r="T636" s="1"/>
       <c r="U636" s="1"/>
       <c r="V636" s="1"/>
       <c r="W636" s="1"/>
     </row>
     <row r="637" spans="1:23">
       <c r="A637" s="3">
         <v>635</v>
       </c>
       <c r="B637" s="3" t="s">
         <v>1946</v>
       </c>
       <c r="C637" s="3" t="s">
         <v>1947</v>
       </c>
       <c r="D637" s="3" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="E637" s="3"/>
+        <v>1948</v>
+      </c>
+      <c r="E637" s="3" t="s">
+        <v>1142</v>
+      </c>
       <c r="F637" s="3" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="G637" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H637" s="4" t="s">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="I637" s="4"/>
       <c r="J637" s="1"/>
       <c r="K637" s="1"/>
       <c r="L637" s="1"/>
       <c r="M637" s="1"/>
       <c r="N637" s="1"/>
       <c r="O637" s="1"/>
       <c r="P637" s="1"/>
       <c r="Q637" s="1"/>
       <c r="R637" s="1"/>
       <c r="S637" s="1"/>
       <c r="T637" s="1"/>
       <c r="U637" s="1"/>
       <c r="V637" s="1"/>
       <c r="W637" s="1"/>
     </row>
     <row r="638" spans="1:23">
       <c r="A638" s="3">
         <v>636</v>
       </c>
       <c r="B638" s="3" t="s">
         <v>1950</v>
       </c>
       <c r="C638" s="3" t="s">
         <v>1951</v>
       </c>
       <c r="D638" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E638" s="3"/>
+      <c r="F638" s="3" t="s">
         <v>1952</v>
       </c>
-      <c r="E638" s="3" t="s">
+      <c r="G638" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H638" s="4" t="s">
         <v>1953</v>
-      </c>
-[...5 lines deleted...]
-        <v>1951</v>
       </c>
       <c r="I638" s="4"/>
       <c r="J638" s="1"/>
       <c r="K638" s="1"/>
       <c r="L638" s="1"/>
       <c r="M638" s="1"/>
       <c r="N638" s="1"/>
       <c r="O638" s="1"/>
       <c r="P638" s="1"/>
       <c r="Q638" s="1"/>
       <c r="R638" s="1"/>
       <c r="S638" s="1"/>
       <c r="T638" s="1"/>
       <c r="U638" s="1"/>
       <c r="V638" s="1"/>
       <c r="W638" s="1"/>
     </row>
     <row r="639" spans="1:23">
       <c r="A639" s="3">
         <v>637</v>
       </c>
       <c r="B639" s="3" t="s">
         <v>1954</v>
       </c>
       <c r="C639" s="3" t="s">
         <v>1955</v>
       </c>
       <c r="D639" s="3" t="s">
         <v>1956</v>
       </c>
       <c r="E639" s="3" t="s">
         <v>1957</v>
       </c>
-      <c r="F639" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F639" s="3"/>
       <c r="G639" s="3" t="s">
-        <v>19</v>
+        <v>944</v>
       </c>
       <c r="H639" s="4" t="s">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="I639" s="4"/>
       <c r="J639" s="1"/>
       <c r="K639" s="1"/>
       <c r="L639" s="1"/>
       <c r="M639" s="1"/>
       <c r="N639" s="1"/>
       <c r="O639" s="1"/>
       <c r="P639" s="1"/>
       <c r="Q639" s="1"/>
       <c r="R639" s="1"/>
       <c r="S639" s="1"/>
       <c r="T639" s="1"/>
       <c r="U639" s="1"/>
       <c r="V639" s="1"/>
       <c r="W639" s="1"/>
     </row>
     <row r="640" spans="1:23">
       <c r="A640" s="3">
         <v>638</v>
       </c>
       <c r="B640" s="3" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C640" s="3" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D640" s="3" t="s">
         <v>1960</v>
       </c>
-      <c r="C640" s="3" t="s">
+      <c r="E640" s="3" t="s">
         <v>1961</v>
       </c>
-      <c r="D640" s="3" t="s">
+      <c r="F640" s="3" t="s">
         <v>1962</v>
       </c>
-      <c r="E640" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F640" s="3" t="s">
+      <c r="G640" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H640" s="4" t="s">
         <v>1963</v>
-      </c>
-[...4 lines deleted...]
-        <v>1964</v>
       </c>
       <c r="I640" s="4"/>
       <c r="J640" s="1"/>
       <c r="K640" s="1"/>
       <c r="L640" s="1"/>
       <c r="M640" s="1"/>
       <c r="N640" s="1"/>
       <c r="O640" s="1"/>
       <c r="P640" s="1"/>
       <c r="Q640" s="1"/>
       <c r="R640" s="1"/>
       <c r="S640" s="1"/>
       <c r="T640" s="1"/>
       <c r="U640" s="1"/>
       <c r="V640" s="1"/>
       <c r="W640" s="1"/>
     </row>
     <row r="641" spans="1:23">
       <c r="A641" s="3">
         <v>639</v>
       </c>
       <c r="B641" s="3" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C641" s="3" t="s">
         <v>1965</v>
       </c>
-      <c r="C641" s="3" t="s">
+      <c r="D641" s="3" t="s">
         <v>1966</v>
       </c>
-      <c r="D641" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E641" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F641" s="3" t="s">
         <v>1967</v>
       </c>
-      <c r="F641" s="3" t="s">
+      <c r="G641" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H641" s="4" t="s">
         <v>1968</v>
-      </c>
-[...4 lines deleted...]
-        <v>1966</v>
       </c>
       <c r="I641" s="4"/>
       <c r="J641" s="1"/>
       <c r="K641" s="1"/>
       <c r="L641" s="1"/>
       <c r="M641" s="1"/>
       <c r="N641" s="1"/>
       <c r="O641" s="1"/>
       <c r="P641" s="1"/>
       <c r="Q641" s="1"/>
       <c r="R641" s="1"/>
       <c r="S641" s="1"/>
       <c r="T641" s="1"/>
       <c r="U641" s="1"/>
       <c r="V641" s="1"/>
       <c r="W641" s="1"/>
     </row>
     <row r="642" spans="1:23">
       <c r="A642" s="3">
         <v>640</v>
       </c>
       <c r="B642" s="3" t="s">
         <v>1969</v>
       </c>
       <c r="C642" s="3" t="s">
-        <v>1711</v>
+        <v>1970</v>
       </c>
       <c r="D642" s="3" t="s">
-        <v>1970</v>
+        <v>591</v>
       </c>
       <c r="E642" s="3" t="s">
         <v>1971</v>
       </c>
       <c r="F642" s="3" t="s">
         <v>1972</v>
       </c>
       <c r="G642" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H642" s="4" t="s">
-        <v>1711</v>
+        <v>1970</v>
       </c>
       <c r="I642" s="4"/>
       <c r="J642" s="1"/>
       <c r="K642" s="1"/>
       <c r="L642" s="1"/>
       <c r="M642" s="1"/>
       <c r="N642" s="1"/>
       <c r="O642" s="1"/>
       <c r="P642" s="1"/>
       <c r="Q642" s="1"/>
       <c r="R642" s="1"/>
       <c r="S642" s="1"/>
       <c r="T642" s="1"/>
       <c r="U642" s="1"/>
       <c r="V642" s="1"/>
       <c r="W642" s="1"/>
     </row>
     <row r="643" spans="1:23">
       <c r="A643" s="3">
         <v>641</v>
       </c>
       <c r="B643" s="3" t="s">
         <v>1973</v>
       </c>
       <c r="C643" s="3" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D643" s="3" t="s">
         <v>1974</v>
       </c>
-      <c r="D643" s="3" t="s">
+      <c r="E643" s="3" t="s">
         <v>1975</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
       <c r="F643" s="3" t="s">
         <v>1976</v>
       </c>
       <c r="G643" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H643" s="4" t="s">
-        <v>1974</v>
+        <v>1711</v>
       </c>
       <c r="I643" s="4"/>
       <c r="J643" s="1"/>
       <c r="K643" s="1"/>
       <c r="L643" s="1"/>
       <c r="M643" s="1"/>
       <c r="N643" s="1"/>
       <c r="O643" s="1"/>
       <c r="P643" s="1"/>
       <c r="Q643" s="1"/>
       <c r="R643" s="1"/>
       <c r="S643" s="1"/>
       <c r="T643" s="1"/>
       <c r="U643" s="1"/>
       <c r="V643" s="1"/>
       <c r="W643" s="1"/>
     </row>
     <row r="644" spans="1:23">
       <c r="A644" s="3">
         <v>642</v>
       </c>
       <c r="B644" s="3" t="s">
         <v>1977</v>
       </c>
       <c r="C644" s="3" t="s">
         <v>1978</v>
       </c>
       <c r="D644" s="3" t="s">
         <v>1979</v>
       </c>
       <c r="E644" s="3" t="s">
-        <v>1142</v>
+        <v>1205</v>
       </c>
       <c r="F644" s="3" t="s">
         <v>1980</v>
       </c>
       <c r="G644" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H644" s="4" t="s">
         <v>1978</v>
       </c>
       <c r="I644" s="4"/>
       <c r="J644" s="1"/>
       <c r="K644" s="1"/>
       <c r="L644" s="1"/>
       <c r="M644" s="1"/>
       <c r="N644" s="1"/>
       <c r="O644" s="1"/>
       <c r="P644" s="1"/>
       <c r="Q644" s="1"/>
       <c r="R644" s="1"/>
       <c r="S644" s="1"/>
       <c r="T644" s="1"/>
       <c r="U644" s="1"/>
       <c r="V644" s="1"/>
       <c r="W644" s="1"/>
     </row>
     <row r="645" spans="1:23">
       <c r="A645" s="3">
         <v>643</v>
       </c>
       <c r="B645" s="3" t="s">
         <v>1981</v>
       </c>
       <c r="C645" s="3" t="s">
-        <v>1941</v>
+        <v>1982</v>
       </c>
       <c r="D645" s="3" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="E645" s="3" t="s">
-        <v>1983</v>
+        <v>1142</v>
       </c>
       <c r="F645" s="3" t="s">
         <v>1984</v>
       </c>
       <c r="G645" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H645" s="4" t="s">
-        <v>1941</v>
+        <v>1982</v>
       </c>
       <c r="I645" s="4"/>
       <c r="J645" s="1"/>
       <c r="K645" s="1"/>
       <c r="L645" s="1"/>
       <c r="M645" s="1"/>
       <c r="N645" s="1"/>
       <c r="O645" s="1"/>
       <c r="P645" s="1"/>
       <c r="Q645" s="1"/>
       <c r="R645" s="1"/>
       <c r="S645" s="1"/>
       <c r="T645" s="1"/>
       <c r="U645" s="1"/>
       <c r="V645" s="1"/>
       <c r="W645" s="1"/>
     </row>
     <row r="646" spans="1:23">
       <c r="A646" s="3">
         <v>644</v>
       </c>
       <c r="B646" s="3" t="s">
         <v>1985</v>
       </c>
       <c r="C646" s="3" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D646" s="3" t="s">
         <v>1986</v>
       </c>
-      <c r="D646" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E646" s="3" t="s">
-        <v>1142</v>
+        <v>1987</v>
       </c>
       <c r="F646" s="3" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="G646" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H646" s="4" t="s">
-        <v>1986</v>
+        <v>1941</v>
       </c>
       <c r="I646" s="4"/>
       <c r="J646" s="1"/>
       <c r="K646" s="1"/>
       <c r="L646" s="1"/>
       <c r="M646" s="1"/>
       <c r="N646" s="1"/>
       <c r="O646" s="1"/>
       <c r="P646" s="1"/>
       <c r="Q646" s="1"/>
       <c r="R646" s="1"/>
       <c r="S646" s="1"/>
       <c r="T646" s="1"/>
       <c r="U646" s="1"/>
       <c r="V646" s="1"/>
       <c r="W646" s="1"/>
     </row>
     <row r="647" spans="1:23">
       <c r="A647" s="3">
         <v>645</v>
       </c>
       <c r="B647" s="3" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="C647" s="3" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="D647" s="3" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E647" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F647" s="3" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G647" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H647" s="4" t="s">
         <v>1990</v>
-      </c>
-[...6 lines deleted...]
-        <v>1989</v>
       </c>
       <c r="I647" s="4"/>
       <c r="J647" s="1"/>
       <c r="K647" s="1"/>
       <c r="L647" s="1"/>
       <c r="M647" s="1"/>
       <c r="N647" s="1"/>
       <c r="O647" s="1"/>
       <c r="P647" s="1"/>
       <c r="Q647" s="1"/>
       <c r="R647" s="1"/>
       <c r="S647" s="1"/>
       <c r="T647" s="1"/>
       <c r="U647" s="1"/>
       <c r="V647" s="1"/>
       <c r="W647" s="1"/>
     </row>
     <row r="648" spans="1:23">
       <c r="A648" s="3">
         <v>646</v>
       </c>
       <c r="B648" s="3" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="C648" s="3" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="D648" s="3" t="s">
-        <v>1993</v>
-[...1 lines deleted...]
-      <c r="E648" s="3"/>
+        <v>969</v>
+      </c>
+      <c r="E648" s="3" t="s">
+        <v>1142</v>
+      </c>
       <c r="F648" s="3" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G648" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H648" s="4" t="s">
         <v>1994</v>
-      </c>
-[...4 lines deleted...]
-        <v>1992</v>
       </c>
       <c r="I648" s="4"/>
       <c r="J648" s="1"/>
       <c r="K648" s="1"/>
       <c r="L648" s="1"/>
       <c r="M648" s="1"/>
       <c r="N648" s="1"/>
       <c r="O648" s="1"/>
       <c r="P648" s="1"/>
       <c r="Q648" s="1"/>
       <c r="R648" s="1"/>
       <c r="S648" s="1"/>
       <c r="T648" s="1"/>
       <c r="U648" s="1"/>
       <c r="V648" s="1"/>
       <c r="W648" s="1"/>
     </row>
     <row r="649" spans="1:23">
       <c r="A649" s="3">
         <v>647</v>
       </c>
       <c r="B649" s="3" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="C649" s="3" t="s">
-        <v>1978</v>
+        <v>1997</v>
       </c>
       <c r="D649" s="3" t="s">
-        <v>1996</v>
-[...4 lines deleted...]
-      <c r="F649" s="3" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E649" s="3"/>
+      <c r="F649" s="3"/>
+      <c r="G649" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="H649" s="4" t="s">
         <v>1997</v>
-      </c>
-[...4 lines deleted...]
-        <v>1978</v>
       </c>
       <c r="I649" s="4"/>
       <c r="J649" s="1"/>
       <c r="K649" s="1"/>
       <c r="L649" s="1"/>
       <c r="M649" s="1"/>
       <c r="N649" s="1"/>
       <c r="O649" s="1"/>
       <c r="P649" s="1"/>
       <c r="Q649" s="1"/>
       <c r="R649" s="1"/>
       <c r="S649" s="1"/>
       <c r="T649" s="1"/>
       <c r="U649" s="1"/>
       <c r="V649" s="1"/>
       <c r="W649" s="1"/>
+    </row>
+    <row r="650" spans="1:23">
+      <c r="A650" s="3">
+        <v>648</v>
+      </c>
+      <c r="B650" s="3" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C650" s="3" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D650" s="3" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E650" s="3"/>
+      <c r="F650" s="3" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G650" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H650" s="4" t="s">
+        <v>2000</v>
+      </c>
+      <c r="I650" s="4"/>
+      <c r="J650" s="1"/>
+      <c r="K650" s="1"/>
+      <c r="L650" s="1"/>
+      <c r="M650" s="1"/>
+      <c r="N650" s="1"/>
+      <c r="O650" s="1"/>
+      <c r="P650" s="1"/>
+      <c r="Q650" s="1"/>
+      <c r="R650" s="1"/>
+      <c r="S650" s="1"/>
+      <c r="T650" s="1"/>
+      <c r="U650" s="1"/>
+      <c r="V650" s="1"/>
+      <c r="W650" s="1"/>
+    </row>
+    <row r="651" spans="1:23">
+      <c r="A651" s="3">
+        <v>649</v>
+      </c>
+      <c r="B651" s="3" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C651" s="3" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D651" s="3" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E651" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F651" s="3" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G651" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H651" s="4" t="s">
+        <v>1982</v>
+      </c>
+      <c r="I651" s="4"/>
+      <c r="J651" s="1"/>
+      <c r="K651" s="1"/>
+      <c r="L651" s="1"/>
+      <c r="M651" s="1"/>
+      <c r="N651" s="1"/>
+      <c r="O651" s="1"/>
+      <c r="P651" s="1"/>
+      <c r="Q651" s="1"/>
+      <c r="R651" s="1"/>
+      <c r="S651" s="1"/>
+      <c r="T651" s="1"/>
+      <c r="U651" s="1"/>
+      <c r="V651" s="1"/>
+      <c r="W651" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>