--- v3 (2026-03-03)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2385">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -7140,50 +7140,62 @@
     <t>VMR/2024/2413</t>
   </si>
   <si>
     <t>0000000997</t>
   </si>
   <si>
     <t>REQ/2024/4955</t>
   </si>
   <si>
     <t>VMR/2024/2396</t>
   </si>
   <si>
     <t>0000000994</t>
   </si>
   <si>
     <t>REQ/001334/2025-2026</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
   <si>
     <t>Billing</t>
+  </si>
+  <si>
+    <t>REQ/000218/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>VMR/2024/001393</t>
+  </si>
+  <si>
+    <t>0000001056</t>
   </si>
   <si>
     <t>REQ/001325/2025-2026</t>
   </si>
   <si>
     <t>2026-02-03</t>
   </si>
   <si>
     <t>VMR/2024/001494</t>
   </si>
   <si>
     <t>for vendor code</t>
   </si>
   <si>
     <t>0000000427</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -7554,51 +7566,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W698"/>
+  <dimension ref="A1:W699"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="232.229004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="65.983887" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -35402,76 +35414,117 @@
       <c r="N697" s="1"/>
       <c r="O697" s="1"/>
       <c r="P697" s="1"/>
       <c r="Q697" s="1"/>
       <c r="R697" s="1"/>
       <c r="S697" s="1"/>
       <c r="T697" s="1"/>
       <c r="U697" s="1"/>
       <c r="V697" s="1"/>
       <c r="W697" s="1"/>
     </row>
     <row r="698" spans="1:23">
       <c r="A698" s="3">
         <v>696</v>
       </c>
       <c r="B698" s="3" t="s">
         <v>2376</v>
       </c>
       <c r="C698" s="3" t="s">
         <v>2377</v>
       </c>
       <c r="D698" s="3" t="s">
         <v>2378</v>
       </c>
       <c r="E698" s="3" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F698" s="3" t="s">
         <v>2379</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380</v>
       </c>
       <c r="G698" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H698" s="4" t="s">
         <v>2377</v>
       </c>
       <c r="I698" s="4"/>
       <c r="J698" s="1"/>
       <c r="K698" s="1"/>
       <c r="L698" s="1"/>
       <c r="M698" s="1"/>
       <c r="N698" s="1"/>
       <c r="O698" s="1"/>
       <c r="P698" s="1"/>
       <c r="Q698" s="1"/>
       <c r="R698" s="1"/>
       <c r="S698" s="1"/>
       <c r="T698" s="1"/>
       <c r="U698" s="1"/>
       <c r="V698" s="1"/>
       <c r="W698" s="1"/>
+    </row>
+    <row r="699" spans="1:23">
+      <c r="A699" s="3">
+        <v>697</v>
+      </c>
+      <c r="B699" s="3" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C699" s="3" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D699" s="3" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E699" s="3" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F699" s="3" t="s">
+        <v>2384</v>
+      </c>
+      <c r="G699" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H699" s="4" t="s">
+        <v>2381</v>
+      </c>
+      <c r="I699" s="4"/>
+      <c r="J699" s="1"/>
+      <c r="K699" s="1"/>
+      <c r="L699" s="1"/>
+      <c r="M699" s="1"/>
+      <c r="N699" s="1"/>
+      <c r="O699" s="1"/>
+      <c r="P699" s="1"/>
+      <c r="Q699" s="1"/>
+      <c r="R699" s="1"/>
+      <c r="S699" s="1"/>
+      <c r="T699" s="1"/>
+      <c r="U699" s="1"/>
+      <c r="V699" s="1"/>
+      <c r="W699" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>