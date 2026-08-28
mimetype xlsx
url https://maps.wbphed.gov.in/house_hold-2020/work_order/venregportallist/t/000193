--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2399">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -6320,50 +6320,56 @@
   <si>
     <t>REQ/2024/4823</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>VMR/2024/2326</t>
   </si>
   <si>
     <t>0000000989</t>
   </si>
   <si>
     <t>REQ/000908/2025-2026</t>
   </si>
   <si>
     <t>2025-08-11</t>
   </si>
   <si>
     <t>VMR/2023/002185</t>
   </si>
   <si>
     <t>Please approve our request for the vendor registration</t>
   </si>
   <si>
+    <t>0000001061</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
     <t>REQ/000780/2025-2026</t>
   </si>
   <si>
     <t>2025-07-18</t>
   </si>
   <si>
     <t>Request for Vendor code.</t>
   </si>
   <si>
     <t>0000000380</t>
   </si>
   <si>
     <t>REQ/001077/2025-2026</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>VMR/2023/003418</t>
   </si>
   <si>
     <t>Please approve my Vendor Code</t>
   </si>
   <si>
     <t>0000000464</t>
@@ -7130,87 +7136,123 @@
   <si>
     <t>VMR/2024/2297</t>
   </si>
   <si>
     <t>0000000514</t>
   </si>
   <si>
     <t>REQ/2024/4992</t>
   </si>
   <si>
     <t>VMR/2024/2413</t>
   </si>
   <si>
     <t>0000000997</t>
   </si>
   <si>
     <t>REQ/2024/4955</t>
   </si>
   <si>
     <t>VMR/2024/2396</t>
   </si>
   <si>
     <t>0000000994</t>
   </si>
   <si>
+    <t>REQ/000386/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>VMR/2024/2175</t>
+  </si>
+  <si>
+    <t>0000001064</t>
+  </si>
+  <si>
     <t>REQ/001334/2025-2026</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
   <si>
     <t>Billing</t>
   </si>
   <si>
     <t>REQ/000218/2026-2027</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
     <t>VMR/2024/001393</t>
   </si>
   <si>
     <t>0000001056</t>
   </si>
   <si>
     <t>REQ/001325/2025-2026</t>
   </si>
   <si>
     <t>2026-02-03</t>
   </si>
   <si>
     <t>VMR/2024/001494</t>
   </si>
   <si>
     <t>for vendor code</t>
   </si>
   <si>
     <t>0000000427</t>
+  </si>
+  <si>
+    <t>REQ/000360/2026-2027</t>
+  </si>
+  <si>
+    <t>VMR/2023/002980</t>
+  </si>
+  <si>
+    <t>for registration</t>
+  </si>
+  <si>
+    <t>0000001063</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>REQ/000385/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>GST NO NIL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7566,51 +7608,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W699"/>
+  <dimension ref="A1:W702"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="232.229004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="65.983887" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -32525,3006 +32567,3131 @@
       <c r="P626" s="1"/>
       <c r="Q626" s="1"/>
       <c r="R626" s="1"/>
       <c r="S626" s="1"/>
       <c r="T626" s="1"/>
       <c r="U626" s="1"/>
       <c r="V626" s="1"/>
       <c r="W626" s="1"/>
     </row>
     <row r="627" spans="1:23">
       <c r="A627" s="3">
         <v>625</v>
       </c>
       <c r="B627" s="3" t="s">
         <v>2098</v>
       </c>
       <c r="C627" s="3" t="s">
         <v>2099</v>
       </c>
       <c r="D627" s="3" t="s">
         <v>2100</v>
       </c>
       <c r="E627" s="3" t="s">
         <v>2101</v>
       </c>
-      <c r="F627" s="3"/>
+      <c r="F627" s="3" t="s">
+        <v>2102</v>
+      </c>
       <c r="G627" s="3" t="s">
-        <v>1217</v>
+        <v>14</v>
       </c>
       <c r="H627" s="4" t="s">
-        <v>2099</v>
+        <v>2103</v>
       </c>
       <c r="I627" s="4"/>
       <c r="J627" s="1"/>
       <c r="K627" s="1"/>
       <c r="L627" s="1"/>
       <c r="M627" s="1"/>
       <c r="N627" s="1"/>
       <c r="O627" s="1"/>
       <c r="P627" s="1"/>
       <c r="Q627" s="1"/>
       <c r="R627" s="1"/>
       <c r="S627" s="1"/>
       <c r="T627" s="1"/>
       <c r="U627" s="1"/>
       <c r="V627" s="1"/>
       <c r="W627" s="1"/>
     </row>
     <row r="628" spans="1:23">
       <c r="A628" s="3">
         <v>626</v>
       </c>
       <c r="B628" s="3" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="C628" s="3" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="D628" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E628" s="3" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="F628" s="3" t="s">
+        <v>2107</v>
+      </c>
+      <c r="G628" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H628" s="4" t="s">
         <v>2105</v>
-      </c>
-[...4 lines deleted...]
-        <v>2103</v>
       </c>
       <c r="I628" s="4"/>
       <c r="J628" s="1"/>
       <c r="K628" s="1"/>
       <c r="L628" s="1"/>
       <c r="M628" s="1"/>
       <c r="N628" s="1"/>
       <c r="O628" s="1"/>
       <c r="P628" s="1"/>
       <c r="Q628" s="1"/>
       <c r="R628" s="1"/>
       <c r="S628" s="1"/>
       <c r="T628" s="1"/>
       <c r="U628" s="1"/>
       <c r="V628" s="1"/>
       <c r="W628" s="1"/>
     </row>
     <row r="629" spans="1:23">
       <c r="A629" s="3">
         <v>627</v>
       </c>
       <c r="B629" s="3" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="C629" s="3" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="D629" s="3" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="E629" s="3" t="s">
+        <v>2111</v>
+      </c>
+      <c r="F629" s="3" t="s">
+        <v>2112</v>
+      </c>
+      <c r="G629" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H629" s="4" t="s">
         <v>2109</v>
-      </c>
-[...7 lines deleted...]
-        <v>2107</v>
       </c>
       <c r="I629" s="4"/>
       <c r="J629" s="1"/>
       <c r="K629" s="1"/>
       <c r="L629" s="1"/>
       <c r="M629" s="1"/>
       <c r="N629" s="1"/>
       <c r="O629" s="1"/>
       <c r="P629" s="1"/>
       <c r="Q629" s="1"/>
       <c r="R629" s="1"/>
       <c r="S629" s="1"/>
       <c r="T629" s="1"/>
       <c r="U629" s="1"/>
       <c r="V629" s="1"/>
       <c r="W629" s="1"/>
     </row>
     <row r="630" spans="1:23">
       <c r="A630" s="3">
         <v>628</v>
       </c>
       <c r="B630" s="3" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
       <c r="C630" s="3" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
       <c r="D630" s="3" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="E630" s="3"/>
       <c r="F630" s="3"/>
       <c r="G630" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="H630" s="4" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
       <c r="I630" s="4"/>
       <c r="J630" s="1"/>
       <c r="K630" s="1"/>
       <c r="L630" s="1"/>
       <c r="M630" s="1"/>
       <c r="N630" s="1"/>
       <c r="O630" s="1"/>
       <c r="P630" s="1"/>
       <c r="Q630" s="1"/>
       <c r="R630" s="1"/>
       <c r="S630" s="1"/>
       <c r="T630" s="1"/>
       <c r="U630" s="1"/>
       <c r="V630" s="1"/>
       <c r="W630" s="1"/>
     </row>
     <row r="631" spans="1:23">
       <c r="A631" s="3">
         <v>629</v>
       </c>
       <c r="B631" s="3" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="C631" s="3" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
       <c r="D631" s="3" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="E631" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F631" s="3" t="s">
+        <v>2119</v>
+      </c>
+      <c r="G631" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H631" s="4" t="s">
         <v>2117</v>
-      </c>
-[...4 lines deleted...]
-        <v>2115</v>
       </c>
       <c r="I631" s="4"/>
       <c r="J631" s="1"/>
       <c r="K631" s="1"/>
       <c r="L631" s="1"/>
       <c r="M631" s="1"/>
       <c r="N631" s="1"/>
       <c r="O631" s="1"/>
       <c r="P631" s="1"/>
       <c r="Q631" s="1"/>
       <c r="R631" s="1"/>
       <c r="S631" s="1"/>
       <c r="T631" s="1"/>
       <c r="U631" s="1"/>
       <c r="V631" s="1"/>
       <c r="W631" s="1"/>
     </row>
     <row r="632" spans="1:23">
       <c r="A632" s="3">
         <v>630</v>
       </c>
       <c r="B632" s="3" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="C632" s="3" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="D632" s="3" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="E632" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F632" s="3" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G632" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H632" s="4" t="s">
         <v>2121</v>
-      </c>
-[...4 lines deleted...]
-        <v>2119</v>
       </c>
       <c r="I632" s="4"/>
       <c r="J632" s="1"/>
       <c r="K632" s="1"/>
       <c r="L632" s="1"/>
       <c r="M632" s="1"/>
       <c r="N632" s="1"/>
       <c r="O632" s="1"/>
       <c r="P632" s="1"/>
       <c r="Q632" s="1"/>
       <c r="R632" s="1"/>
       <c r="S632" s="1"/>
       <c r="T632" s="1"/>
       <c r="U632" s="1"/>
       <c r="V632" s="1"/>
       <c r="W632" s="1"/>
     </row>
     <row r="633" spans="1:23">
       <c r="A633" s="3">
         <v>631</v>
       </c>
       <c r="B633" s="3" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="C633" s="3" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
       <c r="D633" s="3" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="E633" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F633" s="3" t="s">
+        <v>2127</v>
+      </c>
+      <c r="G633" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H633" s="4" t="s">
         <v>2125</v>
-      </c>
-[...4 lines deleted...]
-        <v>2123</v>
       </c>
       <c r="I633" s="4"/>
       <c r="J633" s="1"/>
       <c r="K633" s="1"/>
       <c r="L633" s="1"/>
       <c r="M633" s="1"/>
       <c r="N633" s="1"/>
       <c r="O633" s="1"/>
       <c r="P633" s="1"/>
       <c r="Q633" s="1"/>
       <c r="R633" s="1"/>
       <c r="S633" s="1"/>
       <c r="T633" s="1"/>
       <c r="U633" s="1"/>
       <c r="V633" s="1"/>
       <c r="W633" s="1"/>
     </row>
     <row r="634" spans="1:23">
       <c r="A634" s="3">
         <v>632</v>
       </c>
       <c r="B634" s="3" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
       <c r="C634" s="3" t="s">
         <v>2064</v>
       </c>
       <c r="D634" s="3" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
       <c r="E634" s="3" t="s">
         <v>1593</v>
       </c>
       <c r="F634" s="3" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="G634" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H634" s="4" t="s">
         <v>2064</v>
       </c>
       <c r="I634" s="4"/>
       <c r="J634" s="1"/>
       <c r="K634" s="1"/>
       <c r="L634" s="1"/>
       <c r="M634" s="1"/>
       <c r="N634" s="1"/>
       <c r="O634" s="1"/>
       <c r="P634" s="1"/>
       <c r="Q634" s="1"/>
       <c r="R634" s="1"/>
       <c r="S634" s="1"/>
       <c r="T634" s="1"/>
       <c r="U634" s="1"/>
       <c r="V634" s="1"/>
       <c r="W634" s="1"/>
     </row>
     <row r="635" spans="1:23">
       <c r="A635" s="3">
         <v>633</v>
       </c>
       <c r="B635" s="3" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="C635" s="3" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="D635" s="3" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="E635" s="3" t="s">
         <v>1932</v>
       </c>
       <c r="F635" s="3" t="s">
+        <v>2134</v>
+      </c>
+      <c r="G635" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H635" s="4" t="s">
         <v>2132</v>
-      </c>
-[...4 lines deleted...]
-        <v>2130</v>
       </c>
       <c r="I635" s="4"/>
       <c r="J635" s="1"/>
       <c r="K635" s="1"/>
       <c r="L635" s="1"/>
       <c r="M635" s="1"/>
       <c r="N635" s="1"/>
       <c r="O635" s="1"/>
       <c r="P635" s="1"/>
       <c r="Q635" s="1"/>
       <c r="R635" s="1"/>
       <c r="S635" s="1"/>
       <c r="T635" s="1"/>
       <c r="U635" s="1"/>
       <c r="V635" s="1"/>
       <c r="W635" s="1"/>
     </row>
     <row r="636" spans="1:23">
       <c r="A636" s="3">
         <v>634</v>
       </c>
       <c r="B636" s="3" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="C636" s="3" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="D636" s="3" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="E636" s="3" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="F636" s="3" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="G636" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H636" s="4" t="s">
         <v>2027</v>
       </c>
       <c r="I636" s="4"/>
       <c r="J636" s="1"/>
       <c r="K636" s="1"/>
       <c r="L636" s="1"/>
       <c r="M636" s="1"/>
       <c r="N636" s="1"/>
       <c r="O636" s="1"/>
       <c r="P636" s="1"/>
       <c r="Q636" s="1"/>
       <c r="R636" s="1"/>
       <c r="S636" s="1"/>
       <c r="T636" s="1"/>
       <c r="U636" s="1"/>
       <c r="V636" s="1"/>
       <c r="W636" s="1"/>
     </row>
     <row r="637" spans="1:23">
       <c r="A637" s="3">
         <v>635</v>
       </c>
       <c r="B637" s="3" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
       <c r="C637" s="3" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="D637" s="3" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="E637" s="3" t="s">
+        <v>2143</v>
+      </c>
+      <c r="F637" s="3" t="s">
+        <v>2144</v>
+      </c>
+      <c r="G637" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H637" s="4" t="s">
         <v>2141</v>
-      </c>
-[...7 lines deleted...]
-        <v>2139</v>
       </c>
       <c r="I637" s="4"/>
       <c r="J637" s="1"/>
       <c r="K637" s="1"/>
       <c r="L637" s="1"/>
       <c r="M637" s="1"/>
       <c r="N637" s="1"/>
       <c r="O637" s="1"/>
       <c r="P637" s="1"/>
       <c r="Q637" s="1"/>
       <c r="R637" s="1"/>
       <c r="S637" s="1"/>
       <c r="T637" s="1"/>
       <c r="U637" s="1"/>
       <c r="V637" s="1"/>
       <c r="W637" s="1"/>
     </row>
     <row r="638" spans="1:23">
       <c r="A638" s="3">
         <v>636</v>
       </c>
       <c r="B638" s="3" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
       <c r="C638" s="3" t="s">
         <v>2059</v>
       </c>
       <c r="D638" s="3" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
       <c r="E638" s="3" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="F638" s="3" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="G638" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H638" s="4" t="s">
         <v>2095</v>
       </c>
       <c r="I638" s="4"/>
       <c r="J638" s="1"/>
       <c r="K638" s="1"/>
       <c r="L638" s="1"/>
       <c r="M638" s="1"/>
       <c r="N638" s="1"/>
       <c r="O638" s="1"/>
       <c r="P638" s="1"/>
       <c r="Q638" s="1"/>
       <c r="R638" s="1"/>
       <c r="S638" s="1"/>
       <c r="T638" s="1"/>
       <c r="U638" s="1"/>
       <c r="V638" s="1"/>
       <c r="W638" s="1"/>
     </row>
     <row r="639" spans="1:23">
       <c r="A639" s="3">
         <v>637</v>
       </c>
       <c r="B639" s="3" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="C639" s="3" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="D639" s="3" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="E639" s="3" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="F639" s="3"/>
       <c r="G639" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="H639" s="4" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="I639" s="4"/>
       <c r="J639" s="1"/>
       <c r="K639" s="1"/>
       <c r="L639" s="1"/>
       <c r="M639" s="1"/>
       <c r="N639" s="1"/>
       <c r="O639" s="1"/>
       <c r="P639" s="1"/>
       <c r="Q639" s="1"/>
       <c r="R639" s="1"/>
       <c r="S639" s="1"/>
       <c r="T639" s="1"/>
       <c r="U639" s="1"/>
       <c r="V639" s="1"/>
       <c r="W639" s="1"/>
     </row>
     <row r="640" spans="1:23">
       <c r="A640" s="3">
         <v>638</v>
       </c>
       <c r="B640" s="3" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="C640" s="3" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="D640" s="3" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="E640" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F640" s="3" t="s">
+        <v>2156</v>
+      </c>
+      <c r="G640" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H640" s="4" t="s">
         <v>2154</v>
-      </c>
-[...4 lines deleted...]
-        <v>2152</v>
       </c>
       <c r="I640" s="4"/>
       <c r="J640" s="1"/>
       <c r="K640" s="1"/>
       <c r="L640" s="1"/>
       <c r="M640" s="1"/>
       <c r="N640" s="1"/>
       <c r="O640" s="1"/>
       <c r="P640" s="1"/>
       <c r="Q640" s="1"/>
       <c r="R640" s="1"/>
       <c r="S640" s="1"/>
       <c r="T640" s="1"/>
       <c r="U640" s="1"/>
       <c r="V640" s="1"/>
       <c r="W640" s="1"/>
     </row>
     <row r="641" spans="1:23">
       <c r="A641" s="3">
         <v>639</v>
       </c>
       <c r="B641" s="3" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="C641" s="3" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="D641" s="3" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="E641" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F641" s="3" t="s">
+        <v>2160</v>
+      </c>
+      <c r="G641" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H641" s="4" t="s">
         <v>2158</v>
-      </c>
-[...4 lines deleted...]
-        <v>2156</v>
       </c>
       <c r="I641" s="4"/>
       <c r="J641" s="1"/>
       <c r="K641" s="1"/>
       <c r="L641" s="1"/>
       <c r="M641" s="1"/>
       <c r="N641" s="1"/>
       <c r="O641" s="1"/>
       <c r="P641" s="1"/>
       <c r="Q641" s="1"/>
       <c r="R641" s="1"/>
       <c r="S641" s="1"/>
       <c r="T641" s="1"/>
       <c r="U641" s="1"/>
       <c r="V641" s="1"/>
       <c r="W641" s="1"/>
     </row>
     <row r="642" spans="1:23">
       <c r="A642" s="3">
         <v>640</v>
       </c>
       <c r="B642" s="3" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="C642" s="3" t="s">
         <v>2059</v>
       </c>
       <c r="D642" s="3" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="E642" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F642" s="3" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="G642" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H642" s="4" t="s">
         <v>2059</v>
       </c>
       <c r="I642" s="4"/>
       <c r="J642" s="1"/>
       <c r="K642" s="1"/>
       <c r="L642" s="1"/>
       <c r="M642" s="1"/>
       <c r="N642" s="1"/>
       <c r="O642" s="1"/>
       <c r="P642" s="1"/>
       <c r="Q642" s="1"/>
       <c r="R642" s="1"/>
       <c r="S642" s="1"/>
       <c r="T642" s="1"/>
       <c r="U642" s="1"/>
       <c r="V642" s="1"/>
       <c r="W642" s="1"/>
     </row>
     <row r="643" spans="1:23">
       <c r="A643" s="3">
         <v>641</v>
       </c>
       <c r="B643" s="3" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="C643" s="3" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="D643" s="3" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="E643" s="3" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="F643" s="3"/>
       <c r="G643" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H643" s="4" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="I643" s="4" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="J643" s="1"/>
       <c r="K643" s="1"/>
       <c r="L643" s="1"/>
       <c r="M643" s="1"/>
       <c r="N643" s="1"/>
       <c r="O643" s="1"/>
       <c r="P643" s="1"/>
       <c r="Q643" s="1"/>
       <c r="R643" s="1"/>
       <c r="S643" s="1"/>
       <c r="T643" s="1"/>
       <c r="U643" s="1"/>
       <c r="V643" s="1"/>
       <c r="W643" s="1"/>
     </row>
     <row r="644" spans="1:23">
       <c r="A644" s="3">
         <v>642</v>
       </c>
       <c r="B644" s="3" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="C644" s="3" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="D644" s="3" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="E644" s="3" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="F644" s="3" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="G644" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H644" s="4" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="I644" s="4"/>
       <c r="J644" s="1"/>
       <c r="K644" s="1"/>
       <c r="L644" s="1"/>
       <c r="M644" s="1"/>
       <c r="N644" s="1"/>
       <c r="O644" s="1"/>
       <c r="P644" s="1"/>
       <c r="Q644" s="1"/>
       <c r="R644" s="1"/>
       <c r="S644" s="1"/>
       <c r="T644" s="1"/>
       <c r="U644" s="1"/>
       <c r="V644" s="1"/>
       <c r="W644" s="1"/>
     </row>
     <row r="645" spans="1:23">
       <c r="A645" s="3">
         <v>643</v>
       </c>
       <c r="B645" s="3" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="C645" s="3" t="s">
         <v>2076</v>
       </c>
       <c r="D645" s="3" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="E645" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F645" s="3" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="G645" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H645" s="4" t="s">
         <v>2076</v>
       </c>
       <c r="I645" s="4"/>
       <c r="J645" s="1"/>
       <c r="K645" s="1"/>
       <c r="L645" s="1"/>
       <c r="M645" s="1"/>
       <c r="N645" s="1"/>
       <c r="O645" s="1"/>
       <c r="P645" s="1"/>
       <c r="Q645" s="1"/>
       <c r="R645" s="1"/>
       <c r="S645" s="1"/>
       <c r="T645" s="1"/>
       <c r="U645" s="1"/>
       <c r="V645" s="1"/>
       <c r="W645" s="1"/>
     </row>
     <row r="646" spans="1:23">
       <c r="A646" s="3">
         <v>644</v>
       </c>
       <c r="B646" s="3" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="C646" s="3" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
       <c r="D646" s="3" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="E646" s="3" t="s">
         <v>1593</v>
       </c>
       <c r="F646" s="3" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="G646" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H646" s="4" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
       <c r="I646" s="4"/>
       <c r="J646" s="1"/>
       <c r="K646" s="1"/>
       <c r="L646" s="1"/>
       <c r="M646" s="1"/>
       <c r="N646" s="1"/>
       <c r="O646" s="1"/>
       <c r="P646" s="1"/>
       <c r="Q646" s="1"/>
       <c r="R646" s="1"/>
       <c r="S646" s="1"/>
       <c r="T646" s="1"/>
       <c r="U646" s="1"/>
       <c r="V646" s="1"/>
       <c r="W646" s="1"/>
     </row>
     <row r="647" spans="1:23">
       <c r="A647" s="3">
         <v>645</v>
       </c>
       <c r="B647" s="3" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="C647" s="3" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="D647" s="3" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="E647" s="3" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="F647" s="3"/>
       <c r="G647" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="H647" s="4" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="I647" s="4"/>
       <c r="J647" s="1"/>
       <c r="K647" s="1"/>
       <c r="L647" s="1"/>
       <c r="M647" s="1"/>
       <c r="N647" s="1"/>
       <c r="O647" s="1"/>
       <c r="P647" s="1"/>
       <c r="Q647" s="1"/>
       <c r="R647" s="1"/>
       <c r="S647" s="1"/>
       <c r="T647" s="1"/>
       <c r="U647" s="1"/>
       <c r="V647" s="1"/>
       <c r="W647" s="1"/>
     </row>
     <row r="648" spans="1:23">
       <c r="A648" s="3">
         <v>646</v>
       </c>
       <c r="B648" s="3" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="C648" s="3" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="D648" s="3" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="E648" s="3" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="F648" s="3" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="G648" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H648" s="4" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="I648" s="4"/>
       <c r="J648" s="1"/>
       <c r="K648" s="1"/>
       <c r="L648" s="1"/>
       <c r="M648" s="1"/>
       <c r="N648" s="1"/>
       <c r="O648" s="1"/>
       <c r="P648" s="1"/>
       <c r="Q648" s="1"/>
       <c r="R648" s="1"/>
       <c r="S648" s="1"/>
       <c r="T648" s="1"/>
       <c r="U648" s="1"/>
       <c r="V648" s="1"/>
       <c r="W648" s="1"/>
     </row>
     <row r="649" spans="1:23">
       <c r="A649" s="3">
         <v>647</v>
       </c>
       <c r="B649" s="3" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="C649" s="3" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="D649" s="3" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="E649" s="3" t="s">
+        <v>2195</v>
+      </c>
+      <c r="F649" s="3" t="s">
+        <v>2196</v>
+      </c>
+      <c r="G649" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H649" s="4" t="s">
         <v>2193</v>
-      </c>
-[...7 lines deleted...]
-        <v>2191</v>
       </c>
       <c r="I649" s="4"/>
       <c r="J649" s="1"/>
       <c r="K649" s="1"/>
       <c r="L649" s="1"/>
       <c r="M649" s="1"/>
       <c r="N649" s="1"/>
       <c r="O649" s="1"/>
       <c r="P649" s="1"/>
       <c r="Q649" s="1"/>
       <c r="R649" s="1"/>
       <c r="S649" s="1"/>
       <c r="T649" s="1"/>
       <c r="U649" s="1"/>
       <c r="V649" s="1"/>
       <c r="W649" s="1"/>
     </row>
     <row r="650" spans="1:23">
       <c r="A650" s="3">
         <v>648</v>
       </c>
       <c r="B650" s="3" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="C650" s="3" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="D650" s="3" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="E650" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F650" s="3" t="s">
+        <v>2200</v>
+      </c>
+      <c r="G650" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H650" s="4" t="s">
         <v>2198</v>
-      </c>
-[...4 lines deleted...]
-        <v>2196</v>
       </c>
       <c r="I650" s="4"/>
       <c r="J650" s="1"/>
       <c r="K650" s="1"/>
       <c r="L650" s="1"/>
       <c r="M650" s="1"/>
       <c r="N650" s="1"/>
       <c r="O650" s="1"/>
       <c r="P650" s="1"/>
       <c r="Q650" s="1"/>
       <c r="R650" s="1"/>
       <c r="S650" s="1"/>
       <c r="T650" s="1"/>
       <c r="U650" s="1"/>
       <c r="V650" s="1"/>
       <c r="W650" s="1"/>
     </row>
     <row r="651" spans="1:23">
       <c r="A651" s="3">
         <v>649</v>
       </c>
       <c r="B651" s="3" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="C651" s="3" t="s">
         <v>2076</v>
       </c>
       <c r="D651" s="3" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
       <c r="E651" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F651" s="3" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="G651" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H651" s="4" t="s">
         <v>2076</v>
       </c>
       <c r="I651" s="4"/>
       <c r="J651" s="1"/>
       <c r="K651" s="1"/>
       <c r="L651" s="1"/>
       <c r="M651" s="1"/>
       <c r="N651" s="1"/>
       <c r="O651" s="1"/>
       <c r="P651" s="1"/>
       <c r="Q651" s="1"/>
       <c r="R651" s="1"/>
       <c r="S651" s="1"/>
       <c r="T651" s="1"/>
       <c r="U651" s="1"/>
       <c r="V651" s="1"/>
       <c r="W651" s="1"/>
     </row>
     <row r="652" spans="1:23">
       <c r="A652" s="3">
         <v>650</v>
       </c>
       <c r="B652" s="3" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="C652" s="3" t="s">
         <v>2076</v>
       </c>
       <c r="D652" s="3" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="E652" s="3" t="s">
         <v>1628</v>
       </c>
       <c r="F652" s="3" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="G652" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H652" s="4" t="s">
         <v>2076</v>
       </c>
       <c r="I652" s="4"/>
       <c r="J652" s="1"/>
       <c r="K652" s="1"/>
       <c r="L652" s="1"/>
       <c r="M652" s="1"/>
       <c r="N652" s="1"/>
       <c r="O652" s="1"/>
       <c r="P652" s="1"/>
       <c r="Q652" s="1"/>
       <c r="R652" s="1"/>
       <c r="S652" s="1"/>
       <c r="T652" s="1"/>
       <c r="U652" s="1"/>
       <c r="V652" s="1"/>
       <c r="W652" s="1"/>
     </row>
     <row r="653" spans="1:23">
       <c r="A653" s="3">
         <v>651</v>
       </c>
       <c r="B653" s="3" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="C653" s="3" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="D653" s="3" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="E653" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F653" s="3" t="s">
+        <v>2210</v>
+      </c>
+      <c r="G653" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H653" s="4" t="s">
         <v>2208</v>
-      </c>
-[...4 lines deleted...]
-        <v>2206</v>
       </c>
       <c r="I653" s="4"/>
       <c r="J653" s="1"/>
       <c r="K653" s="1"/>
       <c r="L653" s="1"/>
       <c r="M653" s="1"/>
       <c r="N653" s="1"/>
       <c r="O653" s="1"/>
       <c r="P653" s="1"/>
       <c r="Q653" s="1"/>
       <c r="R653" s="1"/>
       <c r="S653" s="1"/>
       <c r="T653" s="1"/>
       <c r="U653" s="1"/>
       <c r="V653" s="1"/>
       <c r="W653" s="1"/>
     </row>
     <row r="654" spans="1:23">
       <c r="A654" s="3">
         <v>652</v>
       </c>
       <c r="B654" s="3" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="C654" s="3" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="D654" s="3" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="E654" s="3" t="s">
         <v>2006</v>
       </c>
       <c r="F654" s="3"/>
       <c r="G654" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="H654" s="4" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="I654" s="4"/>
       <c r="J654" s="1"/>
       <c r="K654" s="1"/>
       <c r="L654" s="1"/>
       <c r="M654" s="1"/>
       <c r="N654" s="1"/>
       <c r="O654" s="1"/>
       <c r="P654" s="1"/>
       <c r="Q654" s="1"/>
       <c r="R654" s="1"/>
       <c r="S654" s="1"/>
       <c r="T654" s="1"/>
       <c r="U654" s="1"/>
       <c r="V654" s="1"/>
       <c r="W654" s="1"/>
     </row>
     <row r="655" spans="1:23">
       <c r="A655" s="3">
         <v>653</v>
       </c>
       <c r="B655" s="3" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="C655" s="3" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="D655" s="3" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="E655" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F655" s="3" t="s">
+        <v>2216</v>
+      </c>
+      <c r="G655" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H655" s="4" t="s">
         <v>2214</v>
-      </c>
-[...4 lines deleted...]
-        <v>2212</v>
       </c>
       <c r="I655" s="4"/>
       <c r="J655" s="1"/>
       <c r="K655" s="1"/>
       <c r="L655" s="1"/>
       <c r="M655" s="1"/>
       <c r="N655" s="1"/>
       <c r="O655" s="1"/>
       <c r="P655" s="1"/>
       <c r="Q655" s="1"/>
       <c r="R655" s="1"/>
       <c r="S655" s="1"/>
       <c r="T655" s="1"/>
       <c r="U655" s="1"/>
       <c r="V655" s="1"/>
       <c r="W655" s="1"/>
     </row>
     <row r="656" spans="1:23">
       <c r="A656" s="3">
         <v>654</v>
       </c>
       <c r="B656" s="3" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="C656" s="3" t="s">
         <v>2055</v>
       </c>
       <c r="D656" s="3" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="E656" s="3" t="s">
         <v>1593</v>
       </c>
       <c r="F656" s="3" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="G656" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H656" s="4" t="s">
         <v>2055</v>
       </c>
       <c r="I656" s="4"/>
       <c r="J656" s="1"/>
       <c r="K656" s="1"/>
       <c r="L656" s="1"/>
       <c r="M656" s="1"/>
       <c r="N656" s="1"/>
       <c r="O656" s="1"/>
       <c r="P656" s="1"/>
       <c r="Q656" s="1"/>
       <c r="R656" s="1"/>
       <c r="S656" s="1"/>
       <c r="T656" s="1"/>
       <c r="U656" s="1"/>
       <c r="V656" s="1"/>
       <c r="W656" s="1"/>
     </row>
     <row r="657" spans="1:23">
       <c r="A657" s="3">
         <v>655</v>
       </c>
       <c r="B657" s="3" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="C657" s="3" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="D657" s="3" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="E657" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F657" s="3" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G657" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H657" s="4" t="s">
         <v>2221</v>
-      </c>
-[...4 lines deleted...]
-        <v>2219</v>
       </c>
       <c r="I657" s="4"/>
       <c r="J657" s="1"/>
       <c r="K657" s="1"/>
       <c r="L657" s="1"/>
       <c r="M657" s="1"/>
       <c r="N657" s="1"/>
       <c r="O657" s="1"/>
       <c r="P657" s="1"/>
       <c r="Q657" s="1"/>
       <c r="R657" s="1"/>
       <c r="S657" s="1"/>
       <c r="T657" s="1"/>
       <c r="U657" s="1"/>
       <c r="V657" s="1"/>
       <c r="W657" s="1"/>
     </row>
     <row r="658" spans="1:23">
       <c r="A658" s="3">
         <v>656</v>
       </c>
       <c r="B658" s="3" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="C658" s="3" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="D658" s="3" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="E658" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F658" s="3" t="s">
+        <v>2227</v>
+      </c>
+      <c r="G658" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H658" s="4" t="s">
         <v>2225</v>
-      </c>
-[...4 lines deleted...]
-        <v>2223</v>
       </c>
       <c r="I658" s="4"/>
       <c r="J658" s="1"/>
       <c r="K658" s="1"/>
       <c r="L658" s="1"/>
       <c r="M658" s="1"/>
       <c r="N658" s="1"/>
       <c r="O658" s="1"/>
       <c r="P658" s="1"/>
       <c r="Q658" s="1"/>
       <c r="R658" s="1"/>
       <c r="S658" s="1"/>
       <c r="T658" s="1"/>
       <c r="U658" s="1"/>
       <c r="V658" s="1"/>
       <c r="W658" s="1"/>
     </row>
     <row r="659" spans="1:23">
       <c r="A659" s="3">
         <v>657</v>
       </c>
       <c r="B659" s="3" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="C659" s="3" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="D659" s="3" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="E659" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F659" s="3" t="s">
+        <v>2231</v>
+      </c>
+      <c r="G659" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H659" s="4" t="s">
         <v>2229</v>
-      </c>
-[...4 lines deleted...]
-        <v>2227</v>
       </c>
       <c r="I659" s="4"/>
       <c r="J659" s="1"/>
       <c r="K659" s="1"/>
       <c r="L659" s="1"/>
       <c r="M659" s="1"/>
       <c r="N659" s="1"/>
       <c r="O659" s="1"/>
       <c r="P659" s="1"/>
       <c r="Q659" s="1"/>
       <c r="R659" s="1"/>
       <c r="S659" s="1"/>
       <c r="T659" s="1"/>
       <c r="U659" s="1"/>
       <c r="V659" s="1"/>
       <c r="W659" s="1"/>
     </row>
     <row r="660" spans="1:23">
       <c r="A660" s="3">
         <v>658</v>
       </c>
       <c r="B660" s="3" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="C660" s="3" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="D660" s="3" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="E660" s="3" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="F660" s="3" t="s">
+        <v>2235</v>
+      </c>
+      <c r="G660" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H660" s="4" t="s">
         <v>2233</v>
-      </c>
-[...4 lines deleted...]
-        <v>2231</v>
       </c>
       <c r="I660" s="4"/>
       <c r="J660" s="1"/>
       <c r="K660" s="1"/>
       <c r="L660" s="1"/>
       <c r="M660" s="1"/>
       <c r="N660" s="1"/>
       <c r="O660" s="1"/>
       <c r="P660" s="1"/>
       <c r="Q660" s="1"/>
       <c r="R660" s="1"/>
       <c r="S660" s="1"/>
       <c r="T660" s="1"/>
       <c r="U660" s="1"/>
       <c r="V660" s="1"/>
       <c r="W660" s="1"/>
     </row>
     <row r="661" spans="1:23">
       <c r="A661" s="3">
         <v>659</v>
       </c>
       <c r="B661" s="3" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="C661" s="3" t="s">
         <v>2008</v>
       </c>
       <c r="D661" s="3" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="E661" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F661" s="3" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="G661" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H661" s="4" t="s">
         <v>2008</v>
       </c>
       <c r="I661" s="4"/>
       <c r="J661" s="1"/>
       <c r="K661" s="1"/>
       <c r="L661" s="1"/>
       <c r="M661" s="1"/>
       <c r="N661" s="1"/>
       <c r="O661" s="1"/>
       <c r="P661" s="1"/>
       <c r="Q661" s="1"/>
       <c r="R661" s="1"/>
       <c r="S661" s="1"/>
       <c r="T661" s="1"/>
       <c r="U661" s="1"/>
       <c r="V661" s="1"/>
       <c r="W661" s="1"/>
     </row>
     <row r="662" spans="1:23">
       <c r="A662" s="3">
         <v>660</v>
       </c>
       <c r="B662" s="3" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="C662" s="3" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
       <c r="D662" s="3" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="E662" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F662" s="3" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="G662" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H662" s="4" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
       <c r="I662" s="4"/>
       <c r="J662" s="1"/>
       <c r="K662" s="1"/>
       <c r="L662" s="1"/>
       <c r="M662" s="1"/>
       <c r="N662" s="1"/>
       <c r="O662" s="1"/>
       <c r="P662" s="1"/>
       <c r="Q662" s="1"/>
       <c r="R662" s="1"/>
       <c r="S662" s="1"/>
       <c r="T662" s="1"/>
       <c r="U662" s="1"/>
       <c r="V662" s="1"/>
       <c r="W662" s="1"/>
     </row>
     <row r="663" spans="1:23">
       <c r="A663" s="3">
         <v>661</v>
       </c>
       <c r="B663" s="3" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="C663" s="3" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="D663" s="3" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="E663" s="3" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="F663" s="3"/>
       <c r="G663" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="H663" s="4" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="I663" s="4"/>
       <c r="J663" s="1"/>
       <c r="K663" s="1"/>
       <c r="L663" s="1"/>
       <c r="M663" s="1"/>
       <c r="N663" s="1"/>
       <c r="O663" s="1"/>
       <c r="P663" s="1"/>
       <c r="Q663" s="1"/>
       <c r="R663" s="1"/>
       <c r="S663" s="1"/>
       <c r="T663" s="1"/>
       <c r="U663" s="1"/>
       <c r="V663" s="1"/>
       <c r="W663" s="1"/>
     </row>
     <row r="664" spans="1:23">
       <c r="A664" s="3">
         <v>662</v>
       </c>
       <c r="B664" s="3" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="C664" s="3" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="D664" s="3" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="E664" s="3" t="s">
         <v>1298</v>
       </c>
       <c r="F664" s="3" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="G664" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H664" s="4" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="I664" s="4"/>
       <c r="J664" s="1"/>
       <c r="K664" s="1"/>
       <c r="L664" s="1"/>
       <c r="M664" s="1"/>
       <c r="N664" s="1"/>
       <c r="O664" s="1"/>
       <c r="P664" s="1"/>
       <c r="Q664" s="1"/>
       <c r="R664" s="1"/>
       <c r="S664" s="1"/>
       <c r="T664" s="1"/>
       <c r="U664" s="1"/>
       <c r="V664" s="1"/>
       <c r="W664" s="1"/>
     </row>
     <row r="665" spans="1:23">
       <c r="A665" s="3">
         <v>663</v>
       </c>
       <c r="B665" s="3" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="C665" s="3" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="D665" s="3" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="E665" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F665" s="3" t="s">
+        <v>2251</v>
+      </c>
+      <c r="G665" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H665" s="4" t="s">
         <v>2249</v>
-      </c>
-[...4 lines deleted...]
-        <v>2247</v>
       </c>
       <c r="I665" s="4"/>
       <c r="J665" s="1"/>
       <c r="K665" s="1"/>
       <c r="L665" s="1"/>
       <c r="M665" s="1"/>
       <c r="N665" s="1"/>
       <c r="O665" s="1"/>
       <c r="P665" s="1"/>
       <c r="Q665" s="1"/>
       <c r="R665" s="1"/>
       <c r="S665" s="1"/>
       <c r="T665" s="1"/>
       <c r="U665" s="1"/>
       <c r="V665" s="1"/>
       <c r="W665" s="1"/>
     </row>
     <row r="666" spans="1:23">
       <c r="A666" s="3">
         <v>664</v>
       </c>
       <c r="B666" s="3" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="C666" s="3" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="D666" s="3" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="E666" s="3" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="F666" s="3" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="G666" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H666" s="4" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="I666" s="4"/>
       <c r="J666" s="1"/>
       <c r="K666" s="1"/>
       <c r="L666" s="1"/>
       <c r="M666" s="1"/>
       <c r="N666" s="1"/>
       <c r="O666" s="1"/>
       <c r="P666" s="1"/>
       <c r="Q666" s="1"/>
       <c r="R666" s="1"/>
       <c r="S666" s="1"/>
       <c r="T666" s="1"/>
       <c r="U666" s="1"/>
       <c r="V666" s="1"/>
       <c r="W666" s="1"/>
     </row>
     <row r="667" spans="1:23">
       <c r="A667" s="3">
         <v>665</v>
       </c>
       <c r="B667" s="3" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="C667" s="3" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="D667" s="3" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="E667" s="3" t="s">
         <v>1298</v>
       </c>
       <c r="F667" s="3" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="G667" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H667" s="4" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="I667" s="4"/>
       <c r="J667" s="1"/>
       <c r="K667" s="1"/>
       <c r="L667" s="1"/>
       <c r="M667" s="1"/>
       <c r="N667" s="1"/>
       <c r="O667" s="1"/>
       <c r="P667" s="1"/>
       <c r="Q667" s="1"/>
       <c r="R667" s="1"/>
       <c r="S667" s="1"/>
       <c r="T667" s="1"/>
       <c r="U667" s="1"/>
       <c r="V667" s="1"/>
       <c r="W667" s="1"/>
     </row>
     <row r="668" spans="1:23">
       <c r="A668" s="3">
         <v>666</v>
       </c>
       <c r="B668" s="3" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="C668" s="3" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="D668" s="3" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="E668" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F668" s="3" t="s">
+        <v>2266</v>
+      </c>
+      <c r="G668" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H668" s="4" t="s">
         <v>2264</v>
-      </c>
-[...4 lines deleted...]
-        <v>2262</v>
       </c>
       <c r="I668" s="4"/>
       <c r="J668" s="1"/>
       <c r="K668" s="1"/>
       <c r="L668" s="1"/>
       <c r="M668" s="1"/>
       <c r="N668" s="1"/>
       <c r="O668" s="1"/>
       <c r="P668" s="1"/>
       <c r="Q668" s="1"/>
       <c r="R668" s="1"/>
       <c r="S668" s="1"/>
       <c r="T668" s="1"/>
       <c r="U668" s="1"/>
       <c r="V668" s="1"/>
       <c r="W668" s="1"/>
     </row>
     <row r="669" spans="1:23">
       <c r="A669" s="3">
         <v>667</v>
       </c>
       <c r="B669" s="3" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
       <c r="C669" s="3" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="D669" s="3" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
       <c r="E669" s="3" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="F669" s="3" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="G669" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H669" s="4" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="I669" s="4"/>
       <c r="J669" s="1"/>
       <c r="K669" s="1"/>
       <c r="L669" s="1"/>
       <c r="M669" s="1"/>
       <c r="N669" s="1"/>
       <c r="O669" s="1"/>
       <c r="P669" s="1"/>
       <c r="Q669" s="1"/>
       <c r="R669" s="1"/>
       <c r="S669" s="1"/>
       <c r="T669" s="1"/>
       <c r="U669" s="1"/>
       <c r="V669" s="1"/>
       <c r="W669" s="1"/>
     </row>
     <row r="670" spans="1:23">
       <c r="A670" s="3">
         <v>668</v>
       </c>
       <c r="B670" s="3" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="C670" s="3" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="D670" s="3" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="E670" s="3" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="F670" s="3"/>
       <c r="G670" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H670" s="4" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="I670" s="4" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="J670" s="1"/>
       <c r="K670" s="1"/>
       <c r="L670" s="1"/>
       <c r="M670" s="1"/>
       <c r="N670" s="1"/>
       <c r="O670" s="1"/>
       <c r="P670" s="1"/>
       <c r="Q670" s="1"/>
       <c r="R670" s="1"/>
       <c r="S670" s="1"/>
       <c r="T670" s="1"/>
       <c r="U670" s="1"/>
       <c r="V670" s="1"/>
       <c r="W670" s="1"/>
     </row>
     <row r="671" spans="1:23">
       <c r="A671" s="3">
         <v>669</v>
       </c>
       <c r="B671" s="3" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="C671" s="3" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="D671" s="3" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="E671" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F671" s="3" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="G671" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H671" s="4" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="I671" s="4"/>
       <c r="J671" s="1"/>
       <c r="K671" s="1"/>
       <c r="L671" s="1"/>
       <c r="M671" s="1"/>
       <c r="N671" s="1"/>
       <c r="O671" s="1"/>
       <c r="P671" s="1"/>
       <c r="Q671" s="1"/>
       <c r="R671" s="1"/>
       <c r="S671" s="1"/>
       <c r="T671" s="1"/>
       <c r="U671" s="1"/>
       <c r="V671" s="1"/>
       <c r="W671" s="1"/>
     </row>
     <row r="672" spans="1:23">
       <c r="A672" s="3">
         <v>670</v>
       </c>
       <c r="B672" s="3" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="C672" s="3" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="D672" s="3" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="E672" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F672" s="3" t="s">
+        <v>2281</v>
+      </c>
+      <c r="G672" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H672" s="4" t="s">
         <v>2279</v>
-      </c>
-[...4 lines deleted...]
-        <v>2277</v>
       </c>
       <c r="I672" s="4"/>
       <c r="J672" s="1"/>
       <c r="K672" s="1"/>
       <c r="L672" s="1"/>
       <c r="M672" s="1"/>
       <c r="N672" s="1"/>
       <c r="O672" s="1"/>
       <c r="P672" s="1"/>
       <c r="Q672" s="1"/>
       <c r="R672" s="1"/>
       <c r="S672" s="1"/>
       <c r="T672" s="1"/>
       <c r="U672" s="1"/>
       <c r="V672" s="1"/>
       <c r="W672" s="1"/>
     </row>
     <row r="673" spans="1:23">
       <c r="A673" s="3">
         <v>671</v>
       </c>
       <c r="B673" s="3" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="C673" s="3" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="D673" s="3" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E673" s="3" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="F673" s="3" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="G673" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H673" s="4" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="I673" s="4"/>
       <c r="J673" s="1"/>
       <c r="K673" s="1"/>
       <c r="L673" s="1"/>
       <c r="M673" s="1"/>
       <c r="N673" s="1"/>
       <c r="O673" s="1"/>
       <c r="P673" s="1"/>
       <c r="Q673" s="1"/>
       <c r="R673" s="1"/>
       <c r="S673" s="1"/>
       <c r="T673" s="1"/>
       <c r="U673" s="1"/>
       <c r="V673" s="1"/>
       <c r="W673" s="1"/>
     </row>
     <row r="674" spans="1:23">
       <c r="A674" s="3">
         <v>672</v>
       </c>
       <c r="B674" s="3" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C674" s="3" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="D674" s="3" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="E674" s="3" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="F674" s="3" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="G674" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H674" s="4" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="I674" s="4"/>
       <c r="J674" s="1"/>
       <c r="K674" s="1"/>
       <c r="L674" s="1"/>
       <c r="M674" s="1"/>
       <c r="N674" s="1"/>
       <c r="O674" s="1"/>
       <c r="P674" s="1"/>
       <c r="Q674" s="1"/>
       <c r="R674" s="1"/>
       <c r="S674" s="1"/>
       <c r="T674" s="1"/>
       <c r="U674" s="1"/>
       <c r="V674" s="1"/>
       <c r="W674" s="1"/>
     </row>
     <row r="675" spans="1:23">
       <c r="A675" s="3">
         <v>673</v>
       </c>
       <c r="B675" s="3" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="C675" s="3" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="D675" s="3" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="E675" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F675" s="3" t="s">
+        <v>2294</v>
+      </c>
+      <c r="G675" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H675" s="4" t="s">
         <v>2292</v>
-      </c>
-[...4 lines deleted...]
-        <v>2290</v>
       </c>
       <c r="I675" s="4"/>
       <c r="J675" s="1"/>
       <c r="K675" s="1"/>
       <c r="L675" s="1"/>
       <c r="M675" s="1"/>
       <c r="N675" s="1"/>
       <c r="O675" s="1"/>
       <c r="P675" s="1"/>
       <c r="Q675" s="1"/>
       <c r="R675" s="1"/>
       <c r="S675" s="1"/>
       <c r="T675" s="1"/>
       <c r="U675" s="1"/>
       <c r="V675" s="1"/>
       <c r="W675" s="1"/>
     </row>
     <row r="676" spans="1:23">
       <c r="A676" s="3">
         <v>674</v>
       </c>
       <c r="B676" s="3" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="C676" s="3" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="D676" s="3" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="E676" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F676" s="3" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="G676" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H676" s="4" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="I676" s="4"/>
       <c r="J676" s="1"/>
       <c r="K676" s="1"/>
       <c r="L676" s="1"/>
       <c r="M676" s="1"/>
       <c r="N676" s="1"/>
       <c r="O676" s="1"/>
       <c r="P676" s="1"/>
       <c r="Q676" s="1"/>
       <c r="R676" s="1"/>
       <c r="S676" s="1"/>
       <c r="T676" s="1"/>
       <c r="U676" s="1"/>
       <c r="V676" s="1"/>
       <c r="W676" s="1"/>
     </row>
     <row r="677" spans="1:23">
       <c r="A677" s="3">
         <v>675</v>
       </c>
       <c r="B677" s="3" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="C677" s="3" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="D677" s="3" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="E677" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F677" s="3" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="G677" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H677" s="4" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="I677" s="4"/>
       <c r="J677" s="1"/>
       <c r="K677" s="1"/>
       <c r="L677" s="1"/>
       <c r="M677" s="1"/>
       <c r="N677" s="1"/>
       <c r="O677" s="1"/>
       <c r="P677" s="1"/>
       <c r="Q677" s="1"/>
       <c r="R677" s="1"/>
       <c r="S677" s="1"/>
       <c r="T677" s="1"/>
       <c r="U677" s="1"/>
       <c r="V677" s="1"/>
       <c r="W677" s="1"/>
     </row>
     <row r="678" spans="1:23">
       <c r="A678" s="3">
         <v>676</v>
       </c>
       <c r="B678" s="3" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="C678" s="3" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="D678" s="3" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="E678" s="3" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
       <c r="F678" s="3" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="G678" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H678" s="4" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="I678" s="4"/>
       <c r="J678" s="1"/>
       <c r="K678" s="1"/>
       <c r="L678" s="1"/>
       <c r="M678" s="1"/>
       <c r="N678" s="1"/>
       <c r="O678" s="1"/>
       <c r="P678" s="1"/>
       <c r="Q678" s="1"/>
       <c r="R678" s="1"/>
       <c r="S678" s="1"/>
       <c r="T678" s="1"/>
       <c r="U678" s="1"/>
       <c r="V678" s="1"/>
       <c r="W678" s="1"/>
     </row>
     <row r="679" spans="1:23">
       <c r="A679" s="3">
         <v>677</v>
       </c>
       <c r="B679" s="3" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="C679" s="3" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D679" s="3" t="s">
         <v>2166</v>
       </c>
-      <c r="D679" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E679" s="3" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="F679" s="3" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="G679" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H679" s="4" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="I679" s="4"/>
       <c r="J679" s="1"/>
       <c r="K679" s="1"/>
       <c r="L679" s="1"/>
       <c r="M679" s="1"/>
       <c r="N679" s="1"/>
       <c r="O679" s="1"/>
       <c r="P679" s="1"/>
       <c r="Q679" s="1"/>
       <c r="R679" s="1"/>
       <c r="S679" s="1"/>
       <c r="T679" s="1"/>
       <c r="U679" s="1"/>
       <c r="V679" s="1"/>
       <c r="W679" s="1"/>
     </row>
     <row r="680" spans="1:23">
       <c r="A680" s="3">
         <v>678</v>
       </c>
       <c r="B680" s="3" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="C680" s="3" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="D680" s="3" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="E680" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F680" s="3" t="s">
+        <v>2313</v>
+      </c>
+      <c r="G680" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H680" s="4" t="s">
         <v>2311</v>
-      </c>
-[...4 lines deleted...]
-        <v>2309</v>
       </c>
       <c r="I680" s="4"/>
       <c r="J680" s="1"/>
       <c r="K680" s="1"/>
       <c r="L680" s="1"/>
       <c r="M680" s="1"/>
       <c r="N680" s="1"/>
       <c r="O680" s="1"/>
       <c r="P680" s="1"/>
       <c r="Q680" s="1"/>
       <c r="R680" s="1"/>
       <c r="S680" s="1"/>
       <c r="T680" s="1"/>
       <c r="U680" s="1"/>
       <c r="V680" s="1"/>
       <c r="W680" s="1"/>
     </row>
     <row r="681" spans="1:23">
       <c r="A681" s="3">
         <v>679</v>
       </c>
       <c r="B681" s="3" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
       <c r="C681" s="3" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="D681" s="3" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="E681" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F681" s="3" t="s">
+        <v>2317</v>
+      </c>
+      <c r="G681" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H681" s="4" t="s">
         <v>2315</v>
-      </c>
-[...4 lines deleted...]
-        <v>2313</v>
       </c>
       <c r="I681" s="4"/>
       <c r="J681" s="1"/>
       <c r="K681" s="1"/>
       <c r="L681" s="1"/>
       <c r="M681" s="1"/>
       <c r="N681" s="1"/>
       <c r="O681" s="1"/>
       <c r="P681" s="1"/>
       <c r="Q681" s="1"/>
       <c r="R681" s="1"/>
       <c r="S681" s="1"/>
       <c r="T681" s="1"/>
       <c r="U681" s="1"/>
       <c r="V681" s="1"/>
       <c r="W681" s="1"/>
     </row>
     <row r="682" spans="1:23">
       <c r="A682" s="3">
         <v>680</v>
       </c>
       <c r="B682" s="3" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="C682" s="3" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="D682" s="3" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="E682" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F682" s="3" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
       <c r="G682" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H682" s="4" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="I682" s="4"/>
       <c r="J682" s="1"/>
       <c r="K682" s="1"/>
       <c r="L682" s="1"/>
       <c r="M682" s="1"/>
       <c r="N682" s="1"/>
       <c r="O682" s="1"/>
       <c r="P682" s="1"/>
       <c r="Q682" s="1"/>
       <c r="R682" s="1"/>
       <c r="S682" s="1"/>
       <c r="T682" s="1"/>
       <c r="U682" s="1"/>
       <c r="V682" s="1"/>
       <c r="W682" s="1"/>
     </row>
     <row r="683" spans="1:23">
       <c r="A683" s="3">
         <v>681</v>
       </c>
       <c r="B683" s="3" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="C683" s="3" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="D683" s="3" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
       <c r="E683" s="3" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="F683" s="3"/>
       <c r="G683" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="H683" s="4" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="I683" s="4"/>
       <c r="J683" s="1"/>
       <c r="K683" s="1"/>
       <c r="L683" s="1"/>
       <c r="M683" s="1"/>
       <c r="N683" s="1"/>
       <c r="O683" s="1"/>
       <c r="P683" s="1"/>
       <c r="Q683" s="1"/>
       <c r="R683" s="1"/>
       <c r="S683" s="1"/>
       <c r="T683" s="1"/>
       <c r="U683" s="1"/>
       <c r="V683" s="1"/>
       <c r="W683" s="1"/>
     </row>
     <row r="684" spans="1:23">
       <c r="A684" s="3">
         <v>682</v>
       </c>
       <c r="B684" s="3" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="C684" s="3" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="D684" s="3" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="E684" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F684" s="3" t="s">
+        <v>2328</v>
+      </c>
+      <c r="G684" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H684" s="4" t="s">
         <v>2326</v>
-      </c>
-[...4 lines deleted...]
-        <v>2324</v>
       </c>
       <c r="I684" s="4"/>
       <c r="J684" s="1"/>
       <c r="K684" s="1"/>
       <c r="L684" s="1"/>
       <c r="M684" s="1"/>
       <c r="N684" s="1"/>
       <c r="O684" s="1"/>
       <c r="P684" s="1"/>
       <c r="Q684" s="1"/>
       <c r="R684" s="1"/>
       <c r="S684" s="1"/>
       <c r="T684" s="1"/>
       <c r="U684" s="1"/>
       <c r="V684" s="1"/>
       <c r="W684" s="1"/>
     </row>
     <row r="685" spans="1:23">
       <c r="A685" s="3">
         <v>683</v>
       </c>
       <c r="B685" s="3" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="C685" s="3" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="D685" s="3" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="E685" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="F685" s="3" t="s">
+        <v>2332</v>
+      </c>
+      <c r="G685" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H685" s="4" t="s">
         <v>2330</v>
-      </c>
-[...4 lines deleted...]
-        <v>2328</v>
       </c>
       <c r="I685" s="4"/>
       <c r="J685" s="1"/>
       <c r="K685" s="1"/>
       <c r="L685" s="1"/>
       <c r="M685" s="1"/>
       <c r="N685" s="1"/>
       <c r="O685" s="1"/>
       <c r="P685" s="1"/>
       <c r="Q685" s="1"/>
       <c r="R685" s="1"/>
       <c r="S685" s="1"/>
       <c r="T685" s="1"/>
       <c r="U685" s="1"/>
       <c r="V685" s="1"/>
       <c r="W685" s="1"/>
     </row>
     <row r="686" spans="1:23">
       <c r="A686" s="3">
         <v>684</v>
       </c>
       <c r="B686" s="3" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="C686" s="3" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="D686" s="3" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="E686" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F686" s="3" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G686" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H686" s="4" t="s">
         <v>2334</v>
-      </c>
-[...4 lines deleted...]
-        <v>2332</v>
       </c>
       <c r="I686" s="4"/>
       <c r="J686" s="1"/>
       <c r="K686" s="1"/>
       <c r="L686" s="1"/>
       <c r="M686" s="1"/>
       <c r="N686" s="1"/>
       <c r="O686" s="1"/>
       <c r="P686" s="1"/>
       <c r="Q686" s="1"/>
       <c r="R686" s="1"/>
       <c r="S686" s="1"/>
       <c r="T686" s="1"/>
       <c r="U686" s="1"/>
       <c r="V686" s="1"/>
       <c r="W686" s="1"/>
     </row>
     <row r="687" spans="1:23">
       <c r="A687" s="3">
         <v>685</v>
       </c>
       <c r="B687" s="3" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="C687" s="3" t="s">
         <v>2059</v>
       </c>
       <c r="D687" s="3" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="E687" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F687" s="3" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="G687" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H687" s="4" t="s">
         <v>2059</v>
       </c>
       <c r="I687" s="4"/>
       <c r="J687" s="1"/>
       <c r="K687" s="1"/>
       <c r="L687" s="1"/>
       <c r="M687" s="1"/>
       <c r="N687" s="1"/>
       <c r="O687" s="1"/>
       <c r="P687" s="1"/>
       <c r="Q687" s="1"/>
       <c r="R687" s="1"/>
       <c r="S687" s="1"/>
       <c r="T687" s="1"/>
       <c r="U687" s="1"/>
       <c r="V687" s="1"/>
       <c r="W687" s="1"/>
     </row>
     <row r="688" spans="1:23">
       <c r="A688" s="3">
         <v>686</v>
       </c>
       <c r="B688" s="3" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="C688" s="3" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="D688" s="3" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="E688" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F688" s="3" t="s">
+        <v>2343</v>
+      </c>
+      <c r="G688" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H688" s="4" t="s">
         <v>2341</v>
-      </c>
-[...4 lines deleted...]
-        <v>2339</v>
       </c>
       <c r="I688" s="4"/>
       <c r="J688" s="1"/>
       <c r="K688" s="1"/>
       <c r="L688" s="1"/>
       <c r="M688" s="1"/>
       <c r="N688" s="1"/>
       <c r="O688" s="1"/>
       <c r="P688" s="1"/>
       <c r="Q688" s="1"/>
       <c r="R688" s="1"/>
       <c r="S688" s="1"/>
       <c r="T688" s="1"/>
       <c r="U688" s="1"/>
       <c r="V688" s="1"/>
       <c r="W688" s="1"/>
     </row>
     <row r="689" spans="1:23">
       <c r="A689" s="3">
         <v>687</v>
       </c>
       <c r="B689" s="3" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="C689" s="3" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="D689" s="3" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="E689" s="3" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="F689" s="3"/>
       <c r="G689" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="H689" s="4" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="I689" s="4"/>
       <c r="J689" s="1"/>
       <c r="K689" s="1"/>
       <c r="L689" s="1"/>
       <c r="M689" s="1"/>
       <c r="N689" s="1"/>
       <c r="O689" s="1"/>
       <c r="P689" s="1"/>
       <c r="Q689" s="1"/>
       <c r="R689" s="1"/>
       <c r="S689" s="1"/>
       <c r="T689" s="1"/>
       <c r="U689" s="1"/>
       <c r="V689" s="1"/>
       <c r="W689" s="1"/>
     </row>
     <row r="690" spans="1:23">
       <c r="A690" s="3">
         <v>688</v>
       </c>
       <c r="B690" s="3" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="C690" s="3" t="s">
         <v>2027</v>
       </c>
       <c r="D690" s="3" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="E690" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F690" s="3" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="G690" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H690" s="4" t="s">
         <v>2027</v>
       </c>
       <c r="I690" s="4"/>
       <c r="J690" s="1"/>
       <c r="K690" s="1"/>
       <c r="L690" s="1"/>
       <c r="M690" s="1"/>
       <c r="N690" s="1"/>
       <c r="O690" s="1"/>
       <c r="P690" s="1"/>
       <c r="Q690" s="1"/>
       <c r="R690" s="1"/>
       <c r="S690" s="1"/>
       <c r="T690" s="1"/>
       <c r="U690" s="1"/>
       <c r="V690" s="1"/>
       <c r="W690" s="1"/>
     </row>
     <row r="691" spans="1:23">
       <c r="A691" s="3">
         <v>689</v>
       </c>
       <c r="B691" s="3" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
       <c r="C691" s="3" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="D691" s="3" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="E691" s="3" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="F691" s="3" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="G691" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H691" s="4" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="I691" s="4"/>
       <c r="J691" s="1"/>
       <c r="K691" s="1"/>
       <c r="L691" s="1"/>
       <c r="M691" s="1"/>
       <c r="N691" s="1"/>
       <c r="O691" s="1"/>
       <c r="P691" s="1"/>
       <c r="Q691" s="1"/>
       <c r="R691" s="1"/>
       <c r="S691" s="1"/>
       <c r="T691" s="1"/>
       <c r="U691" s="1"/>
       <c r="V691" s="1"/>
       <c r="W691" s="1"/>
     </row>
     <row r="692" spans="1:23">
       <c r="A692" s="3">
         <v>690</v>
       </c>
       <c r="B692" s="3" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="C692" s="3" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
       <c r="D692" s="3" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="E692" s="3" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="F692" s="3"/>
       <c r="G692" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H692" s="4" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="I692" s="4" t="s">
         <v>1538</v>
       </c>
       <c r="J692" s="1"/>
       <c r="K692" s="1"/>
       <c r="L692" s="1"/>
       <c r="M692" s="1"/>
       <c r="N692" s="1"/>
       <c r="O692" s="1"/>
       <c r="P692" s="1"/>
       <c r="Q692" s="1"/>
       <c r="R692" s="1"/>
       <c r="S692" s="1"/>
       <c r="T692" s="1"/>
       <c r="U692" s="1"/>
       <c r="V692" s="1"/>
       <c r="W692" s="1"/>
     </row>
     <row r="693" spans="1:23">
       <c r="A693" s="3">
         <v>691</v>
       </c>
       <c r="B693" s="3" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="C693" s="3" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="D693" s="3" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="E693" s="3" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="F693" s="3" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="G693" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H693" s="4" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="I693" s="4"/>
       <c r="J693" s="1"/>
       <c r="K693" s="1"/>
       <c r="L693" s="1"/>
       <c r="M693" s="1"/>
       <c r="N693" s="1"/>
       <c r="O693" s="1"/>
       <c r="P693" s="1"/>
       <c r="Q693" s="1"/>
       <c r="R693" s="1"/>
       <c r="S693" s="1"/>
       <c r="T693" s="1"/>
       <c r="U693" s="1"/>
       <c r="V693" s="1"/>
       <c r="W693" s="1"/>
     </row>
     <row r="694" spans="1:23">
       <c r="A694" s="3">
         <v>692</v>
       </c>
       <c r="B694" s="3" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="C694" s="3" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="D694" s="3" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="E694" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F694" s="3" t="s">
+        <v>2367</v>
+      </c>
+      <c r="G694" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H694" s="4" t="s">
         <v>2365</v>
-      </c>
-[...4 lines deleted...]
-        <v>2363</v>
       </c>
       <c r="I694" s="4"/>
       <c r="J694" s="1"/>
       <c r="K694" s="1"/>
       <c r="L694" s="1"/>
       <c r="M694" s="1"/>
       <c r="N694" s="1"/>
       <c r="O694" s="1"/>
       <c r="P694" s="1"/>
       <c r="Q694" s="1"/>
       <c r="R694" s="1"/>
       <c r="S694" s="1"/>
       <c r="T694" s="1"/>
       <c r="U694" s="1"/>
       <c r="V694" s="1"/>
       <c r="W694" s="1"/>
     </row>
     <row r="695" spans="1:23">
       <c r="A695" s="3">
         <v>693</v>
       </c>
       <c r="B695" s="3" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="C695" s="3" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="D695" s="3" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="E695" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F695" s="3" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="G695" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H695" s="4" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="I695" s="4"/>
       <c r="J695" s="1"/>
       <c r="K695" s="1"/>
       <c r="L695" s="1"/>
       <c r="M695" s="1"/>
       <c r="N695" s="1"/>
       <c r="O695" s="1"/>
       <c r="P695" s="1"/>
       <c r="Q695" s="1"/>
       <c r="R695" s="1"/>
       <c r="S695" s="1"/>
       <c r="T695" s="1"/>
       <c r="U695" s="1"/>
       <c r="V695" s="1"/>
       <c r="W695" s="1"/>
     </row>
     <row r="696" spans="1:23">
       <c r="A696" s="3">
         <v>694</v>
       </c>
       <c r="B696" s="3" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="C696" s="3" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="D696" s="3" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="E696" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="F696" s="3" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="G696" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H696" s="4" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="I696" s="4"/>
       <c r="J696" s="1"/>
       <c r="K696" s="1"/>
       <c r="L696" s="1"/>
       <c r="M696" s="1"/>
       <c r="N696" s="1"/>
       <c r="O696" s="1"/>
       <c r="P696" s="1"/>
       <c r="Q696" s="1"/>
       <c r="R696" s="1"/>
       <c r="S696" s="1"/>
       <c r="T696" s="1"/>
       <c r="U696" s="1"/>
       <c r="V696" s="1"/>
       <c r="W696" s="1"/>
     </row>
     <row r="697" spans="1:23">
       <c r="A697" s="3">
         <v>695</v>
       </c>
       <c r="B697" s="3" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="C697" s="3" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="D697" s="3" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="E697" s="3" t="s">
+        <v>1586</v>
+      </c>
+      <c r="F697" s="3" t="s">
+        <v>2377</v>
+      </c>
+      <c r="G697" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H697" s="4" t="s">
         <v>2375</v>
-      </c>
-[...5 lines deleted...]
-        <v>2373</v>
       </c>
       <c r="I697" s="4"/>
       <c r="J697" s="1"/>
       <c r="K697" s="1"/>
       <c r="L697" s="1"/>
       <c r="M697" s="1"/>
       <c r="N697" s="1"/>
       <c r="O697" s="1"/>
       <c r="P697" s="1"/>
       <c r="Q697" s="1"/>
       <c r="R697" s="1"/>
       <c r="S697" s="1"/>
       <c r="T697" s="1"/>
       <c r="U697" s="1"/>
       <c r="V697" s="1"/>
       <c r="W697" s="1"/>
     </row>
     <row r="698" spans="1:23">
       <c r="A698" s="3">
         <v>696</v>
       </c>
       <c r="B698" s="3" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="C698" s="3" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="D698" s="3" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="E698" s="3" t="s">
-        <v>1420</v>
-[...1 lines deleted...]
-      <c r="F698" s="3" t="s">
+        <v>2381</v>
+      </c>
+      <c r="F698" s="3"/>
+      <c r="G698" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H698" s="4" t="s">
         <v>2379</v>
-      </c>
-[...4 lines deleted...]
-        <v>2377</v>
       </c>
       <c r="I698" s="4"/>
       <c r="J698" s="1"/>
       <c r="K698" s="1"/>
       <c r="L698" s="1"/>
       <c r="M698" s="1"/>
       <c r="N698" s="1"/>
       <c r="O698" s="1"/>
       <c r="P698" s="1"/>
       <c r="Q698" s="1"/>
       <c r="R698" s="1"/>
       <c r="S698" s="1"/>
       <c r="T698" s="1"/>
       <c r="U698" s="1"/>
       <c r="V698" s="1"/>
       <c r="W698" s="1"/>
     </row>
     <row r="699" spans="1:23">
       <c r="A699" s="3">
         <v>697</v>
       </c>
       <c r="B699" s="3" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="C699" s="3" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="D699" s="3" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="E699" s="3" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F699" s="3" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G699" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H699" s="4" t="s">
         <v>2383</v>
-      </c>
-[...7 lines deleted...]
-        <v>2381</v>
       </c>
       <c r="I699" s="4"/>
       <c r="J699" s="1"/>
       <c r="K699" s="1"/>
       <c r="L699" s="1"/>
       <c r="M699" s="1"/>
       <c r="N699" s="1"/>
       <c r="O699" s="1"/>
       <c r="P699" s="1"/>
       <c r="Q699" s="1"/>
       <c r="R699" s="1"/>
       <c r="S699" s="1"/>
       <c r="T699" s="1"/>
       <c r="U699" s="1"/>
       <c r="V699" s="1"/>
       <c r="W699" s="1"/>
+    </row>
+    <row r="700" spans="1:23">
+      <c r="A700" s="3">
+        <v>698</v>
+      </c>
+      <c r="B700" s="3" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C700" s="3" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D700" s="3" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E700" s="3" t="s">
+        <v>2389</v>
+      </c>
+      <c r="F700" s="3" t="s">
+        <v>2390</v>
+      </c>
+      <c r="G700" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H700" s="4" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I700" s="4"/>
+      <c r="J700" s="1"/>
+      <c r="K700" s="1"/>
+      <c r="L700" s="1"/>
+      <c r="M700" s="1"/>
+      <c r="N700" s="1"/>
+      <c r="O700" s="1"/>
+      <c r="P700" s="1"/>
+      <c r="Q700" s="1"/>
+      <c r="R700" s="1"/>
+      <c r="S700" s="1"/>
+      <c r="T700" s="1"/>
+      <c r="U700" s="1"/>
+      <c r="V700" s="1"/>
+      <c r="W700" s="1"/>
+    </row>
+    <row r="701" spans="1:23">
+      <c r="A701" s="3">
+        <v>699</v>
+      </c>
+      <c r="B701" s="3" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C701" s="3" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D701" s="3" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E701" s="3" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F701" s="3" t="s">
+        <v>2394</v>
+      </c>
+      <c r="G701" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H701" s="4" t="s">
+        <v>2395</v>
+      </c>
+      <c r="I701" s="4"/>
+      <c r="J701" s="1"/>
+      <c r="K701" s="1"/>
+      <c r="L701" s="1"/>
+      <c r="M701" s="1"/>
+      <c r="N701" s="1"/>
+      <c r="O701" s="1"/>
+      <c r="P701" s="1"/>
+      <c r="Q701" s="1"/>
+      <c r="R701" s="1"/>
+      <c r="S701" s="1"/>
+      <c r="T701" s="1"/>
+      <c r="U701" s="1"/>
+      <c r="V701" s="1"/>
+      <c r="W701" s="1"/>
+    </row>
+    <row r="702" spans="1:23">
+      <c r="A702" s="3">
+        <v>700</v>
+      </c>
+      <c r="B702" s="3" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C702" s="3" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D702" s="3" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E702" s="3" t="s">
+        <v>1586</v>
+      </c>
+      <c r="F702" s="3"/>
+      <c r="G702" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H702" s="4" t="s">
+        <v>2375</v>
+      </c>
+      <c r="I702" s="4" t="s">
+        <v>2398</v>
+      </c>
+      <c r="J702" s="1"/>
+      <c r="K702" s="1"/>
+      <c r="L702" s="1"/>
+      <c r="M702" s="1"/>
+      <c r="N702" s="1"/>
+      <c r="O702" s="1"/>
+      <c r="P702" s="1"/>
+      <c r="Q702" s="1"/>
+      <c r="R702" s="1"/>
+      <c r="S702" s="1"/>
+      <c r="T702" s="1"/>
+      <c r="U702" s="1"/>
+      <c r="V702" s="1"/>
+      <c r="W702" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>