--- v2 (2026-07-20)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="664">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1788,50 +1788,56 @@
     <t>Vendor Registration Request.</t>
   </si>
   <si>
     <t>0000000174</t>
   </si>
   <si>
     <t>REQ/2024/3263</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>VMR/2024/001623</t>
   </si>
   <si>
     <t>Please approve for vendor code</t>
   </si>
   <si>
     <t>REQ/000060/2024-2025</t>
   </si>
   <si>
     <t>2024-11-06</t>
   </si>
   <si>
     <t>VMR/2023/000658</t>
+  </si>
+  <si>
+    <t>0000000286</t>
+  </si>
+  <si>
+    <t>2026-09-20</t>
   </si>
   <si>
     <t>REQ/2024/3359</t>
   </si>
   <si>
     <t>VMR/2024/000628</t>
   </si>
   <si>
     <t>0000000258</t>
   </si>
   <si>
     <t>REQ/2024/3931</t>
   </si>
   <si>
     <t>VMR/2024/1908</t>
   </si>
   <si>
     <t>0000000220</t>
   </si>
   <si>
     <t>REQ/2024/3277</t>
   </si>
   <si>
     <t>VMR/2024/001626</t>
   </si>
@@ -8646,749 +8652,751 @@
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>589</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>590</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>591</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="F157" s="3"/>
+      <c r="F157" s="3" t="s">
+        <v>592</v>
+      </c>
       <c r="G157" s="3" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="H157" s="4" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="I157" s="4"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>536</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>536</v>
       </c>
       <c r="I158" s="4"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>572</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>572</v>
       </c>
       <c r="I159" s="4"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>586</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>588</v>
       </c>
       <c r="F160" s="3"/>
       <c r="G160" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>586</v>
       </c>
       <c r="I160" s="4"/>
       <c r="J160" s="1"/>
       <c r="K160" s="1"/>
       <c r="L160" s="1"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>536</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="F161" s="3"/>
       <c r="G161" s="3" t="s">
         <v>283</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>160</v>
       </c>
       <c r="I161" s="4" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="J161" s="1"/>
       <c r="K161" s="1"/>
       <c r="L161" s="1"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>536</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="E162" s="3" t="s">
         <v>518</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>536</v>
       </c>
       <c r="I162" s="4"/>
       <c r="J162" s="1"/>
       <c r="K162" s="1"/>
       <c r="L162" s="1"/>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="E163" s="3" t="s">
         <v>447</v>
       </c>
       <c r="F163" s="3" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H163" s="4" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="I163" s="4"/>
       <c r="J163" s="1"/>
       <c r="K163" s="1"/>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>546</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>318</v>
       </c>
       <c r="F164" s="3" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>546</v>
       </c>
       <c r="I164" s="4"/>
       <c r="J164" s="1"/>
       <c r="K164" s="1"/>
       <c r="L164" s="1"/>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="F165" s="3" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>509</v>
       </c>
       <c r="I165" s="4"/>
       <c r="J165" s="1"/>
       <c r="K165" s="1"/>
       <c r="L165" s="1"/>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>581</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E166" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H166" s="4" t="s">
         <v>581</v>
       </c>
       <c r="I166" s="4"/>
       <c r="J166" s="1"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E167" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H167" s="4" t="s">
         <v>624</v>
-      </c>
-[...7 lines deleted...]
-        <v>622</v>
       </c>
       <c r="I167" s="4"/>
       <c r="J167" s="1"/>
       <c r="K167" s="1"/>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E168" s="3" t="s">
         <v>288</v>
       </c>
       <c r="F168" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H168" s="4" t="s">
         <v>629</v>
-      </c>
-[...4 lines deleted...]
-        <v>627</v>
       </c>
       <c r="I168" s="4"/>
       <c r="J168" s="1"/>
       <c r="K168" s="1"/>
       <c r="L168" s="1"/>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="E169" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H169" s="4" t="s">
         <v>633</v>
-      </c>
-[...7 lines deleted...]
-        <v>631</v>
       </c>
       <c r="I169" s="4"/>
       <c r="J169" s="1"/>
       <c r="K169" s="1"/>
       <c r="L169" s="1"/>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H170" s="4" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="I170" s="4"/>
       <c r="J170" s="1"/>
       <c r="K170" s="1"/>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
       <c r="R170" s="1"/>
       <c r="S170" s="1"/>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F171" s="3"/>
       <c r="G171" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H171" s="4" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="I171" s="4"/>
       <c r="J171" s="1"/>
       <c r="K171" s="1"/>
       <c r="L171" s="1"/>
       <c r="M171" s="1"/>
       <c r="N171" s="1"/>
       <c r="O171" s="1"/>
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
       <c r="R171" s="1"/>
       <c r="S171" s="1"/>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H172" s="4" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="I172" s="4"/>
       <c r="J172" s="1"/>
       <c r="K172" s="1"/>
       <c r="L172" s="1"/>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E173" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H173" s="4" t="s">
         <v>654</v>
-      </c>
-[...7 lines deleted...]
-        <v>652</v>
       </c>
       <c r="I173" s="4"/>
       <c r="J173" s="1"/>
       <c r="K173" s="1"/>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H174" s="4" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="I174" s="4"/>
       <c r="J174" s="1"/>
       <c r="K174" s="1"/>
       <c r="L174" s="1"/>
       <c r="M174" s="1"/>
       <c r="N174" s="1"/>
       <c r="O174" s="1"/>
       <c r="P174" s="1"/>
       <c r="Q174" s="1"/>
       <c r="R174" s="1"/>
       <c r="S174" s="1"/>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>