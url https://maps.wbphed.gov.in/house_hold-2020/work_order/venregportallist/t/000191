--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="694">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="699">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2076,50 +2076,65 @@
     <t>2026-01-09</t>
   </si>
   <si>
     <t>VMR/2023/002332</t>
   </si>
   <si>
     <t>0000000355</t>
   </si>
   <si>
     <t>REQ/001278/2025-2026</t>
   </si>
   <si>
     <t>2026-01-10</t>
   </si>
   <si>
     <t>VMR/2024/000701</t>
   </si>
   <si>
     <t>Working Contractor</t>
   </si>
   <si>
     <t>0000000356</t>
   </si>
   <si>
     <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>REQ/001436/2025-2026</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>VMR/2023/000794</t>
+  </si>
+  <si>
+    <t>FOR BILL SUBMISSION</t>
+  </si>
+  <si>
+    <t>0000000263</t>
   </si>
   <si>
     <t>REQ/001238/2025-2026</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
   <si>
     <t>E billing</t>
   </si>
   <si>
     <t>0000000150</t>
   </si>
   <si>
     <t>2025-12-22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2493,51 +2508,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W177"/>
+  <dimension ref="A1:W178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="181.5271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="58.842773" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -9573,67 +9588,108 @@
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>688</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>689</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>690</v>
       </c>
       <c r="E177" s="3" t="s">
         <v>691</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>692</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H177" s="4" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="I177" s="4"/>
       <c r="J177" s="1"/>
       <c r="K177" s="1"/>
       <c r="L177" s="1"/>
       <c r="M177" s="1"/>
       <c r="N177" s="1"/>
       <c r="O177" s="1"/>
       <c r="P177" s="1"/>
       <c r="Q177" s="1"/>
       <c r="R177" s="1"/>
       <c r="S177" s="1"/>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
+    </row>
+    <row r="178" spans="1:23">
+      <c r="A178" s="3">
+        <v>176</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H178" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="I178" s="4"/>
+      <c r="J178" s="1"/>
+      <c r="K178" s="1"/>
+      <c r="L178" s="1"/>
+      <c r="M178" s="1"/>
+      <c r="N178" s="1"/>
+      <c r="O178" s="1"/>
+      <c r="P178" s="1"/>
+      <c r="Q178" s="1"/>
+      <c r="R178" s="1"/>
+      <c r="S178" s="1"/>
+      <c r="T178" s="1"/>
+      <c r="U178" s="1"/>
+      <c r="V178" s="1"/>
+      <c r="W178" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>