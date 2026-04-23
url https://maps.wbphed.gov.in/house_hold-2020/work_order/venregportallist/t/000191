--- v3 (2026-04-01)
+++ v4 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="699">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2076,50 +2076,68 @@
     <t>2026-01-09</t>
   </si>
   <si>
     <t>VMR/2023/002332</t>
   </si>
   <si>
     <t>0000000355</t>
   </si>
   <si>
     <t>REQ/001278/2025-2026</t>
   </si>
   <si>
     <t>2026-01-10</t>
   </si>
   <si>
     <t>VMR/2024/000701</t>
   </si>
   <si>
     <t>Working Contractor</t>
   </si>
   <si>
     <t>0000000356</t>
   </si>
   <si>
     <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>REQ/000026/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>VMR/2023/001519</t>
+  </si>
+  <si>
+    <t>Request for Vendor registration</t>
+  </si>
+  <si>
+    <t>0000000359</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
   </si>
   <si>
     <t>REQ/001436/2025-2026</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
     <t>VMR/2023/000794</t>
   </si>
   <si>
     <t>FOR BILL SUBMISSION</t>
   </si>
   <si>
     <t>0000000263</t>
   </si>
   <si>
     <t>REQ/001238/2025-2026</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
@@ -2508,51 +2526,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W178"/>
+  <dimension ref="A1:W179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="181.5271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="58.842773" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -9588,108 +9606,149 @@
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>688</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>689</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>690</v>
       </c>
       <c r="E177" s="3" t="s">
         <v>691</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>692</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H177" s="4" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="I177" s="4"/>
       <c r="J177" s="1"/>
       <c r="K177" s="1"/>
       <c r="L177" s="1"/>
       <c r="M177" s="1"/>
       <c r="N177" s="1"/>
       <c r="O177" s="1"/>
       <c r="P177" s="1"/>
       <c r="Q177" s="1"/>
       <c r="R177" s="1"/>
       <c r="S177" s="1"/>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D178" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H178" s="4" t="s">
         <v>695</v>
-      </c>
-[...10 lines deleted...]
-        <v>698</v>
       </c>
       <c r="I178" s="4"/>
       <c r="J178" s="1"/>
       <c r="K178" s="1"/>
       <c r="L178" s="1"/>
       <c r="M178" s="1"/>
       <c r="N178" s="1"/>
       <c r="O178" s="1"/>
       <c r="P178" s="1"/>
       <c r="Q178" s="1"/>
       <c r="R178" s="1"/>
       <c r="S178" s="1"/>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
+    </row>
+    <row r="179" spans="1:23">
+      <c r="A179" s="3">
+        <v>177</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H179" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="I179" s="4"/>
+      <c r="J179" s="1"/>
+      <c r="K179" s="1"/>
+      <c r="L179" s="1"/>
+      <c r="M179" s="1"/>
+      <c r="N179" s="1"/>
+      <c r="O179" s="1"/>
+      <c r="P179" s="1"/>
+      <c r="Q179" s="1"/>
+      <c r="R179" s="1"/>
+      <c r="S179" s="1"/>
+      <c r="T179" s="1"/>
+      <c r="U179" s="1"/>
+      <c r="V179" s="1"/>
+      <c r="W179" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>