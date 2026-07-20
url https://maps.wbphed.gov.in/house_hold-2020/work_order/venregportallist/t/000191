--- v4 (2026-04-23)
+++ v5 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="708">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2058,50 +2058,59 @@
     <t>0000000284</t>
   </si>
   <si>
     <t>REQ/2024/4395</t>
   </si>
   <si>
     <t>2024-09-03</t>
   </si>
   <si>
     <t>VMR/2024/2116</t>
   </si>
   <si>
     <t>Please approve our request</t>
   </si>
   <si>
     <t>REQ/001272/2025-2026</t>
   </si>
   <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>VMR/2023/002332</t>
   </si>
   <si>
     <t>0000000355</t>
+  </si>
+  <si>
+    <t>REQ/000293/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>VMR/2023/002862</t>
   </si>
   <si>
     <t>REQ/001278/2025-2026</t>
   </si>
   <si>
     <t>2026-01-10</t>
   </si>
   <si>
     <t>VMR/2024/000701</t>
   </si>
   <si>
     <t>Working Contractor</t>
   </si>
   <si>
     <t>0000000356</t>
   </si>
   <si>
     <t>2026-01-13</t>
   </si>
   <si>
     <t>REQ/000026/2026-2027</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
@@ -2526,51 +2535,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W179"/>
+  <dimension ref="A1:W180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="181.5271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="58.842773" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -9556,199 +9565,238 @@
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>682</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>683</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>684</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>685</v>
-[...3 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="F176" s="3"/>
       <c r="G176" s="3" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="H176" s="4" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="I176" s="4"/>
       <c r="J176" s="1"/>
       <c r="K176" s="1"/>
       <c r="L176" s="1"/>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="E177" s="3" t="s">
         <v>688</v>
       </c>
-      <c r="C177" s="3" t="s">
+      <c r="F177" s="3" t="s">
         <v>689</v>
       </c>
-      <c r="D177" s="3" t="s">
+      <c r="G177" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H177" s="4" t="s">
         <v>690</v>
-      </c>
-[...10 lines deleted...]
-        <v>693</v>
       </c>
       <c r="I177" s="4"/>
       <c r="J177" s="1"/>
       <c r="K177" s="1"/>
       <c r="L177" s="1"/>
       <c r="M177" s="1"/>
       <c r="N177" s="1"/>
       <c r="O177" s="1"/>
       <c r="P177" s="1"/>
       <c r="Q177" s="1"/>
       <c r="R177" s="1"/>
       <c r="S177" s="1"/>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="E178" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="C178" s="3" t="s">
+      <c r="F178" s="3" t="s">
         <v>695</v>
       </c>
-      <c r="D178" s="3" t="s">
+      <c r="G178" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H178" s="4" t="s">
         <v>696</v>
-      </c>
-[...10 lines deleted...]
-        <v>695</v>
       </c>
       <c r="I178" s="4"/>
       <c r="J178" s="1"/>
       <c r="K178" s="1"/>
       <c r="L178" s="1"/>
       <c r="M178" s="1"/>
       <c r="N178" s="1"/>
       <c r="O178" s="1"/>
       <c r="P178" s="1"/>
       <c r="Q178" s="1"/>
       <c r="R178" s="1"/>
       <c r="S178" s="1"/>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="D179" s="3" t="s">
         <v>699</v>
       </c>
-      <c r="C179" s="3" t="s">
+      <c r="E179" s="3" t="s">
         <v>700</v>
       </c>
-      <c r="D179" s="3" t="s">
+      <c r="F179" s="3" t="s">
         <v>701</v>
       </c>
-      <c r="E179" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G179" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H179" s="4" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="I179" s="4"/>
       <c r="J179" s="1"/>
       <c r="K179" s="1"/>
       <c r="L179" s="1"/>
       <c r="M179" s="1"/>
       <c r="N179" s="1"/>
       <c r="O179" s="1"/>
       <c r="P179" s="1"/>
       <c r="Q179" s="1"/>
       <c r="R179" s="1"/>
       <c r="S179" s="1"/>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
+    </row>
+    <row r="180" spans="1:23">
+      <c r="A180" s="3">
+        <v>178</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H180" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="I180" s="4"/>
+      <c r="J180" s="1"/>
+      <c r="K180" s="1"/>
+      <c r="L180" s="1"/>
+      <c r="M180" s="1"/>
+      <c r="N180" s="1"/>
+      <c r="O180" s="1"/>
+      <c r="P180" s="1"/>
+      <c r="Q180" s="1"/>
+      <c r="R180" s="1"/>
+      <c r="S180" s="1"/>
+      <c r="T180" s="1"/>
+      <c r="U180" s="1"/>
+      <c r="V180" s="1"/>
+      <c r="W180" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>