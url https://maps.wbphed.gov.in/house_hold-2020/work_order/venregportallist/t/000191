--- v5 (2026-07-20)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="708">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="710">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2067,50 +2067,56 @@
     <t>VMR/2024/2116</t>
   </si>
   <si>
     <t>Please approve our request</t>
   </si>
   <si>
     <t>REQ/001272/2025-2026</t>
   </si>
   <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>VMR/2023/002332</t>
   </si>
   <si>
     <t>0000000355</t>
   </si>
   <si>
     <t>REQ/000293/2026-2027</t>
   </si>
   <si>
     <t>2026-07-10</t>
   </si>
   <si>
     <t>VMR/2023/002862</t>
+  </si>
+  <si>
+    <t>0000000360</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
   </si>
   <si>
     <t>REQ/001278/2025-2026</t>
   </si>
   <si>
     <t>2026-01-10</t>
   </si>
   <si>
     <t>VMR/2024/000701</t>
   </si>
   <si>
     <t>Working Contractor</t>
   </si>
   <si>
     <t>0000000356</t>
   </si>
   <si>
     <t>2026-01-13</t>
   </si>
   <si>
     <t>REQ/000026/2026-2027</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
@@ -9567,220 +9573,222 @@
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>682</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>683</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>684</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>350</v>
       </c>
-      <c r="F176" s="3"/>
+      <c r="F176" s="3" t="s">
+        <v>685</v>
+      </c>
       <c r="G176" s="3" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="H176" s="4" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="I176" s="4"/>
       <c r="J176" s="1"/>
       <c r="K176" s="1"/>
       <c r="L176" s="1"/>
       <c r="M176" s="1"/>
       <c r="N176" s="1"/>
       <c r="O176" s="1"/>
       <c r="P176" s="1"/>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D177" s="3" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H177" s="4" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="I177" s="4"/>
       <c r="J177" s="1"/>
       <c r="K177" s="1"/>
       <c r="L177" s="1"/>
       <c r="M177" s="1"/>
       <c r="N177" s="1"/>
       <c r="O177" s="1"/>
       <c r="P177" s="1"/>
       <c r="Q177" s="1"/>
       <c r="R177" s="1"/>
       <c r="S177" s="1"/>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F178" s="3" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H178" s="4" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="I178" s="4"/>
       <c r="J178" s="1"/>
       <c r="K178" s="1"/>
       <c r="L178" s="1"/>
       <c r="M178" s="1"/>
       <c r="N178" s="1"/>
       <c r="O178" s="1"/>
       <c r="P178" s="1"/>
       <c r="Q178" s="1"/>
       <c r="R178" s="1"/>
       <c r="S178" s="1"/>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E179" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H179" s="4" t="s">
         <v>700</v>
-      </c>
-[...7 lines deleted...]
-        <v>698</v>
       </c>
       <c r="I179" s="4"/>
       <c r="J179" s="1"/>
       <c r="K179" s="1"/>
       <c r="L179" s="1"/>
       <c r="M179" s="1"/>
       <c r="N179" s="1"/>
       <c r="O179" s="1"/>
       <c r="P179" s="1"/>
       <c r="Q179" s="1"/>
       <c r="R179" s="1"/>
       <c r="S179" s="1"/>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H180" s="4" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="I180" s="4"/>
       <c r="J180" s="1"/>
       <c r="K180" s="1"/>
       <c r="L180" s="1"/>
       <c r="M180" s="1"/>
       <c r="N180" s="1"/>
       <c r="O180" s="1"/>
       <c r="P180" s="1"/>
       <c r="Q180" s="1"/>
       <c r="R180" s="1"/>
       <c r="S180" s="1"/>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>