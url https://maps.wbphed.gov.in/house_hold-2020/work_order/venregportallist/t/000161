--- v1 (2026-02-07)
+++ v2 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1658,50 +1658,56 @@
   <si>
     <t>2024-08-07</t>
   </si>
   <si>
     <t>REQ/2024/4398</t>
   </si>
   <si>
     <t>2024-09-03</t>
   </si>
   <si>
     <t>VMR/2024/2116</t>
   </si>
   <si>
     <t>Please approve our request</t>
   </si>
   <si>
     <t>REQ/2024/5001</t>
   </si>
   <si>
     <t>VMR/2024/2300</t>
   </si>
   <si>
     <t>Sir Please approved my vendor</t>
   </si>
   <si>
+    <t>0000000319</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
     <t>REQ/2024/5006</t>
   </si>
   <si>
     <t>VMR/2024/001098</t>
   </si>
   <si>
     <t>REQ/000906/2024-2025</t>
   </si>
   <si>
     <t>2025-02-10</t>
   </si>
   <si>
     <t>VMR/2023/000194</t>
   </si>
   <si>
     <t>register</t>
   </si>
   <si>
     <t>0000000313</t>
   </si>
   <si>
     <t>REQ/000152/2024-2025</t>
   </si>
   <si>
     <t>2024-11-14</t>
@@ -1797,50 +1803,74 @@
     <t>2025-01-07</t>
   </si>
   <si>
     <t>VMR/2023/001697</t>
   </si>
   <si>
     <t>siliguri northan mechanical division</t>
   </si>
   <si>
     <t>0000000312</t>
   </si>
   <si>
     <t>REQ/001170/2025-2026</t>
   </si>
   <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>VMR/2023/000282</t>
   </si>
   <si>
     <t>please approve the request.</t>
   </si>
   <si>
     <t>0000000317</t>
+  </si>
+  <si>
+    <t>REQ/000086/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>VMR/2023/002342</t>
+  </si>
+  <si>
+    <t>Please Accept Our Request.</t>
+  </si>
+  <si>
+    <t>Reject.</t>
+  </si>
+  <si>
+    <t>REQ/000087/2026-2027</t>
+  </si>
+  <si>
+    <t>VMR/2023/002341</t>
+  </si>
+  <si>
+    <t>0000000321</t>
   </si>
   <si>
     <t>REQ/001316/2025-2026</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>VMR/2023/000316</t>
   </si>
   <si>
     <t>0000000318</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2208,51 +2238,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W169"/>
+  <dimension ref="A1:W171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="123.826904" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="37.705078" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -8439,556 +8469,640 @@
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>545</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>511</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>546</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="F157" s="3"/>
+      <c r="F157" s="3" t="s">
+        <v>548</v>
+      </c>
       <c r="G157" s="3" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="H157" s="4" t="s">
-        <v>511</v>
+        <v>549</v>
       </c>
       <c r="I157" s="4"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>511</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>547</v>
       </c>
       <c r="F158" s="3"/>
       <c r="G158" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>511</v>
       </c>
       <c r="I158" s="4"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="E159" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H159" s="4" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>551</v>
       </c>
       <c r="I159" s="4"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H160" s="4" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="I160" s="4"/>
       <c r="J160" s="1"/>
       <c r="K160" s="1"/>
       <c r="L160" s="1"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="E161" s="3"/>
       <c r="F161" s="3"/>
       <c r="G161" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H161" s="4" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="I161" s="4"/>
       <c r="J161" s="1"/>
       <c r="K161" s="1"/>
       <c r="L161" s="1"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>540</v>
       </c>
       <c r="I162" s="4"/>
       <c r="J162" s="1"/>
       <c r="K162" s="1"/>
       <c r="L162" s="1"/>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="E163" s="3" t="s">
         <v>441</v>
       </c>
       <c r="F163" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H163" s="4" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>569</v>
       </c>
       <c r="I163" s="4"/>
       <c r="J163" s="1"/>
       <c r="K163" s="1"/>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="F164" s="3"/>
       <c r="G164" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H164" s="4" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="I164" s="4"/>
       <c r="J164" s="1"/>
       <c r="K164" s="1"/>
       <c r="L164" s="1"/>
       <c r="M164" s="1"/>
       <c r="N164" s="1"/>
       <c r="O164" s="1"/>
       <c r="P164" s="1"/>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>476</v>
       </c>
       <c r="F165" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H165" s="4" t="s">
         <v>579</v>
-      </c>
-[...4 lines deleted...]
-        <v>577</v>
       </c>
       <c r="I165" s="4"/>
       <c r="J165" s="1"/>
       <c r="K165" s="1"/>
       <c r="L165" s="1"/>
       <c r="M165" s="1"/>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E166" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H166" s="4" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>581</v>
       </c>
       <c r="I166" s="4"/>
       <c r="J166" s="1"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="1"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E167" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H167" s="4" t="s">
         <v>588</v>
-      </c>
-[...7 lines deleted...]
-        <v>586</v>
       </c>
       <c r="I167" s="4"/>
       <c r="J167" s="1"/>
       <c r="K167" s="1"/>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E168" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H168" s="4" t="s">
         <v>593</v>
-      </c>
-[...7 lines deleted...]
-        <v>591</v>
       </c>
       <c r="I168" s="4"/>
       <c r="J168" s="1"/>
       <c r="K168" s="1"/>
       <c r="L168" s="1"/>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="F169" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="F169" s="3"/>
+      <c r="G169" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H169" s="4" t="s">
         <v>598</v>
       </c>
-      <c r="G169" s="3" t="s">
-[...5 lines deleted...]
-      <c r="I169" s="4"/>
+      <c r="I169" s="4" t="s">
+        <v>601</v>
+      </c>
       <c r="J169" s="1"/>
       <c r="K169" s="1"/>
       <c r="L169" s="1"/>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
+    </row>
+    <row r="170" spans="1:23">
+      <c r="A170" s="3">
+        <v>168</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H170" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="I170" s="4"/>
+      <c r="J170" s="1"/>
+      <c r="K170" s="1"/>
+      <c r="L170" s="1"/>
+      <c r="M170" s="1"/>
+      <c r="N170" s="1"/>
+      <c r="O170" s="1"/>
+      <c r="P170" s="1"/>
+      <c r="Q170" s="1"/>
+      <c r="R170" s="1"/>
+      <c r="S170" s="1"/>
+      <c r="T170" s="1"/>
+      <c r="U170" s="1"/>
+      <c r="V170" s="1"/>
+      <c r="W170" s="1"/>
+    </row>
+    <row r="171" spans="1:23">
+      <c r="A171" s="3">
+        <v>169</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H171" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="I171" s="4"/>
+      <c r="J171" s="1"/>
+      <c r="K171" s="1"/>
+      <c r="L171" s="1"/>
+      <c r="M171" s="1"/>
+      <c r="N171" s="1"/>
+      <c r="O171" s="1"/>
+      <c r="P171" s="1"/>
+      <c r="Q171" s="1"/>
+      <c r="R171" s="1"/>
+      <c r="S171" s="1"/>
+      <c r="T171" s="1"/>
+      <c r="U171" s="1"/>
+      <c r="V171" s="1"/>
+      <c r="W171" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>