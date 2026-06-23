--- v2 (2026-06-02)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="614">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1803,50 +1803,65 @@
     <t>2025-01-07</t>
   </si>
   <si>
     <t>VMR/2023/001697</t>
   </si>
   <si>
     <t>siliguri northan mechanical division</t>
   </si>
   <si>
     <t>0000000312</t>
   </si>
   <si>
     <t>REQ/001170/2025-2026</t>
   </si>
   <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>VMR/2023/000282</t>
   </si>
   <si>
     <t>please approve the request.</t>
   </si>
   <si>
     <t>0000000317</t>
+  </si>
+  <si>
+    <t>REQ/000241/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>VMR/2023/000248</t>
+  </si>
+  <si>
+    <t>Please approve this.</t>
+  </si>
+  <si>
+    <t>0000000322</t>
   </si>
   <si>
     <t>REQ/000086/2026-2027</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>VMR/2023/002342</t>
   </si>
   <si>
     <t>Please Accept Our Request.</t>
   </si>
   <si>
     <t>Reject.</t>
   </si>
   <si>
     <t>REQ/000087/2026-2027</t>
   </si>
   <si>
     <t>VMR/2023/002341</t>
   </si>
   <si>
     <t>0000000321</t>
   </si>
@@ -2238,51 +2253,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W171"/>
+  <dimension ref="A1:W172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="123.826904" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="37.705078" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -8953,156 +8968,197 @@
       <c r="P168" s="1"/>
       <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
       <c r="S168" s="1"/>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>597</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>598</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>599</v>
       </c>
       <c r="E169" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="F169" s="3"/>
+      <c r="F169" s="3" t="s">
+        <v>601</v>
+      </c>
       <c r="G169" s="3" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="H169" s="4" t="s">
         <v>598</v>
       </c>
-      <c r="I169" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I169" s="4"/>
       <c r="J169" s="1"/>
       <c r="K169" s="1"/>
       <c r="L169" s="1"/>
       <c r="M169" s="1"/>
       <c r="N169" s="1"/>
       <c r="O169" s="1"/>
       <c r="P169" s="1"/>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>602</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="D170" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H170" s="4" t="s">
         <v>603</v>
       </c>
-      <c r="E170" s="3" t="s">
-[...11 lines deleted...]
-      <c r="I170" s="4"/>
+      <c r="I170" s="4" t="s">
+        <v>606</v>
+      </c>
       <c r="J170" s="1"/>
       <c r="K170" s="1"/>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
       <c r="R170" s="1"/>
       <c r="S170" s="1"/>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="E171" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="C171" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F171" s="3" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H171" s="4" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="I171" s="4"/>
       <c r="J171" s="1"/>
       <c r="K171" s="1"/>
       <c r="L171" s="1"/>
       <c r="M171" s="1"/>
       <c r="N171" s="1"/>
       <c r="O171" s="1"/>
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
       <c r="R171" s="1"/>
       <c r="S171" s="1"/>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
+    </row>
+    <row r="172" spans="1:23">
+      <c r="A172" s="3">
+        <v>170</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H172" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="I172" s="4"/>
+      <c r="J172" s="1"/>
+      <c r="K172" s="1"/>
+      <c r="L172" s="1"/>
+      <c r="M172" s="1"/>
+      <c r="N172" s="1"/>
+      <c r="O172" s="1"/>
+      <c r="P172" s="1"/>
+      <c r="Q172" s="1"/>
+      <c r="R172" s="1"/>
+      <c r="S172" s="1"/>
+      <c r="T172" s="1"/>
+      <c r="U172" s="1"/>
+      <c r="V172" s="1"/>
+      <c r="W172" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>