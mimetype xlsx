--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1205">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2937,50 +2937,56 @@
     <t>REQ/2024/5053</t>
   </si>
   <si>
     <t>2024-10-28</t>
   </si>
   <si>
     <t>VMR/2024/2441</t>
   </si>
   <si>
     <t>2024-10-30</t>
   </si>
   <si>
     <t>unauthorised entry</t>
   </si>
   <si>
     <t>REQ/000036/2025-2026</t>
   </si>
   <si>
     <t>2025-04-04</t>
   </si>
   <si>
     <t>VMR/2024/000933</t>
   </si>
   <si>
     <t>Respected Sir, Please approve my vendor code.</t>
+  </si>
+  <si>
+    <t>0000000769</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
   </si>
   <si>
     <t>REQ/000621/2025-2026</t>
   </si>
   <si>
     <t>2025-06-23</t>
   </si>
   <si>
     <t>VMR/2023/000686</t>
   </si>
   <si>
     <t>Please accept the code</t>
   </si>
   <si>
     <t>0000000739</t>
   </si>
   <si>
     <t>2025-09-22</t>
   </si>
   <si>
     <t>REQ/001025/2025-2026</t>
   </si>
   <si>
     <t>2025-09-08</t>
   </si>
@@ -15879,2008 +15885,2010 @@
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>971</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>972</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>973</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>974</v>
       </c>
-      <c r="F295" s="3"/>
+      <c r="F295" s="3" t="s">
+        <v>975</v>
+      </c>
       <c r="G295" s="3" t="s">
-        <v>555</v>
+        <v>15</v>
       </c>
       <c r="H295" s="4" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="I295" s="4"/>
       <c r="J295" s="1"/>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="C296" s="3" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="D296" s="3" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="E296" s="3" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="F296" s="3" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="G296" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H296" s="4" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="I296" s="4"/>
       <c r="J296" s="1"/>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="C297" s="3" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="D297" s="3" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E297" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F297" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="G297" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H297" s="4" t="s">
         <v>984</v>
-      </c>
-[...4 lines deleted...]
-        <v>982</v>
       </c>
       <c r="I297" s="4"/>
       <c r="J297" s="1"/>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="E298" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="F298" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="G298" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H298" s="4" t="s">
         <v>988</v>
-      </c>
-[...7 lines deleted...]
-        <v>986</v>
       </c>
       <c r="I298" s="4"/>
       <c r="J298" s="1"/>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="C299" s="3" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="D299" s="3" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E299" s="3" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F299" s="3" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="G299" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H299" s="4" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="I299" s="4"/>
       <c r="J299" s="1"/>
       <c r="K299" s="1"/>
       <c r="L299" s="1"/>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E300" s="3" t="s">
         <v>587</v>
       </c>
       <c r="F300" s="3" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="G300" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H300" s="4" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="I300" s="4"/>
       <c r="J300" s="1"/>
       <c r="K300" s="1"/>
       <c r="L300" s="1"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="C301" s="3" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="D301" s="3" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E301" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F301" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G301" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H301" s="4" t="s">
         <v>1004</v>
-      </c>
-[...7 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="I301" s="4"/>
       <c r="J301" s="1"/>
       <c r="K301" s="1"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="E302" s="3"/>
       <c r="F302" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H302" s="4" t="s">
         <v>1009</v>
-      </c>
-[...4 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="I302" s="4"/>
       <c r="J302" s="1"/>
       <c r="K302" s="1"/>
       <c r="L302" s="1"/>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="C303" s="3" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="D303" s="3" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="E303" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G303" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H303" s="4" t="s">
         <v>1013</v>
-      </c>
-[...7 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="I303" s="4"/>
       <c r="J303" s="1"/>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="C304" s="3" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="E304" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F304" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G304" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H304" s="4" t="s">
         <v>1018</v>
-      </c>
-[...4 lines deleted...]
-        <v>1016</v>
       </c>
       <c r="I304" s="4"/>
       <c r="J304" s="1"/>
       <c r="K304" s="1"/>
       <c r="L304" s="1"/>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C305" s="3" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D305" s="3" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="E305" s="3" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="F305" s="3" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="G305" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H305" s="4" t="s">
         <v>963</v>
       </c>
       <c r="I305" s="4"/>
       <c r="J305" s="1"/>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="C306" s="3" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="E306" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F306" s="3"/>
       <c r="G306" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H306" s="4" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="I306" s="4" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C307" s="3" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="D307" s="3" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="E307" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F307" s="3" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="G307" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H307" s="4" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="I307" s="4"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="C308" s="3" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="D308" s="3" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="E308" s="3" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="F308" s="3"/>
       <c r="G308" s="3" t="s">
         <v>555</v>
       </c>
       <c r="H308" s="4" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="I308" s="4"/>
       <c r="J308" s="1"/>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="C309" s="3" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="D309" s="3" t="s">
         <v>179</v>
       </c>
       <c r="E309" s="3" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F309" s="3" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="G309" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H309" s="4" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="I309" s="4"/>
       <c r="J309" s="1"/>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E310" s="3" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F310" s="3" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="G310" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H310" s="4" t="s">
         <v>850</v>
       </c>
       <c r="I310" s="4"/>
       <c r="J310" s="1"/>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="C311" s="3" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="D311" s="3" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E311" s="3" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F311" s="3" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="G311" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H311" s="4" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="I311" s="4"/>
       <c r="J311" s="1"/>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="C312" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G312" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H312" s="4" t="s">
         <v>1051</v>
-      </c>
-[...13 lines deleted...]
-        <v>1049</v>
       </c>
       <c r="I312" s="4"/>
       <c r="J312" s="1"/>
       <c r="K312" s="1"/>
       <c r="L312" s="1"/>
       <c r="M312" s="1"/>
       <c r="N312" s="1"/>
       <c r="O312" s="1"/>
       <c r="P312" s="1"/>
       <c r="Q312" s="1"/>
       <c r="R312" s="1"/>
       <c r="S312" s="1"/>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="C313" s="3" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="D313" s="3" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="E313" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F313" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G313" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H313" s="4" t="s">
         <v>1058</v>
-      </c>
-[...7 lines deleted...]
-        <v>1056</v>
       </c>
       <c r="I313" s="4"/>
       <c r="J313" s="1"/>
       <c r="K313" s="1"/>
       <c r="L313" s="1"/>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>968</v>
       </c>
       <c r="E314" s="3"/>
       <c r="F314" s="3" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="G314" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H314" s="4" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="I314" s="4"/>
       <c r="J314" s="1"/>
       <c r="K314" s="1"/>
       <c r="L314" s="1"/>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="D315" s="3" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="E315" s="3" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="F315" s="3" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="G315" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H315" s="4" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="I315" s="4"/>
       <c r="J315" s="1"/>
       <c r="K315" s="1"/>
       <c r="L315" s="1"/>
       <c r="M315" s="1"/>
       <c r="N315" s="1"/>
       <c r="O315" s="1"/>
       <c r="P315" s="1"/>
       <c r="Q315" s="1"/>
       <c r="R315" s="1"/>
       <c r="S315" s="1"/>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="3">
         <v>314</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="D316" s="3" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="E316" s="3" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="F316" s="3" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="G316" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H316" s="4" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="I316" s="4"/>
       <c r="J316" s="1"/>
       <c r="K316" s="1"/>
       <c r="L316" s="1"/>
       <c r="M316" s="1"/>
       <c r="N316" s="1"/>
       <c r="O316" s="1"/>
       <c r="P316" s="1"/>
       <c r="Q316" s="1"/>
       <c r="R316" s="1"/>
       <c r="S316" s="1"/>
       <c r="T316" s="1"/>
       <c r="U316" s="1"/>
       <c r="V316" s="1"/>
       <c r="W316" s="1"/>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="3">
         <v>315</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C317" s="3" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="D317" s="3" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E317" s="3" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F317" s="3" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="G317" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H317" s="4" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="I317" s="4"/>
       <c r="J317" s="1"/>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
       <c r="M317" s="1"/>
       <c r="N317" s="1"/>
       <c r="O317" s="1"/>
       <c r="P317" s="1"/>
       <c r="Q317" s="1"/>
       <c r="R317" s="1"/>
       <c r="S317" s="1"/>
       <c r="T317" s="1"/>
       <c r="U317" s="1"/>
       <c r="V317" s="1"/>
       <c r="W317" s="1"/>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" s="3">
         <v>316</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="C318" s="3" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="D318" s="3" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="E318" s="3" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="F318" s="3" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="G318" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H318" s="4" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="I318" s="4"/>
       <c r="J318" s="1"/>
       <c r="K318" s="1"/>
       <c r="L318" s="1"/>
       <c r="M318" s="1"/>
       <c r="N318" s="1"/>
       <c r="O318" s="1"/>
       <c r="P318" s="1"/>
       <c r="Q318" s="1"/>
       <c r="R318" s="1"/>
       <c r="S318" s="1"/>
       <c r="T318" s="1"/>
       <c r="U318" s="1"/>
       <c r="V318" s="1"/>
       <c r="W318" s="1"/>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" s="3">
         <v>317</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="C319" s="3" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="D319" s="3" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E319" s="3" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F319" s="3" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="G319" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H319" s="4" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="I319" s="4"/>
       <c r="J319" s="1"/>
       <c r="K319" s="1"/>
       <c r="L319" s="1"/>
       <c r="M319" s="1"/>
       <c r="N319" s="1"/>
       <c r="O319" s="1"/>
       <c r="P319" s="1"/>
       <c r="Q319" s="1"/>
       <c r="R319" s="1"/>
       <c r="S319" s="1"/>
       <c r="T319" s="1"/>
       <c r="U319" s="1"/>
       <c r="V319" s="1"/>
       <c r="W319" s="1"/>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" s="3">
         <v>318</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="D320" s="3" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="E320" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G320" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H320" s="4" t="s">
         <v>1091</v>
-      </c>
-[...7 lines deleted...]
-        <v>1089</v>
       </c>
       <c r="I320" s="4"/>
       <c r="J320" s="1"/>
       <c r="K320" s="1"/>
       <c r="L320" s="1"/>
       <c r="M320" s="1"/>
       <c r="N320" s="1"/>
       <c r="O320" s="1"/>
       <c r="P320" s="1"/>
       <c r="Q320" s="1"/>
       <c r="R320" s="1"/>
       <c r="S320" s="1"/>
       <c r="T320" s="1"/>
       <c r="U320" s="1"/>
       <c r="V320" s="1"/>
       <c r="W320" s="1"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="3">
         <v>319</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="C321" s="3" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="D321" s="3" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E321" s="3" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F321" s="3"/>
       <c r="G321" s="3" t="s">
         <v>555</v>
       </c>
       <c r="H321" s="4" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="I321" s="4"/>
       <c r="J321" s="1"/>
       <c r="K321" s="1"/>
       <c r="L321" s="1"/>
       <c r="M321" s="1"/>
       <c r="N321" s="1"/>
       <c r="O321" s="1"/>
       <c r="P321" s="1"/>
       <c r="Q321" s="1"/>
       <c r="R321" s="1"/>
       <c r="S321" s="1"/>
       <c r="T321" s="1"/>
       <c r="U321" s="1"/>
       <c r="V321" s="1"/>
       <c r="W321" s="1"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="3">
         <v>320</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="D322" s="3" t="s">
         <v>618</v>
       </c>
       <c r="E322" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F322" s="3" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="G322" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H322" s="4" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="I322" s="4"/>
       <c r="J322" s="1"/>
       <c r="K322" s="1"/>
       <c r="L322" s="1"/>
       <c r="M322" s="1"/>
       <c r="N322" s="1"/>
       <c r="O322" s="1"/>
       <c r="P322" s="1"/>
       <c r="Q322" s="1"/>
       <c r="R322" s="1"/>
       <c r="S322" s="1"/>
       <c r="T322" s="1"/>
       <c r="U322" s="1"/>
       <c r="V322" s="1"/>
       <c r="W322" s="1"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="3">
         <v>321</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="D323" s="3" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="E323" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F323" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G323" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H323" s="4" t="s">
         <v>1104</v>
-      </c>
-[...7 lines deleted...]
-        <v>1102</v>
       </c>
       <c r="I323" s="4"/>
       <c r="J323" s="1"/>
       <c r="K323" s="1"/>
       <c r="L323" s="1"/>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F324" s="3" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="G324" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H324" s="4" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="I324" s="4"/>
       <c r="J324" s="1"/>
       <c r="K324" s="1"/>
       <c r="L324" s="1"/>
       <c r="M324" s="1"/>
       <c r="N324" s="1"/>
       <c r="O324" s="1"/>
       <c r="P324" s="1"/>
       <c r="Q324" s="1"/>
       <c r="R324" s="1"/>
       <c r="S324" s="1"/>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="D325" s="3" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="E325" s="3" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="F325" s="3" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="G325" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H325" s="4" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="I325" s="4"/>
       <c r="J325" s="1"/>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
       <c r="M325" s="1"/>
       <c r="N325" s="1"/>
       <c r="O325" s="1"/>
       <c r="P325" s="1"/>
       <c r="Q325" s="1"/>
       <c r="R325" s="1"/>
       <c r="S325" s="1"/>
       <c r="T325" s="1"/>
       <c r="U325" s="1"/>
       <c r="V325" s="1"/>
       <c r="W325" s="1"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="3">
         <v>324</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="F326" s="3" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="G326" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H326" s="4" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="I326" s="4"/>
       <c r="J326" s="1"/>
       <c r="K326" s="1"/>
       <c r="L326" s="1"/>
       <c r="M326" s="1"/>
       <c r="N326" s="1"/>
       <c r="O326" s="1"/>
       <c r="P326" s="1"/>
       <c r="Q326" s="1"/>
       <c r="R326" s="1"/>
       <c r="S326" s="1"/>
       <c r="T326" s="1"/>
       <c r="U326" s="1"/>
       <c r="V326" s="1"/>
       <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="3">
         <v>325</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="C327" s="3" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="D327" s="3" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E327" s="3" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F327" s="3"/>
       <c r="G327" s="3" t="s">
         <v>555</v>
       </c>
       <c r="H327" s="4" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="I327" s="4"/>
       <c r="J327" s="1"/>
       <c r="K327" s="1"/>
       <c r="L327" s="1"/>
       <c r="M327" s="1"/>
       <c r="N327" s="1"/>
       <c r="O327" s="1"/>
       <c r="P327" s="1"/>
       <c r="Q327" s="1"/>
       <c r="R327" s="1"/>
       <c r="S327" s="1"/>
       <c r="T327" s="1"/>
       <c r="U327" s="1"/>
       <c r="V327" s="1"/>
       <c r="W327" s="1"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="3">
         <v>326</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="E328" s="3"/>
       <c r="F328" s="3" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="G328" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H328" s="4" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="I328" s="4"/>
       <c r="J328" s="1"/>
       <c r="K328" s="1"/>
       <c r="L328" s="1"/>
       <c r="M328" s="1"/>
       <c r="N328" s="1"/>
       <c r="O328" s="1"/>
       <c r="P328" s="1"/>
       <c r="Q328" s="1"/>
       <c r="R328" s="1"/>
       <c r="S328" s="1"/>
       <c r="T328" s="1"/>
       <c r="U328" s="1"/>
       <c r="V328" s="1"/>
       <c r="W328" s="1"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="3">
         <v>327</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="C329" s="3" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="D329" s="3" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="E329" s="3" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="F329" s="3" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="G329" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H329" s="4" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="I329" s="4"/>
       <c r="J329" s="1"/>
       <c r="K329" s="1"/>
       <c r="L329" s="1"/>
       <c r="M329" s="1"/>
       <c r="N329" s="1"/>
       <c r="O329" s="1"/>
       <c r="P329" s="1"/>
       <c r="Q329" s="1"/>
       <c r="R329" s="1"/>
       <c r="S329" s="1"/>
       <c r="T329" s="1"/>
       <c r="U329" s="1"/>
       <c r="V329" s="1"/>
       <c r="W329" s="1"/>
     </row>
     <row r="330" spans="1:23">
       <c r="A330" s="3">
         <v>328</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C330" s="3" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D330" s="3" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="E330" s="3"/>
       <c r="F330" s="3" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="G330" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H330" s="4" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="I330" s="4"/>
       <c r="J330" s="1"/>
       <c r="K330" s="1"/>
       <c r="L330" s="1"/>
       <c r="M330" s="1"/>
       <c r="N330" s="1"/>
       <c r="O330" s="1"/>
       <c r="P330" s="1"/>
       <c r="Q330" s="1"/>
       <c r="R330" s="1"/>
       <c r="S330" s="1"/>
       <c r="T330" s="1"/>
       <c r="U330" s="1"/>
       <c r="V330" s="1"/>
       <c r="W330" s="1"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="3">
         <v>329</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="C331" s="3" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="D331" s="3" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="E331" s="3" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="F331" s="3" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="G331" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H331" s="4" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="I331" s="4"/>
       <c r="J331" s="1"/>
       <c r="K331" s="1"/>
       <c r="L331" s="1"/>
       <c r="M331" s="1"/>
       <c r="N331" s="1"/>
       <c r="O331" s="1"/>
       <c r="P331" s="1"/>
       <c r="Q331" s="1"/>
       <c r="R331" s="1"/>
       <c r="S331" s="1"/>
       <c r="T331" s="1"/>
       <c r="U331" s="1"/>
       <c r="V331" s="1"/>
       <c r="W331" s="1"/>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="3">
         <v>330</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="C332" s="3" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="D332" s="3" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="E332" s="3"/>
       <c r="F332" s="3" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="G332" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H332" s="4" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="I332" s="4"/>
       <c r="J332" s="1"/>
       <c r="K332" s="1"/>
       <c r="L332" s="1"/>
       <c r="M332" s="1"/>
       <c r="N332" s="1"/>
       <c r="O332" s="1"/>
       <c r="P332" s="1"/>
       <c r="Q332" s="1"/>
       <c r="R332" s="1"/>
       <c r="S332" s="1"/>
       <c r="T332" s="1"/>
       <c r="U332" s="1"/>
       <c r="V332" s="1"/>
       <c r="W332" s="1"/>
     </row>
     <row r="333" spans="1:23">
       <c r="A333" s="3">
         <v>331</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="C333" s="3" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="D333" s="3" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E333" s="3" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F333" s="3" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="G333" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H333" s="4" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="I333" s="4"/>
       <c r="J333" s="1"/>
       <c r="K333" s="1"/>
       <c r="L333" s="1"/>
       <c r="M333" s="1"/>
       <c r="N333" s="1"/>
       <c r="O333" s="1"/>
       <c r="P333" s="1"/>
       <c r="Q333" s="1"/>
       <c r="R333" s="1"/>
       <c r="S333" s="1"/>
       <c r="T333" s="1"/>
       <c r="U333" s="1"/>
       <c r="V333" s="1"/>
       <c r="W333" s="1"/>
     </row>
     <row r="334" spans="1:23">
       <c r="A334" s="3">
         <v>332</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D334" s="3" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="E334" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F334" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G334" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H334" s="4" t="s">
         <v>1158</v>
-      </c>
-[...7 lines deleted...]
-        <v>1156</v>
       </c>
       <c r="I334" s="4"/>
       <c r="J334" s="1"/>
       <c r="K334" s="1"/>
       <c r="L334" s="1"/>
       <c r="M334" s="1"/>
       <c r="N334" s="1"/>
       <c r="O334" s="1"/>
       <c r="P334" s="1"/>
       <c r="Q334" s="1"/>
       <c r="R334" s="1"/>
       <c r="S334" s="1"/>
       <c r="T334" s="1"/>
       <c r="U334" s="1"/>
       <c r="V334" s="1"/>
       <c r="W334" s="1"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="3">
         <v>333</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C335" s="3" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="D335" s="3" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="E335" s="3" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="F335" s="3" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="G335" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H335" s="4" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="I335" s="4"/>
       <c r="J335" s="1"/>
       <c r="K335" s="1"/>
       <c r="L335" s="1"/>
       <c r="M335" s="1"/>
       <c r="N335" s="1"/>
       <c r="O335" s="1"/>
       <c r="P335" s="1"/>
       <c r="Q335" s="1"/>
       <c r="R335" s="1"/>
       <c r="S335" s="1"/>
       <c r="T335" s="1"/>
       <c r="U335" s="1"/>
       <c r="V335" s="1"/>
       <c r="W335" s="1"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="3">
         <v>334</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="C336" s="3" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D336" s="3" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="E336" s="3" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="F336" s="3" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="G336" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H336" s="4" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="I336" s="4"/>
       <c r="J336" s="1"/>
       <c r="K336" s="1"/>
       <c r="L336" s="1"/>
       <c r="M336" s="1"/>
       <c r="N336" s="1"/>
       <c r="O336" s="1"/>
       <c r="P336" s="1"/>
       <c r="Q336" s="1"/>
       <c r="R336" s="1"/>
       <c r="S336" s="1"/>
       <c r="T336" s="1"/>
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="3">
         <v>335</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="C337" s="3" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="D337" s="3" t="s">
         <v>376</v>
       </c>
       <c r="E337" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F337" s="3" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="G337" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H337" s="4" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="I337" s="4"/>
       <c r="J337" s="1"/>
       <c r="K337" s="1"/>
       <c r="L337" s="1"/>
       <c r="M337" s="1"/>
       <c r="N337" s="1"/>
       <c r="O337" s="1"/>
       <c r="P337" s="1"/>
       <c r="Q337" s="1"/>
       <c r="R337" s="1"/>
       <c r="S337" s="1"/>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
     <row r="338" spans="1:23">
       <c r="A338" s="3">
         <v>336</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="C338" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G338" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H338" s="4" t="s">
         <v>1177</v>
-      </c>
-[...13 lines deleted...]
-        <v>1175</v>
       </c>
       <c r="I338" s="4"/>
       <c r="J338" s="1"/>
       <c r="K338" s="1"/>
       <c r="L338" s="1"/>
       <c r="M338" s="1"/>
       <c r="N338" s="1"/>
       <c r="O338" s="1"/>
       <c r="P338" s="1"/>
       <c r="Q338" s="1"/>
       <c r="R338" s="1"/>
       <c r="S338" s="1"/>
       <c r="T338" s="1"/>
       <c r="U338" s="1"/>
       <c r="V338" s="1"/>
       <c r="W338" s="1"/>
     </row>
     <row r="339" spans="1:23">
       <c r="A339" s="3">
         <v>337</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="C339" s="3" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="D339" s="3" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="E339" s="3" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F339" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G339" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H339" s="4" t="s">
         <v>1184</v>
-      </c>
-[...7 lines deleted...]
-        <v>1182</v>
       </c>
       <c r="I339" s="4"/>
       <c r="J339" s="1"/>
       <c r="K339" s="1"/>
       <c r="L339" s="1"/>
       <c r="M339" s="1"/>
       <c r="N339" s="1"/>
       <c r="O339" s="1"/>
       <c r="P339" s="1"/>
       <c r="Q339" s="1"/>
       <c r="R339" s="1"/>
       <c r="S339" s="1"/>
       <c r="T339" s="1"/>
       <c r="U339" s="1"/>
       <c r="V339" s="1"/>
       <c r="W339" s="1"/>
     </row>
     <row r="340" spans="1:23">
       <c r="A340" s="3">
         <v>338</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="C340" s="3" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D340" s="3" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="E340" s="3" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="F340" s="3" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="G340" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H340" s="4" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="I340" s="4"/>
       <c r="J340" s="1"/>
       <c r="K340" s="1"/>
       <c r="L340" s="1"/>
       <c r="M340" s="1"/>
       <c r="N340" s="1"/>
       <c r="O340" s="1"/>
       <c r="P340" s="1"/>
       <c r="Q340" s="1"/>
       <c r="R340" s="1"/>
       <c r="S340" s="1"/>
       <c r="T340" s="1"/>
       <c r="U340" s="1"/>
       <c r="V340" s="1"/>
       <c r="W340" s="1"/>
     </row>
     <row r="341" spans="1:23">
       <c r="A341" s="3">
         <v>339</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="C341" s="3" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="D341" s="3" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="E341" s="3" t="s">
         <v>474</v>
       </c>
       <c r="F341" s="3" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="G341" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H341" s="4" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="I341" s="4"/>
       <c r="J341" s="1"/>
       <c r="K341" s="1"/>
       <c r="L341" s="1"/>
       <c r="M341" s="1"/>
       <c r="N341" s="1"/>
       <c r="O341" s="1"/>
       <c r="P341" s="1"/>
       <c r="Q341" s="1"/>
       <c r="R341" s="1"/>
       <c r="S341" s="1"/>
       <c r="T341" s="1"/>
       <c r="U341" s="1"/>
       <c r="V341" s="1"/>
       <c r="W341" s="1"/>
     </row>
     <row r="342" spans="1:23">
       <c r="A342" s="3">
         <v>340</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C342" s="3" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="D342" s="3" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="E342" s="3" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="F342" s="3" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="G342" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H342" s="4" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="I342" s="4"/>
       <c r="J342" s="1"/>
       <c r="K342" s="1"/>
       <c r="L342" s="1"/>
       <c r="M342" s="1"/>
       <c r="N342" s="1"/>
       <c r="O342" s="1"/>
       <c r="P342" s="1"/>
       <c r="Q342" s="1"/>
       <c r="R342" s="1"/>
       <c r="S342" s="1"/>
       <c r="T342" s="1"/>
       <c r="U342" s="1"/>
       <c r="V342" s="1"/>
       <c r="W342" s="1"/>
     </row>
     <row r="343" spans="1:23">
       <c r="A343" s="3">
         <v>341</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="C343" s="3" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="D343" s="3" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="E343" s="3" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="F343" s="3" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G343" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H343" s="4" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="I343" s="4"/>
       <c r="J343" s="1"/>
       <c r="K343" s="1"/>
       <c r="L343" s="1"/>
       <c r="M343" s="1"/>
       <c r="N343" s="1"/>
       <c r="O343" s="1"/>
       <c r="P343" s="1"/>
       <c r="Q343" s="1"/>
       <c r="R343" s="1"/>
       <c r="S343" s="1"/>
       <c r="T343" s="1"/>
       <c r="U343" s="1"/>
       <c r="V343" s="1"/>
       <c r="W343" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>