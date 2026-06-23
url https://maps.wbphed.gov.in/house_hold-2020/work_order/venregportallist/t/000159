--- v3 (2026-04-01)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1209">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -3483,50 +3483,62 @@
     <t>2026-02-05</t>
   </si>
   <si>
     <t>VMR/2023/000820</t>
   </si>
   <si>
     <t>0000000758</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>
   <si>
     <t>REQ/001327/2025-2026</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>
   <si>
     <t>VMR/2023/002731</t>
   </si>
   <si>
     <t>Please accept the vender request</t>
   </si>
   <si>
     <t>0000000757</t>
+  </si>
+  <si>
+    <t>REQ/000214/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>VMR/2024/000648</t>
+  </si>
+  <si>
+    <t>0000000773</t>
   </si>
   <si>
     <t>REQ/001421/2025-2026</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>VMR/2024/000593</t>
   </si>
   <si>
     <t>Vendor Registration</t>
   </si>
   <si>
     <t>0000000765</t>
   </si>
   <si>
     <t>REQ/001300/2025-2026</t>
   </si>
   <si>
     <t>2026-01-27</t>
   </si>
   <si>
     <t>VMR/2024/000358</t>
   </si>
@@ -4026,51 +4038,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W343"/>
+  <dimension ref="A1:W344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.273926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -17466,445 +17478,486 @@
       <c r="N333" s="1"/>
       <c r="O333" s="1"/>
       <c r="P333" s="1"/>
       <c r="Q333" s="1"/>
       <c r="R333" s="1"/>
       <c r="S333" s="1"/>
       <c r="T333" s="1"/>
       <c r="U333" s="1"/>
       <c r="V333" s="1"/>
       <c r="W333" s="1"/>
     </row>
     <row r="334" spans="1:23">
       <c r="A334" s="3">
         <v>332</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>1157</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>1158</v>
       </c>
       <c r="D334" s="3" t="s">
         <v>1159</v>
       </c>
       <c r="E334" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F334" s="3" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
       <c r="G334" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H334" s="4" t="s">
         <v>1158</v>
       </c>
       <c r="I334" s="4"/>
       <c r="J334" s="1"/>
       <c r="K334" s="1"/>
       <c r="L334" s="1"/>
       <c r="M334" s="1"/>
       <c r="N334" s="1"/>
       <c r="O334" s="1"/>
       <c r="P334" s="1"/>
       <c r="Q334" s="1"/>
       <c r="R334" s="1"/>
       <c r="S334" s="1"/>
       <c r="T334" s="1"/>
       <c r="U334" s="1"/>
       <c r="V334" s="1"/>
       <c r="W334" s="1"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="3">
         <v>333</v>
       </c>
       <c r="B335" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C335" s="3" t="s">
         <v>1162</v>
       </c>
-      <c r="C335" s="3" t="s">
+      <c r="D335" s="3" t="s">
         <v>1163</v>
       </c>
-      <c r="D335" s="3" t="s">
+      <c r="E335" s="3" t="s">
         <v>1164</v>
       </c>
-      <c r="E335" s="3" t="s">
+      <c r="F335" s="3" t="s">
         <v>1165</v>
       </c>
-      <c r="F335" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G335" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H335" s="4" t="s">
-        <v>1167</v>
+        <v>1162</v>
       </c>
       <c r="I335" s="4"/>
       <c r="J335" s="1"/>
       <c r="K335" s="1"/>
       <c r="L335" s="1"/>
       <c r="M335" s="1"/>
       <c r="N335" s="1"/>
       <c r="O335" s="1"/>
       <c r="P335" s="1"/>
       <c r="Q335" s="1"/>
       <c r="R335" s="1"/>
       <c r="S335" s="1"/>
       <c r="T335" s="1"/>
       <c r="U335" s="1"/>
       <c r="V335" s="1"/>
       <c r="W335" s="1"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="3">
         <v>334</v>
       </c>
       <c r="B336" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D336" s="3" t="s">
         <v>1168</v>
       </c>
-      <c r="C336" s="3" t="s">
+      <c r="E336" s="3" t="s">
         <v>1169</v>
       </c>
-      <c r="D336" s="3" t="s">
+      <c r="F336" s="3" t="s">
         <v>1170</v>
       </c>
-      <c r="E336" s="3" t="s">
+      <c r="G336" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H336" s="4" t="s">
         <v>1171</v>
-      </c>
-[...7 lines deleted...]
-        <v>1173</v>
       </c>
       <c r="I336" s="4"/>
       <c r="J336" s="1"/>
       <c r="K336" s="1"/>
       <c r="L336" s="1"/>
       <c r="M336" s="1"/>
       <c r="N336" s="1"/>
       <c r="O336" s="1"/>
       <c r="P336" s="1"/>
       <c r="Q336" s="1"/>
       <c r="R336" s="1"/>
       <c r="S336" s="1"/>
       <c r="T336" s="1"/>
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="3">
         <v>335</v>
       </c>
       <c r="B337" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D337" s="3" t="s">
         <v>1174</v>
       </c>
-      <c r="C337" s="3" t="s">
+      <c r="E337" s="3" t="s">
         <v>1175</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F337" s="3" t="s">
         <v>1176</v>
       </c>
       <c r="G337" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H337" s="4" t="s">
         <v>1177</v>
       </c>
       <c r="I337" s="4"/>
       <c r="J337" s="1"/>
       <c r="K337" s="1"/>
       <c r="L337" s="1"/>
       <c r="M337" s="1"/>
       <c r="N337" s="1"/>
       <c r="O337" s="1"/>
       <c r="P337" s="1"/>
       <c r="Q337" s="1"/>
       <c r="R337" s="1"/>
       <c r="S337" s="1"/>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
     <row r="338" spans="1:23">
       <c r="A338" s="3">
         <v>336</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>1178</v>
       </c>
       <c r="C338" s="3" t="s">
         <v>1179</v>
       </c>
       <c r="D338" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F338" s="3" t="s">
         <v>1180</v>
       </c>
-      <c r="E338" s="3" t="s">
+      <c r="G338" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H338" s="4" t="s">
         <v>1181</v>
-      </c>
-[...7 lines deleted...]
-        <v>1177</v>
       </c>
       <c r="I338" s="4"/>
       <c r="J338" s="1"/>
       <c r="K338" s="1"/>
       <c r="L338" s="1"/>
       <c r="M338" s="1"/>
       <c r="N338" s="1"/>
       <c r="O338" s="1"/>
       <c r="P338" s="1"/>
       <c r="Q338" s="1"/>
       <c r="R338" s="1"/>
       <c r="S338" s="1"/>
       <c r="T338" s="1"/>
       <c r="U338" s="1"/>
       <c r="V338" s="1"/>
       <c r="W338" s="1"/>
     </row>
     <row r="339" spans="1:23">
       <c r="A339" s="3">
         <v>337</v>
       </c>
       <c r="B339" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C339" s="3" t="s">
         <v>1183</v>
       </c>
-      <c r="C339" s="3" t="s">
+      <c r="D339" s="3" t="s">
         <v>1184</v>
       </c>
-      <c r="D339" s="3" t="s">
+      <c r="E339" s="3" t="s">
         <v>1185</v>
       </c>
-      <c r="E339" s="3" t="s">
+      <c r="F339" s="3" t="s">
         <v>1186</v>
       </c>
-      <c r="F339" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G339" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H339" s="4" t="s">
-        <v>1184</v>
+        <v>1181</v>
       </c>
       <c r="I339" s="4"/>
       <c r="J339" s="1"/>
       <c r="K339" s="1"/>
       <c r="L339" s="1"/>
       <c r="M339" s="1"/>
       <c r="N339" s="1"/>
       <c r="O339" s="1"/>
       <c r="P339" s="1"/>
       <c r="Q339" s="1"/>
       <c r="R339" s="1"/>
       <c r="S339" s="1"/>
       <c r="T339" s="1"/>
       <c r="U339" s="1"/>
       <c r="V339" s="1"/>
       <c r="W339" s="1"/>
     </row>
     <row r="340" spans="1:23">
       <c r="A340" s="3">
         <v>338</v>
       </c>
       <c r="B340" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C340" s="3" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158</v>
       </c>
       <c r="D340" s="3" t="s">
         <v>1189</v>
       </c>
       <c r="E340" s="3" t="s">
         <v>1190</v>
       </c>
       <c r="F340" s="3" t="s">
         <v>1191</v>
       </c>
       <c r="G340" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H340" s="4" t="s">
-        <v>1140</v>
+        <v>1188</v>
       </c>
       <c r="I340" s="4"/>
       <c r="J340" s="1"/>
       <c r="K340" s="1"/>
       <c r="L340" s="1"/>
       <c r="M340" s="1"/>
       <c r="N340" s="1"/>
       <c r="O340" s="1"/>
       <c r="P340" s="1"/>
       <c r="Q340" s="1"/>
       <c r="R340" s="1"/>
       <c r="S340" s="1"/>
       <c r="T340" s="1"/>
       <c r="U340" s="1"/>
       <c r="V340" s="1"/>
       <c r="W340" s="1"/>
     </row>
     <row r="341" spans="1:23">
       <c r="A341" s="3">
         <v>339</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>1192</v>
       </c>
       <c r="C341" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D341" s="3" t="s">
         <v>1193</v>
       </c>
-      <c r="D341" s="3" t="s">
+      <c r="E341" s="3" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F341" s="3" t="s">
         <v>1195</v>
       </c>
       <c r="G341" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H341" s="4" t="s">
-        <v>1167</v>
+        <v>1140</v>
       </c>
       <c r="I341" s="4"/>
       <c r="J341" s="1"/>
       <c r="K341" s="1"/>
       <c r="L341" s="1"/>
       <c r="M341" s="1"/>
       <c r="N341" s="1"/>
       <c r="O341" s="1"/>
       <c r="P341" s="1"/>
       <c r="Q341" s="1"/>
       <c r="R341" s="1"/>
       <c r="S341" s="1"/>
       <c r="T341" s="1"/>
       <c r="U341" s="1"/>
       <c r="V341" s="1"/>
       <c r="W341" s="1"/>
     </row>
     <row r="342" spans="1:23">
       <c r="A342" s="3">
         <v>340</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>1196</v>
       </c>
       <c r="C342" s="3" t="s">
         <v>1197</v>
       </c>
       <c r="D342" s="3" t="s">
         <v>1198</v>
       </c>
       <c r="E342" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="F342" s="3" t="s">
         <v>1199</v>
       </c>
-      <c r="F342" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G342" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H342" s="4" t="s">
-        <v>1146</v>
+        <v>1171</v>
       </c>
       <c r="I342" s="4"/>
       <c r="J342" s="1"/>
       <c r="K342" s="1"/>
       <c r="L342" s="1"/>
       <c r="M342" s="1"/>
       <c r="N342" s="1"/>
       <c r="O342" s="1"/>
       <c r="P342" s="1"/>
       <c r="Q342" s="1"/>
       <c r="R342" s="1"/>
       <c r="S342" s="1"/>
       <c r="T342" s="1"/>
       <c r="U342" s="1"/>
       <c r="V342" s="1"/>
       <c r="W342" s="1"/>
     </row>
     <row r="343" spans="1:23">
       <c r="A343" s="3">
         <v>341</v>
       </c>
       <c r="B343" s="3" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C343" s="3" t="s">
         <v>1201</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135</v>
       </c>
       <c r="D343" s="3" t="s">
         <v>1202</v>
       </c>
       <c r="E343" s="3" t="s">
         <v>1203</v>
       </c>
       <c r="F343" s="3" t="s">
         <v>1204</v>
       </c>
       <c r="G343" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H343" s="4" t="s">
         <v>1146</v>
       </c>
       <c r="I343" s="4"/>
       <c r="J343" s="1"/>
       <c r="K343" s="1"/>
       <c r="L343" s="1"/>
       <c r="M343" s="1"/>
       <c r="N343" s="1"/>
       <c r="O343" s="1"/>
       <c r="P343" s="1"/>
       <c r="Q343" s="1"/>
       <c r="R343" s="1"/>
       <c r="S343" s="1"/>
       <c r="T343" s="1"/>
       <c r="U343" s="1"/>
       <c r="V343" s="1"/>
       <c r="W343" s="1"/>
+    </row>
+    <row r="344" spans="1:23">
+      <c r="A344" s="3">
+        <v>342</v>
+      </c>
+      <c r="B344" s="3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D344" s="3" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E344" s="3" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F344" s="3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G344" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H344" s="4" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I344" s="4"/>
+      <c r="J344" s="1"/>
+      <c r="K344" s="1"/>
+      <c r="L344" s="1"/>
+      <c r="M344" s="1"/>
+      <c r="N344" s="1"/>
+      <c r="O344" s="1"/>
+      <c r="P344" s="1"/>
+      <c r="Q344" s="1"/>
+      <c r="R344" s="1"/>
+      <c r="S344" s="1"/>
+      <c r="T344" s="1"/>
+      <c r="U344" s="1"/>
+      <c r="V344" s="1"/>
+      <c r="W344" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>