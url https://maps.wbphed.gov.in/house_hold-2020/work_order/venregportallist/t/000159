--- v4 (2026-06-23)
+++ v5 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1214">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -3600,50 +3600,65 @@
     <t>REQ/001338/2025-2026</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
   <si>
     <t>VMR/2023/002342</t>
   </si>
   <si>
     <t>Supply Of Chlorine</t>
   </si>
   <si>
     <t>0000000759</t>
   </si>
   <si>
     <t>REQ/001419/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/001064</t>
   </si>
   <si>
     <t>Request Accept</t>
   </si>
   <si>
     <t>0000000767</t>
+  </si>
+  <si>
+    <t>REQ/000279/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>VMR/2023/002435</t>
+  </si>
+  <si>
+    <t>Request for Vendor registration</t>
+  </si>
+  <si>
+    <t>0000000659</t>
   </si>
   <si>
     <t>REQ/001342/2025-2026</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
     <t>VMR/2023/000438</t>
   </si>
   <si>
     <t>0000000762</t>
   </si>
   <si>
     <t>REQ/001296/2025-2026</t>
   </si>
   <si>
     <t>2026-01-22</t>
   </si>
   <si>
     <t>VMR/2023/000208</t>
   </si>
   <si>
     <t>Please Approve.</t>
   </si>
@@ -4038,51 +4053,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W344"/>
+  <dimension ref="A1:W345"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.273926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -17806,158 +17821,199 @@
       <c r="N341" s="1"/>
       <c r="O341" s="1"/>
       <c r="P341" s="1"/>
       <c r="Q341" s="1"/>
       <c r="R341" s="1"/>
       <c r="S341" s="1"/>
       <c r="T341" s="1"/>
       <c r="U341" s="1"/>
       <c r="V341" s="1"/>
       <c r="W341" s="1"/>
     </row>
     <row r="342" spans="1:23">
       <c r="A342" s="3">
         <v>340</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>1196</v>
       </c>
       <c r="C342" s="3" t="s">
         <v>1197</v>
       </c>
       <c r="D342" s="3" t="s">
         <v>1198</v>
       </c>
       <c r="E342" s="3" t="s">
-        <v>474</v>
+        <v>1199</v>
       </c>
       <c r="F342" s="3" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="G342" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H342" s="4" t="s">
-        <v>1171</v>
+        <v>1197</v>
       </c>
       <c r="I342" s="4"/>
       <c r="J342" s="1"/>
       <c r="K342" s="1"/>
       <c r="L342" s="1"/>
       <c r="M342" s="1"/>
       <c r="N342" s="1"/>
       <c r="O342" s="1"/>
       <c r="P342" s="1"/>
       <c r="Q342" s="1"/>
       <c r="R342" s="1"/>
       <c r="S342" s="1"/>
       <c r="T342" s="1"/>
       <c r="U342" s="1"/>
       <c r="V342" s="1"/>
       <c r="W342" s="1"/>
     </row>
     <row r="343" spans="1:23">
       <c r="A343" s="3">
         <v>341</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C343" s="3" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D343" s="3" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="E343" s="3" t="s">
-        <v>1203</v>
+        <v>474</v>
       </c>
       <c r="F343" s="3" t="s">
         <v>1204</v>
       </c>
       <c r="G343" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H343" s="4" t="s">
-        <v>1146</v>
+        <v>1171</v>
       </c>
       <c r="I343" s="4"/>
       <c r="J343" s="1"/>
       <c r="K343" s="1"/>
       <c r="L343" s="1"/>
       <c r="M343" s="1"/>
       <c r="N343" s="1"/>
       <c r="O343" s="1"/>
       <c r="P343" s="1"/>
       <c r="Q343" s="1"/>
       <c r="R343" s="1"/>
       <c r="S343" s="1"/>
       <c r="T343" s="1"/>
       <c r="U343" s="1"/>
       <c r="V343" s="1"/>
       <c r="W343" s="1"/>
     </row>
     <row r="344" spans="1:23">
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>1205</v>
       </c>
       <c r="C344" s="3" t="s">
-        <v>1135</v>
+        <v>1206</v>
       </c>
       <c r="D344" s="3" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="E344" s="3" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="F344" s="3" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="G344" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H344" s="4" t="s">
         <v>1146</v>
       </c>
       <c r="I344" s="4"/>
       <c r="J344" s="1"/>
       <c r="K344" s="1"/>
       <c r="L344" s="1"/>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
+    </row>
+    <row r="345" spans="1:23">
+      <c r="A345" s="3">
+        <v>343</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E345" s="3" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F345" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G345" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H345" s="4" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I345" s="4"/>
+      <c r="J345" s="1"/>
+      <c r="K345" s="1"/>
+      <c r="L345" s="1"/>
+      <c r="M345" s="1"/>
+      <c r="N345" s="1"/>
+      <c r="O345" s="1"/>
+      <c r="P345" s="1"/>
+      <c r="Q345" s="1"/>
+      <c r="R345" s="1"/>
+      <c r="S345" s="1"/>
+      <c r="T345" s="1"/>
+      <c r="U345" s="1"/>
+      <c r="V345" s="1"/>
+      <c r="W345" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>