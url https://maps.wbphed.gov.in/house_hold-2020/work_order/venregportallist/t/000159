--- v5 (2026-07-20)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1226">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -3485,50 +3485,62 @@
   <si>
     <t>VMR/2023/000820</t>
   </si>
   <si>
     <t>0000000758</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>
   <si>
     <t>REQ/001327/2025-2026</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>
   <si>
     <t>VMR/2023/002731</t>
   </si>
   <si>
     <t>Please accept the vender request</t>
   </si>
   <si>
     <t>0000000757</t>
   </si>
   <si>
+    <t>REQ/000318/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>VMR/2023/002828</t>
+  </si>
+  <si>
+    <t>Pls accept my request.</t>
+  </si>
+  <si>
     <t>REQ/000214/2026-2027</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>VMR/2024/000648</t>
   </si>
   <si>
     <t>0000000773</t>
   </si>
   <si>
     <t>REQ/001421/2025-2026</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>VMR/2024/000593</t>
   </si>
   <si>
     <t>Vendor Registration</t>
   </si>
   <si>
     <t>0000000765</t>
@@ -3558,50 +3570,74 @@
     <t>2026-02-03</t>
   </si>
   <si>
     <t>VMR/2023/002791</t>
   </si>
   <si>
     <t>REQUEST FOR VENDOR REGISTRATION</t>
   </si>
   <si>
     <t>0000000761</t>
   </si>
   <si>
     <t>2026-02-12</t>
   </si>
   <si>
     <t>REQ/001360/2025-2026</t>
   </si>
   <si>
     <t>2026-02-17</t>
   </si>
   <si>
     <t>0000000637</t>
   </si>
   <si>
     <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>REQ/000317/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>VMR/2023/002766</t>
+  </si>
+  <si>
+    <t>New Work for Biometric Integration</t>
+  </si>
+  <si>
+    <t>REQ/000316/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>VMR/2023/001337</t>
+  </si>
+  <si>
+    <t>Vendor Onkar Enterprise On Requested For Accepted Me</t>
   </si>
   <si>
     <t>REQ/001359/2025-2026</t>
   </si>
   <si>
     <t>2026-02-16</t>
   </si>
   <si>
     <t>VMR/2023/003076</t>
   </si>
   <si>
     <t>Please add</t>
   </si>
   <si>
     <t>0000000764</t>
   </si>
   <si>
     <t>REQ/001338/2025-2026</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
   <si>
     <t>VMR/2023/002342</t>
   </si>
@@ -4053,51 +4089,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W345"/>
+  <dimension ref="A1:W348"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.273926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -17493,527 +17529,644 @@
       <c r="N333" s="1"/>
       <c r="O333" s="1"/>
       <c r="P333" s="1"/>
       <c r="Q333" s="1"/>
       <c r="R333" s="1"/>
       <c r="S333" s="1"/>
       <c r="T333" s="1"/>
       <c r="U333" s="1"/>
       <c r="V333" s="1"/>
       <c r="W333" s="1"/>
     </row>
     <row r="334" spans="1:23">
       <c r="A334" s="3">
         <v>332</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>1157</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>1158</v>
       </c>
       <c r="D334" s="3" t="s">
         <v>1159</v>
       </c>
       <c r="E334" s="3" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="F334" s="3" t="s">
         <v>1160</v>
       </c>
+      <c r="F334" s="3"/>
       <c r="G334" s="3" t="s">
-        <v>15</v>
+        <v>555</v>
       </c>
       <c r="H334" s="4" t="s">
         <v>1158</v>
       </c>
       <c r="I334" s="4"/>
       <c r="J334" s="1"/>
       <c r="K334" s="1"/>
       <c r="L334" s="1"/>
       <c r="M334" s="1"/>
       <c r="N334" s="1"/>
       <c r="O334" s="1"/>
       <c r="P334" s="1"/>
       <c r="Q334" s="1"/>
       <c r="R334" s="1"/>
       <c r="S334" s="1"/>
       <c r="T334" s="1"/>
       <c r="U334" s="1"/>
       <c r="V334" s="1"/>
       <c r="W334" s="1"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="3">
         <v>333</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>1161</v>
       </c>
       <c r="C335" s="3" t="s">
         <v>1162</v>
       </c>
       <c r="D335" s="3" t="s">
         <v>1163</v>
       </c>
       <c r="E335" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F335" s="3" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
       <c r="G335" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H335" s="4" t="s">
         <v>1162</v>
       </c>
       <c r="I335" s="4"/>
       <c r="J335" s="1"/>
       <c r="K335" s="1"/>
       <c r="L335" s="1"/>
       <c r="M335" s="1"/>
       <c r="N335" s="1"/>
       <c r="O335" s="1"/>
       <c r="P335" s="1"/>
       <c r="Q335" s="1"/>
       <c r="R335" s="1"/>
       <c r="S335" s="1"/>
       <c r="T335" s="1"/>
       <c r="U335" s="1"/>
       <c r="V335" s="1"/>
       <c r="W335" s="1"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="3">
         <v>334</v>
       </c>
       <c r="B336" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C336" s="3" t="s">
         <v>1166</v>
       </c>
-      <c r="C336" s="3" t="s">
+      <c r="D336" s="3" t="s">
         <v>1167</v>
       </c>
-      <c r="D336" s="3" t="s">
+      <c r="E336" s="3" t="s">
         <v>1168</v>
       </c>
-      <c r="E336" s="3" t="s">
+      <c r="F336" s="3" t="s">
         <v>1169</v>
       </c>
-      <c r="F336" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G336" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H336" s="4" t="s">
-        <v>1171</v>
+        <v>1166</v>
       </c>
       <c r="I336" s="4"/>
       <c r="J336" s="1"/>
       <c r="K336" s="1"/>
       <c r="L336" s="1"/>
       <c r="M336" s="1"/>
       <c r="N336" s="1"/>
       <c r="O336" s="1"/>
       <c r="P336" s="1"/>
       <c r="Q336" s="1"/>
       <c r="R336" s="1"/>
       <c r="S336" s="1"/>
       <c r="T336" s="1"/>
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="3">
         <v>335</v>
       </c>
       <c r="B337" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D337" s="3" t="s">
         <v>1172</v>
       </c>
-      <c r="C337" s="3" t="s">
+      <c r="E337" s="3" t="s">
         <v>1173</v>
       </c>
-      <c r="D337" s="3" t="s">
+      <c r="F337" s="3" t="s">
         <v>1174</v>
       </c>
-      <c r="E337" s="3" t="s">
+      <c r="G337" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H337" s="4" t="s">
         <v>1175</v>
-      </c>
-[...7 lines deleted...]
-        <v>1177</v>
       </c>
       <c r="I337" s="4"/>
       <c r="J337" s="1"/>
       <c r="K337" s="1"/>
       <c r="L337" s="1"/>
       <c r="M337" s="1"/>
       <c r="N337" s="1"/>
       <c r="O337" s="1"/>
       <c r="P337" s="1"/>
       <c r="Q337" s="1"/>
       <c r="R337" s="1"/>
       <c r="S337" s="1"/>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
     <row r="338" spans="1:23">
       <c r="A338" s="3">
         <v>336</v>
       </c>
       <c r="B338" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D338" s="3" t="s">
         <v>1178</v>
       </c>
-      <c r="C338" s="3" t="s">
+      <c r="E338" s="3" t="s">
         <v>1179</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F338" s="3" t="s">
         <v>1180</v>
       </c>
       <c r="G338" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H338" s="4" t="s">
         <v>1181</v>
       </c>
       <c r="I338" s="4"/>
       <c r="J338" s="1"/>
       <c r="K338" s="1"/>
       <c r="L338" s="1"/>
       <c r="M338" s="1"/>
       <c r="N338" s="1"/>
       <c r="O338" s="1"/>
       <c r="P338" s="1"/>
       <c r="Q338" s="1"/>
       <c r="R338" s="1"/>
       <c r="S338" s="1"/>
       <c r="T338" s="1"/>
       <c r="U338" s="1"/>
       <c r="V338" s="1"/>
       <c r="W338" s="1"/>
     </row>
     <row r="339" spans="1:23">
       <c r="A339" s="3">
         <v>337</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>1182</v>
       </c>
       <c r="C339" s="3" t="s">
         <v>1183</v>
       </c>
       <c r="D339" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E339" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F339" s="3" t="s">
         <v>1184</v>
       </c>
-      <c r="E339" s="3" t="s">
+      <c r="G339" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H339" s="4" t="s">
         <v>1185</v>
-      </c>
-[...7 lines deleted...]
-        <v>1181</v>
       </c>
       <c r="I339" s="4"/>
       <c r="J339" s="1"/>
       <c r="K339" s="1"/>
       <c r="L339" s="1"/>
       <c r="M339" s="1"/>
       <c r="N339" s="1"/>
       <c r="O339" s="1"/>
       <c r="P339" s="1"/>
       <c r="Q339" s="1"/>
       <c r="R339" s="1"/>
       <c r="S339" s="1"/>
       <c r="T339" s="1"/>
       <c r="U339" s="1"/>
       <c r="V339" s="1"/>
       <c r="W339" s="1"/>
     </row>
     <row r="340" spans="1:23">
       <c r="A340" s="3">
         <v>338</v>
       </c>
       <c r="B340" s="3" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C340" s="3" t="s">
         <v>1187</v>
       </c>
-      <c r="C340" s="3" t="s">
+      <c r="D340" s="3" t="s">
         <v>1188</v>
       </c>
-      <c r="D340" s="3" t="s">
+      <c r="E340" s="3" t="s">
         <v>1189</v>
       </c>
-      <c r="E340" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F340" s="3"/>
       <c r="G340" s="3" t="s">
-        <v>15</v>
+        <v>555</v>
       </c>
       <c r="H340" s="4" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="I340" s="4"/>
       <c r="J340" s="1"/>
       <c r="K340" s="1"/>
       <c r="L340" s="1"/>
       <c r="M340" s="1"/>
       <c r="N340" s="1"/>
       <c r="O340" s="1"/>
       <c r="P340" s="1"/>
       <c r="Q340" s="1"/>
       <c r="R340" s="1"/>
       <c r="S340" s="1"/>
       <c r="T340" s="1"/>
       <c r="U340" s="1"/>
       <c r="V340" s="1"/>
       <c r="W340" s="1"/>
     </row>
     <row r="341" spans="1:23">
       <c r="A341" s="3">
         <v>339</v>
       </c>
       <c r="B341" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D341" s="3" t="s">
         <v>1192</v>
       </c>
-      <c r="C341" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D341" s="3" t="s">
+      <c r="E341" s="3" t="s">
         <v>1193</v>
       </c>
-      <c r="E341" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F341" s="3"/>
       <c r="G341" s="3" t="s">
-        <v>15</v>
+        <v>555</v>
       </c>
       <c r="H341" s="4" t="s">
-        <v>1140</v>
+        <v>1191</v>
       </c>
       <c r="I341" s="4"/>
       <c r="J341" s="1"/>
       <c r="K341" s="1"/>
       <c r="L341" s="1"/>
       <c r="M341" s="1"/>
       <c r="N341" s="1"/>
       <c r="O341" s="1"/>
       <c r="P341" s="1"/>
       <c r="Q341" s="1"/>
       <c r="R341" s="1"/>
       <c r="S341" s="1"/>
       <c r="T341" s="1"/>
       <c r="U341" s="1"/>
       <c r="V341" s="1"/>
       <c r="W341" s="1"/>
     </row>
     <row r="342" spans="1:23">
       <c r="A342" s="3">
         <v>340</v>
       </c>
       <c r="B342" s="3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D342" s="3" t="s">
         <v>1196</v>
       </c>
-      <c r="C342" s="3" t="s">
+      <c r="E342" s="3" t="s">
         <v>1197</v>
       </c>
-      <c r="D342" s="3" t="s">
+      <c r="F342" s="3" t="s">
         <v>1198</v>
       </c>
-      <c r="E342" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G342" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H342" s="4" t="s">
-        <v>1197</v>
+        <v>1185</v>
       </c>
       <c r="I342" s="4"/>
       <c r="J342" s="1"/>
       <c r="K342" s="1"/>
       <c r="L342" s="1"/>
       <c r="M342" s="1"/>
       <c r="N342" s="1"/>
       <c r="O342" s="1"/>
       <c r="P342" s="1"/>
       <c r="Q342" s="1"/>
       <c r="R342" s="1"/>
       <c r="S342" s="1"/>
       <c r="T342" s="1"/>
       <c r="U342" s="1"/>
       <c r="V342" s="1"/>
       <c r="W342" s="1"/>
     </row>
     <row r="343" spans="1:23">
       <c r="A343" s="3">
         <v>341</v>
       </c>
       <c r="B343" s="3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D343" s="3" t="s">
         <v>1201</v>
       </c>
-      <c r="C343" s="3" t="s">
+      <c r="E343" s="3" t="s">
         <v>1202</v>
       </c>
-      <c r="D343" s="3" t="s">
+      <c r="F343" s="3" t="s">
         <v>1203</v>
       </c>
-      <c r="E343" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G343" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H343" s="4" t="s">
-        <v>1171</v>
+        <v>1200</v>
       </c>
       <c r="I343" s="4"/>
       <c r="J343" s="1"/>
       <c r="K343" s="1"/>
       <c r="L343" s="1"/>
       <c r="M343" s="1"/>
       <c r="N343" s="1"/>
       <c r="O343" s="1"/>
       <c r="P343" s="1"/>
       <c r="Q343" s="1"/>
       <c r="R343" s="1"/>
       <c r="S343" s="1"/>
       <c r="T343" s="1"/>
       <c r="U343" s="1"/>
       <c r="V343" s="1"/>
       <c r="W343" s="1"/>
     </row>
     <row r="344" spans="1:23">
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D344" s="3" t="s">
         <v>1205</v>
       </c>
-      <c r="C344" s="3" t="s">
+      <c r="E344" s="3" t="s">
         <v>1206</v>
       </c>
-      <c r="D344" s="3" t="s">
+      <c r="F344" s="3" t="s">
         <v>1207</v>
       </c>
-      <c r="E344" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G344" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H344" s="4" t="s">
-        <v>1146</v>
+        <v>1140</v>
       </c>
       <c r="I344" s="4"/>
       <c r="J344" s="1"/>
       <c r="K344" s="1"/>
       <c r="L344" s="1"/>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D345" s="3" t="s">
         <v>1210</v>
       </c>
-      <c r="C345" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D345" s="3" t="s">
+      <c r="E345" s="3" t="s">
         <v>1211</v>
       </c>
-      <c r="E345" s="3" t="s">
+      <c r="F345" s="3" t="s">
         <v>1212</v>
       </c>
-      <c r="F345" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G345" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H345" s="4" t="s">
-        <v>1146</v>
+        <v>1209</v>
       </c>
       <c r="I345" s="4"/>
       <c r="J345" s="1"/>
       <c r="K345" s="1"/>
       <c r="L345" s="1"/>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
+    </row>
+    <row r="346" spans="1:23">
+      <c r="A346" s="3">
+        <v>344</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H346" s="4" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I346" s="4"/>
+      <c r="J346" s="1"/>
+      <c r="K346" s="1"/>
+      <c r="L346" s="1"/>
+      <c r="M346" s="1"/>
+      <c r="N346" s="1"/>
+      <c r="O346" s="1"/>
+      <c r="P346" s="1"/>
+      <c r="Q346" s="1"/>
+      <c r="R346" s="1"/>
+      <c r="S346" s="1"/>
+      <c r="T346" s="1"/>
+      <c r="U346" s="1"/>
+      <c r="V346" s="1"/>
+      <c r="W346" s="1"/>
+    </row>
+    <row r="347" spans="1:23">
+      <c r="A347" s="3">
+        <v>345</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E347" s="3" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F347" s="3" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G347" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H347" s="4" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I347" s="4"/>
+      <c r="J347" s="1"/>
+      <c r="K347" s="1"/>
+      <c r="L347" s="1"/>
+      <c r="M347" s="1"/>
+      <c r="N347" s="1"/>
+      <c r="O347" s="1"/>
+      <c r="P347" s="1"/>
+      <c r="Q347" s="1"/>
+      <c r="R347" s="1"/>
+      <c r="S347" s="1"/>
+      <c r="T347" s="1"/>
+      <c r="U347" s="1"/>
+      <c r="V347" s="1"/>
+      <c r="W347" s="1"/>
+    </row>
+    <row r="348" spans="1:23">
+      <c r="A348" s="3">
+        <v>346</v>
+      </c>
+      <c r="B348" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D348" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E348" s="3" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F348" s="3" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G348" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H348" s="4" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I348" s="4"/>
+      <c r="J348" s="1"/>
+      <c r="K348" s="1"/>
+      <c r="L348" s="1"/>
+      <c r="M348" s="1"/>
+      <c r="N348" s="1"/>
+      <c r="O348" s="1"/>
+      <c r="P348" s="1"/>
+      <c r="Q348" s="1"/>
+      <c r="R348" s="1"/>
+      <c r="S348" s="1"/>
+      <c r="T348" s="1"/>
+      <c r="U348" s="1"/>
+      <c r="V348" s="1"/>
+      <c r="W348" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>