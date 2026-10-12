--- v5 (2026-08-28)
+++ v6 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1252">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -3657,50 +3657,56 @@
     <t>REQ/000093/2026-2027</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
     <t>VMR/2023/000951</t>
   </si>
   <si>
     <t>0000000498</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
     <t>REQ/000361/2026-2027</t>
   </si>
   <si>
     <t>2026-08-12</t>
   </si>
   <si>
     <t>VMR/2023/002766</t>
   </si>
   <si>
     <t>Billing of Biometric Device</t>
+  </si>
+  <si>
+    <t>0000000665</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
   </si>
   <si>
     <t>REQ/001422/2025-2026</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>VMR/2024/000593</t>
   </si>
   <si>
     <t>vendor registration</t>
   </si>
   <si>
     <t>REQ/000094/2026-2027</t>
   </si>
   <si>
     <t>VMR/2024/000831</t>
   </si>
   <si>
     <t>0000000483</t>
   </si>
   <si>
     <t>REQ/000088/2026-2027</t>
   </si>
@@ -18441,378 +18447,380 @@
       <c r="P357" s="1"/>
       <c r="Q357" s="1"/>
       <c r="R357" s="1"/>
       <c r="S357" s="1"/>
       <c r="T357" s="1"/>
       <c r="U357" s="1"/>
       <c r="V357" s="1"/>
       <c r="W357" s="1"/>
     </row>
     <row r="358" spans="1:23">
       <c r="A358" s="3">
         <v>356</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>1211</v>
       </c>
       <c r="C358" s="3" t="s">
         <v>1212</v>
       </c>
       <c r="D358" s="3" t="s">
         <v>1213</v>
       </c>
       <c r="E358" s="3" t="s">
         <v>1214</v>
       </c>
-      <c r="F358" s="3"/>
+      <c r="F358" s="3" t="s">
+        <v>1215</v>
+      </c>
       <c r="G358" s="3" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="H358" s="4" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="I358" s="4"/>
       <c r="J358" s="1"/>
       <c r="K358" s="1"/>
       <c r="L358" s="1"/>
       <c r="M358" s="1"/>
       <c r="N358" s="1"/>
       <c r="O358" s="1"/>
       <c r="P358" s="1"/>
       <c r="Q358" s="1"/>
       <c r="R358" s="1"/>
       <c r="S358" s="1"/>
       <c r="T358" s="1"/>
       <c r="U358" s="1"/>
       <c r="V358" s="1"/>
       <c r="W358" s="1"/>
     </row>
     <row r="359" spans="1:23">
       <c r="A359" s="3">
         <v>357</v>
       </c>
       <c r="B359" s="3" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="C359" s="3" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="D359" s="3" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="E359" s="3" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="F359" s="3"/>
       <c r="G359" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H359" s="4" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="I359" s="4"/>
       <c r="J359" s="1"/>
       <c r="K359" s="1"/>
       <c r="L359" s="1"/>
       <c r="M359" s="1"/>
       <c r="N359" s="1"/>
       <c r="O359" s="1"/>
       <c r="P359" s="1"/>
       <c r="Q359" s="1"/>
       <c r="R359" s="1"/>
       <c r="S359" s="1"/>
       <c r="T359" s="1"/>
       <c r="U359" s="1"/>
       <c r="V359" s="1"/>
       <c r="W359" s="1"/>
     </row>
     <row r="360" spans="1:23">
       <c r="A360" s="3">
         <v>358</v>
       </c>
       <c r="B360" s="3" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C360" s="3" t="s">
         <v>1207</v>
       </c>
       <c r="D360" s="3" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E360" s="3" t="s">
         <v>350</v>
       </c>
       <c r="F360" s="3" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="G360" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H360" s="4" t="s">
         <v>1210</v>
       </c>
       <c r="I360" s="4"/>
       <c r="J360" s="1"/>
       <c r="K360" s="1"/>
       <c r="L360" s="1"/>
       <c r="M360" s="1"/>
       <c r="N360" s="1"/>
       <c r="O360" s="1"/>
       <c r="P360" s="1"/>
       <c r="Q360" s="1"/>
       <c r="R360" s="1"/>
       <c r="S360" s="1"/>
       <c r="T360" s="1"/>
       <c r="U360" s="1"/>
       <c r="V360" s="1"/>
       <c r="W360" s="1"/>
     </row>
     <row r="361" spans="1:23">
       <c r="A361" s="3">
         <v>359</v>
       </c>
       <c r="B361" s="3" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="C361" s="3" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="D361" s="3" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="E361" s="3" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="F361" s="3" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="G361" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H361" s="4" t="s">
         <v>1210</v>
       </c>
       <c r="I361" s="4"/>
       <c r="J361" s="1"/>
       <c r="K361" s="1"/>
       <c r="L361" s="1"/>
       <c r="M361" s="1"/>
       <c r="N361" s="1"/>
       <c r="O361" s="1"/>
       <c r="P361" s="1"/>
       <c r="Q361" s="1"/>
       <c r="R361" s="1"/>
       <c r="S361" s="1"/>
       <c r="T361" s="1"/>
       <c r="U361" s="1"/>
       <c r="V361" s="1"/>
       <c r="W361" s="1"/>
     </row>
     <row r="362" spans="1:23">
       <c r="A362" s="3">
         <v>360</v>
       </c>
       <c r="B362" s="3" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="C362" s="3" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="D362" s="3" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="E362" s="3" t="s">
         <v>894</v>
       </c>
       <c r="F362" s="3" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="G362" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H362" s="4" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="I362" s="4"/>
       <c r="J362" s="1"/>
       <c r="K362" s="1"/>
       <c r="L362" s="1"/>
       <c r="M362" s="1"/>
       <c r="N362" s="1"/>
       <c r="O362" s="1"/>
       <c r="P362" s="1"/>
       <c r="Q362" s="1"/>
       <c r="R362" s="1"/>
       <c r="S362" s="1"/>
       <c r="T362" s="1"/>
       <c r="U362" s="1"/>
       <c r="V362" s="1"/>
       <c r="W362" s="1"/>
     </row>
     <row r="363" spans="1:23">
       <c r="A363" s="3">
         <v>361</v>
       </c>
       <c r="B363" s="3" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="C363" s="3" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="D363" s="3" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="E363" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F363" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G363" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H363" s="4" t="s">
         <v>1235</v>
-      </c>
-[...7 lines deleted...]
-        <v>1233</v>
       </c>
       <c r="I363" s="4"/>
       <c r="J363" s="1"/>
       <c r="K363" s="1"/>
       <c r="L363" s="1"/>
       <c r="M363" s="1"/>
       <c r="N363" s="1"/>
       <c r="O363" s="1"/>
       <c r="P363" s="1"/>
       <c r="Q363" s="1"/>
       <c r="R363" s="1"/>
       <c r="S363" s="1"/>
       <c r="T363" s="1"/>
       <c r="U363" s="1"/>
       <c r="V363" s="1"/>
       <c r="W363" s="1"/>
     </row>
     <row r="364" spans="1:23">
       <c r="A364" s="3">
         <v>362</v>
       </c>
       <c r="B364" s="3" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="C364" s="3" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="D364" s="3" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="E364" s="3" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F364" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G364" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H364" s="4" t="s">
         <v>1240</v>
-      </c>
-[...7 lines deleted...]
-        <v>1238</v>
       </c>
       <c r="I364" s="4"/>
       <c r="J364" s="1"/>
       <c r="K364" s="1"/>
       <c r="L364" s="1"/>
       <c r="M364" s="1"/>
       <c r="N364" s="1"/>
       <c r="O364" s="1"/>
       <c r="P364" s="1"/>
       <c r="Q364" s="1"/>
       <c r="R364" s="1"/>
       <c r="S364" s="1"/>
       <c r="T364" s="1"/>
       <c r="U364" s="1"/>
       <c r="V364" s="1"/>
       <c r="W364" s="1"/>
     </row>
     <row r="365" spans="1:23">
       <c r="A365" s="3">
         <v>363</v>
       </c>
       <c r="B365" s="3" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="C365" s="3" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="D365" s="3" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="E365" s="3"/>
       <c r="F365" s="3" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="G365" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H365" s="4" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="I365" s="4"/>
       <c r="J365" s="1"/>
       <c r="K365" s="1"/>
       <c r="L365" s="1"/>
       <c r="M365" s="1"/>
       <c r="N365" s="1"/>
       <c r="O365" s="1"/>
       <c r="P365" s="1"/>
       <c r="Q365" s="1"/>
       <c r="R365" s="1"/>
       <c r="S365" s="1"/>
       <c r="T365" s="1"/>
       <c r="U365" s="1"/>
       <c r="V365" s="1"/>
       <c r="W365" s="1"/>
     </row>
     <row r="366" spans="1:23">
       <c r="A366" s="3">
         <v>364</v>
       </c>
       <c r="B366" s="3" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="C366" s="3" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="D366" s="3" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="E366" s="3"/>
       <c r="F366" s="3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G366" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H366" s="4" t="s">
         <v>1249</v>
-      </c>
-[...4 lines deleted...]
-        <v>1247</v>
       </c>
       <c r="I366" s="4"/>
       <c r="J366" s="1"/>
       <c r="K366" s="1"/>
       <c r="L366" s="1"/>
       <c r="M366" s="1"/>
       <c r="N366" s="1"/>
       <c r="O366" s="1"/>
       <c r="P366" s="1"/>
       <c r="Q366" s="1"/>
       <c r="R366" s="1"/>
       <c r="S366" s="1"/>
       <c r="T366" s="1"/>
       <c r="U366" s="1"/>
       <c r="V366" s="1"/>
       <c r="W366" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>