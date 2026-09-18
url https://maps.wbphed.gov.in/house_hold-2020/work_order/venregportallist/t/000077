--- v5 (2026-08-28)
+++ v6 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1760">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5175,50 +5175,68 @@
     <t>0000000878</t>
   </si>
   <si>
     <t>REQ/000160/2026-2027</t>
   </si>
   <si>
     <t>VMR/2024/000269</t>
   </si>
   <si>
     <t>0000000881</t>
   </si>
   <si>
     <t>REQ/001226/2025-2026</t>
   </si>
   <si>
     <t>2025-12-15</t>
   </si>
   <si>
     <t>VMR/2024/000348</t>
   </si>
   <si>
     <t>for bill preparation</t>
   </si>
   <si>
     <t>0000000768</t>
+  </si>
+  <si>
+    <t>REQ/000419/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>VMR/2023/003240</t>
+  </si>
+  <si>
+    <t>Add vendor</t>
+  </si>
+  <si>
+    <t>0000000371</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
   </si>
   <si>
     <t>REQ/000186/2026-2027</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>VMR/2023/001579</t>
   </si>
   <si>
     <t>0000000885</t>
   </si>
   <si>
     <t>REQ/000155/2026-2027</t>
   </si>
   <si>
     <t>VMR/2023/001013</t>
   </si>
   <si>
     <t>0000000882</t>
   </si>
   <si>
     <t>REQ/001213/2025-2026</t>
   </si>
@@ -5673,51 +5691,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W507"/>
+  <dimension ref="A1:W508"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="225.230713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -25641,363 +25659,404 @@
       <c r="N499" s="1"/>
       <c r="O499" s="1"/>
       <c r="P499" s="1"/>
       <c r="Q499" s="1"/>
       <c r="R499" s="1"/>
       <c r="S499" s="1"/>
       <c r="T499" s="1"/>
       <c r="U499" s="1"/>
       <c r="V499" s="1"/>
       <c r="W499" s="1"/>
     </row>
     <row r="500" spans="1:23">
       <c r="A500" s="3">
         <v>498</v>
       </c>
       <c r="B500" s="3" t="s">
         <v>1721</v>
       </c>
       <c r="C500" s="3" t="s">
         <v>1722</v>
       </c>
       <c r="D500" s="3" t="s">
         <v>1723</v>
       </c>
       <c r="E500" s="3" t="s">
-        <v>1016</v>
+        <v>1724</v>
       </c>
       <c r="F500" s="3" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="G500" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H500" s="4" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="I500" s="4"/>
       <c r="J500" s="1"/>
       <c r="K500" s="1"/>
       <c r="L500" s="1"/>
       <c r="M500" s="1"/>
       <c r="N500" s="1"/>
       <c r="O500" s="1"/>
       <c r="P500" s="1"/>
       <c r="Q500" s="1"/>
       <c r="R500" s="1"/>
       <c r="S500" s="1"/>
       <c r="T500" s="1"/>
       <c r="U500" s="1"/>
       <c r="V500" s="1"/>
       <c r="W500" s="1"/>
     </row>
     <row r="501" spans="1:23">
       <c r="A501" s="3">
         <v>499</v>
       </c>
       <c r="B501" s="3" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="C501" s="3" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D501" s="3" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="E501" s="3" t="s">
         <v>1016</v>
       </c>
       <c r="F501" s="3" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="G501" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H501" s="4" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="I501" s="4"/>
       <c r="J501" s="1"/>
       <c r="K501" s="1"/>
       <c r="L501" s="1"/>
       <c r="M501" s="1"/>
       <c r="N501" s="1"/>
       <c r="O501" s="1"/>
       <c r="P501" s="1"/>
       <c r="Q501" s="1"/>
       <c r="R501" s="1"/>
       <c r="S501" s="1"/>
       <c r="T501" s="1"/>
       <c r="U501" s="1"/>
       <c r="V501" s="1"/>
       <c r="W501" s="1"/>
     </row>
     <row r="502" spans="1:23">
       <c r="A502" s="3">
         <v>500</v>
       </c>
       <c r="B502" s="3" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="C502" s="3" t="s">
-        <v>1729</v>
+        <v>1709</v>
       </c>
       <c r="D502" s="3" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="E502" s="3" t="s">
-        <v>1731</v>
+        <v>1016</v>
       </c>
       <c r="F502" s="3" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="G502" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H502" s="4" t="s">
-        <v>1729</v>
+        <v>1709</v>
       </c>
       <c r="I502" s="4"/>
       <c r="J502" s="1"/>
       <c r="K502" s="1"/>
       <c r="L502" s="1"/>
       <c r="M502" s="1"/>
       <c r="N502" s="1"/>
       <c r="O502" s="1"/>
       <c r="P502" s="1"/>
       <c r="Q502" s="1"/>
       <c r="R502" s="1"/>
       <c r="S502" s="1"/>
       <c r="T502" s="1"/>
       <c r="U502" s="1"/>
       <c r="V502" s="1"/>
       <c r="W502" s="1"/>
     </row>
     <row r="503" spans="1:23">
       <c r="A503" s="3">
         <v>501</v>
       </c>
       <c r="B503" s="3" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="C503" s="3" t="s">
-        <v>1709</v>
+        <v>1735</v>
       </c>
       <c r="D503" s="3" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="E503" s="3" t="s">
-        <v>1016</v>
+        <v>1737</v>
       </c>
       <c r="F503" s="3" t="s">
+        <v>1738</v>
+      </c>
+      <c r="G503" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H503" s="4" t="s">
         <v>1735</v>
-      </c>
-[...4 lines deleted...]
-        <v>1736</v>
       </c>
       <c r="I503" s="4"/>
       <c r="J503" s="1"/>
       <c r="K503" s="1"/>
       <c r="L503" s="1"/>
       <c r="M503" s="1"/>
       <c r="N503" s="1"/>
       <c r="O503" s="1"/>
       <c r="P503" s="1"/>
       <c r="Q503" s="1"/>
       <c r="R503" s="1"/>
       <c r="S503" s="1"/>
       <c r="T503" s="1"/>
       <c r="U503" s="1"/>
       <c r="V503" s="1"/>
       <c r="W503" s="1"/>
     </row>
     <row r="504" spans="1:23">
       <c r="A504" s="3">
         <v>502</v>
       </c>
       <c r="B504" s="3" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="C504" s="3" t="s">
-        <v>1738</v>
+        <v>1709</v>
       </c>
       <c r="D504" s="3" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="E504" s="3" t="s">
-        <v>1740</v>
+        <v>1016</v>
       </c>
       <c r="F504" s="3" t="s">
         <v>1741</v>
       </c>
       <c r="G504" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H504" s="4" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="I504" s="4"/>
       <c r="J504" s="1"/>
       <c r="K504" s="1"/>
       <c r="L504" s="1"/>
       <c r="M504" s="1"/>
       <c r="N504" s="1"/>
       <c r="O504" s="1"/>
       <c r="P504" s="1"/>
       <c r="Q504" s="1"/>
       <c r="R504" s="1"/>
       <c r="S504" s="1"/>
       <c r="T504" s="1"/>
       <c r="U504" s="1"/>
       <c r="V504" s="1"/>
       <c r="W504" s="1"/>
     </row>
     <row r="505" spans="1:23">
       <c r="A505" s="3">
         <v>503</v>
       </c>
       <c r="B505" s="3" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="C505" s="3" t="s">
-        <v>1709</v>
+        <v>1744</v>
       </c>
       <c r="D505" s="3" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="E505" s="3" t="s">
-        <v>1016</v>
+        <v>1746</v>
       </c>
       <c r="F505" s="3" t="s">
+        <v>1747</v>
+      </c>
+      <c r="G505" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H505" s="4" t="s">
         <v>1744</v>
-      </c>
-[...4 lines deleted...]
-        <v>1709</v>
       </c>
       <c r="I505" s="4"/>
       <c r="J505" s="1"/>
       <c r="K505" s="1"/>
       <c r="L505" s="1"/>
       <c r="M505" s="1"/>
       <c r="N505" s="1"/>
       <c r="O505" s="1"/>
       <c r="P505" s="1"/>
       <c r="Q505" s="1"/>
       <c r="R505" s="1"/>
       <c r="S505" s="1"/>
       <c r="T505" s="1"/>
       <c r="U505" s="1"/>
       <c r="V505" s="1"/>
       <c r="W505" s="1"/>
     </row>
     <row r="506" spans="1:23">
       <c r="A506" s="3">
         <v>504</v>
       </c>
       <c r="B506" s="3" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="C506" s="3" t="s">
         <v>1709</v>
       </c>
       <c r="D506" s="3" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="E506" s="3" t="s">
         <v>1016</v>
       </c>
       <c r="F506" s="3" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="G506" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H506" s="4" t="s">
         <v>1709</v>
       </c>
       <c r="I506" s="4"/>
       <c r="J506" s="1"/>
       <c r="K506" s="1"/>
       <c r="L506" s="1"/>
       <c r="M506" s="1"/>
       <c r="N506" s="1"/>
       <c r="O506" s="1"/>
       <c r="P506" s="1"/>
       <c r="Q506" s="1"/>
       <c r="R506" s="1"/>
       <c r="S506" s="1"/>
       <c r="T506" s="1"/>
       <c r="U506" s="1"/>
       <c r="V506" s="1"/>
       <c r="W506" s="1"/>
     </row>
     <row r="507" spans="1:23">
       <c r="A507" s="3">
         <v>505</v>
       </c>
       <c r="B507" s="3" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="C507" s="3" t="s">
-        <v>1749</v>
+        <v>1709</v>
       </c>
       <c r="D507" s="3" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="E507" s="3" t="s">
-        <v>1751</v>
+        <v>1016</v>
       </c>
       <c r="F507" s="3" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="G507" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H507" s="4" t="s">
-        <v>1753</v>
+        <v>1709</v>
       </c>
       <c r="I507" s="4"/>
       <c r="J507" s="1"/>
       <c r="K507" s="1"/>
       <c r="L507" s="1"/>
       <c r="M507" s="1"/>
       <c r="N507" s="1"/>
       <c r="O507" s="1"/>
       <c r="P507" s="1"/>
       <c r="Q507" s="1"/>
       <c r="R507" s="1"/>
       <c r="S507" s="1"/>
       <c r="T507" s="1"/>
       <c r="U507" s="1"/>
       <c r="V507" s="1"/>
       <c r="W507" s="1"/>
+    </row>
+    <row r="508" spans="1:23">
+      <c r="A508" s="3">
+        <v>506</v>
+      </c>
+      <c r="B508" s="3" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C508" s="3" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D508" s="3" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E508" s="3" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F508" s="3" t="s">
+        <v>1758</v>
+      </c>
+      <c r="G508" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H508" s="4" t="s">
+        <v>1759</v>
+      </c>
+      <c r="I508" s="4"/>
+      <c r="J508" s="1"/>
+      <c r="K508" s="1"/>
+      <c r="L508" s="1"/>
+      <c r="M508" s="1"/>
+      <c r="N508" s="1"/>
+      <c r="O508" s="1"/>
+      <c r="P508" s="1"/>
+      <c r="Q508" s="1"/>
+      <c r="R508" s="1"/>
+      <c r="S508" s="1"/>
+      <c r="T508" s="1"/>
+      <c r="U508" s="1"/>
+      <c r="V508" s="1"/>
+      <c r="W508" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>