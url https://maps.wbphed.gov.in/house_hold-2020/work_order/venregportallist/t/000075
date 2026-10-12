--- v6 (2026-07-20)
+++ v7 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1571">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -4538,50 +4538,65 @@
   <si>
     <t>VMR/2023/000448</t>
   </si>
   <si>
     <t>0000000872</t>
   </si>
   <si>
     <t>REQ/001417/2025-2026</t>
   </si>
   <si>
     <t>VMR/2024/000269</t>
   </si>
   <si>
     <t>Pl Approved</t>
   </si>
   <si>
     <t>0000000873</t>
   </si>
   <si>
     <t>REQ/001420/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000451</t>
   </si>
   <si>
+    <t>REQ/000447/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>VMR/2023/000667</t>
+  </si>
+  <si>
+    <t>FOR WORK ORDER</t>
+  </si>
+  <si>
+    <t>0000000819</t>
+  </si>
+  <si>
     <t>REQ/001476/2025-2026</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>VMR/2023/001626</t>
   </si>
   <si>
     <t>Request vendor code</t>
   </si>
   <si>
     <t>0000000884</t>
   </si>
   <si>
     <t>REQ/000215/2026-2027</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>VMR/2024/001041</t>
   </si>
   <si>
     <t>0000000889</t>
@@ -4614,53 +4629,50 @@
     <t>0000000880</t>
   </si>
   <si>
     <t>REQ/000299/2026-2027</t>
   </si>
   <si>
     <t>2026-07-14</t>
   </si>
   <si>
     <t>VMR/2023/000750</t>
   </si>
   <si>
     <t>Request for vendor code.</t>
   </si>
   <si>
     <t>0000000891</t>
   </si>
   <si>
     <t>REQ/001395/2025-2026</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>VMR/2023/000093</t>
-  </si>
-[...1 lines deleted...]
-    <t>FOR WORK ORDER</t>
   </si>
   <si>
     <t>0000000870</t>
   </si>
   <si>
     <t>REQ/001396/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000292</t>
   </si>
   <si>
     <t>Request for registration and vendor code.</t>
   </si>
   <si>
     <t>REQ/001397/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000279</t>
   </si>
   <si>
     <t>REQ/001398/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000288</t>
   </si>
@@ -5112,51 +5124,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W454"/>
+  <dimension ref="A1:W455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="215.804443" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="74.267578" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -22954,174 +22966,174 @@
       <c r="N441" s="1"/>
       <c r="O441" s="1"/>
       <c r="P441" s="1"/>
       <c r="Q441" s="1"/>
       <c r="R441" s="1"/>
       <c r="S441" s="1"/>
       <c r="T441" s="1"/>
       <c r="U441" s="1"/>
       <c r="V441" s="1"/>
       <c r="W441" s="1"/>
     </row>
     <row r="442" spans="1:23">
       <c r="A442" s="3">
         <v>440</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>1513</v>
       </c>
       <c r="C442" s="3" t="s">
         <v>1514</v>
       </c>
       <c r="D442" s="3" t="s">
         <v>1515</v>
       </c>
       <c r="E442" s="3" t="s">
-        <v>1226</v>
+        <v>1516</v>
       </c>
       <c r="F442" s="3" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="G442" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H442" s="4" t="s">
         <v>1514</v>
       </c>
       <c r="I442" s="4"/>
       <c r="J442" s="1"/>
       <c r="K442" s="1"/>
       <c r="L442" s="1"/>
       <c r="M442" s="1"/>
       <c r="N442" s="1"/>
       <c r="O442" s="1"/>
       <c r="P442" s="1"/>
       <c r="Q442" s="1"/>
       <c r="R442" s="1"/>
       <c r="S442" s="1"/>
       <c r="T442" s="1"/>
       <c r="U442" s="1"/>
       <c r="V442" s="1"/>
       <c r="W442" s="1"/>
     </row>
     <row r="443" spans="1:23">
       <c r="A443" s="3">
         <v>441</v>
       </c>
       <c r="B443" s="3" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="C443" s="3" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="D443" s="3" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="E443" s="3" t="s">
-        <v>1520</v>
+        <v>1226</v>
       </c>
       <c r="F443" s="3" t="s">
         <v>1521</v>
       </c>
       <c r="G443" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H443" s="4" t="s">
-        <v>1522</v>
+        <v>1519</v>
       </c>
       <c r="I443" s="4"/>
       <c r="J443" s="1"/>
       <c r="K443" s="1"/>
       <c r="L443" s="1"/>
       <c r="M443" s="1"/>
       <c r="N443" s="1"/>
       <c r="O443" s="1"/>
       <c r="P443" s="1"/>
       <c r="Q443" s="1"/>
       <c r="R443" s="1"/>
       <c r="S443" s="1"/>
       <c r="T443" s="1"/>
       <c r="U443" s="1"/>
       <c r="V443" s="1"/>
       <c r="W443" s="1"/>
     </row>
     <row r="444" spans="1:23">
       <c r="A444" s="3">
         <v>442</v>
       </c>
       <c r="B444" s="3" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C444" s="3" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
       <c r="D444" s="3" t="s">
         <v>1524</v>
       </c>
       <c r="E444" s="3" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="F444" s="3" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="G444" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H444" s="4" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="I444" s="4"/>
       <c r="J444" s="1"/>
       <c r="K444" s="1"/>
       <c r="L444" s="1"/>
       <c r="M444" s="1"/>
       <c r="N444" s="1"/>
       <c r="O444" s="1"/>
       <c r="P444" s="1"/>
       <c r="Q444" s="1"/>
       <c r="R444" s="1"/>
       <c r="S444" s="1"/>
       <c r="T444" s="1"/>
       <c r="U444" s="1"/>
       <c r="V444" s="1"/>
       <c r="W444" s="1"/>
     </row>
     <row r="445" spans="1:23">
       <c r="A445" s="3">
         <v>443</v>
       </c>
       <c r="B445" s="3" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="C445" s="3" t="s">
-        <v>1527</v>
+        <v>1523</v>
       </c>
       <c r="D445" s="3" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="E445" s="3" t="s">
-        <v>1529</v>
+        <v>1525</v>
       </c>
       <c r="F445" s="3" t="s">
         <v>1530</v>
       </c>
       <c r="G445" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H445" s="4" t="s">
         <v>1527</v>
       </c>
       <c r="I445" s="4"/>
       <c r="J445" s="1"/>
       <c r="K445" s="1"/>
       <c r="L445" s="1"/>
       <c r="M445" s="1"/>
       <c r="N445" s="1"/>
       <c r="O445" s="1"/>
       <c r="P445" s="1"/>
       <c r="Q445" s="1"/>
       <c r="R445" s="1"/>
       <c r="S445" s="1"/>
       <c r="T445" s="1"/>
       <c r="U445" s="1"/>
       <c r="V445" s="1"/>
       <c r="W445" s="1"/>
@@ -23153,365 +23165,406 @@
       </c>
       <c r="I446" s="4"/>
       <c r="J446" s="1"/>
       <c r="K446" s="1"/>
       <c r="L446" s="1"/>
       <c r="M446" s="1"/>
       <c r="N446" s="1"/>
       <c r="O446" s="1"/>
       <c r="P446" s="1"/>
       <c r="Q446" s="1"/>
       <c r="R446" s="1"/>
       <c r="S446" s="1"/>
       <c r="T446" s="1"/>
       <c r="U446" s="1"/>
       <c r="V446" s="1"/>
       <c r="W446" s="1"/>
     </row>
     <row r="447" spans="1:23">
       <c r="A447" s="3">
         <v>445</v>
       </c>
       <c r="B447" s="3" t="s">
         <v>1536</v>
       </c>
       <c r="C447" s="3" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="D447" s="3" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E447" s="3" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F447" s="3" t="s">
+        <v>1539</v>
+      </c>
+      <c r="G447" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H447" s="4" t="s">
         <v>1537</v>
-      </c>
-[...8 lines deleted...]
-        <v>1532</v>
       </c>
       <c r="I447" s="4"/>
       <c r="J447" s="1"/>
       <c r="K447" s="1"/>
       <c r="L447" s="1"/>
       <c r="M447" s="1"/>
       <c r="N447" s="1"/>
       <c r="O447" s="1"/>
       <c r="P447" s="1"/>
       <c r="Q447" s="1"/>
       <c r="R447" s="1"/>
       <c r="S447" s="1"/>
       <c r="T447" s="1"/>
       <c r="U447" s="1"/>
       <c r="V447" s="1"/>
       <c r="W447" s="1"/>
     </row>
     <row r="448" spans="1:23">
       <c r="A448" s="3">
         <v>446</v>
       </c>
       <c r="B448" s="3" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="C448" s="3" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="D448" s="3" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="E448" s="3" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="F448" s="3"/>
       <c r="G448" s="3" t="s">
         <v>942</v>
       </c>
       <c r="H448" s="4" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="I448" s="4"/>
       <c r="J448" s="1"/>
       <c r="K448" s="1"/>
       <c r="L448" s="1"/>
       <c r="M448" s="1"/>
       <c r="N448" s="1"/>
       <c r="O448" s="1"/>
       <c r="P448" s="1"/>
       <c r="Q448" s="1"/>
       <c r="R448" s="1"/>
       <c r="S448" s="1"/>
       <c r="T448" s="1"/>
       <c r="U448" s="1"/>
       <c r="V448" s="1"/>
       <c r="W448" s="1"/>
     </row>
     <row r="449" spans="1:23">
       <c r="A449" s="3">
         <v>447</v>
       </c>
       <c r="B449" s="3" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="C449" s="3" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="D449" s="3" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E449" s="3" t="s">
         <v>1542</v>
       </c>
-      <c r="E449" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F449" s="3"/>
       <c r="G449" s="3" t="s">
-        <v>15</v>
+        <v>942</v>
       </c>
       <c r="H449" s="4" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="I449" s="4"/>
       <c r="J449" s="1"/>
       <c r="K449" s="1"/>
       <c r="L449" s="1"/>
       <c r="M449" s="1"/>
       <c r="N449" s="1"/>
       <c r="O449" s="1"/>
       <c r="P449" s="1"/>
       <c r="Q449" s="1"/>
       <c r="R449" s="1"/>
       <c r="S449" s="1"/>
       <c r="T449" s="1"/>
       <c r="U449" s="1"/>
       <c r="V449" s="1"/>
       <c r="W449" s="1"/>
     </row>
     <row r="450" spans="1:23">
       <c r="A450" s="3">
         <v>448</v>
       </c>
       <c r="B450" s="3" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="C450" s="3" t="s">
-        <v>1545</v>
+        <v>1537</v>
       </c>
       <c r="D450" s="3" t="s">
         <v>1546</v>
       </c>
       <c r="E450" s="3" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F450" s="3" t="s">
         <v>1547</v>
       </c>
-      <c r="F450" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G450" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H450" s="4" t="s">
-        <v>1549</v>
+        <v>1537</v>
       </c>
       <c r="I450" s="4"/>
       <c r="J450" s="1"/>
       <c r="K450" s="1"/>
       <c r="L450" s="1"/>
       <c r="M450" s="1"/>
       <c r="N450" s="1"/>
       <c r="O450" s="1"/>
       <c r="P450" s="1"/>
       <c r="Q450" s="1"/>
       <c r="R450" s="1"/>
       <c r="S450" s="1"/>
       <c r="T450" s="1"/>
       <c r="U450" s="1"/>
       <c r="V450" s="1"/>
       <c r="W450" s="1"/>
     </row>
     <row r="451" spans="1:23">
       <c r="A451" s="3">
         <v>449</v>
       </c>
       <c r="B451" s="3" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C451" s="3" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D451" s="3" t="s">
         <v>1550</v>
       </c>
-      <c r="C451" s="3" t="s">
+      <c r="E451" s="3" t="s">
         <v>1551</v>
       </c>
-      <c r="D451" s="3" t="s">
+      <c r="F451" s="3" t="s">
         <v>1552</v>
       </c>
-      <c r="E451" s="3" t="s">
+      <c r="G451" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H451" s="4" t="s">
         <v>1553</v>
-      </c>
-[...7 lines deleted...]
-        <v>1555</v>
       </c>
       <c r="I451" s="4"/>
       <c r="J451" s="1"/>
       <c r="K451" s="1"/>
       <c r="L451" s="1"/>
       <c r="M451" s="1"/>
       <c r="N451" s="1"/>
       <c r="O451" s="1"/>
       <c r="P451" s="1"/>
       <c r="Q451" s="1"/>
       <c r="R451" s="1"/>
       <c r="S451" s="1"/>
       <c r="T451" s="1"/>
       <c r="U451" s="1"/>
       <c r="V451" s="1"/>
       <c r="W451" s="1"/>
     </row>
     <row r="452" spans="1:23">
       <c r="A452" s="3">
         <v>450</v>
       </c>
       <c r="B452" s="3" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D452" s="3" t="s">
         <v>1556</v>
       </c>
-      <c r="C452" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D452" s="3" t="s">
+      <c r="E452" s="3" t="s">
         <v>1557</v>
       </c>
-      <c r="E452" s="3" t="s">
+      <c r="F452" s="3" t="s">
         <v>1558</v>
       </c>
-      <c r="F452" s="3" t="s">
+      <c r="G452" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H452" s="4" t="s">
         <v>1559</v>
-      </c>
-[...4 lines deleted...]
-        <v>1522</v>
       </c>
       <c r="I452" s="4"/>
       <c r="J452" s="1"/>
       <c r="K452" s="1"/>
       <c r="L452" s="1"/>
       <c r="M452" s="1"/>
       <c r="N452" s="1"/>
       <c r="O452" s="1"/>
       <c r="P452" s="1"/>
       <c r="Q452" s="1"/>
       <c r="R452" s="1"/>
       <c r="S452" s="1"/>
       <c r="T452" s="1"/>
       <c r="U452" s="1"/>
       <c r="V452" s="1"/>
       <c r="W452" s="1"/>
     </row>
     <row r="453" spans="1:23">
       <c r="A453" s="3">
         <v>451</v>
       </c>
       <c r="B453" s="3" t="s">
         <v>1560</v>
       </c>
       <c r="C453" s="3" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="D453" s="3" t="s">
         <v>1561</v>
       </c>
       <c r="E453" s="3" t="s">
-        <v>695</v>
+        <v>1562</v>
       </c>
       <c r="F453" s="3" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="G453" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H453" s="4" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="I453" s="4"/>
       <c r="J453" s="1"/>
       <c r="K453" s="1"/>
       <c r="L453" s="1"/>
       <c r="M453" s="1"/>
       <c r="N453" s="1"/>
       <c r="O453" s="1"/>
       <c r="P453" s="1"/>
       <c r="Q453" s="1"/>
       <c r="R453" s="1"/>
       <c r="S453" s="1"/>
       <c r="T453" s="1"/>
       <c r="U453" s="1"/>
       <c r="V453" s="1"/>
       <c r="W453" s="1"/>
     </row>
     <row r="454" spans="1:23">
       <c r="A454" s="3">
         <v>452</v>
       </c>
       <c r="B454" s="3" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C454" s="3" t="s">
-        <v>1564</v>
+        <v>1527</v>
       </c>
       <c r="D454" s="3" t="s">
         <v>1565</v>
       </c>
       <c r="E454" s="3" t="s">
-        <v>1534</v>
+        <v>695</v>
       </c>
       <c r="F454" s="3" t="s">
         <v>1566</v>
       </c>
       <c r="G454" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H454" s="4" t="s">
-        <v>1564</v>
+        <v>1527</v>
       </c>
       <c r="I454" s="4"/>
       <c r="J454" s="1"/>
       <c r="K454" s="1"/>
       <c r="L454" s="1"/>
       <c r="M454" s="1"/>
       <c r="N454" s="1"/>
       <c r="O454" s="1"/>
       <c r="P454" s="1"/>
       <c r="Q454" s="1"/>
       <c r="R454" s="1"/>
       <c r="S454" s="1"/>
       <c r="T454" s="1"/>
       <c r="U454" s="1"/>
       <c r="V454" s="1"/>
       <c r="W454" s="1"/>
+    </row>
+    <row r="455" spans="1:23">
+      <c r="A455" s="3">
+        <v>453</v>
+      </c>
+      <c r="B455" s="3" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C455" s="3" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D455" s="3" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E455" s="3" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F455" s="3" t="s">
+        <v>1570</v>
+      </c>
+      <c r="G455" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H455" s="4" t="s">
+        <v>1568</v>
+      </c>
+      <c r="I455" s="4"/>
+      <c r="J455" s="1"/>
+      <c r="K455" s="1"/>
+      <c r="L455" s="1"/>
+      <c r="M455" s="1"/>
+      <c r="N455" s="1"/>
+      <c r="O455" s="1"/>
+      <c r="P455" s="1"/>
+      <c r="Q455" s="1"/>
+      <c r="R455" s="1"/>
+      <c r="S455" s="1"/>
+      <c r="T455" s="1"/>
+      <c r="U455" s="1"/>
+      <c r="V455" s="1"/>
+      <c r="W455" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>