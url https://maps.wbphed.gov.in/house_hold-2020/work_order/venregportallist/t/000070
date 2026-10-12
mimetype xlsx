--- v4 (2026-08-28)
+++ v5 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1679">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1681">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5040,50 +5040,56 @@
     <t>2025-10-30</t>
   </si>
   <si>
     <t>VMR/2024/000888</t>
   </si>
   <si>
     <t>0000000890</t>
   </si>
   <si>
     <t>REQ/001482/2025-2026</t>
   </si>
   <si>
     <t>Kindly please approve my request.</t>
   </si>
   <si>
     <t>PIN Code mission</t>
   </si>
   <si>
     <t>REQ/000373/2026-2027</t>
   </si>
   <si>
     <t>2026-08-20</t>
   </si>
   <si>
     <t>VMR/2023/000220</t>
+  </si>
+  <si>
+    <t>0000000590</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
   </si>
   <si>
     <t>REQ/000226/2026-2027</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>0000000516</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -24703,97 +24709,99 @@
       <c r="N476" s="1"/>
       <c r="O476" s="1"/>
       <c r="P476" s="1"/>
       <c r="Q476" s="1"/>
       <c r="R476" s="1"/>
       <c r="S476" s="1"/>
       <c r="T476" s="1"/>
       <c r="U476" s="1"/>
       <c r="V476" s="1"/>
       <c r="W476" s="1"/>
     </row>
     <row r="477" spans="1:23">
       <c r="A477" s="3">
         <v>475</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>1673</v>
       </c>
       <c r="C477" s="3" t="s">
         <v>1674</v>
       </c>
       <c r="D477" s="3" t="s">
         <v>1675</v>
       </c>
       <c r="E477" s="3"/>
-      <c r="F477" s="3"/>
+      <c r="F477" s="3" t="s">
+        <v>1676</v>
+      </c>
       <c r="G477" s="3" t="s">
-        <v>1136</v>
+        <v>15</v>
       </c>
       <c r="H477" s="4" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="I477" s="4"/>
       <c r="J477" s="1"/>
       <c r="K477" s="1"/>
       <c r="L477" s="1"/>
       <c r="M477" s="1"/>
       <c r="N477" s="1"/>
       <c r="O477" s="1"/>
       <c r="P477" s="1"/>
       <c r="Q477" s="1"/>
       <c r="R477" s="1"/>
       <c r="S477" s="1"/>
       <c r="T477" s="1"/>
       <c r="U477" s="1"/>
       <c r="V477" s="1"/>
       <c r="W477" s="1"/>
     </row>
     <row r="478" spans="1:23">
       <c r="A478" s="3">
         <v>476</v>
       </c>
       <c r="B478" s="3" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="C478" s="3" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="D478" s="3" t="s">
         <v>1085</v>
       </c>
       <c r="E478" s="3" t="s">
         <v>693</v>
       </c>
       <c r="F478" s="3" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="G478" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H478" s="4" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="I478" s="4"/>
       <c r="J478" s="1"/>
       <c r="K478" s="1"/>
       <c r="L478" s="1"/>
       <c r="M478" s="1"/>
       <c r="N478" s="1"/>
       <c r="O478" s="1"/>
       <c r="P478" s="1"/>
       <c r="Q478" s="1"/>
       <c r="R478" s="1"/>
       <c r="S478" s="1"/>
       <c r="T478" s="1"/>
       <c r="U478" s="1"/>
       <c r="V478" s="1"/>
       <c r="W478" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>