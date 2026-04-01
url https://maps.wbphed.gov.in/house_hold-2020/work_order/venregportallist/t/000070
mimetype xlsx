--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1666">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1673">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5000,60 +5000,81 @@
   <si>
     <t>REQ/000503/2024-2025</t>
   </si>
   <si>
     <t>0000000448</t>
   </si>
   <si>
     <t>REQ/001233/2025-2026</t>
   </si>
   <si>
     <t>2025-12-17</t>
   </si>
   <si>
     <t>VMR/2023/000944</t>
   </si>
   <si>
     <t>Please Vendor request Approved</t>
   </si>
   <si>
     <t>0000000893</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
+    <t>REQ/001483/2025-2026</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>VMR/2024/001095</t>
+  </si>
+  <si>
+    <t>0000000898</t>
+  </si>
+  <si>
     <t>REQ/001143/2025-2026</t>
   </si>
   <si>
     <t>2025-10-30</t>
   </si>
   <si>
     <t>VMR/2024/000888</t>
   </si>
   <si>
     <t>0000000890</t>
+  </si>
+  <si>
+    <t>REQ/001482/2025-2026</t>
+  </si>
+  <si>
+    <t>Kindly please approve my request.</t>
+  </si>
+  <si>
+    <t>PIN Code mission</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5409,51 +5430,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W474"/>
+  <dimension ref="A1:W476"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="181.5271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="175.671387" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -24541,76 +24562,158 @@
       <c r="N473" s="1"/>
       <c r="O473" s="1"/>
       <c r="P473" s="1"/>
       <c r="Q473" s="1"/>
       <c r="R473" s="1"/>
       <c r="S473" s="1"/>
       <c r="T473" s="1"/>
       <c r="U473" s="1"/>
       <c r="V473" s="1"/>
       <c r="W473" s="1"/>
     </row>
     <row r="474" spans="1:23">
       <c r="A474" s="3">
         <v>472</v>
       </c>
       <c r="B474" s="3" t="s">
         <v>1662</v>
       </c>
       <c r="C474" s="3" t="s">
         <v>1663</v>
       </c>
       <c r="D474" s="3" t="s">
         <v>1664</v>
       </c>
       <c r="E474" s="3" t="s">
-        <v>758</v>
+        <v>698</v>
       </c>
       <c r="F474" s="3" t="s">
         <v>1665</v>
       </c>
       <c r="G474" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H474" s="4" t="s">
         <v>1663</v>
       </c>
       <c r="I474" s="4"/>
       <c r="J474" s="1"/>
       <c r="K474" s="1"/>
       <c r="L474" s="1"/>
       <c r="M474" s="1"/>
       <c r="N474" s="1"/>
       <c r="O474" s="1"/>
       <c r="P474" s="1"/>
       <c r="Q474" s="1"/>
       <c r="R474" s="1"/>
       <c r="S474" s="1"/>
       <c r="T474" s="1"/>
       <c r="U474" s="1"/>
       <c r="V474" s="1"/>
       <c r="W474" s="1"/>
+    </row>
+    <row r="475" spans="1:23">
+      <c r="A475" s="3">
+        <v>473</v>
+      </c>
+      <c r="B475" s="3" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C475" s="3" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D475" s="3" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E475" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="F475" s="3" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G475" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H475" s="4" t="s">
+        <v>1667</v>
+      </c>
+      <c r="I475" s="4"/>
+      <c r="J475" s="1"/>
+      <c r="K475" s="1"/>
+      <c r="L475" s="1"/>
+      <c r="M475" s="1"/>
+      <c r="N475" s="1"/>
+      <c r="O475" s="1"/>
+      <c r="P475" s="1"/>
+      <c r="Q475" s="1"/>
+      <c r="R475" s="1"/>
+      <c r="S475" s="1"/>
+      <c r="T475" s="1"/>
+      <c r="U475" s="1"/>
+      <c r="V475" s="1"/>
+      <c r="W475" s="1"/>
+    </row>
+    <row r="476" spans="1:23">
+      <c r="A476" s="3">
+        <v>474</v>
+      </c>
+      <c r="B476" s="3" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C476" s="3" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D476" s="3" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E476" s="3" t="s">
+        <v>1671</v>
+      </c>
+      <c r="F476" s="3"/>
+      <c r="G476" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="H476" s="4" t="s">
+        <v>1663</v>
+      </c>
+      <c r="I476" s="4" t="s">
+        <v>1672</v>
+      </c>
+      <c r="J476" s="1"/>
+      <c r="K476" s="1"/>
+      <c r="L476" s="1"/>
+      <c r="M476" s="1"/>
+      <c r="N476" s="1"/>
+      <c r="O476" s="1"/>
+      <c r="P476" s="1"/>
+      <c r="Q476" s="1"/>
+      <c r="R476" s="1"/>
+      <c r="S476" s="1"/>
+      <c r="T476" s="1"/>
+      <c r="U476" s="1"/>
+      <c r="V476" s="1"/>
+      <c r="W476" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>