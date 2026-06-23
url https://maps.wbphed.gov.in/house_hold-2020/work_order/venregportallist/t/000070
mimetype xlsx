--- v2 (2026-04-01)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1676">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5031,50 +5031,59 @@
     <t>VMR/2024/001095</t>
   </si>
   <si>
     <t>0000000898</t>
   </si>
   <si>
     <t>REQ/001143/2025-2026</t>
   </si>
   <si>
     <t>2025-10-30</t>
   </si>
   <si>
     <t>VMR/2024/000888</t>
   </si>
   <si>
     <t>0000000890</t>
   </si>
   <si>
     <t>REQ/001482/2025-2026</t>
   </si>
   <si>
     <t>Kindly please approve my request.</t>
   </si>
   <si>
     <t>PIN Code mission</t>
+  </si>
+  <si>
+    <t>REQ/000226/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>0000000516</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5430,51 +5439,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W476"/>
+  <dimension ref="A1:W477"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="181.5271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="175.671387" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -24670,50 +24679,91 @@
       </c>
       <c r="F476" s="3"/>
       <c r="G476" s="3" t="s">
         <v>73</v>
       </c>
       <c r="H476" s="4" t="s">
         <v>1663</v>
       </c>
       <c r="I476" s="4" t="s">
         <v>1672</v>
       </c>
       <c r="J476" s="1"/>
       <c r="K476" s="1"/>
       <c r="L476" s="1"/>
       <c r="M476" s="1"/>
       <c r="N476" s="1"/>
       <c r="O476" s="1"/>
       <c r="P476" s="1"/>
       <c r="Q476" s="1"/>
       <c r="R476" s="1"/>
       <c r="S476" s="1"/>
       <c r="T476" s="1"/>
       <c r="U476" s="1"/>
       <c r="V476" s="1"/>
       <c r="W476" s="1"/>
+    </row>
+    <row r="477" spans="1:23">
+      <c r="A477" s="3">
+        <v>475</v>
+      </c>
+      <c r="B477" s="3" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C477" s="3" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D477" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E477" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="F477" s="3" t="s">
+        <v>1675</v>
+      </c>
+      <c r="G477" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H477" s="4" t="s">
+        <v>1674</v>
+      </c>
+      <c r="I477" s="4"/>
+      <c r="J477" s="1"/>
+      <c r="K477" s="1"/>
+      <c r="L477" s="1"/>
+      <c r="M477" s="1"/>
+      <c r="N477" s="1"/>
+      <c r="O477" s="1"/>
+      <c r="P477" s="1"/>
+      <c r="Q477" s="1"/>
+      <c r="R477" s="1"/>
+      <c r="S477" s="1"/>
+      <c r="T477" s="1"/>
+      <c r="U477" s="1"/>
+      <c r="V477" s="1"/>
+      <c r="W477" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>