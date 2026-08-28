--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1676">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1679">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5031,50 +5031,59 @@
     <t>VMR/2024/001095</t>
   </si>
   <si>
     <t>0000000898</t>
   </si>
   <si>
     <t>REQ/001143/2025-2026</t>
   </si>
   <si>
     <t>2025-10-30</t>
   </si>
   <si>
     <t>VMR/2024/000888</t>
   </si>
   <si>
     <t>0000000890</t>
   </si>
   <si>
     <t>REQ/001482/2025-2026</t>
   </si>
   <si>
     <t>Kindly please approve my request.</t>
   </si>
   <si>
     <t>PIN Code mission</t>
+  </si>
+  <si>
+    <t>REQ/000373/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>VMR/2023/000220</t>
   </si>
   <si>
     <t>REQ/000226/2026-2027</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>0000000516</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5439,51 +5448,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W477"/>
+  <dimension ref="A1:W478"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="181.5271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="175.671387" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -24691,79 +24700,116 @@
       <c r="K476" s="1"/>
       <c r="L476" s="1"/>
       <c r="M476" s="1"/>
       <c r="N476" s="1"/>
       <c r="O476" s="1"/>
       <c r="P476" s="1"/>
       <c r="Q476" s="1"/>
       <c r="R476" s="1"/>
       <c r="S476" s="1"/>
       <c r="T476" s="1"/>
       <c r="U476" s="1"/>
       <c r="V476" s="1"/>
       <c r="W476" s="1"/>
     </row>
     <row r="477" spans="1:23">
       <c r="A477" s="3">
         <v>475</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>1673</v>
       </c>
       <c r="C477" s="3" t="s">
         <v>1674</v>
       </c>
       <c r="D477" s="3" t="s">
-        <v>1085</v>
-[...4 lines deleted...]
-      <c r="F477" s="3" t="s">
         <v>1675</v>
       </c>
+      <c r="E477" s="3"/>
+      <c r="F477" s="3"/>
       <c r="G477" s="3" t="s">
-        <v>15</v>
+        <v>1136</v>
       </c>
       <c r="H477" s="4" t="s">
         <v>1674</v>
       </c>
       <c r="I477" s="4"/>
       <c r="J477" s="1"/>
       <c r="K477" s="1"/>
       <c r="L477" s="1"/>
       <c r="M477" s="1"/>
       <c r="N477" s="1"/>
       <c r="O477" s="1"/>
       <c r="P477" s="1"/>
       <c r="Q477" s="1"/>
       <c r="R477" s="1"/>
       <c r="S477" s="1"/>
       <c r="T477" s="1"/>
       <c r="U477" s="1"/>
       <c r="V477" s="1"/>
       <c r="W477" s="1"/>
+    </row>
+    <row r="478" spans="1:23">
+      <c r="A478" s="3">
+        <v>476</v>
+      </c>
+      <c r="B478" s="3" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D478" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E478" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="F478" s="3" t="s">
+        <v>1678</v>
+      </c>
+      <c r="G478" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H478" s="4" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I478" s="4"/>
+      <c r="J478" s="1"/>
+      <c r="K478" s="1"/>
+      <c r="L478" s="1"/>
+      <c r="M478" s="1"/>
+      <c r="N478" s="1"/>
+      <c r="O478" s="1"/>
+      <c r="P478" s="1"/>
+      <c r="Q478" s="1"/>
+      <c r="R478" s="1"/>
+      <c r="S478" s="1"/>
+      <c r="T478" s="1"/>
+      <c r="U478" s="1"/>
+      <c r="V478" s="1"/>
+      <c r="W478" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>