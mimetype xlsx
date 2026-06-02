--- v0 (2025-12-13)
+++ v1 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1514">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1523">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -4515,50 +4515,77 @@
     <t>0000000544</t>
   </si>
   <si>
     <t>REQ/2024/4408</t>
   </si>
   <si>
     <t>2024-09-03</t>
   </si>
   <si>
     <t>VMR/2024/2116</t>
   </si>
   <si>
     <t>Please approve our request</t>
   </si>
   <si>
     <t>REQ/000982/2024-2025</t>
   </si>
   <si>
     <t>2025-02-20</t>
   </si>
   <si>
     <t>For Work Order</t>
   </si>
   <si>
     <t>0000000595</t>
+  </si>
+  <si>
+    <t>REQ/000170/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>Vendor Request</t>
+  </si>
+  <si>
+    <t>REQ/000076/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>VMR/2023/002916</t>
+  </si>
+  <si>
+    <t>For Billing</t>
+  </si>
+  <si>
+    <t>0000000362</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
   </si>
   <si>
     <t>REQ/001206/2025-2026</t>
   </si>
   <si>
     <t>2025-11-29</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>REQ/001222/2025-2026</t>
   </si>
   <si>
     <t>2025-12-10</t>
   </si>
   <si>
     <t>VMR/2024/2017</t>
   </si>
   <si>
     <t>Plz approve civil work</t>
   </si>
@@ -4953,51 +4980,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W430"/>
+  <dimension ref="A1:W432"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="215.804443" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="65.983887" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -22154,157 +22181,237 @@
       <c r="K427" s="1"/>
       <c r="L427" s="1"/>
       <c r="M427" s="1"/>
       <c r="N427" s="1"/>
       <c r="O427" s="1"/>
       <c r="P427" s="1"/>
       <c r="Q427" s="1"/>
       <c r="R427" s="1"/>
       <c r="S427" s="1"/>
       <c r="T427" s="1"/>
       <c r="U427" s="1"/>
       <c r="V427" s="1"/>
       <c r="W427" s="1"/>
     </row>
     <row r="428" spans="1:23">
       <c r="A428" s="3">
         <v>426</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>1501</v>
       </c>
       <c r="C428" s="3" t="s">
         <v>1502</v>
       </c>
       <c r="D428" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E428" s="3" t="s">
         <v>1503</v>
-      </c>
-[...1 lines deleted...]
-        <v>1504</v>
       </c>
       <c r="F428" s="3"/>
       <c r="G428" s="3" t="s">
         <v>1267</v>
       </c>
       <c r="H428" s="4" t="s">
         <v>1502</v>
       </c>
       <c r="I428" s="4"/>
       <c r="J428" s="1"/>
       <c r="K428" s="1"/>
       <c r="L428" s="1"/>
       <c r="M428" s="1"/>
       <c r="N428" s="1"/>
       <c r="O428" s="1"/>
       <c r="P428" s="1"/>
       <c r="Q428" s="1"/>
       <c r="R428" s="1"/>
       <c r="S428" s="1"/>
       <c r="T428" s="1"/>
       <c r="U428" s="1"/>
       <c r="V428" s="1"/>
       <c r="W428" s="1"/>
     </row>
     <row r="429" spans="1:23">
       <c r="A429" s="3">
         <v>427</v>
       </c>
       <c r="B429" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C429" s="3" t="s">
         <v>1505</v>
       </c>
-      <c r="C429" s="3" t="s">
+      <c r="D429" s="3" t="s">
         <v>1506</v>
       </c>
-      <c r="D429" s="3" t="s">
+      <c r="E429" s="3" t="s">
         <v>1507</v>
       </c>
-      <c r="E429" s="3" t="s">
+      <c r="F429" s="3" t="s">
         <v>1508</v>
       </c>
-      <c r="F429" s="3"/>
       <c r="G429" s="3" t="s">
-        <v>1267</v>
+        <v>15</v>
       </c>
       <c r="H429" s="4" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="I429" s="4"/>
       <c r="J429" s="1"/>
       <c r="K429" s="1"/>
       <c r="L429" s="1"/>
       <c r="M429" s="1"/>
       <c r="N429" s="1"/>
       <c r="O429" s="1"/>
       <c r="P429" s="1"/>
       <c r="Q429" s="1"/>
       <c r="R429" s="1"/>
       <c r="S429" s="1"/>
       <c r="T429" s="1"/>
       <c r="U429" s="1"/>
       <c r="V429" s="1"/>
       <c r="W429" s="1"/>
     </row>
     <row r="430" spans="1:23">
       <c r="A430" s="3">
         <v>428</v>
       </c>
       <c r="B430" s="3" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C430" s="3" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="D430" s="3" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E430" s="3" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F430" s="3"/>
+      <c r="G430" s="3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H430" s="4" t="s">
         <v>1511</v>
-      </c>
-[...10 lines deleted...]
-        <v>1510</v>
       </c>
       <c r="I430" s="4"/>
       <c r="J430" s="1"/>
       <c r="K430" s="1"/>
       <c r="L430" s="1"/>
       <c r="M430" s="1"/>
       <c r="N430" s="1"/>
       <c r="O430" s="1"/>
       <c r="P430" s="1"/>
       <c r="Q430" s="1"/>
       <c r="R430" s="1"/>
       <c r="S430" s="1"/>
       <c r="T430" s="1"/>
       <c r="U430" s="1"/>
       <c r="V430" s="1"/>
       <c r="W430" s="1"/>
+    </row>
+    <row r="431" spans="1:23">
+      <c r="A431" s="3">
+        <v>429</v>
+      </c>
+      <c r="B431" s="3" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C431" s="3" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D431" s="3" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E431" s="3" t="s">
+        <v>1517</v>
+      </c>
+      <c r="F431" s="3"/>
+      <c r="G431" s="3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H431" s="4" t="s">
+        <v>1515</v>
+      </c>
+      <c r="I431" s="4"/>
+      <c r="J431" s="1"/>
+      <c r="K431" s="1"/>
+      <c r="L431" s="1"/>
+      <c r="M431" s="1"/>
+      <c r="N431" s="1"/>
+      <c r="O431" s="1"/>
+      <c r="P431" s="1"/>
+      <c r="Q431" s="1"/>
+      <c r="R431" s="1"/>
+      <c r="S431" s="1"/>
+      <c r="T431" s="1"/>
+      <c r="U431" s="1"/>
+      <c r="V431" s="1"/>
+      <c r="W431" s="1"/>
+    </row>
+    <row r="432" spans="1:23">
+      <c r="A432" s="3">
+        <v>430</v>
+      </c>
+      <c r="B432" s="3" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D432" s="3" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E432" s="3" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F432" s="3" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G432" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H432" s="4" t="s">
+        <v>1519</v>
+      </c>
+      <c r="I432" s="4"/>
+      <c r="J432" s="1"/>
+      <c r="K432" s="1"/>
+      <c r="L432" s="1"/>
+      <c r="M432" s="1"/>
+      <c r="N432" s="1"/>
+      <c r="O432" s="1"/>
+      <c r="P432" s="1"/>
+      <c r="Q432" s="1"/>
+      <c r="R432" s="1"/>
+      <c r="S432" s="1"/>
+      <c r="T432" s="1"/>
+      <c r="U432" s="1"/>
+      <c r="V432" s="1"/>
+      <c r="W432" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>