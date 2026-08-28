--- v1 (2026-06-02)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1526">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -4554,50 +4554,59 @@
     <t>2026-05-07</t>
   </si>
   <si>
     <t>VMR/2023/002916</t>
   </si>
   <si>
     <t>For Billing</t>
   </si>
   <si>
     <t>0000000362</t>
   </si>
   <si>
     <t>2026-05-08</t>
   </si>
   <si>
     <t>REQ/001206/2025-2026</t>
   </si>
   <si>
     <t>2025-11-29</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
   <si>
     <t>Vendor</t>
+  </si>
+  <si>
+    <t>REQ/000332/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>For vender code</t>
   </si>
   <si>
     <t>REQ/001222/2025-2026</t>
   </si>
   <si>
     <t>2025-12-10</t>
   </si>
   <si>
     <t>VMR/2024/2017</t>
   </si>
   <si>
     <t>Plz approve civil work</t>
   </si>
   <si>
     <t>REQ/001140/2025-2026</t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>VMR/2024/001457</t>
   </si>
   <si>
     <t>Sir, Please approve my vendor registration.</t>
   </si>
@@ -4980,51 +4989,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W432"/>
+  <dimension ref="A1:W433"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="215.804443" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="65.983887" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -22300,118 +22309,157 @@
       <c r="K430" s="1"/>
       <c r="L430" s="1"/>
       <c r="M430" s="1"/>
       <c r="N430" s="1"/>
       <c r="O430" s="1"/>
       <c r="P430" s="1"/>
       <c r="Q430" s="1"/>
       <c r="R430" s="1"/>
       <c r="S430" s="1"/>
       <c r="T430" s="1"/>
       <c r="U430" s="1"/>
       <c r="V430" s="1"/>
       <c r="W430" s="1"/>
     </row>
     <row r="431" spans="1:23">
       <c r="A431" s="3">
         <v>429</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>1514</v>
       </c>
       <c r="C431" s="3" t="s">
         <v>1515</v>
       </c>
       <c r="D431" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E431" s="3" t="s">
         <v>1516</v>
-      </c>
-[...1 lines deleted...]
-        <v>1517</v>
       </c>
       <c r="F431" s="3"/>
       <c r="G431" s="3" t="s">
         <v>1267</v>
       </c>
       <c r="H431" s="4" t="s">
         <v>1515</v>
       </c>
       <c r="I431" s="4"/>
       <c r="J431" s="1"/>
       <c r="K431" s="1"/>
       <c r="L431" s="1"/>
       <c r="M431" s="1"/>
       <c r="N431" s="1"/>
       <c r="O431" s="1"/>
       <c r="P431" s="1"/>
       <c r="Q431" s="1"/>
       <c r="R431" s="1"/>
       <c r="S431" s="1"/>
       <c r="T431" s="1"/>
       <c r="U431" s="1"/>
       <c r="V431" s="1"/>
       <c r="W431" s="1"/>
     </row>
     <row r="432" spans="1:23">
       <c r="A432" s="3">
         <v>430</v>
       </c>
       <c r="B432" s="3" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C432" s="3" t="s">
         <v>1518</v>
       </c>
-      <c r="C432" s="3" t="s">
+      <c r="D432" s="3" t="s">
         <v>1519</v>
       </c>
-      <c r="D432" s="3" t="s">
+      <c r="E432" s="3" t="s">
         <v>1520</v>
       </c>
-      <c r="E432" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F432" s="3"/>
       <c r="G432" s="3" t="s">
-        <v>15</v>
+        <v>1267</v>
       </c>
       <c r="H432" s="4" t="s">
-        <v>1519</v>
+        <v>1518</v>
       </c>
       <c r="I432" s="4"/>
       <c r="J432" s="1"/>
       <c r="K432" s="1"/>
       <c r="L432" s="1"/>
       <c r="M432" s="1"/>
       <c r="N432" s="1"/>
       <c r="O432" s="1"/>
       <c r="P432" s="1"/>
       <c r="Q432" s="1"/>
       <c r="R432" s="1"/>
       <c r="S432" s="1"/>
       <c r="T432" s="1"/>
       <c r="U432" s="1"/>
       <c r="V432" s="1"/>
       <c r="W432" s="1"/>
+    </row>
+    <row r="433" spans="1:23">
+      <c r="A433" s="3">
+        <v>431</v>
+      </c>
+      <c r="B433" s="3" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C433" s="3" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D433" s="3" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E433" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F433" s="3" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G433" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H433" s="4" t="s">
+        <v>1522</v>
+      </c>
+      <c r="I433" s="4"/>
+      <c r="J433" s="1"/>
+      <c r="K433" s="1"/>
+      <c r="L433" s="1"/>
+      <c r="M433" s="1"/>
+      <c r="N433" s="1"/>
+      <c r="O433" s="1"/>
+      <c r="P433" s="1"/>
+      <c r="Q433" s="1"/>
+      <c r="R433" s="1"/>
+      <c r="S433" s="1"/>
+      <c r="T433" s="1"/>
+      <c r="U433" s="1"/>
+      <c r="V433" s="1"/>
+      <c r="W433" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>