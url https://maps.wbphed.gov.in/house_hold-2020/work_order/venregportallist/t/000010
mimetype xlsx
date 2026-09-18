--- v2 (2026-06-02)
+++ v3 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1638">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1642">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -4917,50 +4917,62 @@
     <t>0000000782</t>
   </si>
   <si>
     <t>REQ/000158/2026-2027</t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
     <t>VMR/2023/000448</t>
   </si>
   <si>
     <t>REQ/000118/2026-2027</t>
   </si>
   <si>
     <t>VMR/2024/001428</t>
   </si>
   <si>
     <t>For vendor code</t>
   </si>
   <si>
     <t>0000000788</t>
   </si>
   <si>
     <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>REQ/000418/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>VMR/2023/003073</t>
+  </si>
+  <si>
+    <t>Vendor Laxmee Enterprise Requested For Accepted Me.</t>
   </si>
   <si>
     <t>REQ/001203/2025-2026</t>
   </si>
   <si>
     <t>vendor approved</t>
   </si>
   <si>
     <t>0000000781</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5325,51 +5337,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W458"/>
+  <dimension ref="A1:W459"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="137.966309" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="58.842773" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -23919,82 +23931,121 @@
       </c>
       <c r="I457" s="4"/>
       <c r="J457" s="1"/>
       <c r="K457" s="1"/>
       <c r="L457" s="1"/>
       <c r="M457" s="1"/>
       <c r="N457" s="1"/>
       <c r="O457" s="1"/>
       <c r="P457" s="1"/>
       <c r="Q457" s="1"/>
       <c r="R457" s="1"/>
       <c r="S457" s="1"/>
       <c r="T457" s="1"/>
       <c r="U457" s="1"/>
       <c r="V457" s="1"/>
       <c r="W457" s="1"/>
     </row>
     <row r="458" spans="1:23">
       <c r="A458" s="3">
         <v>456</v>
       </c>
       <c r="B458" s="3" t="s">
         <v>1635</v>
       </c>
       <c r="C458" s="3" t="s">
-        <v>1614</v>
+        <v>1636</v>
       </c>
       <c r="D458" s="3" t="s">
-        <v>1615</v>
+        <v>1637</v>
       </c>
       <c r="E458" s="3" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F458" s="3"/>
+      <c r="G458" s="3" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H458" s="4" t="s">
         <v>1636</v>
-      </c>
-[...7 lines deleted...]
-        <v>1614</v>
       </c>
       <c r="I458" s="4"/>
       <c r="J458" s="1"/>
       <c r="K458" s="1"/>
       <c r="L458" s="1"/>
       <c r="M458" s="1"/>
       <c r="N458" s="1"/>
       <c r="O458" s="1"/>
       <c r="P458" s="1"/>
       <c r="Q458" s="1"/>
       <c r="R458" s="1"/>
       <c r="S458" s="1"/>
       <c r="T458" s="1"/>
       <c r="U458" s="1"/>
       <c r="V458" s="1"/>
       <c r="W458" s="1"/>
+    </row>
+    <row r="459" spans="1:23">
+      <c r="A459" s="3">
+        <v>457</v>
+      </c>
+      <c r="B459" s="3" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C459" s="3" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D459" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E459" s="3" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F459" s="3" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G459" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H459" s="4" t="s">
+        <v>1614</v>
+      </c>
+      <c r="I459" s="4"/>
+      <c r="J459" s="1"/>
+      <c r="K459" s="1"/>
+      <c r="L459" s="1"/>
+      <c r="M459" s="1"/>
+      <c r="N459" s="1"/>
+      <c r="O459" s="1"/>
+      <c r="P459" s="1"/>
+      <c r="Q459" s="1"/>
+      <c r="R459" s="1"/>
+      <c r="S459" s="1"/>
+      <c r="T459" s="1"/>
+      <c r="U459" s="1"/>
+      <c r="V459" s="1"/>
+      <c r="W459" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>