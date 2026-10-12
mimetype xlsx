--- v3 (2026-09-18)
+++ v4 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1642">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1652">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -4895,93 +4895,123 @@
   <si>
     <t>APPROVE</t>
   </si>
   <si>
     <t>0000000783</t>
   </si>
   <si>
     <t>REQ/000048/2026-2027</t>
   </si>
   <si>
     <t>2026-04-26</t>
   </si>
   <si>
     <t>approved vender aplication</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>REQ/001211/2025-2026</t>
   </si>
   <si>
     <t>0000000782</t>
   </si>
   <si>
+    <t>REQ/000433/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-19</t>
+  </si>
+  <si>
+    <t>VMR/2023/000694</t>
+  </si>
+  <si>
+    <t>Vendor Prabir Kumar Mondal On Requested For Accepted Me.</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
     <t>REQ/000158/2026-2027</t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
     <t>VMR/2023/000448</t>
   </si>
   <si>
     <t>REQ/000118/2026-2027</t>
   </si>
   <si>
     <t>VMR/2024/001428</t>
   </si>
   <si>
     <t>For vendor code</t>
   </si>
   <si>
     <t>0000000788</t>
   </si>
   <si>
     <t>2026-05-21</t>
   </si>
   <si>
     <t>REQ/000418/2026-2027</t>
   </si>
   <si>
     <t>2026-09-12</t>
   </si>
   <si>
     <t>VMR/2023/003073</t>
   </si>
   <si>
     <t>Vendor Laxmee Enterprise Requested For Accepted Me.</t>
   </si>
   <si>
     <t>REQ/001203/2025-2026</t>
   </si>
   <si>
     <t>vendor approved</t>
   </si>
   <si>
     <t>0000000781</t>
+  </si>
+  <si>
+    <t>REQ/000441/2026-2027</t>
+  </si>
+  <si>
+    <t>Vendor Prabir Kumar Mondol on Requested For Accepted Me.</t>
+  </si>
+  <si>
+    <t>REQ/000442/2026-2027</t>
+  </si>
+  <si>
+    <t>Vendor Prabir Kumar Mandol On Requested For Accepted Me.</t>
+  </si>
+  <si>
+    <t>0000000791</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5337,51 +5367,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W459"/>
+  <dimension ref="A1:W462"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="137.966309" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="58.842773" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -23857,195 +23887,318 @@
       <c r="N455" s="1"/>
       <c r="O455" s="1"/>
       <c r="P455" s="1"/>
       <c r="Q455" s="1"/>
       <c r="R455" s="1"/>
       <c r="S455" s="1"/>
       <c r="T455" s="1"/>
       <c r="U455" s="1"/>
       <c r="V455" s="1"/>
       <c r="W455" s="1"/>
     </row>
     <row r="456" spans="1:23">
       <c r="A456" s="3">
         <v>454</v>
       </c>
       <c r="B456" s="3" t="s">
         <v>1627</v>
       </c>
       <c r="C456" s="3" t="s">
         <v>1628</v>
       </c>
       <c r="D456" s="3" t="s">
         <v>1629</v>
       </c>
       <c r="E456" s="3" t="s">
-        <v>1331</v>
+        <v>1630</v>
       </c>
       <c r="F456" s="3"/>
       <c r="G456" s="3" t="s">
-        <v>1624</v>
+        <v>14</v>
       </c>
       <c r="H456" s="4" t="s">
-        <v>1628</v>
-[...1 lines deleted...]
-      <c r="I456" s="4"/>
+        <v>1631</v>
+      </c>
+      <c r="I456" s="4" t="s">
+        <v>1307</v>
+      </c>
       <c r="J456" s="1"/>
       <c r="K456" s="1"/>
       <c r="L456" s="1"/>
       <c r="M456" s="1"/>
       <c r="N456" s="1"/>
       <c r="O456" s="1"/>
       <c r="P456" s="1"/>
       <c r="Q456" s="1"/>
       <c r="R456" s="1"/>
       <c r="S456" s="1"/>
       <c r="T456" s="1"/>
       <c r="U456" s="1"/>
       <c r="V456" s="1"/>
       <c r="W456" s="1"/>
     </row>
     <row r="457" spans="1:23">
       <c r="A457" s="3">
         <v>455</v>
       </c>
       <c r="B457" s="3" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="C457" s="3" t="s">
-        <v>1609</v>
+        <v>1633</v>
       </c>
       <c r="D457" s="3" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="E457" s="3" t="s">
-        <v>1632</v>
-[...1 lines deleted...]
-      <c r="F457" s="3" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F457" s="3"/>
+      <c r="G457" s="3" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H457" s="4" t="s">
         <v>1633</v>
-      </c>
-[...4 lines deleted...]
-        <v>1634</v>
       </c>
       <c r="I457" s="4"/>
       <c r="J457" s="1"/>
       <c r="K457" s="1"/>
       <c r="L457" s="1"/>
       <c r="M457" s="1"/>
       <c r="N457" s="1"/>
       <c r="O457" s="1"/>
       <c r="P457" s="1"/>
       <c r="Q457" s="1"/>
       <c r="R457" s="1"/>
       <c r="S457" s="1"/>
       <c r="T457" s="1"/>
       <c r="U457" s="1"/>
       <c r="V457" s="1"/>
       <c r="W457" s="1"/>
     </row>
     <row r="458" spans="1:23">
       <c r="A458" s="3">
         <v>456</v>
       </c>
       <c r="B458" s="3" t="s">
         <v>1635</v>
       </c>
       <c r="C458" s="3" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D458" s="3" t="s">
         <v>1636</v>
       </c>
-      <c r="D458" s="3" t="s">
+      <c r="E458" s="3" t="s">
         <v>1637</v>
       </c>
-      <c r="E458" s="3" t="s">
+      <c r="F458" s="3" t="s">
         <v>1638</v>
       </c>
-      <c r="F458" s="3"/>
       <c r="G458" s="3" t="s">
-        <v>1624</v>
+        <v>21</v>
       </c>
       <c r="H458" s="4" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="I458" s="4"/>
       <c r="J458" s="1"/>
       <c r="K458" s="1"/>
       <c r="L458" s="1"/>
       <c r="M458" s="1"/>
       <c r="N458" s="1"/>
       <c r="O458" s="1"/>
       <c r="P458" s="1"/>
       <c r="Q458" s="1"/>
       <c r="R458" s="1"/>
       <c r="S458" s="1"/>
       <c r="T458" s="1"/>
       <c r="U458" s="1"/>
       <c r="V458" s="1"/>
       <c r="W458" s="1"/>
     </row>
     <row r="459" spans="1:23">
       <c r="A459" s="3">
         <v>457</v>
       </c>
       <c r="B459" s="3" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C459" s="3" t="s">
-        <v>1614</v>
+        <v>1641</v>
       </c>
       <c r="D459" s="3" t="s">
-        <v>1615</v>
+        <v>1642</v>
       </c>
       <c r="E459" s="3" t="s">
-        <v>1640</v>
-[...1 lines deleted...]
-      <c r="F459" s="3" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F459" s="3"/>
+      <c r="G459" s="3" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H459" s="4" t="s">
         <v>1641</v>
-      </c>
-[...4 lines deleted...]
-        <v>1614</v>
       </c>
       <c r="I459" s="4"/>
       <c r="J459" s="1"/>
       <c r="K459" s="1"/>
       <c r="L459" s="1"/>
       <c r="M459" s="1"/>
       <c r="N459" s="1"/>
       <c r="O459" s="1"/>
       <c r="P459" s="1"/>
       <c r="Q459" s="1"/>
       <c r="R459" s="1"/>
       <c r="S459" s="1"/>
       <c r="T459" s="1"/>
       <c r="U459" s="1"/>
       <c r="V459" s="1"/>
       <c r="W459" s="1"/>
+    </row>
+    <row r="460" spans="1:23">
+      <c r="A460" s="3">
+        <v>458</v>
+      </c>
+      <c r="B460" s="3" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C460" s="3" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D460" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E460" s="3" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F460" s="3" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G460" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H460" s="4" t="s">
+        <v>1614</v>
+      </c>
+      <c r="I460" s="4"/>
+      <c r="J460" s="1"/>
+      <c r="K460" s="1"/>
+      <c r="L460" s="1"/>
+      <c r="M460" s="1"/>
+      <c r="N460" s="1"/>
+      <c r="O460" s="1"/>
+      <c r="P460" s="1"/>
+      <c r="Q460" s="1"/>
+      <c r="R460" s="1"/>
+      <c r="S460" s="1"/>
+      <c r="T460" s="1"/>
+      <c r="U460" s="1"/>
+      <c r="V460" s="1"/>
+      <c r="W460" s="1"/>
+    </row>
+    <row r="461" spans="1:23">
+      <c r="A461" s="3">
+        <v>459</v>
+      </c>
+      <c r="B461" s="3" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D461" s="3" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E461" s="3" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F461" s="3"/>
+      <c r="G461" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H461" s="4" t="s">
+        <v>1631</v>
+      </c>
+      <c r="I461" s="4" t="s">
+        <v>1307</v>
+      </c>
+      <c r="J461" s="1"/>
+      <c r="K461" s="1"/>
+      <c r="L461" s="1"/>
+      <c r="M461" s="1"/>
+      <c r="N461" s="1"/>
+      <c r="O461" s="1"/>
+      <c r="P461" s="1"/>
+      <c r="Q461" s="1"/>
+      <c r="R461" s="1"/>
+      <c r="S461" s="1"/>
+      <c r="T461" s="1"/>
+      <c r="U461" s="1"/>
+      <c r="V461" s="1"/>
+      <c r="W461" s="1"/>
+    </row>
+    <row r="462" spans="1:23">
+      <c r="A462" s="3">
+        <v>460</v>
+      </c>
+      <c r="B462" s="3" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C462" s="3" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D462" s="3" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E462" s="3" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F462" s="3" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G462" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H462" s="4" t="s">
+        <v>1631</v>
+      </c>
+      <c r="I462" s="4"/>
+      <c r="J462" s="1"/>
+      <c r="K462" s="1"/>
+      <c r="L462" s="1"/>
+      <c r="M462" s="1"/>
+      <c r="N462" s="1"/>
+      <c r="O462" s="1"/>
+      <c r="P462" s="1"/>
+      <c r="Q462" s="1"/>
+      <c r="R462" s="1"/>
+      <c r="S462" s="1"/>
+      <c r="T462" s="1"/>
+      <c r="U462" s="1"/>
+      <c r="V462" s="1"/>
+      <c r="W462" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>