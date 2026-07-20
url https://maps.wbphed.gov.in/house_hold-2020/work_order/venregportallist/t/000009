--- v0 (2025-12-07)
+++ v1 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1899">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1904">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5679,50 +5679,65 @@
     <t>0000001002</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>REQ/2024/5076</t>
   </si>
   <si>
     <t>VMR/2024/2449</t>
   </si>
   <si>
     <t>0000001277</t>
   </si>
   <si>
     <t>REQ/000913/2024-2025</t>
   </si>
   <si>
     <t>2025-02-10</t>
   </si>
   <si>
     <t>work order issue</t>
   </si>
   <si>
     <t>0000000049</t>
+  </si>
+  <si>
+    <t>REQ/000286/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>VMR/2024/2198</t>
+  </si>
+  <si>
+    <t>Sir, Please approved my vendor details</t>
+  </si>
+  <si>
+    <t>0000001364</t>
   </si>
   <si>
     <t>REQ/001156/2025-2026</t>
   </si>
   <si>
     <t>2025-11-03</t>
   </si>
   <si>
     <t>VMR/2023/001768</t>
   </si>
   <si>
     <t>New Agency of Barasat Division</t>
   </si>
   <si>
     <t>0000001352</t>
   </si>
   <si>
     <t>2025-11-04</t>
   </si>
   <si>
     <t>REQ/001175/2025-2026</t>
   </si>
   <si>
     <t>2025-11-17</t>
   </si>
@@ -6108,51 +6123,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W558"/>
+  <dimension ref="A1:W559"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="207.520752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="130.825195" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -28710,108 +28725,149 @@
       <c r="W556" s="1"/>
     </row>
     <row r="557" spans="1:23">
       <c r="A557" s="3">
         <v>555</v>
       </c>
       <c r="B557" s="3" t="s">
         <v>1889</v>
       </c>
       <c r="C557" s="3" t="s">
         <v>1890</v>
       </c>
       <c r="D557" s="3" t="s">
         <v>1891</v>
       </c>
       <c r="E557" s="3" t="s">
         <v>1892</v>
       </c>
       <c r="F557" s="3" t="s">
         <v>1893</v>
       </c>
       <c r="G557" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H557" s="4" t="s">
-        <v>1894</v>
+        <v>1890</v>
       </c>
       <c r="I557" s="4"/>
       <c r="J557" s="1"/>
       <c r="K557" s="1"/>
       <c r="L557" s="1"/>
       <c r="M557" s="1"/>
       <c r="N557" s="1"/>
       <c r="O557" s="1"/>
       <c r="P557" s="1"/>
       <c r="Q557" s="1"/>
       <c r="R557" s="1"/>
       <c r="S557" s="1"/>
       <c r="T557" s="1"/>
       <c r="U557" s="1"/>
       <c r="V557" s="1"/>
       <c r="W557" s="1"/>
     </row>
     <row r="558" spans="1:23">
       <c r="A558" s="3">
         <v>556</v>
       </c>
       <c r="B558" s="3" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C558" s="3" t="s">
         <v>1895</v>
       </c>
-      <c r="C558" s="3" t="s">
+      <c r="D558" s="3" t="s">
         <v>1896</v>
       </c>
-      <c r="D558" s="3" t="s">
+      <c r="E558" s="3" t="s">
         <v>1897</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F558" s="3" t="s">
         <v>1898</v>
       </c>
       <c r="G558" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H558" s="4" t="s">
-        <v>1896</v>
+        <v>1899</v>
       </c>
       <c r="I558" s="4"/>
       <c r="J558" s="1"/>
       <c r="K558" s="1"/>
       <c r="L558" s="1"/>
       <c r="M558" s="1"/>
       <c r="N558" s="1"/>
       <c r="O558" s="1"/>
       <c r="P558" s="1"/>
       <c r="Q558" s="1"/>
       <c r="R558" s="1"/>
       <c r="S558" s="1"/>
       <c r="T558" s="1"/>
       <c r="U558" s="1"/>
       <c r="V558" s="1"/>
       <c r="W558" s="1"/>
+    </row>
+    <row r="559" spans="1:23">
+      <c r="A559" s="3">
+        <v>557</v>
+      </c>
+      <c r="B559" s="3" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C559" s="3" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D559" s="3" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E559" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F559" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G559" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H559" s="4" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I559" s="4"/>
+      <c r="J559" s="1"/>
+      <c r="K559" s="1"/>
+      <c r="L559" s="1"/>
+      <c r="M559" s="1"/>
+      <c r="N559" s="1"/>
+      <c r="O559" s="1"/>
+      <c r="P559" s="1"/>
+      <c r="Q559" s="1"/>
+      <c r="R559" s="1"/>
+      <c r="S559" s="1"/>
+      <c r="T559" s="1"/>
+      <c r="U559" s="1"/>
+      <c r="V559" s="1"/>
+      <c r="W559" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>