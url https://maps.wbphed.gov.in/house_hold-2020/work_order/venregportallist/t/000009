--- v1 (2026-07-20)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1904">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1908">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5694,50 +5694,62 @@
     <t>REQ/000913/2024-2025</t>
   </si>
   <si>
     <t>2025-02-10</t>
   </si>
   <si>
     <t>work order issue</t>
   </si>
   <si>
     <t>0000000049</t>
   </si>
   <si>
     <t>REQ/000286/2026-2027</t>
   </si>
   <si>
     <t>2026-07-08</t>
   </si>
   <si>
     <t>VMR/2024/2198</t>
   </si>
   <si>
     <t>Sir, Please approved my vendor details</t>
   </si>
   <si>
     <t>0000001364</t>
+  </si>
+  <si>
+    <t>REQ/000367/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>VMR/2024/2261</t>
+  </si>
+  <si>
+    <t>Pending</t>
   </si>
   <si>
     <t>REQ/001156/2025-2026</t>
   </si>
   <si>
     <t>2025-11-03</t>
   </si>
   <si>
     <t>VMR/2023/001768</t>
   </si>
   <si>
     <t>New Agency of Barasat Division</t>
   </si>
   <si>
     <t>0000001352</t>
   </si>
   <si>
     <t>2025-11-04</t>
   </si>
   <si>
     <t>REQ/001175/2025-2026</t>
   </si>
   <si>
     <t>2025-11-17</t>
   </si>
@@ -6123,51 +6135,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W559"/>
+  <dimension ref="A1:W560"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="207.520752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="130.825195" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -28757,117 +28769,156 @@
       <c r="N557" s="1"/>
       <c r="O557" s="1"/>
       <c r="P557" s="1"/>
       <c r="Q557" s="1"/>
       <c r="R557" s="1"/>
       <c r="S557" s="1"/>
       <c r="T557" s="1"/>
       <c r="U557" s="1"/>
       <c r="V557" s="1"/>
       <c r="W557" s="1"/>
     </row>
     <row r="558" spans="1:23">
       <c r="A558" s="3">
         <v>556</v>
       </c>
       <c r="B558" s="3" t="s">
         <v>1894</v>
       </c>
       <c r="C558" s="3" t="s">
         <v>1895</v>
       </c>
       <c r="D558" s="3" t="s">
         <v>1896</v>
       </c>
       <c r="E558" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="F558" s="3"/>
+      <c r="G558" s="3" t="s">
         <v>1897</v>
       </c>
-      <c r="F558" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H558" s="4" t="s">
-        <v>1899</v>
+        <v>1895</v>
       </c>
       <c r="I558" s="4"/>
       <c r="J558" s="1"/>
       <c r="K558" s="1"/>
       <c r="L558" s="1"/>
       <c r="M558" s="1"/>
       <c r="N558" s="1"/>
       <c r="O558" s="1"/>
       <c r="P558" s="1"/>
       <c r="Q558" s="1"/>
       <c r="R558" s="1"/>
       <c r="S558" s="1"/>
       <c r="T558" s="1"/>
       <c r="U558" s="1"/>
       <c r="V558" s="1"/>
       <c r="W558" s="1"/>
     </row>
     <row r="559" spans="1:23">
       <c r="A559" s="3">
         <v>557</v>
       </c>
       <c r="B559" s="3" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C559" s="3" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D559" s="3" t="s">
         <v>1900</v>
       </c>
-      <c r="C559" s="3" t="s">
+      <c r="E559" s="3" t="s">
         <v>1901</v>
       </c>
-      <c r="D559" s="3" t="s">
+      <c r="F559" s="3" t="s">
         <v>1902</v>
       </c>
-      <c r="E559" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F559" s="3" t="s">
+      <c r="G559" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H559" s="4" t="s">
         <v>1903</v>
-      </c>
-[...4 lines deleted...]
-        <v>1901</v>
       </c>
       <c r="I559" s="4"/>
       <c r="J559" s="1"/>
       <c r="K559" s="1"/>
       <c r="L559" s="1"/>
       <c r="M559" s="1"/>
       <c r="N559" s="1"/>
       <c r="O559" s="1"/>
       <c r="P559" s="1"/>
       <c r="Q559" s="1"/>
       <c r="R559" s="1"/>
       <c r="S559" s="1"/>
       <c r="T559" s="1"/>
       <c r="U559" s="1"/>
       <c r="V559" s="1"/>
       <c r="W559" s="1"/>
+    </row>
+    <row r="560" spans="1:23">
+      <c r="A560" s="3">
+        <v>558</v>
+      </c>
+      <c r="B560" s="3" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C560" s="3" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D560" s="3" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E560" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F560" s="3" t="s">
+        <v>1907</v>
+      </c>
+      <c r="G560" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H560" s="4" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I560" s="4"/>
+      <c r="J560" s="1"/>
+      <c r="K560" s="1"/>
+      <c r="L560" s="1"/>
+      <c r="M560" s="1"/>
+      <c r="N560" s="1"/>
+      <c r="O560" s="1"/>
+      <c r="P560" s="1"/>
+      <c r="Q560" s="1"/>
+      <c r="R560" s="1"/>
+      <c r="S560" s="1"/>
+      <c r="T560" s="1"/>
+      <c r="U560" s="1"/>
+      <c r="V560" s="1"/>
+      <c r="W560" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>