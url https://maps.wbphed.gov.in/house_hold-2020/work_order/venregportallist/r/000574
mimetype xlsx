--- v0 (2025-12-07)
+++ v1 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -351,50 +351,77 @@
     <t>For code</t>
   </si>
   <si>
     <t>REQ/2023/7820</t>
   </si>
   <si>
     <t>2023-09-04</t>
   </si>
   <si>
     <t>VMR/2023/002989</t>
   </si>
   <si>
     <t>REQ/2023/7877</t>
   </si>
   <si>
     <t>VMR/2023/001593</t>
   </si>
   <si>
     <t>REQ/2023/6374</t>
   </si>
   <si>
     <t>REQ/2023/7548</t>
   </si>
   <si>
     <t>VMR/2023/000472</t>
+  </si>
+  <si>
+    <t>REQ/2024/1657</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>VMR/2023/001386</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>original document not submited in division office.</t>
+  </si>
+  <si>
+    <t>REQ/2024/1813</t>
+  </si>
+  <si>
+    <t>2024-05-03</t>
+  </si>
+  <si>
+    <t>VMR/2023/002368</t>
+  </si>
+  <si>
+    <t>registration</t>
   </si>
   <si>
     <t>REQ/2023/4156</t>
   </si>
   <si>
     <t>VMR/2023/001848</t>
   </si>
   <si>
     <t>please accept my request to add me as a vendor</t>
   </si>
   <si>
     <t>REQ/2023/9722</t>
   </si>
   <si>
     <t>2023-09-27</t>
   </si>
   <si>
     <t>VMR/2023/002204</t>
   </si>
   <si>
     <t>REQ/2024/1155</t>
   </si>
   <si>
     <t>2024-04-17</t>
   </si>
@@ -783,67 +810,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="123.826904" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="60.128174" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
@@ -2105,162 +2132,244 @@
         <v>16</v>
       </c>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="F34" s="3"/>
       <c r="G34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="4" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>20</v>
+        <v>117</v>
       </c>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="E35" s="3"/>
+        <v>120</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>121</v>
+      </c>
       <c r="F35" s="3"/>
       <c r="G35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F36" s="3"/>
       <c r="G36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="4" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="I36" s="4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I37" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+      <c r="N37" s="1"/>
+      <c r="O37" s="1"/>
+      <c r="P37" s="1"/>
+      <c r="Q37" s="1"/>
+      <c r="R37" s="1"/>
+      <c r="S37" s="1"/>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="I38" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+      <c r="N38" s="1"/>
+      <c r="O38" s="1"/>
+      <c r="P38" s="1"/>
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1"/>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>