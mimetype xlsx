--- v3 (2026-06-02)
+++ v4 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -494,66 +494,69 @@
   <si>
     <t>Request for Vendor Code.</t>
   </si>
   <si>
     <t>REQ/2024/3721</t>
   </si>
   <si>
     <t>VMR/2024/000672</t>
   </si>
   <si>
     <t>REQUEST FOR PAYMENT</t>
   </si>
   <si>
     <t>REQ/2024/4380</t>
   </si>
   <si>
     <t>2024-09-03</t>
   </si>
   <si>
     <t>VMR/2024/2116</t>
   </si>
   <si>
     <t>Please approve our request</t>
   </si>
   <si>
+    <t>REQ/000411/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>VMR/2023/001298</t>
+  </si>
+  <si>
+    <t>Please accept my request to enlist as a Vendor under your Division.</t>
+  </si>
+  <si>
     <t>REQ/001303/2025-2026</t>
   </si>
   <si>
     <t>2026-01-27</t>
   </si>
   <si>
     <t>VMR/2023/003283</t>
-  </si>
-[...7 lines deleted...]
-    <t>VMR/2023/003003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2837,96 +2840,96 @@
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>161</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="E51" s="3"/>
+      <c r="E51" s="3" t="s">
+        <v>163</v>
+      </c>
       <c r="F51" s="3"/>
       <c r="G51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>161</v>
       </c>
       <c r="I51" s="4"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I52" s="4"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>