--- v3 (2026-03-03)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -237,62 +237,50 @@
     <t>CIVIL INTERIOR FURNISHING ELECTRICAL WORK</t>
   </si>
   <si>
     <t>REQ/2024/4457</t>
   </si>
   <si>
     <t>2024-09-05</t>
   </si>
   <si>
     <t>VMR/2024/2147</t>
   </si>
   <si>
     <t>Please accept my request.</t>
   </si>
   <si>
     <t>REQ/000775/2025-2026</t>
   </si>
   <si>
     <t>2025-07-17</t>
   </si>
   <si>
     <t>VMR/2024/1836</t>
   </si>
   <si>
     <t>For Billing Purpose</t>
-  </si>
-[...10 lines deleted...]
-    <t>Please approve our request for the vendor registration</t>
   </si>
   <si>
     <t>REQ/001116/2025-2026</t>
   </si>
   <si>
     <t>2025-10-09</t>
   </si>
   <si>
     <t>VMR/2023/000816</t>
   </si>
   <si>
     <t>REQ/2024/4958</t>
   </si>
   <si>
     <t>2024-10-06</t>
   </si>
   <si>
     <t>VMR/2024/2397</t>
   </si>
   <si>
     <t>It is hereby requested to enroll a vendor code because we are a registered MSME company dealing with various MNC sector as well as govt sector. We have that potential to work with the govt. body .</t>
   </si>
   <si>
     <t>REQ/2024/3675</t>
   </si>
@@ -741,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="232.229004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -1453,96 +1441,96 @@
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="E19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="4"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="C20" s="3" t="s">
+      <c r="D20" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="D20" s="3" t="s">
+      <c r="E20" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I20" s="4"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C21" s="3" t="s">
@@ -1749,89 +1737,50 @@
       <c r="E26" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="3"/>
       <c r="G26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>103</v>
       </c>
       <c r="I26" s="4"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
-    </row>
-[...37 lines deleted...]
-      <c r="W27" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>