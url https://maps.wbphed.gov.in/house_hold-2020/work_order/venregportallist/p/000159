--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -285,62 +285,50 @@
     <t>For submission of bill</t>
   </si>
   <si>
     <t>REQ/2023/10984</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
   <si>
     <t>VMR/2023/003923</t>
   </si>
   <si>
     <t>We are manufacturer of HDPE pipes ranging from 50mm to 200mm ,which we want to supply in your projects</t>
   </si>
   <si>
     <t>REQ/2024/1574</t>
   </si>
   <si>
     <t>2024-04-25</t>
   </si>
   <si>
     <t>VMR/2023/002392</t>
   </si>
   <si>
     <t>VENDOR REGISTRATION</t>
-  </si>
-[...10 lines deleted...]
-    <t>Respected Sir, Please approve my vendor code.</t>
   </si>
   <si>
     <t>REQ/2024/4618</t>
   </si>
   <si>
     <t>2024-09-13</t>
   </si>
   <si>
     <t>VMR/2023/000956</t>
   </si>
   <si>
     <t>Please Approved it</t>
   </si>
   <si>
     <t>REQ/2024/4974</t>
   </si>
   <si>
     <t>2024-10-21</t>
   </si>
   <si>
     <t>VMR/2024/2410</t>
   </si>
   <si>
     <t>Request for Vendor Code.</t>
   </si>
@@ -732,60 +720,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="121.398926" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="5" t="s">
         <v>1</v>
@@ -1843,89 +1831,50 @@
       <c r="E29" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="3"/>
       <c r="G29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>100</v>
       </c>
       <c r="I29" s="4"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
-    </row>
-[...37 lines deleted...]
-      <c r="W30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>