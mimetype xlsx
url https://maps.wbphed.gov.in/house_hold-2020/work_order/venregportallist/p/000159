--- v3 (2026-04-01)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -321,50 +321,86 @@
     <t>Please Approved it</t>
   </si>
   <si>
     <t>REQ/2024/4974</t>
   </si>
   <si>
     <t>2024-10-21</t>
   </si>
   <si>
     <t>VMR/2024/2410</t>
   </si>
   <si>
     <t>Request for Vendor Code.</t>
   </si>
   <si>
     <t>REQ/2024/4375</t>
   </si>
   <si>
     <t>2024-09-03</t>
   </si>
   <si>
     <t>VMR/2024/2116</t>
   </si>
   <si>
     <t>Please approve our request</t>
+  </si>
+  <si>
+    <t>REQ/000318/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>VMR/2023/002828</t>
+  </si>
+  <si>
+    <t>Pls accept my request.</t>
+  </si>
+  <si>
+    <t>REQ/000317/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>VMR/2023/002766</t>
+  </si>
+  <si>
+    <t>New Work for Biometric Integration</t>
+  </si>
+  <si>
+    <t>REQ/000316/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>VMR/2023/001337</t>
+  </si>
+  <si>
+    <t>Vendor Onkar Enterprise On Requested For Accepted Me</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -720,60 +756,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="121.398926" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="5" t="s">
         <v>1</v>
@@ -1831,50 +1867,167 @@
       <c r="E29" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="3"/>
       <c r="G29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>100</v>
       </c>
       <c r="I29" s="4"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="I30" s="4"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+      <c r="N30" s="1"/>
+      <c r="O30" s="1"/>
+      <c r="P30" s="1"/>
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1"/>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="I31" s="4"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+      <c r="N31" s="1"/>
+      <c r="O31" s="1"/>
+      <c r="P31" s="1"/>
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1"/>
+      <c r="S31" s="1"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="I32" s="4"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+      <c r="N32" s="1"/>
+      <c r="O32" s="1"/>
+      <c r="P32" s="1"/>
+      <c r="Q32" s="1"/>
+      <c r="R32" s="1"/>
+      <c r="S32" s="1"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>