--- v0 (2025-12-07)
+++ v1 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -138,62 +138,50 @@
     <t>PLZ</t>
   </si>
   <si>
     <t>REQ/2024/1930</t>
   </si>
   <si>
     <t>2024-05-07</t>
   </si>
   <si>
     <t>VMR/2023/000761</t>
   </si>
   <si>
     <t>Please approved</t>
   </si>
   <si>
     <t>REQ/2024/333</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
     <t>VMR/2024/000195</t>
   </si>
   <si>
     <t>I'm interested phed work</t>
-  </si>
-[...10 lines deleted...]
-    <t>Bill submission</t>
   </si>
   <si>
     <t>REQ/2023/10569</t>
   </si>
   <si>
     <t>2023-10-08</t>
   </si>
   <si>
     <t>VMR/2023/003728</t>
   </si>
   <si>
     <t>Accpect</t>
   </si>
   <si>
     <t>REQ/2024/37</t>
   </si>
   <si>
     <t>2024-01-05</t>
   </si>
   <si>
     <t>VMR/2024/000023</t>
   </si>
   <si>
     <t>WE ARE THE MANUFACTURING COMPANY OF HDPE PIPES &amp; HDPE WATER STORAGE TANK FOR WHICH WE WANT TO DO VENDOR REGISTRATION</t>
   </si>
@@ -708,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="137.966309" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -1263,97 +1251,97 @@
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I15" s="4"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="D16" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="D16" s="3" t="s">
+      <c r="E16" s="3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F16" s="3"/>
       <c r="G16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="4" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I16" s="4"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="3" t="s">
@@ -1379,172 +1367,172 @@
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I18" s="4"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="D19" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="D19" s="3" t="s">
+      <c r="E19" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I19" s="4"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="E20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>77</v>
       </c>
       <c r="I20" s="4"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="C21" s="3" t="s">
+      <c r="D21" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="D21" s="3" t="s">
+      <c r="E21" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I21" s="4"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="3" t="s">
@@ -1634,89 +1622,50 @@
       <c r="E24" s="3" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="3"/>
       <c r="G24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>92</v>
       </c>
       <c r="I24" s="4"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
-    </row>
-[...37 lines deleted...]
-      <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>