--- v0 (2026-02-07)
+++ v1 (2026-06-02)
@@ -12,89 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
     <t>Approval Date</t>
   </si>
   <si>
     <t>Rejected Reason</t>
   </si>
   <si>
-    <t>REQ/001298/2025-2026</t>
-[...5 lines deleted...]
-    <t>VMR/2024/000842</t>
+    <t>REQ/000159/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>VMR/2023/000448</t>
+  </si>
+  <si>
+    <t>please Approved</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -541,54 +544,56 @@
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="3"/>
+      <c r="E3" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="4"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>