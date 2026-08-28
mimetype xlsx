--- v1 (2026-06-02)
+++ v2 (2026-08-28)
@@ -44,60 +44,60 @@
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
     <t>Approval Date</t>
   </si>
   <si>
     <t>Rejected Reason</t>
   </si>
   <si>
-    <t>REQ/000159/2026-2027</t>
-[...8 lines deleted...]
-    <t>please Approved</t>
+    <t>REQ/000320/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>VMR/2023/003857</t>
+  </si>
+  <si>
+    <t>REQUEST</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>