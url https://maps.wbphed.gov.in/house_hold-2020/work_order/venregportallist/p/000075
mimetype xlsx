--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -81,62 +81,50 @@
     <t>Pending</t>
   </si>
   <si>
     <t>REQ/2024/2553</t>
   </si>
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>VMR/2024/001294</t>
   </si>
   <si>
     <t>For Online Vendor Registration</t>
   </si>
   <si>
     <t>REQ/2024/2725</t>
   </si>
   <si>
     <t>2024-06-11</t>
   </si>
   <si>
     <t>VMR/2024/001381</t>
   </si>
   <si>
     <t>Request For Vendor Code</t>
-  </si>
-[...10 lines deleted...]
-    <t>For Submission of bill</t>
   </si>
   <si>
     <t>REQ/2024/1916</t>
   </si>
   <si>
     <t>2024-05-07</t>
   </si>
   <si>
     <t>VMR/2023/000972</t>
   </si>
   <si>
     <t>REQ/2024/4930</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
     <t>VMR/2024/2383</t>
   </si>
   <si>
     <t>FOR VENDOR REGISTRATION</t>
   </si>
   <si>
     <t>REQ/2024/3010</t>
   </si>
@@ -678,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="122.541504" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -884,97 +872,97 @@
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="4"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="D7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="E7" s="3" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F7" s="3"/>
       <c r="G7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="3" t="s">
@@ -1196,175 +1184,175 @@
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F14" s="3"/>
       <c r="G14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>55</v>
       </c>
       <c r="I14" s="4"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C15" s="3" t="s">
+      <c r="E15" s="3" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="I15" s="4"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="3" t="s">
+      <c r="E16" s="3" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F16" s="3"/>
       <c r="G16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I16" s="4"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="4" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I17" s="4"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="3" t="s">
@@ -1502,119 +1490,80 @@
       </c>
       <c r="I21" s="4"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="D22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="3" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F22" s="3"/>
       <c r="G22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="I22" s="4"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
-    </row>
-[...37 lines deleted...]
-      <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>