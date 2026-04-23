--- v3 (2026-04-01)
+++ v4 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -225,62 +225,50 @@
     <t>VENDOR CODE REGISTRATION</t>
   </si>
   <si>
     <t>REQ/000472/2024-2025</t>
   </si>
   <si>
     <t>2024-12-18</t>
   </si>
   <si>
     <t>VMR/2023/002004</t>
   </si>
   <si>
     <t>For S.D. Released</t>
   </si>
   <si>
     <t>REQ/2024/4383</t>
   </si>
   <si>
     <t>2024-09-03</t>
   </si>
   <si>
     <t>VMR/2024/2119</t>
   </si>
   <si>
     <t>Request for code</t>
-  </si>
-[...10 lines deleted...]
-    <t>Billing</t>
   </si>
   <si>
     <t>REQ/001420/2025-2026</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>VMR/2023/000451</t>
   </si>
   <si>
     <t>Please approved</t>
   </si>
   <si>
     <t>REQ/001396/2025-2026</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>VMR/2023/000292</t>
   </si>
   <si>
     <t>Request for registration and vendor code.</t>
   </si>
@@ -666,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="122.541504" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -1451,119 +1439,80 @@
       </c>
       <c r="I20" s="4"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="D21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="3" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F21" s="3"/>
       <c r="G21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="I21" s="4"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
-    </row>
-[...37 lines deleted...]
-      <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>