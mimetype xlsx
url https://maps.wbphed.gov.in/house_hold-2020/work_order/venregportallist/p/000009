--- v1 (2026-08-28)
+++ v2 (2026-09-18)
@@ -44,60 +44,60 @@
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
     <t>Approval Date</t>
   </si>
   <si>
     <t>Rejected Reason</t>
   </si>
   <si>
-    <t>REQ/000367/2026-2027</t>
-[...8 lines deleted...]
-    <t>Request for Vendor code</t>
+    <t>REQ/000422/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>VMR/2023/001693</t>
+  </si>
+  <si>
+    <t>Request for approval</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -468,51 +468,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>