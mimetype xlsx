--- v1 (2026-01-12)
+++ v2 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -564,50 +564,62 @@
     <t>For Vendor code</t>
   </si>
   <si>
     <t>REQ/001019/2024-2025</t>
   </si>
   <si>
     <t>2025-02-26</t>
   </si>
   <si>
     <t>VMR/2024/2351</t>
   </si>
   <si>
     <t>VENDOR APPROVAL</t>
   </si>
   <si>
     <t>REQ/001229/2025-2026</t>
   </si>
   <si>
     <t>2025-12-17</t>
   </si>
   <si>
     <t>VMR/2023/000031</t>
   </si>
   <si>
     <t>Request for vendor code</t>
+  </si>
+  <si>
+    <t>REQ/000147/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>VMR/2024/2234</t>
+  </si>
+  <si>
+    <t>Work Order purpose</t>
   </si>
   <si>
     <t>REQ/001207/2025-2026</t>
   </si>
   <si>
     <t>2025-11-29</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -972,51 +984,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W50"/>
+  <dimension ref="A1:W51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="225.230713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -2894,74 +2906,113 @@
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>186</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>162</v>
+        <v>187</v>
       </c>
       <c r="F50" s="3"/>
       <c r="G50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>185</v>
       </c>
       <c r="I50" s="4"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+      <c r="N51" s="1"/>
+      <c r="O51" s="1"/>
+      <c r="P51" s="1"/>
+      <c r="Q51" s="1"/>
+      <c r="R51" s="1"/>
+      <c r="S51" s="1"/>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>