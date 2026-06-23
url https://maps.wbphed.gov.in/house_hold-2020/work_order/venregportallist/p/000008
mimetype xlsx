--- v2 (2026-06-02)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -554,72 +554,81 @@
   <si>
     <t>REQ/2024/4957</t>
   </si>
   <si>
     <t>2024-10-06</t>
   </si>
   <si>
     <t>VMR/2024/2396</t>
   </si>
   <si>
     <t>For Vendor code</t>
   </si>
   <si>
     <t>REQ/001019/2024-2025</t>
   </si>
   <si>
     <t>2025-02-26</t>
   </si>
   <si>
     <t>VMR/2024/2351</t>
   </si>
   <si>
     <t>VENDOR APPROVAL</t>
   </si>
   <si>
+    <t>REQ/000251/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>VMR/2023/002576</t>
+  </si>
+  <si>
+    <t>Approval please</t>
+  </si>
+  <si>
     <t>REQ/001229/2025-2026</t>
   </si>
   <si>
     <t>2025-12-17</t>
   </si>
   <si>
     <t>VMR/2023/000031</t>
   </si>
   <si>
     <t>Request for vendor code</t>
   </si>
   <si>
-    <t>REQ/000147/2026-2027</t>
-[...8 lines deleted...]
-    <t>Work Order purpose</t>
+    <t>REQ/000235/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>VMR/2024/001578</t>
   </si>
   <si>
     <t>REQ/001207/2025-2026</t>
   </si>
   <si>
     <t>2025-11-29</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -984,51 +993,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W51"/>
+  <dimension ref="A1:W52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="225.230713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -2945,74 +2954,113 @@
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>190</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>162</v>
+        <v>21</v>
       </c>
       <c r="F51" s="3"/>
       <c r="G51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>189</v>
       </c>
       <c r="I51" s="4"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="3">
+        <v>50</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="1"/>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+      <c r="N52" s="1"/>
+      <c r="O52" s="1"/>
+      <c r="P52" s="1"/>
+      <c r="Q52" s="1"/>
+      <c r="R52" s="1"/>
+      <c r="S52" s="1"/>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>