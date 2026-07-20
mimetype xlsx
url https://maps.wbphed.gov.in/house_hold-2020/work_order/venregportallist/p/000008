--- v3 (2026-06-23)
+++ v4 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -482,59 +482,50 @@
   <si>
     <t>REQ/2024/4822</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>VMR/2023/001983</t>
   </si>
   <si>
     <t>Sir I want to work in your division... Sir please accept my request</t>
   </si>
   <si>
     <t>REQ/2024/4738</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>VMR/2024/001577</t>
   </si>
   <si>
     <t>WORKING AGENCY</t>
   </si>
   <si>
-    <t>REQ/000821/2024-2025</t>
-[...7 lines deleted...]
-  <si>
     <t>REQ/000235/2024-2025</t>
   </si>
   <si>
     <t>2024-11-25</t>
   </si>
   <si>
     <t>VMR/2023/002102</t>
   </si>
   <si>
     <t>Vendor code</t>
   </si>
   <si>
     <t>REQ/2024/3002</t>
   </si>
   <si>
     <t>VMR/2023/002441</t>
   </si>
   <si>
     <t>FOFR APPROVAL</t>
   </si>
   <si>
     <t>REQ/2024/4289</t>
   </si>
   <si>
     <t>VMR/2024/2082</t>
@@ -552,62 +543,50 @@
     <t>vender code</t>
   </si>
   <si>
     <t>REQ/2024/4957</t>
   </si>
   <si>
     <t>2024-10-06</t>
   </si>
   <si>
     <t>VMR/2024/2396</t>
   </si>
   <si>
     <t>For Vendor code</t>
   </si>
   <si>
     <t>REQ/001019/2024-2025</t>
   </si>
   <si>
     <t>2025-02-26</t>
   </si>
   <si>
     <t>VMR/2024/2351</t>
   </si>
   <si>
     <t>VENDOR APPROVAL</t>
-  </si>
-[...10 lines deleted...]
-    <t>Approval please</t>
   </si>
   <si>
     <t>REQ/001229/2025-2026</t>
   </si>
   <si>
     <t>2025-12-17</t>
   </si>
   <si>
     <t>VMR/2023/000031</t>
   </si>
   <si>
     <t>Request for vendor code</t>
   </si>
   <si>
     <t>REQ/000235/2026-2027</t>
   </si>
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
     <t>VMR/2024/001578</t>
   </si>
   <si>
     <t>REQ/001207/2025-2026</t>
   </si>
@@ -993,51 +972,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W52"/>
+  <dimension ref="A1:W50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="225.230713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -2603,464 +2582,386 @@
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>158</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="F42" s="3"/>
       <c r="G42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>157</v>
       </c>
       <c r="I42" s="4"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>161</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>162</v>
       </c>
       <c r="F43" s="3"/>
       <c r="G43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H43" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="I43" s="4"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>142</v>
+        <v>104</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>164</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="F44" s="3"/>
       <c r="G44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="4" t="s">
-        <v>142</v>
+        <v>104</v>
       </c>
       <c r="I44" s="4"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C45" s="3" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>167</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>113</v>
+        <v>168</v>
       </c>
       <c r="F45" s="3"/>
       <c r="G45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="4" t="s">
-        <v>104</v>
+        <v>166</v>
       </c>
       <c r="I45" s="4"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F46" s="3"/>
       <c r="G46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I46" s="4"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F47" s="3"/>
       <c r="G47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I47" s="4"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F48" s="3"/>
       <c r="G48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I48" s="4"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>183</v>
+        <v>21</v>
       </c>
       <c r="F49" s="3"/>
       <c r="G49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I49" s="4"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>186</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="F50" s="3"/>
       <c r="G50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>185</v>
       </c>
       <c r="I50" s="4"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
-    </row>
-[...76 lines deleted...]
-      <c r="W52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>