--- v4 (2026-07-20)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -573,50 +573,62 @@
     <t>2025-12-17</t>
   </si>
   <si>
     <t>VMR/2023/000031</t>
   </si>
   <si>
     <t>Request for vendor code</t>
   </si>
   <si>
     <t>REQ/000235/2026-2027</t>
   </si>
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
     <t>VMR/2024/001578</t>
   </si>
   <si>
     <t>REQ/001207/2025-2026</t>
   </si>
   <si>
     <t>2025-11-29</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
+  </si>
+  <si>
+    <t>REQ/000319/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>VMR/2023/001337</t>
+  </si>
+  <si>
+    <t>Vendor Onkar Enterprise On Requested to Accepted Me.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -972,51 +984,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W50"/>
+  <dimension ref="A1:W51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="225.230713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -2918,50 +2930,89 @@
       <c r="E50" s="3" t="s">
         <v>159</v>
       </c>
       <c r="F50" s="3"/>
       <c r="G50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>185</v>
       </c>
       <c r="I50" s="4"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+      <c r="N51" s="1"/>
+      <c r="O51" s="1"/>
+      <c r="P51" s="1"/>
+      <c r="Q51" s="1"/>
+      <c r="R51" s="1"/>
+      <c r="S51" s="1"/>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>