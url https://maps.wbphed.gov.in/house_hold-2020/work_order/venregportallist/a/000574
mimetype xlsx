--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="626">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1812,50 +1812,65 @@
     <t>REQ/000912/2024-2025</t>
   </si>
   <si>
     <t>2025-02-10</t>
   </si>
   <si>
     <t>VMR/2023/000248</t>
   </si>
   <si>
     <t>0000000196</t>
   </si>
   <si>
     <t>REQ/001276/2025-2026</t>
   </si>
   <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>VMR/2023/002286</t>
   </si>
   <si>
     <t>0000000212</t>
   </si>
   <si>
     <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>REQ/001465/2025-2026</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>VMR/2023/000284</t>
+  </si>
+  <si>
+    <t>0000000224</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
   </si>
   <si>
     <t>REQ/001307/2025-2026</t>
   </si>
   <si>
     <t>2026-01-28</t>
   </si>
   <si>
     <t>VMR/2023/000572</t>
   </si>
   <si>
     <t>0000000216</t>
   </si>
   <si>
     <t>REQ/001322/2025-2026</t>
   </si>
   <si>
     <t>2026-01-30</t>
   </si>
   <si>
     <t>VMR/2023/001464</t>
   </si>
   <si>
     <t>0000000211</t>
   </si>
@@ -2289,51 +2304,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W156"/>
+  <dimension ref="A1:W157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="110.830078" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -8307,312 +8322,353 @@
       <c r="N149" s="1"/>
       <c r="O149" s="1"/>
       <c r="P149" s="1"/>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>600</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>601</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>602</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>13</v>
+        <v>387</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>603</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H150" s="4" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="I150" s="4"/>
       <c r="J150" s="1"/>
       <c r="K150" s="1"/>
       <c r="L150" s="1"/>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D151" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H151" s="4" t="s">
         <v>606</v>
-      </c>
-[...8 lines deleted...]
-        <v>608</v>
       </c>
       <c r="I151" s="4"/>
       <c r="J151" s="1"/>
       <c r="K151" s="1"/>
       <c r="L151" s="1"/>
       <c r="M151" s="1"/>
       <c r="N151" s="1"/>
       <c r="O151" s="1"/>
       <c r="P151" s="1"/>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>609</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>610</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="E152" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E152" s="3"/>
       <c r="F152" s="3" t="s">
         <v>612</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H152" s="4" t="s">
         <v>613</v>
       </c>
       <c r="I152" s="4"/>
       <c r="J152" s="1"/>
       <c r="K152" s="1"/>
       <c r="L152" s="1"/>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>614</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="E153" s="3"/>
+        <v>616</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>114</v>
+      </c>
       <c r="F153" s="3" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H153" s="4" t="s">
-        <v>596</v>
+        <v>618</v>
       </c>
       <c r="I153" s="4"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
       <c r="L153" s="1"/>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>596</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="E154" s="3"/>
       <c r="F154" s="3" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H154" s="4" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="I154" s="4"/>
       <c r="J154" s="1"/>
       <c r="K154" s="1"/>
       <c r="L154" s="1"/>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="E155" s="3"/>
       <c r="F155" s="3" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H155" s="4" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="I155" s="4"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E156" s="3"/>
       <c r="F156" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H156" s="4" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="I156" s="4"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
+    </row>
+    <row r="157" spans="1:23">
+      <c r="A157" s="3">
+        <v>155</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="E157" s="3"/>
+      <c r="F157" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H157" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="I157" s="4"/>
+      <c r="J157" s="1"/>
+      <c r="K157" s="1"/>
+      <c r="L157" s="1"/>
+      <c r="M157" s="1"/>
+      <c r="N157" s="1"/>
+      <c r="O157" s="1"/>
+      <c r="P157" s="1"/>
+      <c r="Q157" s="1"/>
+      <c r="R157" s="1"/>
+      <c r="S157" s="1"/>
+      <c r="T157" s="1"/>
+      <c r="U157" s="1"/>
+      <c r="V157" s="1"/>
+      <c r="W157" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>