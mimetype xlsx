--- v3 (2026-04-01)
+++ v4 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1854,50 +1854,65 @@
     <t>REQ/001307/2025-2026</t>
   </si>
   <si>
     <t>2026-01-28</t>
   </si>
   <si>
     <t>VMR/2023/000572</t>
   </si>
   <si>
     <t>0000000216</t>
   </si>
   <si>
     <t>REQ/001322/2025-2026</t>
   </si>
   <si>
     <t>2026-01-30</t>
   </si>
   <si>
     <t>VMR/2023/001464</t>
   </si>
   <si>
     <t>0000000211</t>
   </si>
   <si>
     <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>REQ/000063/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>VMR/2023/000424</t>
+  </si>
+  <si>
+    <t>please except my requst</t>
+  </si>
+  <si>
+    <t>0000000043</t>
   </si>
   <si>
     <t>REQ/001268/2025-2026</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>VMR/2023/000316</t>
   </si>
   <si>
     <t>0000000217</t>
   </si>
   <si>
     <t>2026-01-27</t>
   </si>
   <si>
     <t>REQ/001274/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000282</t>
   </si>
   <si>
     <t>0000000213</t>
   </si>
@@ -2304,51 +2319,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W157"/>
+  <dimension ref="A1:W158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="110.830078" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -8443,232 +8458,273 @@
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>614</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>615</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>616</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>114</v>
+        <v>617</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H153" s="4" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="I153" s="4"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
       <c r="L153" s="1"/>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>619</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="E154" s="3"/>
+        <v>621</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>114</v>
+      </c>
       <c r="F154" s="3" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H154" s="4" t="s">
-        <v>596</v>
+        <v>623</v>
       </c>
       <c r="I154" s="4"/>
       <c r="J154" s="1"/>
       <c r="K154" s="1"/>
       <c r="L154" s="1"/>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>596</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E155" s="3"/>
       <c r="F155" s="3" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H155" s="4" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="I155" s="4"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E156" s="3"/>
       <c r="F156" s="3" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H156" s="4" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="I156" s="4"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E157" s="3"/>
       <c r="F157" s="3" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H157" s="4" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="I157" s="4"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
+    </row>
+    <row r="158" spans="1:23">
+      <c r="A158" s="3">
+        <v>156</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="E158" s="3"/>
+      <c r="F158" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H158" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="I158" s="4"/>
+      <c r="J158" s="1"/>
+      <c r="K158" s="1"/>
+      <c r="L158" s="1"/>
+      <c r="M158" s="1"/>
+      <c r="N158" s="1"/>
+      <c r="O158" s="1"/>
+      <c r="P158" s="1"/>
+      <c r="Q158" s="1"/>
+      <c r="R158" s="1"/>
+      <c r="S158" s="1"/>
+      <c r="T158" s="1"/>
+      <c r="U158" s="1"/>
+      <c r="V158" s="1"/>
+      <c r="W158" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>