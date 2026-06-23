--- v4 (2026-06-02)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1902,50 +1902,68 @@
     <t>VMR/2023/000316</t>
   </si>
   <si>
     <t>0000000217</t>
   </si>
   <si>
     <t>2026-01-27</t>
   </si>
   <si>
     <t>REQ/001274/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000282</t>
   </si>
   <si>
     <t>0000000213</t>
   </si>
   <si>
     <t>REQ/001277/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000499</t>
   </si>
   <si>
     <t>0000000210</t>
+  </si>
+  <si>
+    <t>REQ/000195/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>VMR/2024/000842</t>
+  </si>
+  <si>
+    <t>FOR SUPPLY CALCIUM HYPOCHLORITE GRANULE</t>
+  </si>
+  <si>
+    <t>0000000228</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
   </si>
   <si>
     <t>REQ/001306/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000491</t>
   </si>
   <si>
     <t>0000000218</t>
   </si>
   <si>
     <t>REQ/001273/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/003568</t>
   </si>
   <si>
     <t>0000000209</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2319,51 +2337,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W158"/>
+  <dimension ref="A1:W159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="110.830078" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -8612,119 +8630,160 @@
       </c>
       <c r="I156" s="4"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>630</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>606</v>
+        <v>631</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="E157" s="3"/>
+        <v>632</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>633</v>
+      </c>
       <c r="F157" s="3" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H157" s="4" t="s">
-        <v>606</v>
+        <v>635</v>
       </c>
       <c r="I157" s="4"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="E158" s="3"/>
       <c r="F158" s="3" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H158" s="4" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="I158" s="4"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
+    </row>
+    <row r="159" spans="1:23">
+      <c r="A159" s="3">
+        <v>157</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="E159" s="3"/>
+      <c r="F159" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H159" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="I159" s="4"/>
+      <c r="J159" s="1"/>
+      <c r="K159" s="1"/>
+      <c r="L159" s="1"/>
+      <c r="M159" s="1"/>
+      <c r="N159" s="1"/>
+      <c r="O159" s="1"/>
+      <c r="P159" s="1"/>
+      <c r="Q159" s="1"/>
+      <c r="R159" s="1"/>
+      <c r="S159" s="1"/>
+      <c r="T159" s="1"/>
+      <c r="U159" s="1"/>
+      <c r="V159" s="1"/>
+      <c r="W159" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>