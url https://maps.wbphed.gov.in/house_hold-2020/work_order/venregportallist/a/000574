--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="648">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1893,50 +1893,68 @@
     <t>0000000043</t>
   </si>
   <si>
     <t>REQ/001268/2025-2026</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>VMR/2023/000316</t>
   </si>
   <si>
     <t>0000000217</t>
   </si>
   <si>
     <t>2026-01-27</t>
   </si>
   <si>
     <t>REQ/001274/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000282</t>
   </si>
   <si>
     <t>0000000213</t>
+  </si>
+  <si>
+    <t>REQ/000322/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>VMR/2023/002828</t>
+  </si>
+  <si>
+    <t>Pls accept my request.</t>
+  </si>
+  <si>
+    <t>0000000230</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
   </si>
   <si>
     <t>REQ/001277/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000499</t>
   </si>
   <si>
     <t>0000000210</t>
   </si>
   <si>
     <t>REQ/000195/2026-2027</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>VMR/2024/000842</t>
   </si>
   <si>
     <t>FOR SUPPLY CALCIUM HYPOCHLORITE GRANULE</t>
   </si>
   <si>
     <t>0000000228</t>
   </si>
@@ -2337,51 +2355,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W159"/>
+  <dimension ref="A1:W160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="110.830078" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -8591,199 +8609,240 @@
       </c>
       <c r="I155" s="4"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>627</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>596</v>
+        <v>628</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>628</v>
-[...1 lines deleted...]
-      <c r="E156" s="3"/>
+        <v>629</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>630</v>
+      </c>
       <c r="F156" s="3" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H156" s="4" t="s">
-        <v>599</v>
+        <v>632</v>
       </c>
       <c r="I156" s="4"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>631</v>
+        <v>596</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>632</v>
-[...3 lines deleted...]
-      </c>
+        <v>634</v>
+      </c>
+      <c r="E157" s="3"/>
       <c r="F157" s="3" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H157" s="4" t="s">
-        <v>635</v>
+        <v>599</v>
       </c>
       <c r="I157" s="4"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>636</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>606</v>
+        <v>637</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="E158" s="3"/>
+        <v>638</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>639</v>
+      </c>
       <c r="F158" s="3" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H158" s="4" t="s">
-        <v>606</v>
+        <v>641</v>
       </c>
       <c r="I158" s="4"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="E159" s="3"/>
       <c r="F159" s="3" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H159" s="4" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="I159" s="4"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
+    </row>
+    <row r="160" spans="1:23">
+      <c r="A160" s="3">
+        <v>158</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="E160" s="3"/>
+      <c r="F160" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H160" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="I160" s="4"/>
+      <c r="J160" s="1"/>
+      <c r="K160" s="1"/>
+      <c r="L160" s="1"/>
+      <c r="M160" s="1"/>
+      <c r="N160" s="1"/>
+      <c r="O160" s="1"/>
+      <c r="P160" s="1"/>
+      <c r="Q160" s="1"/>
+      <c r="R160" s="1"/>
+      <c r="S160" s="1"/>
+      <c r="T160" s="1"/>
+      <c r="U160" s="1"/>
+      <c r="V160" s="1"/>
+      <c r="W160" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>