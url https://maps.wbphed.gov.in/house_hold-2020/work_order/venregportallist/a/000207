--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="545">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="551">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1467,50 +1467,68 @@
     <t>REQ/000546/2025-2026</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>VMR/2023/002698</t>
   </si>
   <si>
     <t>0000000309</t>
   </si>
   <si>
     <t>REQ/000843/2025-2026</t>
   </si>
   <si>
     <t>2025-07-26</t>
   </si>
   <si>
     <t>VMR/2023/000508</t>
   </si>
   <si>
     <t>0000000310</t>
   </si>
   <si>
     <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>REQ/000418/2025-2026</t>
+  </si>
+  <si>
+    <t>2025-05-27</t>
+  </si>
+  <si>
+    <t>VMR/2023/002828</t>
+  </si>
+  <si>
+    <t>Please Approve.</t>
+  </si>
+  <si>
+    <t>0000000315</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
   </si>
   <si>
     <t>REQ/000514/2025-2026</t>
   </si>
   <si>
     <t>VMR/2024/000308</t>
   </si>
   <si>
     <t>0000000307</t>
   </si>
   <si>
     <t>REQ/2024/4770</t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>VMR/2023/001028</t>
   </si>
   <si>
     <t>REQUEST</t>
   </si>
   <si>
     <t>0000000280</t>
   </si>
@@ -2046,51 +2064,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W140"/>
+  <dimension ref="A1:W141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="135.53833" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -7115,609 +7133,650 @@
       </c>
       <c r="I126" s="4"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>485</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>459</v>
+        <v>486</v>
       </c>
       <c r="D127" s="3" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="E127" s="3"/>
+        <v>487</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>488</v>
+      </c>
       <c r="F127" s="3" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H127" s="4" t="s">
-        <v>459</v>
+        <v>490</v>
       </c>
       <c r="I127" s="4"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>489</v>
+        <v>459</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="E128" s="3"/>
       <c r="F128" s="3" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H128" s="4" t="s">
-        <v>493</v>
+        <v>459</v>
       </c>
       <c r="I128" s="4"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>494</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>495</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="E129" s="3"/>
+      <c r="E129" s="3" t="s">
+        <v>497</v>
+      </c>
       <c r="F129" s="3" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H129" s="4" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="I129" s="4"/>
       <c r="J129" s="1"/>
       <c r="K129" s="1"/>
       <c r="L129" s="1"/>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>382</v>
+        <v>501</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="E130" s="3"/>
       <c r="F130" s="3" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H130" s="4" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="I130" s="4"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
       <c r="P130" s="1"/>
       <c r="Q130" s="1"/>
       <c r="R130" s="1"/>
       <c r="S130" s="1"/>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>382</v>
       </c>
       <c r="D131" s="3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>393</v>
+        <v>507</v>
       </c>
       <c r="F131" s="3" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H131" s="4" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="I131" s="4"/>
       <c r="J131" s="1"/>
       <c r="K131" s="1"/>
       <c r="L131" s="1"/>
       <c r="M131" s="1"/>
       <c r="N131" s="1"/>
       <c r="O131" s="1"/>
       <c r="P131" s="1"/>
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>508</v>
+        <v>382</v>
       </c>
       <c r="D132" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H132" s="4" t="s">
         <v>509</v>
-      </c>
-[...10 lines deleted...]
-        <v>508</v>
       </c>
       <c r="I132" s="4"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D133" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H133" s="4" t="s">
         <v>514</v>
-      </c>
-[...10 lines deleted...]
-        <v>456</v>
       </c>
       <c r="I133" s="4"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>160</v>
+        <v>519</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>518</v>
+        <v>32</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H134" s="4" t="s">
-        <v>160</v>
+        <v>456</v>
       </c>
       <c r="I134" s="4"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>398</v>
+        <v>160</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H135" s="4" t="s">
-        <v>398</v>
+        <v>160</v>
       </c>
       <c r="I135" s="4"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>513</v>
+        <v>398</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>285</v>
+        <v>528</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H136" s="4" t="s">
-        <v>456</v>
+        <v>398</v>
       </c>
       <c r="I136" s="4"/>
       <c r="J136" s="1"/>
       <c r="K136" s="1"/>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E137" s="3" t="s">
         <v>285</v>
       </c>
       <c r="F137" s="3" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H137" s="4" t="s">
-        <v>530</v>
+        <v>456</v>
       </c>
       <c r="I137" s="4"/>
       <c r="J137" s="1"/>
       <c r="K137" s="1"/>
       <c r="L137" s="1"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
       <c r="R137" s="1"/>
       <c r="S137" s="1"/>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>160</v>
+        <v>519</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>533</v>
+        <v>285</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H138" s="4" t="s">
-        <v>475</v>
+        <v>536</v>
       </c>
       <c r="I138" s="4"/>
       <c r="J138" s="1"/>
       <c r="K138" s="1"/>
       <c r="L138" s="1"/>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>503</v>
+        <v>160</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H139" s="4" t="s">
-        <v>539</v>
+        <v>475</v>
       </c>
       <c r="I139" s="4"/>
       <c r="J139" s="1"/>
       <c r="K139" s="1"/>
       <c r="L139" s="1"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>541</v>
+        <v>509</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="E140" s="3"/>
+      <c r="E140" s="3" t="s">
+        <v>543</v>
+      </c>
       <c r="F140" s="3" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H140" s="4" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="I140" s="4"/>
       <c r="J140" s="1"/>
       <c r="K140" s="1"/>
       <c r="L140" s="1"/>
       <c r="M140" s="1"/>
       <c r="N140" s="1"/>
       <c r="O140" s="1"/>
       <c r="P140" s="1"/>
       <c r="Q140" s="1"/>
       <c r="R140" s="1"/>
       <c r="S140" s="1"/>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
+    </row>
+    <row r="141" spans="1:23">
+      <c r="A141" s="3">
+        <v>139</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="E141" s="3"/>
+      <c r="F141" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="I141" s="4"/>
+      <c r="J141" s="1"/>
+      <c r="K141" s="1"/>
+      <c r="L141" s="1"/>
+      <c r="M141" s="1"/>
+      <c r="N141" s="1"/>
+      <c r="O141" s="1"/>
+      <c r="P141" s="1"/>
+      <c r="Q141" s="1"/>
+      <c r="R141" s="1"/>
+      <c r="S141" s="1"/>
+      <c r="T141" s="1"/>
+      <c r="U141" s="1"/>
+      <c r="V141" s="1"/>
+      <c r="W141" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>