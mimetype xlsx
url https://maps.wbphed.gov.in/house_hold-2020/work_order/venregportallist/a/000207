--- v2 (2026-04-01)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="551">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="555">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1650,50 +1650,62 @@
     <t>REQ/2024/4305</t>
   </si>
   <si>
     <t>VMR/2023/001487</t>
   </si>
   <si>
     <t>Please accept</t>
   </si>
   <si>
     <t>0000000292</t>
   </si>
   <si>
     <t>REQ/2024/4282</t>
   </si>
   <si>
     <t>VMR/2023/000845</t>
   </si>
   <si>
     <t>Ok</t>
   </si>
   <si>
     <t>0000000294</t>
   </si>
   <si>
     <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>REQ/000340/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>VMR/2023/000908</t>
+  </si>
+  <si>
+    <t>0000000232</t>
   </si>
   <si>
     <t>REQ/001336/2025-2026</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>
   <si>
     <t>VMR/2023/002535</t>
   </si>
   <si>
     <t>0000000313</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -2064,51 +2076,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W141"/>
+  <dimension ref="A1:W142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="135.53833" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -7708,75 +7720,116 @@
       <c r="M140" s="1"/>
       <c r="N140" s="1"/>
       <c r="O140" s="1"/>
       <c r="P140" s="1"/>
       <c r="Q140" s="1"/>
       <c r="R140" s="1"/>
       <c r="S140" s="1"/>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>546</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>547</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="E141" s="3"/>
+      <c r="E141" s="3" t="s">
+        <v>91</v>
+      </c>
       <c r="F141" s="3" t="s">
         <v>549</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H141" s="4" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="I141" s="4"/>
       <c r="J141" s="1"/>
       <c r="K141" s="1"/>
       <c r="L141" s="1"/>
       <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1"/>
       <c r="P141" s="1"/>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
+    </row>
+    <row r="142" spans="1:23">
+      <c r="A142" s="3">
+        <v>140</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="E142" s="3"/>
+      <c r="F142" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H142" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="I142" s="4"/>
+      <c r="J142" s="1"/>
+      <c r="K142" s="1"/>
+      <c r="L142" s="1"/>
+      <c r="M142" s="1"/>
+      <c r="N142" s="1"/>
+      <c r="O142" s="1"/>
+      <c r="P142" s="1"/>
+      <c r="Q142" s="1"/>
+      <c r="R142" s="1"/>
+      <c r="S142" s="1"/>
+      <c r="T142" s="1"/>
+      <c r="U142" s="1"/>
+      <c r="V142" s="1"/>
+      <c r="W142" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>