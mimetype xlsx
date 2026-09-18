--- v3 (2026-06-23)
+++ v4 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1498">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1506">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -4364,50 +4364,62 @@
   <si>
     <t>REQ/000172/2026-2027</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>VMR/2023/001613</t>
   </si>
   <si>
     <t>approved please</t>
   </si>
   <si>
     <t>0000000057</t>
   </si>
   <si>
     <t>REQ/000210/2026-2027</t>
   </si>
   <si>
     <t>VMR/2023/000848</t>
   </si>
   <si>
     <t>0000000542</t>
   </si>
   <si>
+    <t>REQ/000406/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>VMR/2023/003602</t>
+  </si>
+  <si>
+    <t>0000000786</t>
+  </si>
+  <si>
     <t>REQ/001135/2025-2026</t>
   </si>
   <si>
     <t>2025-10-26</t>
   </si>
   <si>
     <t>VMR/2023/000961</t>
   </si>
   <si>
     <t>0000000066</t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>REQ/001249/2025-2026</t>
   </si>
   <si>
     <t>2025-12-23</t>
   </si>
   <si>
     <t>VMR/2023/001179</t>
   </si>
   <si>
     <t>Please accept the code</t>
@@ -4473,50 +4485,62 @@
     <t>0000000861</t>
   </si>
   <si>
     <t>REQ/000191/2026-2027</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>VMR/2024/000726</t>
   </si>
   <si>
     <t>0000000865</t>
   </si>
   <si>
     <t>REQ/000173/2026-2027</t>
   </si>
   <si>
     <t>VMR/2023/001628</t>
   </si>
   <si>
     <t>Approved please</t>
   </si>
   <si>
     <t>0000000635</t>
+  </si>
+  <si>
+    <t>REQ/000429/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>VMR/2024/1885</t>
+  </si>
+  <si>
+    <t>0000000731</t>
   </si>
   <si>
     <t>REQ/000200/2026-2027</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>VMR/2023/003931</t>
   </si>
   <si>
     <t>0000000633</t>
   </si>
   <si>
     <t>REQ/001314/2025-2026</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>VMR/2024/2084</t>
   </si>
   <si>
     <t>0000000567</t>
   </si>
@@ -4905,51 +4929,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W406"/>
+  <dimension ref="A1:W408"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -20768,483 +20792,565 @@
       <c r="M395" s="1"/>
       <c r="N395" s="1"/>
       <c r="O395" s="1"/>
       <c r="P395" s="1"/>
       <c r="Q395" s="1"/>
       <c r="R395" s="1"/>
       <c r="S395" s="1"/>
       <c r="T395" s="1"/>
       <c r="U395" s="1"/>
       <c r="V395" s="1"/>
       <c r="W395" s="1"/>
     </row>
     <row r="396" spans="1:23">
       <c r="A396" s="3">
         <v>394</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>1450</v>
       </c>
       <c r="C396" s="3" t="s">
         <v>1451</v>
       </c>
       <c r="D396" s="3" t="s">
         <v>1452</v>
       </c>
-      <c r="E396" s="3"/>
+      <c r="E396" s="3" t="s">
+        <v>807</v>
+      </c>
       <c r="F396" s="3" t="s">
         <v>1453</v>
       </c>
       <c r="G396" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H396" s="4" t="s">
-        <v>1454</v>
+        <v>1451</v>
       </c>
       <c r="I396" s="4"/>
       <c r="J396" s="1"/>
       <c r="K396" s="1"/>
       <c r="L396" s="1"/>
       <c r="M396" s="1"/>
       <c r="N396" s="1"/>
       <c r="O396" s="1"/>
       <c r="P396" s="1"/>
       <c r="Q396" s="1"/>
       <c r="R396" s="1"/>
       <c r="S396" s="1"/>
       <c r="T396" s="1"/>
       <c r="U396" s="1"/>
       <c r="V396" s="1"/>
       <c r="W396" s="1"/>
     </row>
     <row r="397" spans="1:23">
       <c r="A397" s="3">
         <v>395</v>
       </c>
       <c r="B397" s="3" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C397" s="3" t="s">
         <v>1455</v>
       </c>
-      <c r="C397" s="3" t="s">
+      <c r="D397" s="3" t="s">
         <v>1456</v>
       </c>
-      <c r="D397" s="3" t="s">
+      <c r="E397" s="3"/>
+      <c r="F397" s="3" t="s">
         <v>1457</v>
       </c>
-      <c r="E397" s="3" t="s">
+      <c r="G397" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H397" s="4" t="s">
         <v>1458</v>
-      </c>
-[...7 lines deleted...]
-        <v>1460</v>
       </c>
       <c r="I397" s="4"/>
       <c r="J397" s="1"/>
       <c r="K397" s="1"/>
       <c r="L397" s="1"/>
       <c r="M397" s="1"/>
       <c r="N397" s="1"/>
       <c r="O397" s="1"/>
       <c r="P397" s="1"/>
       <c r="Q397" s="1"/>
       <c r="R397" s="1"/>
       <c r="S397" s="1"/>
       <c r="T397" s="1"/>
       <c r="U397" s="1"/>
       <c r="V397" s="1"/>
       <c r="W397" s="1"/>
     </row>
     <row r="398" spans="1:23">
       <c r="A398" s="3">
         <v>396</v>
       </c>
       <c r="B398" s="3" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C398" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D398" s="3" t="s">
         <v>1461</v>
       </c>
-      <c r="C398" s="3" t="s">
+      <c r="E398" s="3" t="s">
         <v>1462</v>
       </c>
-      <c r="D398" s="3" t="s">
+      <c r="F398" s="3" t="s">
         <v>1463</v>
       </c>
-      <c r="E398" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F398" s="3" t="s">
+      <c r="G398" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H398" s="4" t="s">
         <v>1464</v>
-      </c>
-[...4 lines deleted...]
-        <v>1465</v>
       </c>
       <c r="I398" s="4"/>
       <c r="J398" s="1"/>
       <c r="K398" s="1"/>
       <c r="L398" s="1"/>
       <c r="M398" s="1"/>
       <c r="N398" s="1"/>
       <c r="O398" s="1"/>
       <c r="P398" s="1"/>
       <c r="Q398" s="1"/>
       <c r="R398" s="1"/>
       <c r="S398" s="1"/>
       <c r="T398" s="1"/>
       <c r="U398" s="1"/>
       <c r="V398" s="1"/>
       <c r="W398" s="1"/>
     </row>
     <row r="399" spans="1:23">
       <c r="A399" s="3">
         <v>397</v>
       </c>
       <c r="B399" s="3" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C399" s="3" t="s">
         <v>1466</v>
       </c>
-      <c r="C399" s="3" t="s">
+      <c r="D399" s="3" t="s">
         <v>1467</v>
       </c>
-      <c r="D399" s="3" t="s">
+      <c r="E399" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="F399" s="3" t="s">
         <v>1468</v>
       </c>
-      <c r="E399" s="3" t="s">
+      <c r="G399" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H399" s="4" t="s">
         <v>1469</v>
-      </c>
-[...7 lines deleted...]
-        <v>1467</v>
       </c>
       <c r="I399" s="4"/>
       <c r="J399" s="1"/>
       <c r="K399" s="1"/>
       <c r="L399" s="1"/>
       <c r="M399" s="1"/>
       <c r="N399" s="1"/>
       <c r="O399" s="1"/>
       <c r="P399" s="1"/>
       <c r="Q399" s="1"/>
       <c r="R399" s="1"/>
       <c r="S399" s="1"/>
       <c r="T399" s="1"/>
       <c r="U399" s="1"/>
       <c r="V399" s="1"/>
       <c r="W399" s="1"/>
     </row>
     <row r="400" spans="1:23">
       <c r="A400" s="3">
         <v>398</v>
       </c>
       <c r="B400" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C400" s="3" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
       <c r="D400" s="3" t="s">
         <v>1472</v>
       </c>
       <c r="E400" s="3" t="s">
         <v>1473</v>
       </c>
       <c r="F400" s="3" t="s">
         <v>1474</v>
       </c>
       <c r="G400" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H400" s="4" t="s">
-        <v>1223</v>
+        <v>1471</v>
       </c>
       <c r="I400" s="4"/>
       <c r="J400" s="1"/>
       <c r="K400" s="1"/>
       <c r="L400" s="1"/>
       <c r="M400" s="1"/>
       <c r="N400" s="1"/>
       <c r="O400" s="1"/>
       <c r="P400" s="1"/>
       <c r="Q400" s="1"/>
       <c r="R400" s="1"/>
       <c r="S400" s="1"/>
       <c r="T400" s="1"/>
       <c r="U400" s="1"/>
       <c r="V400" s="1"/>
       <c r="W400" s="1"/>
     </row>
     <row r="401" spans="1:23">
       <c r="A401" s="3">
         <v>399</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>1475</v>
       </c>
       <c r="C401" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D401" s="3" t="s">
         <v>1476</v>
       </c>
-      <c r="D401" s="3" t="s">
+      <c r="E401" s="3" t="s">
         <v>1477</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
       <c r="F401" s="3" t="s">
         <v>1478</v>
       </c>
       <c r="G401" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H401" s="4" t="s">
-        <v>1476</v>
+        <v>1223</v>
       </c>
       <c r="I401" s="4"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
       <c r="L401" s="1"/>
       <c r="M401" s="1"/>
       <c r="N401" s="1"/>
       <c r="O401" s="1"/>
       <c r="P401" s="1"/>
       <c r="Q401" s="1"/>
       <c r="R401" s="1"/>
       <c r="S401" s="1"/>
       <c r="T401" s="1"/>
       <c r="U401" s="1"/>
       <c r="V401" s="1"/>
       <c r="W401" s="1"/>
     </row>
     <row r="402" spans="1:23">
       <c r="A402" s="3">
         <v>400</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>1479</v>
       </c>
       <c r="C402" s="3" t="s">
         <v>1480</v>
       </c>
       <c r="D402" s="3" t="s">
         <v>1481</v>
       </c>
       <c r="E402" s="3" t="s">
-        <v>807</v>
+        <v>853</v>
       </c>
       <c r="F402" s="3" t="s">
         <v>1482</v>
       </c>
       <c r="G402" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H402" s="4" t="s">
         <v>1480</v>
       </c>
       <c r="I402" s="4"/>
       <c r="J402" s="1"/>
       <c r="K402" s="1"/>
       <c r="L402" s="1"/>
       <c r="M402" s="1"/>
       <c r="N402" s="1"/>
       <c r="O402" s="1"/>
       <c r="P402" s="1"/>
       <c r="Q402" s="1"/>
       <c r="R402" s="1"/>
       <c r="S402" s="1"/>
       <c r="T402" s="1"/>
       <c r="U402" s="1"/>
       <c r="V402" s="1"/>
       <c r="W402" s="1"/>
     </row>
     <row r="403" spans="1:23">
       <c r="A403" s="3">
         <v>401</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>1483</v>
       </c>
       <c r="C403" s="3" t="s">
-        <v>1443</v>
+        <v>1484</v>
       </c>
       <c r="D403" s="3" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="E403" s="3" t="s">
-        <v>1485</v>
+        <v>807</v>
       </c>
       <c r="F403" s="3" t="s">
         <v>1486</v>
       </c>
       <c r="G403" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H403" s="4" t="s">
-        <v>1443</v>
+        <v>1484</v>
       </c>
       <c r="I403" s="4"/>
       <c r="J403" s="1"/>
       <c r="K403" s="1"/>
       <c r="L403" s="1"/>
       <c r="M403" s="1"/>
       <c r="N403" s="1"/>
       <c r="O403" s="1"/>
       <c r="P403" s="1"/>
       <c r="Q403" s="1"/>
       <c r="R403" s="1"/>
       <c r="S403" s="1"/>
       <c r="T403" s="1"/>
       <c r="U403" s="1"/>
       <c r="V403" s="1"/>
       <c r="W403" s="1"/>
     </row>
     <row r="404" spans="1:23">
       <c r="A404" s="3">
         <v>402</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>1487</v>
       </c>
       <c r="C404" s="3" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D404" s="3" t="s">
         <v>1488</v>
       </c>
-      <c r="D404" s="3" t="s">
+      <c r="E404" s="3" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
       <c r="F404" s="3" t="s">
         <v>1490</v>
       </c>
       <c r="G404" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H404" s="4" t="s">
-        <v>1488</v>
+        <v>1443</v>
       </c>
       <c r="I404" s="4"/>
       <c r="J404" s="1"/>
       <c r="K404" s="1"/>
       <c r="L404" s="1"/>
       <c r="M404" s="1"/>
       <c r="N404" s="1"/>
       <c r="O404" s="1"/>
       <c r="P404" s="1"/>
       <c r="Q404" s="1"/>
       <c r="R404" s="1"/>
       <c r="S404" s="1"/>
       <c r="T404" s="1"/>
       <c r="U404" s="1"/>
       <c r="V404" s="1"/>
       <c r="W404" s="1"/>
     </row>
     <row r="405" spans="1:23">
       <c r="A405" s="3">
         <v>403</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>1491</v>
       </c>
       <c r="C405" s="3" t="s">
         <v>1492</v>
       </c>
       <c r="D405" s="3" t="s">
         <v>1493</v>
       </c>
-      <c r="E405" s="3"/>
+      <c r="E405" s="3" t="s">
+        <v>807</v>
+      </c>
       <c r="F405" s="3" t="s">
         <v>1494</v>
       </c>
       <c r="G405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H405" s="4" t="s">
         <v>1492</v>
       </c>
       <c r="I405" s="4"/>
       <c r="J405" s="1"/>
       <c r="K405" s="1"/>
       <c r="L405" s="1"/>
       <c r="M405" s="1"/>
       <c r="N405" s="1"/>
       <c r="O405" s="1"/>
       <c r="P405" s="1"/>
       <c r="Q405" s="1"/>
       <c r="R405" s="1"/>
       <c r="S405" s="1"/>
       <c r="T405" s="1"/>
       <c r="U405" s="1"/>
       <c r="V405" s="1"/>
       <c r="W405" s="1"/>
     </row>
     <row r="406" spans="1:23">
       <c r="A406" s="3">
         <v>404</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>1495</v>
       </c>
       <c r="C406" s="3" t="s">
-        <v>1480</v>
+        <v>1496</v>
       </c>
       <c r="D406" s="3" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="E406" s="3" t="s">
         <v>807</v>
       </c>
       <c r="F406" s="3" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="G406" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H406" s="4" t="s">
-        <v>1480</v>
+        <v>1496</v>
       </c>
       <c r="I406" s="4"/>
       <c r="J406" s="1"/>
       <c r="K406" s="1"/>
       <c r="L406" s="1"/>
       <c r="M406" s="1"/>
       <c r="N406" s="1"/>
       <c r="O406" s="1"/>
       <c r="P406" s="1"/>
       <c r="Q406" s="1"/>
       <c r="R406" s="1"/>
       <c r="S406" s="1"/>
       <c r="T406" s="1"/>
       <c r="U406" s="1"/>
       <c r="V406" s="1"/>
       <c r="W406" s="1"/>
+    </row>
+    <row r="407" spans="1:23">
+      <c r="A407" s="3">
+        <v>405</v>
+      </c>
+      <c r="B407" s="3" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C407" s="3" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D407" s="3" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E407" s="3"/>
+      <c r="F407" s="3" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G407" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H407" s="4" t="s">
+        <v>1500</v>
+      </c>
+      <c r="I407" s="4"/>
+      <c r="J407" s="1"/>
+      <c r="K407" s="1"/>
+      <c r="L407" s="1"/>
+      <c r="M407" s="1"/>
+      <c r="N407" s="1"/>
+      <c r="O407" s="1"/>
+      <c r="P407" s="1"/>
+      <c r="Q407" s="1"/>
+      <c r="R407" s="1"/>
+      <c r="S407" s="1"/>
+      <c r="T407" s="1"/>
+      <c r="U407" s="1"/>
+      <c r="V407" s="1"/>
+      <c r="W407" s="1"/>
+    </row>
+    <row r="408" spans="1:23">
+      <c r="A408" s="3">
+        <v>406</v>
+      </c>
+      <c r="B408" s="3" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D408" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E408" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="F408" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G408" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H408" s="4" t="s">
+        <v>1484</v>
+      </c>
+      <c r="I408" s="4"/>
+      <c r="J408" s="1"/>
+      <c r="K408" s="1"/>
+      <c r="L408" s="1"/>
+      <c r="M408" s="1"/>
+      <c r="N408" s="1"/>
+      <c r="O408" s="1"/>
+      <c r="P408" s="1"/>
+      <c r="Q408" s="1"/>
+      <c r="R408" s="1"/>
+      <c r="S408" s="1"/>
+      <c r="T408" s="1"/>
+      <c r="U408" s="1"/>
+      <c r="V408" s="1"/>
+      <c r="W408" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>