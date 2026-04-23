--- v3 (2026-03-03)
+++ v4 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="954">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="960">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2859,50 +2859,68 @@
     <t>REQ/2024/4966</t>
   </si>
   <si>
     <t>2024-10-15</t>
   </si>
   <si>
     <t>VMR/2023/003502</t>
   </si>
   <si>
     <t>0000000434</t>
   </si>
   <si>
     <t>REQ/000951/2024-2025</t>
   </si>
   <si>
     <t>2025-02-17</t>
   </si>
   <si>
     <t>VMR/2024/001429</t>
   </si>
   <si>
     <t>Vendor Request Details Add</t>
   </si>
   <si>
     <t>0000000495</t>
+  </si>
+  <si>
+    <t>REQ/000027/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>VMR/2023/001349</t>
+  </si>
+  <si>
+    <t>Vendor Code Required</t>
+  </si>
+  <si>
+    <t>0000000478</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
   </si>
   <si>
     <t>REQ/001279/2025-2026</t>
   </si>
   <si>
     <t>2026-01-13</t>
   </si>
   <si>
     <t>VMR/2023/002553</t>
   </si>
   <si>
     <t>Vendor registration</t>
   </si>
   <si>
     <t>0000000448</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -3273,51 +3291,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W251"/>
+  <dimension ref="A1:W252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -13479,67 +13497,108 @@
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>949</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>950</v>
       </c>
       <c r="D251" s="3" t="s">
         <v>951</v>
       </c>
       <c r="E251" s="3" t="s">
         <v>952</v>
       </c>
       <c r="F251" s="3" t="s">
         <v>953</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H251" s="4" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="I251" s="4"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
       <c r="N251" s="1"/>
       <c r="O251" s="1"/>
       <c r="P251" s="1"/>
       <c r="Q251" s="1"/>
       <c r="R251" s="1"/>
       <c r="S251" s="1"/>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
+    </row>
+    <row r="252" spans="1:23">
+      <c r="A252" s="3">
+        <v>250</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="F252" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H252" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="I252" s="4"/>
+      <c r="J252" s="1"/>
+      <c r="K252" s="1"/>
+      <c r="L252" s="1"/>
+      <c r="M252" s="1"/>
+      <c r="N252" s="1"/>
+      <c r="O252" s="1"/>
+      <c r="P252" s="1"/>
+      <c r="Q252" s="1"/>
+      <c r="R252" s="1"/>
+      <c r="S252" s="1"/>
+      <c r="T252" s="1"/>
+      <c r="U252" s="1"/>
+      <c r="V252" s="1"/>
+      <c r="W252" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>