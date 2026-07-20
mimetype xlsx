--- v4 (2026-04-23)
+++ v5 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="960">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="965">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2859,50 +2859,65 @@
     <t>REQ/2024/4966</t>
   </si>
   <si>
     <t>2024-10-15</t>
   </si>
   <si>
     <t>VMR/2023/003502</t>
   </si>
   <si>
     <t>0000000434</t>
   </si>
   <si>
     <t>REQ/000951/2024-2025</t>
   </si>
   <si>
     <t>2025-02-17</t>
   </si>
   <si>
     <t>VMR/2024/001429</t>
   </si>
   <si>
     <t>Vendor Request Details Add</t>
   </si>
   <si>
     <t>0000000495</t>
+  </si>
+  <si>
+    <t>REQ/000296/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>VMR/2023/002626</t>
+  </si>
+  <si>
+    <t>vendor code</t>
+  </si>
+  <si>
+    <t>0000000465</t>
   </si>
   <si>
     <t>REQ/000027/2026-2027</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
     <t>VMR/2023/001349</t>
   </si>
   <si>
     <t>Vendor Code Required</t>
   </si>
   <si>
     <t>0000000478</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>REQ/001279/2025-2026</t>
   </si>
   <si>
     <t>2026-01-13</t>
   </si>
@@ -3291,51 +3306,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W252"/>
+  <dimension ref="A1:W253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -13497,108 +13512,149 @@
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>949</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>950</v>
       </c>
       <c r="D251" s="3" t="s">
         <v>951</v>
       </c>
       <c r="E251" s="3" t="s">
         <v>952</v>
       </c>
       <c r="F251" s="3" t="s">
         <v>953</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H251" s="4" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="I251" s="4"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
       <c r="N251" s="1"/>
       <c r="O251" s="1"/>
       <c r="P251" s="1"/>
       <c r="Q251" s="1"/>
       <c r="R251" s="1"/>
       <c r="S251" s="1"/>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="C252" s="3" t="s">
         <v>955</v>
       </c>
-      <c r="C252" s="3" t="s">
+      <c r="D252" s="3" t="s">
         <v>956</v>
       </c>
-      <c r="D252" s="3" t="s">
+      <c r="E252" s="3" t="s">
         <v>957</v>
       </c>
-      <c r="E252" s="3" t="s">
+      <c r="F252" s="3" t="s">
         <v>958</v>
       </c>
-      <c r="F252" s="3" t="s">
+      <c r="G252" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H252" s="4" t="s">
         <v>959</v>
-      </c>
-[...4 lines deleted...]
-        <v>956</v>
       </c>
       <c r="I252" s="4"/>
       <c r="J252" s="1"/>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
       <c r="M252" s="1"/>
       <c r="N252" s="1"/>
       <c r="O252" s="1"/>
       <c r="P252" s="1"/>
       <c r="Q252" s="1"/>
       <c r="R252" s="1"/>
       <c r="S252" s="1"/>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
+    </row>
+    <row r="253" spans="1:23">
+      <c r="A253" s="3">
+        <v>251</v>
+      </c>
+      <c r="B253" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="F253" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="G253" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H253" s="4" t="s">
+        <v>961</v>
+      </c>
+      <c r="I253" s="4"/>
+      <c r="J253" s="1"/>
+      <c r="K253" s="1"/>
+      <c r="L253" s="1"/>
+      <c r="M253" s="1"/>
+      <c r="N253" s="1"/>
+      <c r="O253" s="1"/>
+      <c r="P253" s="1"/>
+      <c r="Q253" s="1"/>
+      <c r="R253" s="1"/>
+      <c r="S253" s="1"/>
+      <c r="T253" s="1"/>
+      <c r="U253" s="1"/>
+      <c r="V253" s="1"/>
+      <c r="W253" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>