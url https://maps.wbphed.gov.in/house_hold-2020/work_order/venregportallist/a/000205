--- v5 (2026-07-20)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="965">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="969">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2892,50 +2892,62 @@
     <t>VMR/2023/002626</t>
   </si>
   <si>
     <t>vendor code</t>
   </si>
   <si>
     <t>0000000465</t>
   </si>
   <si>
     <t>REQ/000027/2026-2027</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
     <t>VMR/2023/001349</t>
   </si>
   <si>
     <t>Vendor Code Required</t>
   </si>
   <si>
     <t>0000000478</t>
   </si>
   <si>
     <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>REQ/000353/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>VMR/2023/001588</t>
+  </si>
+  <si>
+    <t>0000000485</t>
   </si>
   <si>
     <t>REQ/001279/2025-2026</t>
   </si>
   <si>
     <t>2026-01-13</t>
   </si>
   <si>
     <t>VMR/2023/002553</t>
   </si>
   <si>
     <t>Vendor registration</t>
   </si>
   <si>
     <t>0000000448</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -3306,51 +3318,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W253"/>
+  <dimension ref="A1:W254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -13585,76 +13597,117 @@
       <c r="N252" s="1"/>
       <c r="O252" s="1"/>
       <c r="P252" s="1"/>
       <c r="Q252" s="1"/>
       <c r="R252" s="1"/>
       <c r="S252" s="1"/>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>960</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>961</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>962</v>
       </c>
       <c r="E253" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F253" s="3" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H253" s="4" t="s">
         <v>961</v>
       </c>
       <c r="I253" s="4"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
+    </row>
+    <row r="254" spans="1:23">
+      <c r="A254" s="3">
+        <v>252</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H254" s="4" t="s">
+        <v>965</v>
+      </c>
+      <c r="I254" s="4"/>
+      <c r="J254" s="1"/>
+      <c r="K254" s="1"/>
+      <c r="L254" s="1"/>
+      <c r="M254" s="1"/>
+      <c r="N254" s="1"/>
+      <c r="O254" s="1"/>
+      <c r="P254" s="1"/>
+      <c r="Q254" s="1"/>
+      <c r="R254" s="1"/>
+      <c r="S254" s="1"/>
+      <c r="T254" s="1"/>
+      <c r="U254" s="1"/>
+      <c r="V254" s="1"/>
+      <c r="W254" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>