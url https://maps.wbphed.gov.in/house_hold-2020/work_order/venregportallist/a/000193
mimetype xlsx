--- v3 (2026-03-03)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2180">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -6525,50 +6525,62 @@
     <t>2024-09-24</t>
   </si>
   <si>
     <t>VMR/2024/2297</t>
   </si>
   <si>
     <t>0000000514</t>
   </si>
   <si>
     <t>REQ/2024/4992</t>
   </si>
   <si>
     <t>VMR/2024/2413</t>
   </si>
   <si>
     <t>0000000997</t>
   </si>
   <si>
     <t>REQ/2024/4955</t>
   </si>
   <si>
     <t>VMR/2024/2396</t>
   </si>
   <si>
     <t>0000000994</t>
+  </si>
+  <si>
+    <t>REQ/000218/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>VMR/2024/001393</t>
+  </si>
+  <si>
+    <t>0000001056</t>
   </si>
   <si>
     <t>REQ/001325/2025-2026</t>
   </si>
   <si>
     <t>2026-02-03</t>
   </si>
   <si>
     <t>VMR/2024/001494</t>
   </si>
   <si>
     <t>for vendor code</t>
   </si>
   <si>
     <t>0000000427</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -6939,51 +6951,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W613"/>
+  <dimension ref="A1:W614"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="215.804443" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -31406,76 +31418,117 @@
       <c r="N612" s="1"/>
       <c r="O612" s="1"/>
       <c r="P612" s="1"/>
       <c r="Q612" s="1"/>
       <c r="R612" s="1"/>
       <c r="S612" s="1"/>
       <c r="T612" s="1"/>
       <c r="U612" s="1"/>
       <c r="V612" s="1"/>
       <c r="W612" s="1"/>
     </row>
     <row r="613" spans="1:23">
       <c r="A613" s="3">
         <v>611</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>2171</v>
       </c>
       <c r="C613" s="3" t="s">
         <v>2172</v>
       </c>
       <c r="D613" s="3" t="s">
         <v>2173</v>
       </c>
       <c r="E613" s="3" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F613" s="3" t="s">
         <v>2174</v>
-      </c>
-[...1 lines deleted...]
-        <v>2175</v>
       </c>
       <c r="G613" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H613" s="4" t="s">
         <v>2172</v>
       </c>
       <c r="I613" s="4"/>
       <c r="J613" s="1"/>
       <c r="K613" s="1"/>
       <c r="L613" s="1"/>
       <c r="M613" s="1"/>
       <c r="N613" s="1"/>
       <c r="O613" s="1"/>
       <c r="P613" s="1"/>
       <c r="Q613" s="1"/>
       <c r="R613" s="1"/>
       <c r="S613" s="1"/>
       <c r="T613" s="1"/>
       <c r="U613" s="1"/>
       <c r="V613" s="1"/>
       <c r="W613" s="1"/>
+    </row>
+    <row r="614" spans="1:23">
+      <c r="A614" s="3">
+        <v>612</v>
+      </c>
+      <c r="B614" s="3" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C614" s="3" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D614" s="3" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E614" s="3" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F614" s="3" t="s">
+        <v>2179</v>
+      </c>
+      <c r="G614" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H614" s="4" t="s">
+        <v>2176</v>
+      </c>
+      <c r="I614" s="4"/>
+      <c r="J614" s="1"/>
+      <c r="K614" s="1"/>
+      <c r="L614" s="1"/>
+      <c r="M614" s="1"/>
+      <c r="N614" s="1"/>
+      <c r="O614" s="1"/>
+      <c r="P614" s="1"/>
+      <c r="Q614" s="1"/>
+      <c r="R614" s="1"/>
+      <c r="S614" s="1"/>
+      <c r="T614" s="1"/>
+      <c r="U614" s="1"/>
+      <c r="V614" s="1"/>
+      <c r="W614" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>