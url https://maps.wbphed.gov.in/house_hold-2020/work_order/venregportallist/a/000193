--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2196">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5807,50 +5807,68 @@
   <si>
     <t>REQ/000785/2024-2025</t>
   </si>
   <si>
     <t>2025-01-28</t>
   </si>
   <si>
     <t>VMR/2023/000835</t>
   </si>
   <si>
     <t>0000000239</t>
   </si>
   <si>
     <t>REQ/2024/4823</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>VMR/2024/2326</t>
   </si>
   <si>
     <t>0000000989</t>
   </si>
   <si>
+    <t>REQ/000908/2025-2026</t>
+  </si>
+  <si>
+    <t>2025-08-11</t>
+  </si>
+  <si>
+    <t>VMR/2023/002185</t>
+  </si>
+  <si>
+    <t>Please approve our request for the vendor registration</t>
+  </si>
+  <si>
+    <t>0000001061</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
     <t>REQ/000780/2025-2026</t>
   </si>
   <si>
     <t>2025-07-18</t>
   </si>
   <si>
     <t>VMR/2023/000750</t>
   </si>
   <si>
     <t>Request for Vendor code.</t>
   </si>
   <si>
     <t>0000000380</t>
   </si>
   <si>
     <t>REQ/001077/2025-2026</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>VMR/2023/003418</t>
   </si>
   <si>
     <t>Please approve my Vendor Code</t>
@@ -6527,75 +6545,105 @@
   <si>
     <t>VMR/2024/2297</t>
   </si>
   <si>
     <t>0000000514</t>
   </si>
   <si>
     <t>REQ/2024/4992</t>
   </si>
   <si>
     <t>VMR/2024/2413</t>
   </si>
   <si>
     <t>0000000997</t>
   </si>
   <si>
     <t>REQ/2024/4955</t>
   </si>
   <si>
     <t>VMR/2024/2396</t>
   </si>
   <si>
     <t>0000000994</t>
   </si>
   <si>
+    <t>REQ/000386/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>VMR/2024/2175</t>
+  </si>
+  <si>
+    <t>VENDOR CODE</t>
+  </si>
+  <si>
+    <t>0000001064</t>
+  </si>
+  <si>
     <t>REQ/000218/2026-2027</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
     <t>VMR/2024/001393</t>
   </si>
   <si>
     <t>0000001056</t>
   </si>
   <si>
     <t>REQ/001325/2025-2026</t>
   </si>
   <si>
     <t>2026-02-03</t>
   </si>
   <si>
     <t>VMR/2024/001494</t>
   </si>
   <si>
     <t>for vendor code</t>
   </si>
   <si>
     <t>0000000427</t>
+  </si>
+  <si>
+    <t>REQ/000360/2026-2027</t>
+  </si>
+  <si>
+    <t>VMR/2023/002980</t>
+  </si>
+  <si>
+    <t>for registration</t>
+  </si>
+  <si>
+    <t>0000001063</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6951,51 +6999,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W614"/>
+  <dimension ref="A1:W617"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="215.804443" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -29008,2527 +29056,2650 @@
       <c r="W553" s="1"/>
     </row>
     <row r="554" spans="1:23">
       <c r="A554" s="3">
         <v>552</v>
       </c>
       <c r="B554" s="3" t="s">
         <v>1931</v>
       </c>
       <c r="C554" s="3" t="s">
         <v>1932</v>
       </c>
       <c r="D554" s="3" t="s">
         <v>1933</v>
       </c>
       <c r="E554" s="3" t="s">
         <v>1934</v>
       </c>
       <c r="F554" s="3" t="s">
         <v>1935</v>
       </c>
       <c r="G554" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H554" s="4" t="s">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="I554" s="4"/>
       <c r="J554" s="1"/>
       <c r="K554" s="1"/>
       <c r="L554" s="1"/>
       <c r="M554" s="1"/>
       <c r="N554" s="1"/>
       <c r="O554" s="1"/>
       <c r="P554" s="1"/>
       <c r="Q554" s="1"/>
       <c r="R554" s="1"/>
       <c r="S554" s="1"/>
       <c r="T554" s="1"/>
       <c r="U554" s="1"/>
       <c r="V554" s="1"/>
       <c r="W554" s="1"/>
     </row>
     <row r="555" spans="1:23">
       <c r="A555" s="3">
         <v>553</v>
       </c>
       <c r="B555" s="3" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="C555" s="3" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="D555" s="3" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E555" s="3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="F555" s="3" t="s">
+        <v>1941</v>
+      </c>
+      <c r="G555" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H555" s="4" t="s">
         <v>1938</v>
-      </c>
-[...10 lines deleted...]
-        <v>1937</v>
       </c>
       <c r="I555" s="4"/>
       <c r="J555" s="1"/>
       <c r="K555" s="1"/>
       <c r="L555" s="1"/>
       <c r="M555" s="1"/>
       <c r="N555" s="1"/>
       <c r="O555" s="1"/>
       <c r="P555" s="1"/>
       <c r="Q555" s="1"/>
       <c r="R555" s="1"/>
       <c r="S555" s="1"/>
       <c r="T555" s="1"/>
       <c r="U555" s="1"/>
       <c r="V555" s="1"/>
       <c r="W555" s="1"/>
     </row>
     <row r="556" spans="1:23">
       <c r="A556" s="3">
         <v>554</v>
       </c>
       <c r="B556" s="3" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="C556" s="3" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="D556" s="3" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E556" s="3" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F556" s="3" t="s">
+        <v>1946</v>
+      </c>
+      <c r="G556" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H556" s="4" t="s">
         <v>1943</v>
-      </c>
-[...10 lines deleted...]
-        <v>1942</v>
       </c>
       <c r="I556" s="4"/>
       <c r="J556" s="1"/>
       <c r="K556" s="1"/>
       <c r="L556" s="1"/>
       <c r="M556" s="1"/>
       <c r="N556" s="1"/>
       <c r="O556" s="1"/>
       <c r="P556" s="1"/>
       <c r="Q556" s="1"/>
       <c r="R556" s="1"/>
       <c r="S556" s="1"/>
       <c r="T556" s="1"/>
       <c r="U556" s="1"/>
       <c r="V556" s="1"/>
       <c r="W556" s="1"/>
     </row>
     <row r="557" spans="1:23">
       <c r="A557" s="3">
         <v>555</v>
       </c>
       <c r="B557" s="3" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="C557" s="3" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="D557" s="3" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="E557" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="F557" s="3" t="s">
+        <v>1950</v>
+      </c>
+      <c r="G557" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H557" s="4" t="s">
         <v>1948</v>
-      </c>
-[...4 lines deleted...]
-        <v>1946</v>
       </c>
       <c r="I557" s="4"/>
       <c r="J557" s="1"/>
       <c r="K557" s="1"/>
       <c r="L557" s="1"/>
       <c r="M557" s="1"/>
       <c r="N557" s="1"/>
       <c r="O557" s="1"/>
       <c r="P557" s="1"/>
       <c r="Q557" s="1"/>
       <c r="R557" s="1"/>
       <c r="S557" s="1"/>
       <c r="T557" s="1"/>
       <c r="U557" s="1"/>
       <c r="V557" s="1"/>
       <c r="W557" s="1"/>
     </row>
     <row r="558" spans="1:23">
       <c r="A558" s="3">
         <v>556</v>
       </c>
       <c r="B558" s="3" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="C558" s="3" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="D558" s="3" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="E558" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="F558" s="3" t="s">
+        <v>1954</v>
+      </c>
+      <c r="G558" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H558" s="4" t="s">
         <v>1952</v>
-      </c>
-[...4 lines deleted...]
-        <v>1950</v>
       </c>
       <c r="I558" s="4"/>
       <c r="J558" s="1"/>
       <c r="K558" s="1"/>
       <c r="L558" s="1"/>
       <c r="M558" s="1"/>
       <c r="N558" s="1"/>
       <c r="O558" s="1"/>
       <c r="P558" s="1"/>
       <c r="Q558" s="1"/>
       <c r="R558" s="1"/>
       <c r="S558" s="1"/>
       <c r="T558" s="1"/>
       <c r="U558" s="1"/>
       <c r="V558" s="1"/>
       <c r="W558" s="1"/>
     </row>
     <row r="559" spans="1:23">
       <c r="A559" s="3">
         <v>557</v>
       </c>
       <c r="B559" s="3" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="C559" s="3" t="s">
-        <v>1900</v>
+        <v>1956</v>
       </c>
       <c r="D559" s="3" t="s">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="E559" s="3" t="s">
-        <v>1451</v>
+        <v>1166</v>
       </c>
       <c r="F559" s="3" t="s">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="G559" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H559" s="4" t="s">
-        <v>1900</v>
+        <v>1956</v>
       </c>
       <c r="I559" s="4"/>
       <c r="J559" s="1"/>
       <c r="K559" s="1"/>
       <c r="L559" s="1"/>
       <c r="M559" s="1"/>
       <c r="N559" s="1"/>
       <c r="O559" s="1"/>
       <c r="P559" s="1"/>
       <c r="Q559" s="1"/>
       <c r="R559" s="1"/>
       <c r="S559" s="1"/>
       <c r="T559" s="1"/>
       <c r="U559" s="1"/>
       <c r="V559" s="1"/>
       <c r="W559" s="1"/>
     </row>
     <row r="560" spans="1:23">
       <c r="A560" s="3">
         <v>558</v>
       </c>
       <c r="B560" s="3" t="s">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="C560" s="3" t="s">
-        <v>1957</v>
+        <v>1900</v>
       </c>
       <c r="D560" s="3" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E560" s="3" t="s">
-        <v>1774</v>
+        <v>1451</v>
       </c>
       <c r="F560" s="3" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="G560" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H560" s="4" t="s">
-        <v>1957</v>
+        <v>1900</v>
       </c>
       <c r="I560" s="4"/>
       <c r="J560" s="1"/>
       <c r="K560" s="1"/>
       <c r="L560" s="1"/>
       <c r="M560" s="1"/>
       <c r="N560" s="1"/>
       <c r="O560" s="1"/>
       <c r="P560" s="1"/>
       <c r="Q560" s="1"/>
       <c r="R560" s="1"/>
       <c r="S560" s="1"/>
       <c r="T560" s="1"/>
       <c r="U560" s="1"/>
       <c r="V560" s="1"/>
       <c r="W560" s="1"/>
     </row>
     <row r="561" spans="1:23">
       <c r="A561" s="3">
         <v>559</v>
       </c>
       <c r="B561" s="3" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="C561" s="3" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="D561" s="3" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="E561" s="3" t="s">
+        <v>1774</v>
+      </c>
+      <c r="F561" s="3" t="s">
+        <v>1965</v>
+      </c>
+      <c r="G561" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H561" s="4" t="s">
         <v>1963</v>
-      </c>
-[...7 lines deleted...]
-        <v>1866</v>
       </c>
       <c r="I561" s="4"/>
       <c r="J561" s="1"/>
       <c r="K561" s="1"/>
       <c r="L561" s="1"/>
       <c r="M561" s="1"/>
       <c r="N561" s="1"/>
       <c r="O561" s="1"/>
       <c r="P561" s="1"/>
       <c r="Q561" s="1"/>
       <c r="R561" s="1"/>
       <c r="S561" s="1"/>
       <c r="T561" s="1"/>
       <c r="U561" s="1"/>
       <c r="V561" s="1"/>
       <c r="W561" s="1"/>
     </row>
     <row r="562" spans="1:23">
       <c r="A562" s="3">
         <v>560</v>
       </c>
       <c r="B562" s="3" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="C562" s="3" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="D562" s="3" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="E562" s="3" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="F562" s="3" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="G562" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H562" s="4" t="s">
-        <v>1966</v>
+        <v>1866</v>
       </c>
       <c r="I562" s="4"/>
       <c r="J562" s="1"/>
       <c r="K562" s="1"/>
       <c r="L562" s="1"/>
       <c r="M562" s="1"/>
       <c r="N562" s="1"/>
       <c r="O562" s="1"/>
       <c r="P562" s="1"/>
       <c r="Q562" s="1"/>
       <c r="R562" s="1"/>
       <c r="S562" s="1"/>
       <c r="T562" s="1"/>
       <c r="U562" s="1"/>
       <c r="V562" s="1"/>
       <c r="W562" s="1"/>
     </row>
     <row r="563" spans="1:23">
       <c r="A563" s="3">
         <v>561</v>
       </c>
       <c r="B563" s="3" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="C563" s="3" t="s">
-        <v>1895</v>
+        <v>1972</v>
       </c>
       <c r="D563" s="3" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="E563" s="3" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F563" s="3" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G563" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H563" s="4" t="s">
         <v>1972</v>
-      </c>
-[...7 lines deleted...]
-        <v>1928</v>
       </c>
       <c r="I563" s="4"/>
       <c r="J563" s="1"/>
       <c r="K563" s="1"/>
       <c r="L563" s="1"/>
       <c r="M563" s="1"/>
       <c r="N563" s="1"/>
       <c r="O563" s="1"/>
       <c r="P563" s="1"/>
       <c r="Q563" s="1"/>
       <c r="R563" s="1"/>
       <c r="S563" s="1"/>
       <c r="T563" s="1"/>
       <c r="U563" s="1"/>
       <c r="V563" s="1"/>
       <c r="W563" s="1"/>
     </row>
     <row r="564" spans="1:23">
       <c r="A564" s="3">
         <v>562</v>
       </c>
       <c r="B564" s="3" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="C564" s="3" t="s">
-        <v>1975</v>
+        <v>1895</v>
       </c>
       <c r="D564" s="3" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="E564" s="3" t="s">
-        <v>1303</v>
+        <v>1978</v>
       </c>
       <c r="F564" s="3" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="G564" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H564" s="4" t="s">
-        <v>1975</v>
+        <v>1928</v>
       </c>
       <c r="I564" s="4"/>
       <c r="J564" s="1"/>
       <c r="K564" s="1"/>
       <c r="L564" s="1"/>
       <c r="M564" s="1"/>
       <c r="N564" s="1"/>
       <c r="O564" s="1"/>
       <c r="P564" s="1"/>
       <c r="Q564" s="1"/>
       <c r="R564" s="1"/>
       <c r="S564" s="1"/>
       <c r="T564" s="1"/>
       <c r="U564" s="1"/>
       <c r="V564" s="1"/>
       <c r="W564" s="1"/>
     </row>
     <row r="565" spans="1:23">
       <c r="A565" s="3">
         <v>563</v>
       </c>
       <c r="B565" s="3" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="C565" s="3" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="D565" s="3" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="E565" s="3" t="s">
-        <v>1166</v>
+        <v>1303</v>
       </c>
       <c r="F565" s="3" t="s">
+        <v>1983</v>
+      </c>
+      <c r="G565" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H565" s="4" t="s">
         <v>1981</v>
-      </c>
-[...4 lines deleted...]
-        <v>1979</v>
       </c>
       <c r="I565" s="4"/>
       <c r="J565" s="1"/>
       <c r="K565" s="1"/>
       <c r="L565" s="1"/>
       <c r="M565" s="1"/>
       <c r="N565" s="1"/>
       <c r="O565" s="1"/>
       <c r="P565" s="1"/>
       <c r="Q565" s="1"/>
       <c r="R565" s="1"/>
       <c r="S565" s="1"/>
       <c r="T565" s="1"/>
       <c r="U565" s="1"/>
       <c r="V565" s="1"/>
       <c r="W565" s="1"/>
     </row>
     <row r="566" spans="1:23">
       <c r="A566" s="3">
         <v>564</v>
       </c>
       <c r="B566" s="3" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="C566" s="3" t="s">
-        <v>1895</v>
+        <v>1985</v>
       </c>
       <c r="D566" s="3" t="s">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="E566" s="3" t="s">
-        <v>1303</v>
+        <v>1166</v>
       </c>
       <c r="F566" s="3" t="s">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c r="G566" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H566" s="4" t="s">
-        <v>1895</v>
+        <v>1985</v>
       </c>
       <c r="I566" s="4"/>
       <c r="J566" s="1"/>
       <c r="K566" s="1"/>
       <c r="L566" s="1"/>
       <c r="M566" s="1"/>
       <c r="N566" s="1"/>
       <c r="O566" s="1"/>
       <c r="P566" s="1"/>
       <c r="Q566" s="1"/>
       <c r="R566" s="1"/>
       <c r="S566" s="1"/>
       <c r="T566" s="1"/>
       <c r="U566" s="1"/>
       <c r="V566" s="1"/>
       <c r="W566" s="1"/>
     </row>
     <row r="567" spans="1:23">
       <c r="A567" s="3">
         <v>565</v>
       </c>
       <c r="B567" s="3" t="s">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="C567" s="3" t="s">
-        <v>1986</v>
+        <v>1895</v>
       </c>
       <c r="D567" s="3" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="E567" s="3" t="s">
-        <v>1988</v>
+        <v>1303</v>
       </c>
       <c r="F567" s="3" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="G567" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H567" s="4" t="s">
-        <v>1990</v>
+        <v>1895</v>
       </c>
       <c r="I567" s="4"/>
       <c r="J567" s="1"/>
       <c r="K567" s="1"/>
       <c r="L567" s="1"/>
       <c r="M567" s="1"/>
       <c r="N567" s="1"/>
       <c r="O567" s="1"/>
       <c r="P567" s="1"/>
       <c r="Q567" s="1"/>
       <c r="R567" s="1"/>
       <c r="S567" s="1"/>
       <c r="T567" s="1"/>
       <c r="U567" s="1"/>
       <c r="V567" s="1"/>
       <c r="W567" s="1"/>
     </row>
     <row r="568" spans="1:23">
       <c r="A568" s="3">
         <v>566</v>
       </c>
       <c r="B568" s="3" t="s">
         <v>1991</v>
       </c>
       <c r="C568" s="3" t="s">
-        <v>1908</v>
+        <v>1992</v>
       </c>
       <c r="D568" s="3" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="E568" s="3" t="s">
-        <v>1166</v>
+        <v>1994</v>
       </c>
       <c r="F568" s="3" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="G568" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H568" s="4" t="s">
-        <v>1908</v>
+        <v>1996</v>
       </c>
       <c r="I568" s="4"/>
       <c r="J568" s="1"/>
       <c r="K568" s="1"/>
       <c r="L568" s="1"/>
       <c r="M568" s="1"/>
       <c r="N568" s="1"/>
       <c r="O568" s="1"/>
       <c r="P568" s="1"/>
       <c r="Q568" s="1"/>
       <c r="R568" s="1"/>
       <c r="S568" s="1"/>
       <c r="T568" s="1"/>
       <c r="U568" s="1"/>
       <c r="V568" s="1"/>
       <c r="W568" s="1"/>
     </row>
     <row r="569" spans="1:23">
       <c r="A569" s="3">
         <v>567</v>
       </c>
       <c r="B569" s="3" t="s">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="C569" s="3" t="s">
-        <v>1950</v>
+        <v>1908</v>
       </c>
       <c r="D569" s="3" t="s">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="E569" s="3" t="s">
-        <v>1451</v>
+        <v>1166</v>
       </c>
       <c r="F569" s="3" t="s">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G569" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H569" s="4" t="s">
-        <v>1950</v>
+        <v>1908</v>
       </c>
       <c r="I569" s="4"/>
       <c r="J569" s="1"/>
       <c r="K569" s="1"/>
       <c r="L569" s="1"/>
       <c r="M569" s="1"/>
       <c r="N569" s="1"/>
       <c r="O569" s="1"/>
       <c r="P569" s="1"/>
       <c r="Q569" s="1"/>
       <c r="R569" s="1"/>
       <c r="S569" s="1"/>
       <c r="T569" s="1"/>
       <c r="U569" s="1"/>
       <c r="V569" s="1"/>
       <c r="W569" s="1"/>
     </row>
     <row r="570" spans="1:23">
       <c r="A570" s="3">
         <v>568</v>
       </c>
       <c r="B570" s="3" t="s">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="C570" s="3" t="s">
-        <v>1998</v>
+        <v>1956</v>
       </c>
       <c r="D570" s="3" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="E570" s="3" t="s">
-        <v>2000</v>
+        <v>1451</v>
       </c>
       <c r="F570" s="3" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G570" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H570" s="4" t="s">
-        <v>2002</v>
+        <v>1956</v>
       </c>
       <c r="I570" s="4"/>
       <c r="J570" s="1"/>
       <c r="K570" s="1"/>
       <c r="L570" s="1"/>
       <c r="M570" s="1"/>
       <c r="N570" s="1"/>
       <c r="O570" s="1"/>
       <c r="P570" s="1"/>
       <c r="Q570" s="1"/>
       <c r="R570" s="1"/>
       <c r="S570" s="1"/>
       <c r="T570" s="1"/>
       <c r="U570" s="1"/>
       <c r="V570" s="1"/>
       <c r="W570" s="1"/>
     </row>
     <row r="571" spans="1:23">
       <c r="A571" s="3">
         <v>569</v>
       </c>
       <c r="B571" s="3" t="s">
         <v>2003</v>
       </c>
       <c r="C571" s="3" t="s">
         <v>2004</v>
       </c>
       <c r="D571" s="3" t="s">
         <v>2005</v>
       </c>
       <c r="E571" s="3" t="s">
         <v>2006</v>
       </c>
       <c r="F571" s="3" t="s">
         <v>2007</v>
       </c>
       <c r="G571" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H571" s="4" t="s">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="I571" s="4"/>
       <c r="J571" s="1"/>
       <c r="K571" s="1"/>
       <c r="L571" s="1"/>
       <c r="M571" s="1"/>
       <c r="N571" s="1"/>
       <c r="O571" s="1"/>
       <c r="P571" s="1"/>
       <c r="Q571" s="1"/>
       <c r="R571" s="1"/>
       <c r="S571" s="1"/>
       <c r="T571" s="1"/>
       <c r="U571" s="1"/>
       <c r="V571" s="1"/>
       <c r="W571" s="1"/>
     </row>
     <row r="572" spans="1:23">
       <c r="A572" s="3">
         <v>570</v>
       </c>
       <c r="B572" s="3" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="C572" s="3" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D572" s="3" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E572" s="3" t="s">
+        <v>2012</v>
+      </c>
+      <c r="F572" s="3" t="s">
+        <v>2013</v>
+      </c>
+      <c r="G572" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H572" s="4" t="s">
         <v>2010</v>
-      </c>
-[...10 lines deleted...]
-        <v>2009</v>
       </c>
       <c r="I572" s="4"/>
       <c r="J572" s="1"/>
       <c r="K572" s="1"/>
       <c r="L572" s="1"/>
       <c r="M572" s="1"/>
       <c r="N572" s="1"/>
       <c r="O572" s="1"/>
       <c r="P572" s="1"/>
       <c r="Q572" s="1"/>
       <c r="R572" s="1"/>
       <c r="S572" s="1"/>
       <c r="T572" s="1"/>
       <c r="U572" s="1"/>
       <c r="V572" s="1"/>
       <c r="W572" s="1"/>
     </row>
     <row r="573" spans="1:23">
       <c r="A573" s="3">
         <v>571</v>
       </c>
       <c r="B573" s="3" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C573" s="3" t="s">
-        <v>1908</v>
+        <v>2015</v>
       </c>
       <c r="D573" s="3" t="s">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="E573" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="F573" s="3" t="s">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G573" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H573" s="4" t="s">
-        <v>1908</v>
+        <v>2015</v>
       </c>
       <c r="I573" s="4"/>
       <c r="J573" s="1"/>
       <c r="K573" s="1"/>
       <c r="L573" s="1"/>
       <c r="M573" s="1"/>
       <c r="N573" s="1"/>
       <c r="O573" s="1"/>
       <c r="P573" s="1"/>
       <c r="Q573" s="1"/>
       <c r="R573" s="1"/>
       <c r="S573" s="1"/>
       <c r="T573" s="1"/>
       <c r="U573" s="1"/>
       <c r="V573" s="1"/>
       <c r="W573" s="1"/>
     </row>
     <row r="574" spans="1:23">
       <c r="A574" s="3">
         <v>572</v>
       </c>
       <c r="B574" s="3" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="C574" s="3" t="s">
         <v>1908</v>
       </c>
       <c r="D574" s="3" t="s">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="E574" s="3" t="s">
-        <v>1485</v>
+        <v>1303</v>
       </c>
       <c r="F574" s="3" t="s">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="G574" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H574" s="4" t="s">
         <v>1908</v>
       </c>
       <c r="I574" s="4"/>
       <c r="J574" s="1"/>
       <c r="K574" s="1"/>
       <c r="L574" s="1"/>
       <c r="M574" s="1"/>
       <c r="N574" s="1"/>
       <c r="O574" s="1"/>
       <c r="P574" s="1"/>
       <c r="Q574" s="1"/>
       <c r="R574" s="1"/>
       <c r="S574" s="1"/>
       <c r="T574" s="1"/>
       <c r="U574" s="1"/>
       <c r="V574" s="1"/>
       <c r="W574" s="1"/>
     </row>
     <row r="575" spans="1:23">
       <c r="A575" s="3">
         <v>573</v>
       </c>
       <c r="B575" s="3" t="s">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="C575" s="3" t="s">
-        <v>2019</v>
+        <v>1908</v>
       </c>
       <c r="D575" s="3" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="E575" s="3" t="s">
-        <v>1303</v>
+        <v>1485</v>
       </c>
       <c r="F575" s="3" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="G575" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H575" s="4" t="s">
-        <v>2019</v>
+        <v>1908</v>
       </c>
       <c r="I575" s="4"/>
       <c r="J575" s="1"/>
       <c r="K575" s="1"/>
       <c r="L575" s="1"/>
       <c r="M575" s="1"/>
       <c r="N575" s="1"/>
       <c r="O575" s="1"/>
       <c r="P575" s="1"/>
       <c r="Q575" s="1"/>
       <c r="R575" s="1"/>
       <c r="S575" s="1"/>
       <c r="T575" s="1"/>
       <c r="U575" s="1"/>
       <c r="V575" s="1"/>
       <c r="W575" s="1"/>
     </row>
     <row r="576" spans="1:23">
       <c r="A576" s="3">
         <v>574</v>
       </c>
       <c r="B576" s="3" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C576" s="3" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D576" s="3" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E576" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="F576" s="3" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G576" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H576" s="4" t="s">
         <v>2025</v>
-      </c>
-[...4 lines deleted...]
-        <v>2023</v>
       </c>
       <c r="I576" s="4"/>
       <c r="J576" s="1"/>
       <c r="K576" s="1"/>
       <c r="L576" s="1"/>
       <c r="M576" s="1"/>
       <c r="N576" s="1"/>
       <c r="O576" s="1"/>
       <c r="P576" s="1"/>
       <c r="Q576" s="1"/>
       <c r="R576" s="1"/>
       <c r="S576" s="1"/>
       <c r="T576" s="1"/>
       <c r="U576" s="1"/>
       <c r="V576" s="1"/>
       <c r="W576" s="1"/>
     </row>
     <row r="577" spans="1:23">
       <c r="A577" s="3">
         <v>575</v>
       </c>
       <c r="B577" s="3" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="C577" s="3" t="s">
-        <v>1891</v>
+        <v>2029</v>
       </c>
       <c r="D577" s="3" t="s">
-        <v>2027</v>
+        <v>2030</v>
       </c>
       <c r="E577" s="3" t="s">
-        <v>1451</v>
+        <v>1303</v>
       </c>
       <c r="F577" s="3" t="s">
-        <v>2028</v>
+        <v>2031</v>
       </c>
       <c r="G577" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H577" s="4" t="s">
-        <v>1891</v>
+        <v>2029</v>
       </c>
       <c r="I577" s="4"/>
       <c r="J577" s="1"/>
       <c r="K577" s="1"/>
       <c r="L577" s="1"/>
       <c r="M577" s="1"/>
       <c r="N577" s="1"/>
       <c r="O577" s="1"/>
       <c r="P577" s="1"/>
       <c r="Q577" s="1"/>
       <c r="R577" s="1"/>
       <c r="S577" s="1"/>
       <c r="T577" s="1"/>
       <c r="U577" s="1"/>
       <c r="V577" s="1"/>
       <c r="W577" s="1"/>
     </row>
     <row r="578" spans="1:23">
       <c r="A578" s="3">
         <v>576</v>
       </c>
       <c r="B578" s="3" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
       <c r="C578" s="3" t="s">
-        <v>2030</v>
+        <v>1891</v>
       </c>
       <c r="D578" s="3" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="E578" s="3" t="s">
-        <v>1303</v>
+        <v>1451</v>
       </c>
       <c r="F578" s="3" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="G578" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H578" s="4" t="s">
-        <v>2030</v>
+        <v>1891</v>
       </c>
       <c r="I578" s="4"/>
       <c r="J578" s="1"/>
       <c r="K578" s="1"/>
       <c r="L578" s="1"/>
       <c r="M578" s="1"/>
       <c r="N578" s="1"/>
       <c r="O578" s="1"/>
       <c r="P578" s="1"/>
       <c r="Q578" s="1"/>
       <c r="R578" s="1"/>
       <c r="S578" s="1"/>
       <c r="T578" s="1"/>
       <c r="U578" s="1"/>
       <c r="V578" s="1"/>
       <c r="W578" s="1"/>
     </row>
     <row r="579" spans="1:23">
       <c r="A579" s="3">
         <v>577</v>
       </c>
       <c r="B579" s="3" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="C579" s="3" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="D579" s="3" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="E579" s="3" t="s">
-        <v>1166</v>
+        <v>1303</v>
       </c>
       <c r="F579" s="3" t="s">
+        <v>2038</v>
+      </c>
+      <c r="G579" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H579" s="4" t="s">
         <v>2036</v>
-      </c>
-[...4 lines deleted...]
-        <v>2034</v>
       </c>
       <c r="I579" s="4"/>
       <c r="J579" s="1"/>
       <c r="K579" s="1"/>
       <c r="L579" s="1"/>
       <c r="M579" s="1"/>
       <c r="N579" s="1"/>
       <c r="O579" s="1"/>
       <c r="P579" s="1"/>
       <c r="Q579" s="1"/>
       <c r="R579" s="1"/>
       <c r="S579" s="1"/>
       <c r="T579" s="1"/>
       <c r="U579" s="1"/>
       <c r="V579" s="1"/>
       <c r="W579" s="1"/>
     </row>
     <row r="580" spans="1:23">
       <c r="A580" s="3">
         <v>578</v>
       </c>
       <c r="B580" s="3" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="C580" s="3" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="D580" s="3" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="E580" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="F580" s="3" t="s">
+        <v>2042</v>
+      </c>
+      <c r="G580" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H580" s="4" t="s">
         <v>2040</v>
-      </c>
-[...4 lines deleted...]
-        <v>2038</v>
       </c>
       <c r="I580" s="4"/>
       <c r="J580" s="1"/>
       <c r="K580" s="1"/>
       <c r="L580" s="1"/>
       <c r="M580" s="1"/>
       <c r="N580" s="1"/>
       <c r="O580" s="1"/>
       <c r="P580" s="1"/>
       <c r="Q580" s="1"/>
       <c r="R580" s="1"/>
       <c r="S580" s="1"/>
       <c r="T580" s="1"/>
       <c r="U580" s="1"/>
       <c r="V580" s="1"/>
       <c r="W580" s="1"/>
     </row>
     <row r="581" spans="1:23">
       <c r="A581" s="3">
         <v>579</v>
       </c>
       <c r="B581" s="3" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="C581" s="3" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="D581" s="3" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="E581" s="3" t="s">
-        <v>2006</v>
+        <v>1166</v>
       </c>
       <c r="F581" s="3" t="s">
+        <v>2046</v>
+      </c>
+      <c r="G581" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H581" s="4" t="s">
         <v>2044</v>
-      </c>
-[...4 lines deleted...]
-        <v>2042</v>
       </c>
       <c r="I581" s="4"/>
       <c r="J581" s="1"/>
       <c r="K581" s="1"/>
       <c r="L581" s="1"/>
       <c r="M581" s="1"/>
       <c r="N581" s="1"/>
       <c r="O581" s="1"/>
       <c r="P581" s="1"/>
       <c r="Q581" s="1"/>
       <c r="R581" s="1"/>
       <c r="S581" s="1"/>
       <c r="T581" s="1"/>
       <c r="U581" s="1"/>
       <c r="V581" s="1"/>
       <c r="W581" s="1"/>
     </row>
     <row r="582" spans="1:23">
       <c r="A582" s="3">
         <v>580</v>
       </c>
       <c r="B582" s="3" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="C582" s="3" t="s">
-        <v>1847</v>
+        <v>2048</v>
       </c>
       <c r="D582" s="3" t="s">
-        <v>2046</v>
+        <v>2049</v>
       </c>
       <c r="E582" s="3" t="s">
-        <v>1303</v>
+        <v>2012</v>
       </c>
       <c r="F582" s="3" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="G582" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H582" s="4" t="s">
-        <v>1847</v>
+        <v>2048</v>
       </c>
       <c r="I582" s="4"/>
       <c r="J582" s="1"/>
       <c r="K582" s="1"/>
       <c r="L582" s="1"/>
       <c r="M582" s="1"/>
       <c r="N582" s="1"/>
       <c r="O582" s="1"/>
       <c r="P582" s="1"/>
       <c r="Q582" s="1"/>
       <c r="R582" s="1"/>
       <c r="S582" s="1"/>
       <c r="T582" s="1"/>
       <c r="U582" s="1"/>
       <c r="V582" s="1"/>
       <c r="W582" s="1"/>
     </row>
     <row r="583" spans="1:23">
       <c r="A583" s="3">
         <v>581</v>
       </c>
       <c r="B583" s="3" t="s">
-        <v>2048</v>
+        <v>2051</v>
       </c>
       <c r="C583" s="3" t="s">
-        <v>1942</v>
+        <v>1847</v>
       </c>
       <c r="D583" s="3" t="s">
-        <v>2049</v>
+        <v>2052</v>
       </c>
       <c r="E583" s="3" t="s">
-        <v>1166</v>
+        <v>1303</v>
       </c>
       <c r="F583" s="3" t="s">
-        <v>2050</v>
+        <v>2053</v>
       </c>
       <c r="G583" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H583" s="4" t="s">
-        <v>1942</v>
+        <v>1847</v>
       </c>
       <c r="I583" s="4"/>
       <c r="J583" s="1"/>
       <c r="K583" s="1"/>
       <c r="L583" s="1"/>
       <c r="M583" s="1"/>
       <c r="N583" s="1"/>
       <c r="O583" s="1"/>
       <c r="P583" s="1"/>
       <c r="Q583" s="1"/>
       <c r="R583" s="1"/>
       <c r="S583" s="1"/>
       <c r="T583" s="1"/>
       <c r="U583" s="1"/>
       <c r="V583" s="1"/>
       <c r="W583" s="1"/>
     </row>
     <row r="584" spans="1:23">
       <c r="A584" s="3">
         <v>582</v>
       </c>
       <c r="B584" s="3" t="s">
-        <v>2051</v>
+        <v>2054</v>
       </c>
       <c r="C584" s="3" t="s">
-        <v>2052</v>
+        <v>1948</v>
       </c>
       <c r="D584" s="3" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
       <c r="E584" s="3" t="s">
-        <v>1719</v>
+        <v>1166</v>
       </c>
       <c r="F584" s="3" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="G584" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H584" s="4" t="s">
-        <v>2052</v>
+        <v>1948</v>
       </c>
       <c r="I584" s="4"/>
       <c r="J584" s="1"/>
       <c r="K584" s="1"/>
       <c r="L584" s="1"/>
       <c r="M584" s="1"/>
       <c r="N584" s="1"/>
       <c r="O584" s="1"/>
       <c r="P584" s="1"/>
       <c r="Q584" s="1"/>
       <c r="R584" s="1"/>
       <c r="S584" s="1"/>
       <c r="T584" s="1"/>
       <c r="U584" s="1"/>
       <c r="V584" s="1"/>
       <c r="W584" s="1"/>
     </row>
     <row r="585" spans="1:23">
       <c r="A585" s="3">
         <v>583</v>
       </c>
       <c r="B585" s="3" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="C585" s="3" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
       <c r="D585" s="3" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="E585" s="3" t="s">
-        <v>1166</v>
+        <v>1719</v>
       </c>
       <c r="F585" s="3" t="s">
+        <v>2060</v>
+      </c>
+      <c r="G585" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H585" s="4" t="s">
         <v>2058</v>
-      </c>
-[...4 lines deleted...]
-        <v>2056</v>
       </c>
       <c r="I585" s="4"/>
       <c r="J585" s="1"/>
       <c r="K585" s="1"/>
       <c r="L585" s="1"/>
       <c r="M585" s="1"/>
       <c r="N585" s="1"/>
       <c r="O585" s="1"/>
       <c r="P585" s="1"/>
       <c r="Q585" s="1"/>
       <c r="R585" s="1"/>
       <c r="S585" s="1"/>
       <c r="T585" s="1"/>
       <c r="U585" s="1"/>
       <c r="V585" s="1"/>
       <c r="W585" s="1"/>
     </row>
     <row r="586" spans="1:23">
       <c r="A586" s="3">
         <v>584</v>
       </c>
       <c r="B586" s="3" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="C586" s="3" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="D586" s="3" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="E586" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F586" s="3" t="s">
+        <v>2064</v>
+      </c>
+      <c r="G586" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H586" s="4" t="s">
         <v>2062</v>
-      </c>
-[...7 lines deleted...]
-        <v>2064</v>
       </c>
       <c r="I586" s="4"/>
       <c r="J586" s="1"/>
       <c r="K586" s="1"/>
       <c r="L586" s="1"/>
       <c r="M586" s="1"/>
       <c r="N586" s="1"/>
       <c r="O586" s="1"/>
       <c r="P586" s="1"/>
       <c r="Q586" s="1"/>
       <c r="R586" s="1"/>
       <c r="S586" s="1"/>
       <c r="T586" s="1"/>
       <c r="U586" s="1"/>
       <c r="V586" s="1"/>
       <c r="W586" s="1"/>
     </row>
     <row r="587" spans="1:23">
       <c r="A587" s="3">
         <v>585</v>
       </c>
       <c r="B587" s="3" t="s">
         <v>2065</v>
       </c>
       <c r="C587" s="3" t="s">
         <v>2066</v>
       </c>
       <c r="D587" s="3" t="s">
         <v>2067</v>
       </c>
       <c r="E587" s="3" t="s">
-        <v>1719</v>
+        <v>2068</v>
       </c>
       <c r="F587" s="3" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="G587" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H587" s="4" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="I587" s="4"/>
       <c r="J587" s="1"/>
       <c r="K587" s="1"/>
       <c r="L587" s="1"/>
       <c r="M587" s="1"/>
       <c r="N587" s="1"/>
       <c r="O587" s="1"/>
       <c r="P587" s="1"/>
       <c r="Q587" s="1"/>
       <c r="R587" s="1"/>
       <c r="S587" s="1"/>
       <c r="T587" s="1"/>
       <c r="U587" s="1"/>
       <c r="V587" s="1"/>
       <c r="W587" s="1"/>
     </row>
     <row r="588" spans="1:23">
       <c r="A588" s="3">
         <v>586</v>
       </c>
       <c r="B588" s="3" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C588" s="3" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="D588" s="3" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="E588" s="3" t="s">
-        <v>1166</v>
+        <v>1719</v>
       </c>
       <c r="F588" s="3" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="G588" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H588" s="4" t="s">
-        <v>2071</v>
+        <v>2075</v>
       </c>
       <c r="I588" s="4"/>
       <c r="J588" s="1"/>
       <c r="K588" s="1"/>
       <c r="L588" s="1"/>
       <c r="M588" s="1"/>
       <c r="N588" s="1"/>
       <c r="O588" s="1"/>
       <c r="P588" s="1"/>
       <c r="Q588" s="1"/>
       <c r="R588" s="1"/>
       <c r="S588" s="1"/>
       <c r="T588" s="1"/>
       <c r="U588" s="1"/>
       <c r="V588" s="1"/>
       <c r="W588" s="1"/>
     </row>
     <row r="589" spans="1:23">
       <c r="A589" s="3">
         <v>587</v>
       </c>
       <c r="B589" s="3" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="C589" s="3" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="D589" s="3" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="E589" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F589" s="3" t="s">
+        <v>2079</v>
+      </c>
+      <c r="G589" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H589" s="4" t="s">
         <v>2077</v>
-      </c>
-[...7 lines deleted...]
-        <v>1957</v>
       </c>
       <c r="I589" s="4"/>
       <c r="J589" s="1"/>
       <c r="K589" s="1"/>
       <c r="L589" s="1"/>
       <c r="M589" s="1"/>
       <c r="N589" s="1"/>
       <c r="O589" s="1"/>
       <c r="P589" s="1"/>
       <c r="Q589" s="1"/>
       <c r="R589" s="1"/>
       <c r="S589" s="1"/>
       <c r="T589" s="1"/>
       <c r="U589" s="1"/>
       <c r="V589" s="1"/>
       <c r="W589" s="1"/>
     </row>
     <row r="590" spans="1:23">
       <c r="A590" s="3">
         <v>588</v>
       </c>
       <c r="B590" s="3" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="C590" s="3" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="D590" s="3" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="E590" s="3" t="s">
-        <v>1166</v>
+        <v>2083</v>
       </c>
       <c r="F590" s="3" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="G590" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H590" s="4" t="s">
-        <v>2080</v>
+        <v>1963</v>
       </c>
       <c r="I590" s="4"/>
       <c r="J590" s="1"/>
       <c r="K590" s="1"/>
       <c r="L590" s="1"/>
       <c r="M590" s="1"/>
       <c r="N590" s="1"/>
       <c r="O590" s="1"/>
       <c r="P590" s="1"/>
       <c r="Q590" s="1"/>
       <c r="R590" s="1"/>
       <c r="S590" s="1"/>
       <c r="T590" s="1"/>
       <c r="U590" s="1"/>
       <c r="V590" s="1"/>
       <c r="W590" s="1"/>
     </row>
     <row r="591" spans="1:23">
       <c r="A591" s="3">
         <v>589</v>
       </c>
       <c r="B591" s="3" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="C591" s="3" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="D591" s="3" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="E591" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="F591" s="3" t="s">
+        <v>2088</v>
+      </c>
+      <c r="G591" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H591" s="4" t="s">
         <v>2086</v>
-      </c>
-[...4 lines deleted...]
-        <v>2084</v>
       </c>
       <c r="I591" s="4"/>
       <c r="J591" s="1"/>
       <c r="K591" s="1"/>
       <c r="L591" s="1"/>
       <c r="M591" s="1"/>
       <c r="N591" s="1"/>
       <c r="O591" s="1"/>
       <c r="P591" s="1"/>
       <c r="Q591" s="1"/>
       <c r="R591" s="1"/>
       <c r="S591" s="1"/>
       <c r="T591" s="1"/>
       <c r="U591" s="1"/>
       <c r="V591" s="1"/>
       <c r="W591" s="1"/>
     </row>
     <row r="592" spans="1:23">
       <c r="A592" s="3">
         <v>590</v>
       </c>
       <c r="B592" s="3" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="C592" s="3" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="D592" s="3" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="E592" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F592" s="3" t="s">
+        <v>2092</v>
+      </c>
+      <c r="G592" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H592" s="4" t="s">
         <v>2090</v>
-      </c>
-[...7 lines deleted...]
-        <v>2092</v>
       </c>
       <c r="I592" s="4"/>
       <c r="J592" s="1"/>
       <c r="K592" s="1"/>
       <c r="L592" s="1"/>
       <c r="M592" s="1"/>
       <c r="N592" s="1"/>
       <c r="O592" s="1"/>
       <c r="P592" s="1"/>
       <c r="Q592" s="1"/>
       <c r="R592" s="1"/>
       <c r="S592" s="1"/>
       <c r="T592" s="1"/>
       <c r="U592" s="1"/>
       <c r="V592" s="1"/>
       <c r="W592" s="1"/>
     </row>
     <row r="593" spans="1:23">
       <c r="A593" s="3">
         <v>591</v>
       </c>
       <c r="B593" s="3" t="s">
         <v>2093</v>
       </c>
       <c r="C593" s="3" t="s">
         <v>2094</v>
       </c>
       <c r="D593" s="3" t="s">
         <v>2095</v>
       </c>
       <c r="E593" s="3" t="s">
-        <v>2006</v>
+        <v>2096</v>
       </c>
       <c r="F593" s="3" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="G593" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H593" s="4" t="s">
-        <v>2094</v>
+        <v>2098</v>
       </c>
       <c r="I593" s="4"/>
       <c r="J593" s="1"/>
       <c r="K593" s="1"/>
       <c r="L593" s="1"/>
       <c r="M593" s="1"/>
       <c r="N593" s="1"/>
       <c r="O593" s="1"/>
       <c r="P593" s="1"/>
       <c r="Q593" s="1"/>
       <c r="R593" s="1"/>
       <c r="S593" s="1"/>
       <c r="T593" s="1"/>
       <c r="U593" s="1"/>
       <c r="V593" s="1"/>
       <c r="W593" s="1"/>
     </row>
     <row r="594" spans="1:23">
       <c r="A594" s="3">
         <v>592</v>
       </c>
       <c r="B594" s="3" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="C594" s="3" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="D594" s="3" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="E594" s="3" t="s">
-        <v>1303</v>
+        <v>2012</v>
       </c>
       <c r="F594" s="3" t="s">
+        <v>2102</v>
+      </c>
+      <c r="G594" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H594" s="4" t="s">
         <v>2100</v>
-      </c>
-[...4 lines deleted...]
-        <v>2098</v>
       </c>
       <c r="I594" s="4"/>
       <c r="J594" s="1"/>
       <c r="K594" s="1"/>
       <c r="L594" s="1"/>
       <c r="M594" s="1"/>
       <c r="N594" s="1"/>
       <c r="O594" s="1"/>
       <c r="P594" s="1"/>
       <c r="Q594" s="1"/>
       <c r="R594" s="1"/>
       <c r="S594" s="1"/>
       <c r="T594" s="1"/>
       <c r="U594" s="1"/>
       <c r="V594" s="1"/>
       <c r="W594" s="1"/>
     </row>
     <row r="595" spans="1:23">
       <c r="A595" s="3">
         <v>593</v>
       </c>
       <c r="B595" s="3" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="C595" s="3" t="s">
-        <v>1979</v>
+        <v>2104</v>
       </c>
       <c r="D595" s="3" t="s">
-        <v>2102</v>
+        <v>2105</v>
       </c>
       <c r="E595" s="3" t="s">
-        <v>1166</v>
+        <v>1303</v>
       </c>
       <c r="F595" s="3" t="s">
-        <v>2103</v>
+        <v>2106</v>
       </c>
       <c r="G595" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H595" s="4" t="s">
         <v>2104</v>
       </c>
       <c r="I595" s="4"/>
       <c r="J595" s="1"/>
       <c r="K595" s="1"/>
       <c r="L595" s="1"/>
       <c r="M595" s="1"/>
       <c r="N595" s="1"/>
       <c r="O595" s="1"/>
       <c r="P595" s="1"/>
       <c r="Q595" s="1"/>
       <c r="R595" s="1"/>
       <c r="S595" s="1"/>
       <c r="T595" s="1"/>
       <c r="U595" s="1"/>
       <c r="V595" s="1"/>
       <c r="W595" s="1"/>
     </row>
     <row r="596" spans="1:23">
       <c r="A596" s="3">
         <v>594</v>
       </c>
       <c r="B596" s="3" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="C596" s="3" t="s">
-        <v>2023</v>
+        <v>1985</v>
       </c>
       <c r="D596" s="3" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="E596" s="3" t="s">
-        <v>1303</v>
+        <v>1166</v>
       </c>
       <c r="F596" s="3" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="G596" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H596" s="4" t="s">
-        <v>2023</v>
+        <v>2110</v>
       </c>
       <c r="I596" s="4"/>
       <c r="J596" s="1"/>
       <c r="K596" s="1"/>
       <c r="L596" s="1"/>
       <c r="M596" s="1"/>
       <c r="N596" s="1"/>
       <c r="O596" s="1"/>
       <c r="P596" s="1"/>
       <c r="Q596" s="1"/>
       <c r="R596" s="1"/>
       <c r="S596" s="1"/>
       <c r="T596" s="1"/>
       <c r="U596" s="1"/>
       <c r="V596" s="1"/>
       <c r="W596" s="1"/>
     </row>
     <row r="597" spans="1:23">
       <c r="A597" s="3">
         <v>595</v>
       </c>
       <c r="B597" s="3" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="C597" s="3" t="s">
-        <v>2109</v>
+        <v>2029</v>
       </c>
       <c r="D597" s="3" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="E597" s="3" t="s">
-        <v>2111</v>
+        <v>1303</v>
       </c>
       <c r="F597" s="3" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="G597" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H597" s="4" t="s">
-        <v>2113</v>
+        <v>2029</v>
       </c>
       <c r="I597" s="4"/>
       <c r="J597" s="1"/>
       <c r="K597" s="1"/>
       <c r="L597" s="1"/>
       <c r="M597" s="1"/>
       <c r="N597" s="1"/>
       <c r="O597" s="1"/>
       <c r="P597" s="1"/>
       <c r="Q597" s="1"/>
       <c r="R597" s="1"/>
       <c r="S597" s="1"/>
       <c r="T597" s="1"/>
       <c r="U597" s="1"/>
       <c r="V597" s="1"/>
       <c r="W597" s="1"/>
     </row>
     <row r="598" spans="1:23">
       <c r="A598" s="3">
         <v>596</v>
       </c>
       <c r="B598" s="3" t="s">
         <v>2114</v>
       </c>
       <c r="C598" s="3" t="s">
-        <v>2075</v>
+        <v>2115</v>
       </c>
       <c r="D598" s="3" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="E598" s="3" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="F598" s="3" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="G598" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H598" s="4" t="s">
-        <v>2075</v>
+        <v>2119</v>
       </c>
       <c r="I598" s="4"/>
       <c r="J598" s="1"/>
       <c r="K598" s="1"/>
       <c r="L598" s="1"/>
       <c r="M598" s="1"/>
       <c r="N598" s="1"/>
       <c r="O598" s="1"/>
       <c r="P598" s="1"/>
       <c r="Q598" s="1"/>
       <c r="R598" s="1"/>
       <c r="S598" s="1"/>
       <c r="T598" s="1"/>
       <c r="U598" s="1"/>
       <c r="V598" s="1"/>
       <c r="W598" s="1"/>
     </row>
     <row r="599" spans="1:23">
       <c r="A599" s="3">
         <v>597</v>
       </c>
       <c r="B599" s="3" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="C599" s="3" t="s">
-        <v>2119</v>
+        <v>2081</v>
       </c>
       <c r="D599" s="3" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="E599" s="3" t="s">
-        <v>187</v>
+        <v>2122</v>
       </c>
       <c r="F599" s="3" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="G599" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H599" s="4" t="s">
-        <v>2119</v>
+        <v>2081</v>
       </c>
       <c r="I599" s="4"/>
       <c r="J599" s="1"/>
       <c r="K599" s="1"/>
       <c r="L599" s="1"/>
       <c r="M599" s="1"/>
       <c r="N599" s="1"/>
       <c r="O599" s="1"/>
       <c r="P599" s="1"/>
       <c r="Q599" s="1"/>
       <c r="R599" s="1"/>
       <c r="S599" s="1"/>
       <c r="T599" s="1"/>
       <c r="U599" s="1"/>
       <c r="V599" s="1"/>
       <c r="W599" s="1"/>
     </row>
     <row r="600" spans="1:23">
       <c r="A600" s="3">
         <v>598</v>
       </c>
       <c r="B600" s="3" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="C600" s="3" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
       <c r="D600" s="3" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="E600" s="3" t="s">
-        <v>1166</v>
+        <v>187</v>
       </c>
       <c r="F600" s="3" t="s">
+        <v>2127</v>
+      </c>
+      <c r="G600" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H600" s="4" t="s">
         <v>2125</v>
-      </c>
-[...4 lines deleted...]
-        <v>2123</v>
       </c>
       <c r="I600" s="4"/>
       <c r="J600" s="1"/>
       <c r="K600" s="1"/>
       <c r="L600" s="1"/>
       <c r="M600" s="1"/>
       <c r="N600" s="1"/>
       <c r="O600" s="1"/>
       <c r="P600" s="1"/>
       <c r="Q600" s="1"/>
       <c r="R600" s="1"/>
       <c r="S600" s="1"/>
       <c r="T600" s="1"/>
       <c r="U600" s="1"/>
       <c r="V600" s="1"/>
       <c r="W600" s="1"/>
     </row>
     <row r="601" spans="1:23">
       <c r="A601" s="3">
         <v>599</v>
       </c>
       <c r="B601" s="3" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
       <c r="C601" s="3" t="s">
-        <v>1979</v>
+        <v>2129</v>
       </c>
       <c r="D601" s="3" t="s">
-        <v>2127</v>
+        <v>2130</v>
       </c>
       <c r="E601" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="F601" s="3" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
       <c r="G601" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H601" s="4" t="s">
-        <v>1979</v>
+        <v>2129</v>
       </c>
       <c r="I601" s="4"/>
       <c r="J601" s="1"/>
       <c r="K601" s="1"/>
       <c r="L601" s="1"/>
       <c r="M601" s="1"/>
       <c r="N601" s="1"/>
       <c r="O601" s="1"/>
       <c r="P601" s="1"/>
       <c r="Q601" s="1"/>
       <c r="R601" s="1"/>
       <c r="S601" s="1"/>
       <c r="T601" s="1"/>
       <c r="U601" s="1"/>
       <c r="V601" s="1"/>
       <c r="W601" s="1"/>
     </row>
     <row r="602" spans="1:23">
       <c r="A602" s="3">
         <v>600</v>
       </c>
       <c r="B602" s="3" t="s">
-        <v>2129</v>
+        <v>2132</v>
       </c>
       <c r="C602" s="3" t="s">
-        <v>2130</v>
+        <v>1985</v>
       </c>
       <c r="D602" s="3" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="E602" s="3" t="s">
-        <v>1303</v>
+        <v>1166</v>
       </c>
       <c r="F602" s="3" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="G602" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H602" s="4" t="s">
-        <v>2130</v>
+        <v>1985</v>
       </c>
       <c r="I602" s="4"/>
       <c r="J602" s="1"/>
       <c r="K602" s="1"/>
       <c r="L602" s="1"/>
       <c r="M602" s="1"/>
       <c r="N602" s="1"/>
       <c r="O602" s="1"/>
       <c r="P602" s="1"/>
       <c r="Q602" s="1"/>
       <c r="R602" s="1"/>
       <c r="S602" s="1"/>
       <c r="T602" s="1"/>
       <c r="U602" s="1"/>
       <c r="V602" s="1"/>
       <c r="W602" s="1"/>
     </row>
     <row r="603" spans="1:23">
       <c r="A603" s="3">
         <v>601</v>
       </c>
       <c r="B603" s="3" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="C603" s="3" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="D603" s="3" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="E603" s="3" t="s">
-        <v>1166</v>
+        <v>1303</v>
       </c>
       <c r="F603" s="3" t="s">
+        <v>2138</v>
+      </c>
+      <c r="G603" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H603" s="4" t="s">
         <v>2136</v>
-      </c>
-[...4 lines deleted...]
-        <v>2134</v>
       </c>
       <c r="I603" s="4"/>
       <c r="J603" s="1"/>
       <c r="K603" s="1"/>
       <c r="L603" s="1"/>
       <c r="M603" s="1"/>
       <c r="N603" s="1"/>
       <c r="O603" s="1"/>
       <c r="P603" s="1"/>
       <c r="Q603" s="1"/>
       <c r="R603" s="1"/>
       <c r="S603" s="1"/>
       <c r="T603" s="1"/>
       <c r="U603" s="1"/>
       <c r="V603" s="1"/>
       <c r="W603" s="1"/>
     </row>
     <row r="604" spans="1:23">
       <c r="A604" s="3">
         <v>602</v>
       </c>
       <c r="B604" s="3" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="C604" s="3" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
       <c r="D604" s="3" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="E604" s="3" t="s">
-        <v>1303</v>
+        <v>1166</v>
       </c>
       <c r="F604" s="3" t="s">
+        <v>2142</v>
+      </c>
+      <c r="G604" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H604" s="4" t="s">
         <v>2140</v>
-      </c>
-[...4 lines deleted...]
-        <v>2138</v>
       </c>
       <c r="I604" s="4"/>
       <c r="J604" s="1"/>
       <c r="K604" s="1"/>
       <c r="L604" s="1"/>
       <c r="M604" s="1"/>
       <c r="N604" s="1"/>
       <c r="O604" s="1"/>
       <c r="P604" s="1"/>
       <c r="Q604" s="1"/>
       <c r="R604" s="1"/>
       <c r="S604" s="1"/>
       <c r="T604" s="1"/>
       <c r="U604" s="1"/>
       <c r="V604" s="1"/>
       <c r="W604" s="1"/>
     </row>
     <row r="605" spans="1:23">
       <c r="A605" s="3">
         <v>603</v>
       </c>
       <c r="B605" s="3" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="C605" s="3" t="s">
-        <v>1895</v>
+        <v>2144</v>
       </c>
       <c r="D605" s="3" t="s">
-        <v>2142</v>
+        <v>2145</v>
       </c>
       <c r="E605" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="F605" s="3" t="s">
-        <v>2143</v>
+        <v>2146</v>
       </c>
       <c r="G605" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H605" s="4" t="s">
-        <v>1895</v>
+        <v>2144</v>
       </c>
       <c r="I605" s="4"/>
       <c r="J605" s="1"/>
       <c r="K605" s="1"/>
       <c r="L605" s="1"/>
       <c r="M605" s="1"/>
       <c r="N605" s="1"/>
       <c r="O605" s="1"/>
       <c r="P605" s="1"/>
       <c r="Q605" s="1"/>
       <c r="R605" s="1"/>
       <c r="S605" s="1"/>
       <c r="T605" s="1"/>
       <c r="U605" s="1"/>
       <c r="V605" s="1"/>
       <c r="W605" s="1"/>
     </row>
     <row r="606" spans="1:23">
       <c r="A606" s="3">
         <v>604</v>
       </c>
       <c r="B606" s="3" t="s">
-        <v>2144</v>
+        <v>2147</v>
       </c>
       <c r="C606" s="3" t="s">
-        <v>2145</v>
+        <v>1895</v>
       </c>
       <c r="D606" s="3" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="E606" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="F606" s="3" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="G606" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H606" s="4" t="s">
-        <v>2145</v>
+        <v>1895</v>
       </c>
       <c r="I606" s="4"/>
       <c r="J606" s="1"/>
       <c r="K606" s="1"/>
       <c r="L606" s="1"/>
       <c r="M606" s="1"/>
       <c r="N606" s="1"/>
       <c r="O606" s="1"/>
       <c r="P606" s="1"/>
       <c r="Q606" s="1"/>
       <c r="R606" s="1"/>
       <c r="S606" s="1"/>
       <c r="T606" s="1"/>
       <c r="U606" s="1"/>
       <c r="V606" s="1"/>
       <c r="W606" s="1"/>
     </row>
     <row r="607" spans="1:23">
       <c r="A607" s="3">
         <v>605</v>
       </c>
       <c r="B607" s="3" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="C607" s="3" t="s">
-        <v>1866</v>
+        <v>2151</v>
       </c>
       <c r="D607" s="3" t="s">
-        <v>2149</v>
+        <v>2152</v>
       </c>
       <c r="E607" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="F607" s="3" t="s">
-        <v>2150</v>
+        <v>2153</v>
       </c>
       <c r="G607" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H607" s="4" t="s">
-        <v>1866</v>
+        <v>2151</v>
       </c>
       <c r="I607" s="4"/>
       <c r="J607" s="1"/>
       <c r="K607" s="1"/>
       <c r="L607" s="1"/>
       <c r="M607" s="1"/>
       <c r="N607" s="1"/>
       <c r="O607" s="1"/>
       <c r="P607" s="1"/>
       <c r="Q607" s="1"/>
       <c r="R607" s="1"/>
       <c r="S607" s="1"/>
       <c r="T607" s="1"/>
       <c r="U607" s="1"/>
       <c r="V607" s="1"/>
       <c r="W607" s="1"/>
     </row>
     <row r="608" spans="1:23">
       <c r="A608" s="3">
         <v>606</v>
       </c>
       <c r="B608" s="3" t="s">
-        <v>2151</v>
+        <v>2154</v>
       </c>
       <c r="C608" s="3" t="s">
-        <v>2152</v>
+        <v>1866</v>
       </c>
       <c r="D608" s="3" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="E608" s="3" t="s">
-        <v>2154</v>
+        <v>1303</v>
       </c>
       <c r="F608" s="3" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="G608" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H608" s="4" t="s">
-        <v>2138</v>
+        <v>1866</v>
       </c>
       <c r="I608" s="4"/>
       <c r="J608" s="1"/>
       <c r="K608" s="1"/>
       <c r="L608" s="1"/>
       <c r="M608" s="1"/>
       <c r="N608" s="1"/>
       <c r="O608" s="1"/>
       <c r="P608" s="1"/>
       <c r="Q608" s="1"/>
       <c r="R608" s="1"/>
       <c r="S608" s="1"/>
       <c r="T608" s="1"/>
       <c r="U608" s="1"/>
       <c r="V608" s="1"/>
       <c r="W608" s="1"/>
     </row>
     <row r="609" spans="1:23">
       <c r="A609" s="3">
         <v>607</v>
       </c>
       <c r="B609" s="3" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="C609" s="3" t="s">
-        <v>2034</v>
+        <v>2158</v>
       </c>
       <c r="D609" s="3" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="E609" s="3" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="F609" s="3" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="G609" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H609" s="4" t="s">
-        <v>2160</v>
+        <v>2144</v>
       </c>
       <c r="I609" s="4"/>
       <c r="J609" s="1"/>
       <c r="K609" s="1"/>
       <c r="L609" s="1"/>
       <c r="M609" s="1"/>
       <c r="N609" s="1"/>
       <c r="O609" s="1"/>
       <c r="P609" s="1"/>
       <c r="Q609" s="1"/>
       <c r="R609" s="1"/>
       <c r="S609" s="1"/>
       <c r="T609" s="1"/>
       <c r="U609" s="1"/>
       <c r="V609" s="1"/>
       <c r="W609" s="1"/>
     </row>
     <row r="610" spans="1:23">
       <c r="A610" s="3">
         <v>608</v>
       </c>
       <c r="B610" s="3" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="C610" s="3" t="s">
-        <v>2162</v>
+        <v>2040</v>
       </c>
       <c r="D610" s="3" t="s">
         <v>2163</v>
       </c>
       <c r="E610" s="3" t="s">
-        <v>1303</v>
+        <v>2164</v>
       </c>
       <c r="F610" s="3" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="G610" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H610" s="4" t="s">
-        <v>2162</v>
+        <v>2166</v>
       </c>
       <c r="I610" s="4"/>
       <c r="J610" s="1"/>
       <c r="K610" s="1"/>
       <c r="L610" s="1"/>
       <c r="M610" s="1"/>
       <c r="N610" s="1"/>
       <c r="O610" s="1"/>
       <c r="P610" s="1"/>
       <c r="Q610" s="1"/>
       <c r="R610" s="1"/>
       <c r="S610" s="1"/>
       <c r="T610" s="1"/>
       <c r="U610" s="1"/>
       <c r="V610" s="1"/>
       <c r="W610" s="1"/>
     </row>
     <row r="611" spans="1:23">
       <c r="A611" s="3">
         <v>609</v>
       </c>
       <c r="B611" s="3" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="C611" s="3" t="s">
-        <v>2019</v>
+        <v>2168</v>
       </c>
       <c r="D611" s="3" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
       <c r="E611" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="F611" s="3" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
       <c r="G611" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H611" s="4" t="s">
-        <v>2019</v>
+        <v>2168</v>
       </c>
       <c r="I611" s="4"/>
       <c r="J611" s="1"/>
       <c r="K611" s="1"/>
       <c r="L611" s="1"/>
       <c r="M611" s="1"/>
       <c r="N611" s="1"/>
       <c r="O611" s="1"/>
       <c r="P611" s="1"/>
       <c r="Q611" s="1"/>
       <c r="R611" s="1"/>
       <c r="S611" s="1"/>
       <c r="T611" s="1"/>
       <c r="U611" s="1"/>
       <c r="V611" s="1"/>
       <c r="W611" s="1"/>
     </row>
     <row r="612" spans="1:23">
       <c r="A612" s="3">
         <v>610</v>
       </c>
       <c r="B612" s="3" t="s">
-        <v>2168</v>
+        <v>2171</v>
       </c>
       <c r="C612" s="3" t="s">
-        <v>2094</v>
+        <v>2025</v>
       </c>
       <c r="D612" s="3" t="s">
-        <v>2169</v>
+        <v>2172</v>
       </c>
       <c r="E612" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="F612" s="3" t="s">
-        <v>2170</v>
+        <v>2173</v>
       </c>
       <c r="G612" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H612" s="4" t="s">
-        <v>2094</v>
+        <v>2025</v>
       </c>
       <c r="I612" s="4"/>
       <c r="J612" s="1"/>
       <c r="K612" s="1"/>
       <c r="L612" s="1"/>
       <c r="M612" s="1"/>
       <c r="N612" s="1"/>
       <c r="O612" s="1"/>
       <c r="P612" s="1"/>
       <c r="Q612" s="1"/>
       <c r="R612" s="1"/>
       <c r="S612" s="1"/>
       <c r="T612" s="1"/>
       <c r="U612" s="1"/>
       <c r="V612" s="1"/>
       <c r="W612" s="1"/>
     </row>
     <row r="613" spans="1:23">
       <c r="A613" s="3">
         <v>611</v>
       </c>
       <c r="B613" s="3" t="s">
-        <v>2171</v>
+        <v>2174</v>
       </c>
       <c r="C613" s="3" t="s">
-        <v>2172</v>
+        <v>2100</v>
       </c>
       <c r="D613" s="3" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="E613" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="F613" s="3" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="G613" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H613" s="4" t="s">
-        <v>2172</v>
+        <v>2100</v>
       </c>
       <c r="I613" s="4"/>
       <c r="J613" s="1"/>
       <c r="K613" s="1"/>
       <c r="L613" s="1"/>
       <c r="M613" s="1"/>
       <c r="N613" s="1"/>
       <c r="O613" s="1"/>
       <c r="P613" s="1"/>
       <c r="Q613" s="1"/>
       <c r="R613" s="1"/>
       <c r="S613" s="1"/>
       <c r="T613" s="1"/>
       <c r="U613" s="1"/>
       <c r="V613" s="1"/>
       <c r="W613" s="1"/>
     </row>
     <row r="614" spans="1:23">
       <c r="A614" s="3">
         <v>612</v>
       </c>
       <c r="B614" s="3" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="C614" s="3" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="D614" s="3" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="E614" s="3" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F614" s="3" t="s">
+        <v>2181</v>
+      </c>
+      <c r="G614" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H614" s="4" t="s">
         <v>2178</v>
-      </c>
-[...7 lines deleted...]
-        <v>2176</v>
       </c>
       <c r="I614" s="4"/>
       <c r="J614" s="1"/>
       <c r="K614" s="1"/>
       <c r="L614" s="1"/>
       <c r="M614" s="1"/>
       <c r="N614" s="1"/>
       <c r="O614" s="1"/>
       <c r="P614" s="1"/>
       <c r="Q614" s="1"/>
       <c r="R614" s="1"/>
       <c r="S614" s="1"/>
       <c r="T614" s="1"/>
       <c r="U614" s="1"/>
       <c r="V614" s="1"/>
       <c r="W614" s="1"/>
+    </row>
+    <row r="615" spans="1:23">
+      <c r="A615" s="3">
+        <v>613</v>
+      </c>
+      <c r="B615" s="3" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C615" s="3" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D615" s="3" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E615" s="3" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F615" s="3" t="s">
+        <v>2185</v>
+      </c>
+      <c r="G615" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H615" s="4" t="s">
+        <v>2183</v>
+      </c>
+      <c r="I615" s="4"/>
+      <c r="J615" s="1"/>
+      <c r="K615" s="1"/>
+      <c r="L615" s="1"/>
+      <c r="M615" s="1"/>
+      <c r="N615" s="1"/>
+      <c r="O615" s="1"/>
+      <c r="P615" s="1"/>
+      <c r="Q615" s="1"/>
+      <c r="R615" s="1"/>
+      <c r="S615" s="1"/>
+      <c r="T615" s="1"/>
+      <c r="U615" s="1"/>
+      <c r="V615" s="1"/>
+      <c r="W615" s="1"/>
+    </row>
+    <row r="616" spans="1:23">
+      <c r="A616" s="3">
+        <v>614</v>
+      </c>
+      <c r="B616" s="3" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C616" s="3" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D616" s="3" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E616" s="3" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F616" s="3" t="s">
+        <v>2190</v>
+      </c>
+      <c r="G616" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H616" s="4" t="s">
+        <v>2187</v>
+      </c>
+      <c r="I616" s="4"/>
+      <c r="J616" s="1"/>
+      <c r="K616" s="1"/>
+      <c r="L616" s="1"/>
+      <c r="M616" s="1"/>
+      <c r="N616" s="1"/>
+      <c r="O616" s="1"/>
+      <c r="P616" s="1"/>
+      <c r="Q616" s="1"/>
+      <c r="R616" s="1"/>
+      <c r="S616" s="1"/>
+      <c r="T616" s="1"/>
+      <c r="U616" s="1"/>
+      <c r="V616" s="1"/>
+      <c r="W616" s="1"/>
+    </row>
+    <row r="617" spans="1:23">
+      <c r="A617" s="3">
+        <v>615</v>
+      </c>
+      <c r="B617" s="3" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C617" s="3" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D617" s="3" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E617" s="3" t="s">
+        <v>2193</v>
+      </c>
+      <c r="F617" s="3" t="s">
+        <v>2194</v>
+      </c>
+      <c r="G617" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H617" s="4" t="s">
+        <v>2195</v>
+      </c>
+      <c r="I617" s="4"/>
+      <c r="J617" s="1"/>
+      <c r="K617" s="1"/>
+      <c r="L617" s="1"/>
+      <c r="M617" s="1"/>
+      <c r="N617" s="1"/>
+      <c r="O617" s="1"/>
+      <c r="P617" s="1"/>
+      <c r="Q617" s="1"/>
+      <c r="R617" s="1"/>
+      <c r="S617" s="1"/>
+      <c r="T617" s="1"/>
+      <c r="U617" s="1"/>
+      <c r="V617" s="1"/>
+      <c r="W617" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>