--- v2 (2026-07-20)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="489">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1275,50 +1275,68 @@
     <t>VMR/2023/002817</t>
   </si>
   <si>
     <t>Vendor Registration.</t>
   </si>
   <si>
     <t>0000000066</t>
   </si>
   <si>
     <t>2024-07-05</t>
   </si>
   <si>
     <t>REQ/2024/4734</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>VMR/2023/002816</t>
   </si>
   <si>
     <t>Vendor Registration Request.</t>
   </si>
   <si>
     <t>0000000174</t>
+  </si>
+  <si>
+    <t>REQ/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>VMR/2023/000658</t>
+  </si>
+  <si>
+    <t>Please approve</t>
+  </si>
+  <si>
+    <t>0000000286</t>
+  </si>
+  <si>
+    <t>2026-09-20</t>
   </si>
   <si>
     <t>REQ/2024/3359</t>
   </si>
   <si>
     <t>VMR/2024/000628</t>
   </si>
   <si>
     <t>0000000258</t>
   </si>
   <si>
     <t>REQ/2024/3931</t>
   </si>
   <si>
     <t>VMR/2024/1908</t>
   </si>
   <si>
     <t>0000000220</t>
   </si>
   <si>
     <t>REQ/2024/3351</t>
   </si>
   <si>
     <t>VMR/2024/001648</t>
   </si>
@@ -1860,51 +1878,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W117"/>
+  <dimension ref="A1:W118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="74.267578" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -6060,476 +6078,476 @@
       </c>
       <c r="I103" s="4"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="M103" s="1"/>
       <c r="N103" s="1"/>
       <c r="O103" s="1"/>
       <c r="P103" s="1"/>
       <c r="Q103" s="1"/>
       <c r="R103" s="1"/>
       <c r="S103" s="1"/>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>421</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>378</v>
+        <v>422</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>13</v>
+        <v>424</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H104" s="4" t="s">
-        <v>378</v>
+        <v>426</v>
       </c>
       <c r="I104" s="4"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
       <c r="N104" s="1"/>
       <c r="O104" s="1"/>
       <c r="P104" s="1"/>
       <c r="Q104" s="1"/>
       <c r="R104" s="1"/>
       <c r="S104" s="1"/>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>407</v>
+        <v>378</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H105" s="4" t="s">
-        <v>407</v>
+        <v>378</v>
       </c>
       <c r="I105" s="4"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
       <c r="N105" s="1"/>
       <c r="O105" s="1"/>
       <c r="P105" s="1"/>
       <c r="Q105" s="1"/>
       <c r="R105" s="1"/>
       <c r="S105" s="1"/>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>378</v>
+        <v>407</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>429</v>
+        <v>13</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H106" s="4" t="s">
-        <v>378</v>
+        <v>407</v>
       </c>
       <c r="I106" s="4"/>
       <c r="J106" s="1"/>
       <c r="K106" s="1"/>
       <c r="L106" s="1"/>
       <c r="M106" s="1"/>
       <c r="N106" s="1"/>
       <c r="O106" s="1"/>
       <c r="P106" s="1"/>
       <c r="Q106" s="1"/>
       <c r="R106" s="1"/>
       <c r="S106" s="1"/>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>432</v>
+        <v>378</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>318</v>
+        <v>435</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="4" t="s">
-        <v>432</v>
+        <v>378</v>
       </c>
       <c r="I107" s="4"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
       <c r="M107" s="1"/>
       <c r="N107" s="1"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
       <c r="Q107" s="1"/>
       <c r="R107" s="1"/>
       <c r="S107" s="1"/>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>384</v>
+        <v>438</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>216</v>
+        <v>318</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H108" s="4" t="s">
-        <v>384</v>
+        <v>438</v>
       </c>
       <c r="I108" s="4"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="M108" s="1"/>
       <c r="N108" s="1"/>
       <c r="O108" s="1"/>
       <c r="P108" s="1"/>
       <c r="Q108" s="1"/>
       <c r="R108" s="1"/>
       <c r="S108" s="1"/>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>439</v>
+        <v>384</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>441</v>
+        <v>216</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="4" t="s">
-        <v>358</v>
+        <v>384</v>
       </c>
       <c r="I109" s="4"/>
       <c r="J109" s="1"/>
       <c r="K109" s="1"/>
       <c r="L109" s="1"/>
       <c r="M109" s="1"/>
       <c r="N109" s="1"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
       <c r="S109" s="1"/>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>417</v>
+        <v>445</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>13</v>
+        <v>447</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H110" s="4" t="s">
-        <v>417</v>
+        <v>358</v>
       </c>
       <c r="I110" s="4"/>
       <c r="J110" s="1"/>
       <c r="K110" s="1"/>
       <c r="L110" s="1"/>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
       <c r="P110" s="1"/>
       <c r="Q110" s="1"/>
       <c r="R110" s="1"/>
       <c r="S110" s="1"/>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>447</v>
+        <v>417</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>449</v>
+        <v>13</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H111" s="4" t="s">
-        <v>447</v>
+        <v>417</v>
       </c>
       <c r="I111" s="4"/>
       <c r="J111" s="1"/>
       <c r="K111" s="1"/>
       <c r="L111" s="1"/>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
       <c r="Q111" s="1"/>
       <c r="R111" s="1"/>
       <c r="S111" s="1"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D112" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H112" s="4" t="s">
         <v>453</v>
-      </c>
-[...10 lines deleted...]
-        <v>452</v>
       </c>
       <c r="I112" s="4"/>
       <c r="J112" s="1"/>
       <c r="K112" s="1"/>
       <c r="L112" s="1"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1"/>
       <c r="S112" s="1"/>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E113" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H113" s="4" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>456</v>
       </c>
       <c r="I113" s="4"/>
       <c r="J113" s="1"/>
       <c r="K113" s="1"/>
       <c r="L113" s="1"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1"/>
       <c r="S113" s="1"/>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D114" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H114" s="4" t="s">
         <v>462</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
       <c r="I114" s="4"/>
       <c r="J114" s="1"/>
       <c r="K114" s="1"/>
       <c r="L114" s="1"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
       <c r="S114" s="1"/>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>466</v>
       </c>
       <c r="C115" s="3" t="s">
@@ -6567,108 +6585,149 @@
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>472</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>473</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>474</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>475</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>476</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H116" s="4" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="I116" s="4"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D117" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H117" s="4" t="s">
         <v>479</v>
-      </c>
-[...10 lines deleted...]
-        <v>482</v>
       </c>
       <c r="I117" s="4"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
+    </row>
+    <row r="118" spans="1:23">
+      <c r="A118" s="3">
+        <v>116</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H118" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="I118" s="4"/>
+      <c r="J118" s="1"/>
+      <c r="K118" s="1"/>
+      <c r="L118" s="1"/>
+      <c r="M118" s="1"/>
+      <c r="N118" s="1"/>
+      <c r="O118" s="1"/>
+      <c r="P118" s="1"/>
+      <c r="Q118" s="1"/>
+      <c r="R118" s="1"/>
+      <c r="S118" s="1"/>
+      <c r="T118" s="1"/>
+      <c r="U118" s="1"/>
+      <c r="V118" s="1"/>
+      <c r="W118" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>