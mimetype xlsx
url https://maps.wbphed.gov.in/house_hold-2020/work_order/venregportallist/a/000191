--- v3 (2026-02-07)
+++ v4 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="562">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1665,50 +1665,65 @@
     <t>2026-01-09</t>
   </si>
   <si>
     <t>VMR/2023/002332</t>
   </si>
   <si>
     <t>0000000355</t>
   </si>
   <si>
     <t>REQ/001278/2025-2026</t>
   </si>
   <si>
     <t>2026-01-10</t>
   </si>
   <si>
     <t>VMR/2024/000701</t>
   </si>
   <si>
     <t>Working Contractor</t>
   </si>
   <si>
     <t>0000000356</t>
   </si>
   <si>
     <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>REQ/001436/2025-2026</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>VMR/2023/000794</t>
+  </si>
+  <si>
+    <t>FOR BILL SUBMISSION</t>
+  </si>
+  <si>
+    <t>0000000263</t>
   </si>
   <si>
     <t>REQ/001238/2025-2026</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
   <si>
     <t>E billing</t>
   </si>
   <si>
     <t>0000000150</t>
   </si>
   <si>
     <t>2025-12-22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2082,51 +2097,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W132"/>
+  <dimension ref="A1:W133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="181.5271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -7415,67 +7430,108 @@
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>551</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>552</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>553</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>554</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>555</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H132" s="4" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="I132" s="4"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
+    </row>
+    <row r="133" spans="1:23">
+      <c r="A133" s="3">
+        <v>131</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H133" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="I133" s="4"/>
+      <c r="J133" s="1"/>
+      <c r="K133" s="1"/>
+      <c r="L133" s="1"/>
+      <c r="M133" s="1"/>
+      <c r="N133" s="1"/>
+      <c r="O133" s="1"/>
+      <c r="P133" s="1"/>
+      <c r="Q133" s="1"/>
+      <c r="R133" s="1"/>
+      <c r="S133" s="1"/>
+      <c r="T133" s="1"/>
+      <c r="U133" s="1"/>
+      <c r="V133" s="1"/>
+      <c r="W133" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>