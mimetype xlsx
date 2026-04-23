--- v4 (2026-04-01)
+++ v5 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="562">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1665,50 +1665,68 @@
     <t>2026-01-09</t>
   </si>
   <si>
     <t>VMR/2023/002332</t>
   </si>
   <si>
     <t>0000000355</t>
   </si>
   <si>
     <t>REQ/001278/2025-2026</t>
   </si>
   <si>
     <t>2026-01-10</t>
   </si>
   <si>
     <t>VMR/2024/000701</t>
   </si>
   <si>
     <t>Working Contractor</t>
   </si>
   <si>
     <t>0000000356</t>
   </si>
   <si>
     <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>REQ/000026/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>VMR/2023/001519</t>
+  </si>
+  <si>
+    <t>Request for Vendor registration</t>
+  </si>
+  <si>
+    <t>0000000359</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
   </si>
   <si>
     <t>REQ/001436/2025-2026</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
     <t>VMR/2023/000794</t>
   </si>
   <si>
     <t>FOR BILL SUBMISSION</t>
   </si>
   <si>
     <t>0000000263</t>
   </si>
   <si>
     <t>REQ/001238/2025-2026</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>VMR/2023/001980</t>
   </si>
@@ -2097,51 +2115,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W133"/>
+  <dimension ref="A1:W134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="181.5271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -7430,108 +7448,149 @@
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>551</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>552</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>553</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>554</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>555</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H132" s="4" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="I132" s="4"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D133" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H133" s="4" t="s">
         <v>558</v>
-      </c>
-[...10 lines deleted...]
-        <v>561</v>
       </c>
       <c r="I133" s="4"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
+    </row>
+    <row r="134" spans="1:23">
+      <c r="A134" s="3">
+        <v>132</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H134" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="I134" s="4"/>
+      <c r="J134" s="1"/>
+      <c r="K134" s="1"/>
+      <c r="L134" s="1"/>
+      <c r="M134" s="1"/>
+      <c r="N134" s="1"/>
+      <c r="O134" s="1"/>
+      <c r="P134" s="1"/>
+      <c r="Q134" s="1"/>
+      <c r="R134" s="1"/>
+      <c r="S134" s="1"/>
+      <c r="T134" s="1"/>
+      <c r="U134" s="1"/>
+      <c r="V134" s="1"/>
+      <c r="W134" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>