--- v5 (2026-04-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="573">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1647,50 +1647,65 @@
     <t>REQ/2024/4116</t>
   </si>
   <si>
     <t>2024-08-13</t>
   </si>
   <si>
     <t>VMR/2024/1991</t>
   </si>
   <si>
     <t>TENDER PUPOSE</t>
   </si>
   <si>
     <t>0000000284</t>
   </si>
   <si>
     <t>REQ/001272/2025-2026</t>
   </si>
   <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>VMR/2023/002332</t>
   </si>
   <si>
     <t>0000000355</t>
+  </si>
+  <si>
+    <t>REQ/000293/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>VMR/2023/002862</t>
+  </si>
+  <si>
+    <t>0000000360</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
   </si>
   <si>
     <t>REQ/001278/2025-2026</t>
   </si>
   <si>
     <t>2026-01-10</t>
   </si>
   <si>
     <t>VMR/2024/000701</t>
   </si>
   <si>
     <t>Working Contractor</t>
   </si>
   <si>
     <t>0000000356</t>
   </si>
   <si>
     <t>2026-01-13</t>
   </si>
   <si>
     <t>REQ/000026/2026-2027</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
@@ -2115,51 +2130,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W134"/>
+  <dimension ref="A1:W135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="181.5271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -7398,199 +7413,240 @@
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
       <c r="P130" s="1"/>
       <c r="Q130" s="1"/>
       <c r="R130" s="1"/>
       <c r="S130" s="1"/>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>545</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>546</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>547</v>
       </c>
       <c r="E131" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F131" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="F131" s="3" t="s">
+      <c r="G131" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H131" s="4" t="s">
         <v>549</v>
-      </c>
-[...4 lines deleted...]
-        <v>550</v>
       </c>
       <c r="I131" s="4"/>
       <c r="J131" s="1"/>
       <c r="K131" s="1"/>
       <c r="L131" s="1"/>
       <c r="M131" s="1"/>
       <c r="N131" s="1"/>
       <c r="O131" s="1"/>
       <c r="P131" s="1"/>
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="C132" s="3" t="s">
         <v>551</v>
       </c>
-      <c r="C132" s="3" t="s">
+      <c r="D132" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="D132" s="3" t="s">
+      <c r="E132" s="3" t="s">
         <v>553</v>
       </c>
-      <c r="E132" s="3" t="s">
+      <c r="F132" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="F132" s="3" t="s">
+      <c r="G132" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H132" s="4" t="s">
         <v>555</v>
-      </c>
-[...4 lines deleted...]
-        <v>556</v>
       </c>
       <c r="I132" s="4"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="C133" s="3" t="s">
         <v>557</v>
       </c>
-      <c r="C133" s="3" t="s">
+      <c r="D133" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="D133" s="3" t="s">
+      <c r="E133" s="3" t="s">
         <v>559</v>
       </c>
-      <c r="E133" s="3" t="s">
+      <c r="F133" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="F133" s="3" t="s">
+      <c r="G133" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H133" s="4" t="s">
         <v>561</v>
-      </c>
-[...4 lines deleted...]
-        <v>558</v>
       </c>
       <c r="I133" s="4"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>562</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>563</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>564</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>565</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>566</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H134" s="4" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="I134" s="4"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
+    </row>
+    <row r="135" spans="1:23">
+      <c r="A135" s="3">
+        <v>133</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H135" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="I135" s="4"/>
+      <c r="J135" s="1"/>
+      <c r="K135" s="1"/>
+      <c r="L135" s="1"/>
+      <c r="M135" s="1"/>
+      <c r="N135" s="1"/>
+      <c r="O135" s="1"/>
+      <c r="P135" s="1"/>
+      <c r="Q135" s="1"/>
+      <c r="R135" s="1"/>
+      <c r="S135" s="1"/>
+      <c r="T135" s="1"/>
+      <c r="U135" s="1"/>
+      <c r="V135" s="1"/>
+      <c r="W135" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>