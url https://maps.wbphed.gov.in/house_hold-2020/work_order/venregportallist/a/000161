--- v1 (2026-02-07)
+++ v2 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="494">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1370,50 +1370,65 @@
   <si>
     <t>Plz approve</t>
   </si>
   <si>
     <t>0000000308</t>
   </si>
   <si>
     <t>REQ/2024/3977</t>
   </si>
   <si>
     <t>2024-08-06</t>
   </si>
   <si>
     <t>VMR/2023/000863</t>
   </si>
   <si>
     <t>EMB PROCESS</t>
   </si>
   <si>
     <t>0000000297</t>
   </si>
   <si>
     <t>2024-08-07</t>
   </si>
   <si>
+    <t>REQ/2024/5001</t>
+  </si>
+  <si>
+    <t>VMR/2024/2300</t>
+  </si>
+  <si>
+    <t>Sir Please approved my vendor</t>
+  </si>
+  <si>
+    <t>0000000319</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
     <t>REQ/000906/2024-2025</t>
   </si>
   <si>
     <t>2025-02-10</t>
   </si>
   <si>
     <t>VMR/2023/000194</t>
   </si>
   <si>
     <t>register</t>
   </si>
   <si>
     <t>0000000313</t>
   </si>
   <si>
     <t>REQ/000152/2024-2025</t>
   </si>
   <si>
     <t>2024-11-14</t>
   </si>
   <si>
     <t>VMR/2023/000159</t>
   </si>
   <si>
     <t>0000000314</t>
@@ -1482,50 +1497,65 @@
     <t>2025-01-07</t>
   </si>
   <si>
     <t>VMR/2023/001697</t>
   </si>
   <si>
     <t>siliguri northan mechanical division</t>
   </si>
   <si>
     <t>0000000312</t>
   </si>
   <si>
     <t>REQ/001170/2025-2026</t>
   </si>
   <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>VMR/2023/000282</t>
   </si>
   <si>
     <t>please approve the request.</t>
   </si>
   <si>
     <t>0000000317</t>
+  </si>
+  <si>
+    <t>REQ/000087/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>VMR/2023/002341</t>
+  </si>
+  <si>
+    <t>Please Accept Our Request.</t>
+  </si>
+  <si>
+    <t>0000000321</t>
   </si>
   <si>
     <t>REQ/001316/2025-2026</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>VMR/2023/000316</t>
   </si>
   <si>
     <t>0000000318</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1893,51 +1923,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W125"/>
+  <dimension ref="A1:W127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="110.830078" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -6566,271 +6596,271 @@
       </c>
       <c r="I116" s="4"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>452</v>
       </c>
       <c r="C117" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D117" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="D117" s="3" t="s">
+      <c r="E117" s="3" t="s">
         <v>454</v>
       </c>
-      <c r="E117" s="3" t="s">
+      <c r="F117" s="3" t="s">
         <v>455</v>
       </c>
-      <c r="F117" s="3" t="s">
+      <c r="G117" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H117" s="4" t="s">
         <v>456</v>
-      </c>
-[...4 lines deleted...]
-        <v>453</v>
       </c>
       <c r="I117" s="4"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>457</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>458</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>459</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>36</v>
+        <v>460</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H118" s="4" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="I118" s="4"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>462</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>463</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>464</v>
       </c>
       <c r="E119" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F119" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="F119" s="3" t="s">
+      <c r="G119" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H119" s="4" t="s">
         <v>466</v>
-      </c>
-[...4 lines deleted...]
-        <v>451</v>
       </c>
       <c r="I119" s="4"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>467</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>468</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>469</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>363</v>
+        <v>470</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H120" s="4" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="I120" s="4"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D121" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H121" s="4" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>472</v>
       </c>
       <c r="I121" s="4"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>478</v>
+        <v>395</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>479</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H122" s="4" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="I122" s="4"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>480</v>
       </c>
       <c r="C123" s="3" t="s">
@@ -6900,76 +6930,158 @@
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>490</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>491</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>492</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>36</v>
+        <v>493</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>491</v>
       </c>
       <c r="I125" s="4"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
+    </row>
+    <row r="126" spans="1:23">
+      <c r="A126" s="3">
+        <v>124</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H126" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="I126" s="4"/>
+      <c r="J126" s="1"/>
+      <c r="K126" s="1"/>
+      <c r="L126" s="1"/>
+      <c r="M126" s="1"/>
+      <c r="N126" s="1"/>
+      <c r="O126" s="1"/>
+      <c r="P126" s="1"/>
+      <c r="Q126" s="1"/>
+      <c r="R126" s="1"/>
+      <c r="S126" s="1"/>
+      <c r="T126" s="1"/>
+      <c r="U126" s="1"/>
+      <c r="V126" s="1"/>
+      <c r="W126" s="1"/>
+    </row>
+    <row r="127" spans="1:23">
+      <c r="A127" s="3">
+        <v>125</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H127" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="I127" s="4"/>
+      <c r="J127" s="1"/>
+      <c r="K127" s="1"/>
+      <c r="L127" s="1"/>
+      <c r="M127" s="1"/>
+      <c r="N127" s="1"/>
+      <c r="O127" s="1"/>
+      <c r="P127" s="1"/>
+      <c r="Q127" s="1"/>
+      <c r="R127" s="1"/>
+      <c r="S127" s="1"/>
+      <c r="T127" s="1"/>
+      <c r="U127" s="1"/>
+      <c r="V127" s="1"/>
+      <c r="W127" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>