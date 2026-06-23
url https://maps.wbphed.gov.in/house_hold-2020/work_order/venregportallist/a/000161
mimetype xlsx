--- v2 (2026-06-02)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="509">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -1497,50 +1497,65 @@
     <t>2025-01-07</t>
   </si>
   <si>
     <t>VMR/2023/001697</t>
   </si>
   <si>
     <t>siliguri northan mechanical division</t>
   </si>
   <si>
     <t>0000000312</t>
   </si>
   <si>
     <t>REQ/001170/2025-2026</t>
   </si>
   <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>VMR/2023/000282</t>
   </si>
   <si>
     <t>please approve the request.</t>
   </si>
   <si>
     <t>0000000317</t>
+  </si>
+  <si>
+    <t>REQ/000241/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>VMR/2023/000248</t>
+  </si>
+  <si>
+    <t>Please approve this.</t>
+  </si>
+  <si>
+    <t>0000000322</t>
   </si>
   <si>
     <t>REQ/000087/2026-2027</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>VMR/2023/002341</t>
   </si>
   <si>
     <t>Please Accept Our Request.</t>
   </si>
   <si>
     <t>0000000321</t>
   </si>
   <si>
     <t>REQ/001316/2025-2026</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>VMR/2023/000316</t>
   </si>
@@ -1923,51 +1938,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W127"/>
+  <dimension ref="A1:W128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="110.830078" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -7012,76 +7027,117 @@
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>500</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>501</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>502</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>36</v>
+        <v>503</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>501</v>
       </c>
       <c r="I127" s="4"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
+    </row>
+    <row r="128" spans="1:23">
+      <c r="A128" s="3">
+        <v>126</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H128" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="I128" s="4"/>
+      <c r="J128" s="1"/>
+      <c r="K128" s="1"/>
+      <c r="L128" s="1"/>
+      <c r="M128" s="1"/>
+      <c r="N128" s="1"/>
+      <c r="O128" s="1"/>
+      <c r="P128" s="1"/>
+      <c r="Q128" s="1"/>
+      <c r="R128" s="1"/>
+      <c r="S128" s="1"/>
+      <c r="T128" s="1"/>
+      <c r="U128" s="1"/>
+      <c r="V128" s="1"/>
+      <c r="W128" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>