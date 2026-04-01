--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1012">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1018">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2397,50 +2397,68 @@
     <t>REQ/2024/3854</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>VMR/2023/001697</t>
   </si>
   <si>
     <t>EASTERN MECHANICAL DIVIDION</t>
   </si>
   <si>
     <t>0000000686</t>
   </si>
   <si>
     <t>REQ/2024/4662</t>
   </si>
   <si>
     <t>2024-09-19</t>
   </si>
   <si>
     <t>VMR/2024/001622</t>
   </si>
   <si>
     <t>0000000702</t>
+  </si>
+  <si>
+    <t>REQ/000036/2025-2026</t>
+  </si>
+  <si>
+    <t>2025-04-04</t>
+  </si>
+  <si>
+    <t>VMR/2024/000933</t>
+  </si>
+  <si>
+    <t>Respected Sir, Please approve my vendor code.</t>
+  </si>
+  <si>
+    <t>0000000769</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
   </si>
   <si>
     <t>REQ/000621/2025-2026</t>
   </si>
   <si>
     <t>2025-06-23</t>
   </si>
   <si>
     <t>VMR/2023/000686</t>
   </si>
   <si>
     <t>Please accept the code</t>
   </si>
   <si>
     <t>0000000739</t>
   </si>
   <si>
     <t>2025-09-22</t>
   </si>
   <si>
     <t>REQ/001025/2025-2026</t>
   </si>
   <si>
     <t>2025-09-08</t>
   </si>
@@ -3447,51 +3465,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W265"/>
+  <dimension ref="A1:W266"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -12452,1444 +12470,1444 @@
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>801</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>802</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>803</v>
       </c>
       <c r="E223" s="3" t="s">
-        <v>23</v>
+        <v>804</v>
       </c>
       <c r="F223" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H223" s="4" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="I223" s="4"/>
       <c r="J223" s="1"/>
       <c r="K223" s="1"/>
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="E224" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F224" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H224" s="4" t="s">
         <v>808</v>
-      </c>
-[...7 lines deleted...]
-        <v>806</v>
       </c>
       <c r="I224" s="4"/>
       <c r="J224" s="1"/>
       <c r="K224" s="1"/>
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
       <c r="N224" s="1"/>
       <c r="O224" s="1"/>
       <c r="P224" s="1"/>
       <c r="Q224" s="1"/>
       <c r="R224" s="1"/>
       <c r="S224" s="1"/>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D225" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H225" s="4" t="s">
         <v>812</v>
-      </c>
-[...10 lines deleted...]
-        <v>815</v>
       </c>
       <c r="I225" s="4"/>
       <c r="J225" s="1"/>
       <c r="K225" s="1"/>
       <c r="L225" s="1"/>
       <c r="M225" s="1"/>
       <c r="N225" s="1"/>
       <c r="O225" s="1"/>
       <c r="P225" s="1"/>
       <c r="Q225" s="1"/>
       <c r="R225" s="1"/>
       <c r="S225" s="1"/>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>816</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>817</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>818</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>501</v>
+        <v>819</v>
       </c>
       <c r="F226" s="3" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H226" s="4" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="I226" s="4"/>
       <c r="J226" s="1"/>
       <c r="K226" s="1"/>
       <c r="L226" s="1"/>
       <c r="M226" s="1"/>
       <c r="N226" s="1"/>
       <c r="O226" s="1"/>
       <c r="P226" s="1"/>
       <c r="Q226" s="1"/>
       <c r="R226" s="1"/>
       <c r="S226" s="1"/>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="E227" s="3" t="s">
-        <v>824</v>
+        <v>501</v>
       </c>
       <c r="F227" s="3" t="s">
         <v>825</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H227" s="4" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="I227" s="4"/>
       <c r="J227" s="1"/>
       <c r="K227" s="1"/>
       <c r="L227" s="1"/>
       <c r="M227" s="1"/>
       <c r="N227" s="1"/>
       <c r="O227" s="1"/>
       <c r="P227" s="1"/>
       <c r="Q227" s="1"/>
       <c r="R227" s="1"/>
       <c r="S227" s="1"/>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="D228" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H228" s="4" t="s">
         <v>828</v>
-      </c>
-[...8 lines deleted...]
-        <v>827</v>
       </c>
       <c r="I228" s="4"/>
       <c r="J228" s="1"/>
       <c r="K228" s="1"/>
       <c r="L228" s="1"/>
       <c r="M228" s="1"/>
       <c r="N228" s="1"/>
       <c r="O228" s="1"/>
       <c r="P228" s="1"/>
       <c r="Q228" s="1"/>
       <c r="R228" s="1"/>
       <c r="S228" s="1"/>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>832</v>
-[...1 lines deleted...]
-      <c r="E229" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="E229" s="3"/>
+      <c r="F229" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H229" s="4" t="s">
         <v>833</v>
-      </c>
-[...7 lines deleted...]
-        <v>831</v>
       </c>
       <c r="I229" s="4"/>
       <c r="J229" s="1"/>
       <c r="K229" s="1"/>
       <c r="L229" s="1"/>
       <c r="M229" s="1"/>
       <c r="N229" s="1"/>
       <c r="O229" s="1"/>
       <c r="P229" s="1"/>
       <c r="Q229" s="1"/>
       <c r="R229" s="1"/>
       <c r="S229" s="1"/>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D230" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H230" s="4" t="s">
         <v>837</v>
-      </c>
-[...10 lines deleted...]
-        <v>836</v>
       </c>
       <c r="I230" s="4"/>
       <c r="J230" s="1"/>
       <c r="K230" s="1"/>
       <c r="L230" s="1"/>
       <c r="M230" s="1"/>
       <c r="N230" s="1"/>
       <c r="O230" s="1"/>
       <c r="P230" s="1"/>
       <c r="Q230" s="1"/>
       <c r="R230" s="1"/>
       <c r="S230" s="1"/>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="E231" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F231" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H231" s="4" t="s">
         <v>842</v>
-      </c>
-[...7 lines deleted...]
-        <v>792</v>
       </c>
       <c r="I231" s="4"/>
       <c r="J231" s="1"/>
       <c r="K231" s="1"/>
       <c r="L231" s="1"/>
       <c r="M231" s="1"/>
       <c r="N231" s="1"/>
       <c r="O231" s="1"/>
       <c r="P231" s="1"/>
       <c r="Q231" s="1"/>
       <c r="R231" s="1"/>
       <c r="S231" s="1"/>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>13</v>
+        <v>848</v>
       </c>
       <c r="F232" s="3" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H232" s="4" t="s">
-        <v>845</v>
+        <v>792</v>
       </c>
       <c r="I232" s="4"/>
       <c r="J232" s="1"/>
       <c r="K232" s="1"/>
       <c r="L232" s="1"/>
       <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="D233" s="3" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>824</v>
+        <v>13</v>
       </c>
       <c r="F233" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H233" s="4" t="s">
         <v>851</v>
-      </c>
-[...4 lines deleted...]
-        <v>852</v>
       </c>
       <c r="I233" s="4"/>
       <c r="J233" s="1"/>
       <c r="K233" s="1"/>
       <c r="L233" s="1"/>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>856</v>
+        <v>830</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>857</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H234" s="4" t="s">
-        <v>699</v>
+        <v>858</v>
       </c>
       <c r="I234" s="4"/>
       <c r="J234" s="1"/>
       <c r="K234" s="1"/>
       <c r="L234" s="1"/>
       <c r="M234" s="1"/>
       <c r="N234" s="1"/>
       <c r="O234" s="1"/>
       <c r="P234" s="1"/>
       <c r="Q234" s="1"/>
       <c r="R234" s="1"/>
       <c r="S234" s="1"/>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="E235" s="3" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="F235" s="3" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H235" s="4" t="s">
-        <v>863</v>
+        <v>699</v>
       </c>
       <c r="I235" s="4"/>
       <c r="J235" s="1"/>
       <c r="K235" s="1"/>
       <c r="L235" s="1"/>
       <c r="M235" s="1"/>
       <c r="N235" s="1"/>
       <c r="O235" s="1"/>
       <c r="P235" s="1"/>
       <c r="Q235" s="1"/>
       <c r="R235" s="1"/>
       <c r="S235" s="1"/>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>864</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>865</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>866</v>
       </c>
       <c r="E236" s="3" t="s">
         <v>867</v>
       </c>
       <c r="F236" s="3" t="s">
         <v>868</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H236" s="4" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="I236" s="4"/>
       <c r="J236" s="1"/>
       <c r="K236" s="1"/>
       <c r="L236" s="1"/>
       <c r="M236" s="1"/>
       <c r="N236" s="1"/>
       <c r="O236" s="1"/>
       <c r="P236" s="1"/>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="F237" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H237" s="4" t="s">
         <v>869</v>
-      </c>
-[...16 lines deleted...]
-        <v>870</v>
       </c>
       <c r="I237" s="4"/>
       <c r="J237" s="1"/>
       <c r="K237" s="1"/>
       <c r="L237" s="1"/>
       <c r="M237" s="1"/>
       <c r="N237" s="1"/>
       <c r="O237" s="1"/>
       <c r="P237" s="1"/>
       <c r="Q237" s="1"/>
       <c r="R237" s="1"/>
       <c r="S237" s="1"/>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="E238" s="3"/>
+        <v>877</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>878</v>
+      </c>
       <c r="F238" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H238" s="4" t="s">
         <v>876</v>
-      </c>
-[...4 lines deleted...]
-        <v>877</v>
       </c>
       <c r="I238" s="4"/>
       <c r="J238" s="1"/>
       <c r="K238" s="1"/>
       <c r="L238" s="1"/>
       <c r="M238" s="1"/>
       <c r="N238" s="1"/>
       <c r="O238" s="1"/>
       <c r="P238" s="1"/>
       <c r="Q238" s="1"/>
       <c r="R238" s="1"/>
       <c r="S238" s="1"/>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="D239" s="3" t="s">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="E239" s="3" t="s">
         <v>881</v>
       </c>
+      <c r="E239" s="3"/>
       <c r="F239" s="3" t="s">
         <v>882</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H239" s="4" t="s">
         <v>883</v>
       </c>
       <c r="I239" s="4"/>
       <c r="J239" s="1"/>
       <c r="K239" s="1"/>
       <c r="L239" s="1"/>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>884</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>885</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>886</v>
       </c>
       <c r="E240" s="3" t="s">
         <v>887</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>888</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H240" s="4" t="s">
-        <v>820</v>
+        <v>889</v>
       </c>
       <c r="I240" s="4"/>
       <c r="J240" s="1"/>
       <c r="K240" s="1"/>
       <c r="L240" s="1"/>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>820</v>
+        <v>891</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E241" s="3" t="s">
-        <v>861</v>
+        <v>893</v>
       </c>
       <c r="F241" s="3" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H241" s="4" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="I241" s="4"/>
       <c r="J241" s="1"/>
       <c r="K241" s="1"/>
       <c r="L241" s="1"/>
       <c r="M241" s="1"/>
       <c r="N241" s="1"/>
       <c r="O241" s="1"/>
       <c r="P241" s="1"/>
       <c r="Q241" s="1"/>
       <c r="R241" s="1"/>
       <c r="S241" s="1"/>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>893</v>
+        <v>826</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>895</v>
+        <v>867</v>
       </c>
       <c r="F242" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H242" s="4" t="s">
-        <v>897</v>
+        <v>826</v>
       </c>
       <c r="I242" s="4"/>
       <c r="J242" s="1"/>
       <c r="K242" s="1"/>
       <c r="L242" s="1"/>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>898</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>899</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>900</v>
       </c>
       <c r="E243" s="3" t="s">
         <v>901</v>
       </c>
       <c r="F243" s="3" t="s">
         <v>902</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H243" s="4" t="s">
-        <v>879</v>
+        <v>903</v>
       </c>
       <c r="I243" s="4"/>
       <c r="J243" s="1"/>
       <c r="K243" s="1"/>
       <c r="L243" s="1"/>
       <c r="M243" s="1"/>
       <c r="N243" s="1"/>
       <c r="O243" s="1"/>
       <c r="P243" s="1"/>
       <c r="Q243" s="1"/>
       <c r="R243" s="1"/>
       <c r="S243" s="1"/>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F244" s="3" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H244" s="4" t="s">
-        <v>904</v>
+        <v>885</v>
       </c>
       <c r="I244" s="4"/>
       <c r="J244" s="1"/>
       <c r="K244" s="1"/>
       <c r="L244" s="1"/>
       <c r="M244" s="1"/>
       <c r="N244" s="1"/>
       <c r="O244" s="1"/>
       <c r="P244" s="1"/>
       <c r="Q244" s="1"/>
       <c r="R244" s="1"/>
       <c r="S244" s="1"/>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D245" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="F245" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H245" s="4" t="s">
         <v>910</v>
-      </c>
-[...10 lines deleted...]
-        <v>912</v>
       </c>
       <c r="I245" s="4"/>
       <c r="J245" s="1"/>
       <c r="K245" s="1"/>
       <c r="L245" s="1"/>
       <c r="M245" s="1"/>
       <c r="N245" s="1"/>
       <c r="O245" s="1"/>
       <c r="P245" s="1"/>
       <c r="Q245" s="1"/>
       <c r="R245" s="1"/>
       <c r="S245" s="1"/>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>916</v>
+        <v>13</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>917</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H246" s="4" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="I246" s="4"/>
       <c r="J246" s="1"/>
       <c r="K246" s="1"/>
       <c r="L246" s="1"/>
       <c r="M246" s="1"/>
       <c r="N246" s="1"/>
       <c r="O246" s="1"/>
       <c r="P246" s="1"/>
       <c r="Q246" s="1"/>
       <c r="R246" s="1"/>
       <c r="S246" s="1"/>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>822</v>
+        <v>920</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E247" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H247" s="4" t="s">
         <v>920</v>
-      </c>
-[...7 lines deleted...]
-        <v>877</v>
       </c>
       <c r="I247" s="4"/>
       <c r="J247" s="1"/>
       <c r="K247" s="1"/>
       <c r="L247" s="1"/>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>923</v>
+        <v>828</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="F248" s="3" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H248" s="4" t="s">
-        <v>927</v>
+        <v>883</v>
       </c>
       <c r="I248" s="4"/>
       <c r="J248" s="1"/>
       <c r="K248" s="1"/>
       <c r="L248" s="1"/>
       <c r="M248" s="1"/>
       <c r="N248" s="1"/>
       <c r="O248" s="1"/>
       <c r="P248" s="1"/>
       <c r="Q248" s="1"/>
       <c r="R248" s="1"/>
       <c r="S248" s="1"/>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>928</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>893</v>
+        <v>929</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="E249" s="3" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F249" s="3" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H249" s="4" t="s">
-        <v>893</v>
+        <v>933</v>
       </c>
       <c r="I249" s="4"/>
       <c r="J249" s="1"/>
       <c r="K249" s="1"/>
       <c r="L249" s="1"/>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>933</v>
+        <v>899</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>934</v>
-[...1 lines deleted...]
-      <c r="E250" s="3"/>
+        <v>935</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>936</v>
+      </c>
       <c r="F250" s="3" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H250" s="4" t="s">
-        <v>877</v>
+        <v>899</v>
       </c>
       <c r="I250" s="4"/>
       <c r="J250" s="1"/>
       <c r="K250" s="1"/>
       <c r="L250" s="1"/>
       <c r="M250" s="1"/>
       <c r="N250" s="1"/>
       <c r="O250" s="1"/>
       <c r="P250" s="1"/>
       <c r="Q250" s="1"/>
       <c r="R250" s="1"/>
       <c r="S250" s="1"/>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>938</v>
-[...3 lines deleted...]
-      </c>
+        <v>940</v>
+      </c>
+      <c r="E251" s="3"/>
       <c r="F251" s="3" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H251" s="4" t="s">
-        <v>941</v>
+        <v>883</v>
       </c>
       <c r="I251" s="4"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
       <c r="N251" s="1"/>
       <c r="O251" s="1"/>
       <c r="P251" s="1"/>
       <c r="Q251" s="1"/>
       <c r="R251" s="1"/>
       <c r="S251" s="1"/>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>942</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>943</v>
       </c>
       <c r="D252" s="3" t="s">
         <v>944</v>
       </c>
-      <c r="E252" s="3"/>
+      <c r="E252" s="3" t="s">
+        <v>945</v>
+      </c>
       <c r="F252" s="3" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H252" s="4" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="I252" s="4"/>
       <c r="J252" s="1"/>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
       <c r="M252" s="1"/>
       <c r="N252" s="1"/>
       <c r="O252" s="1"/>
       <c r="P252" s="1"/>
       <c r="Q252" s="1"/>
       <c r="R252" s="1"/>
       <c r="S252" s="1"/>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D253" s="3" t="s">
-        <v>949</v>
-[...1 lines deleted...]
-      <c r="E253" s="3" t="s">
         <v>950</v>
       </c>
+      <c r="E253" s="3"/>
       <c r="F253" s="3" t="s">
         <v>951</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H253" s="4" t="s">
         <v>952</v>
       </c>
       <c r="I253" s="4"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>953</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>954</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>955</v>
       </c>
-      <c r="E254" s="3"/>
+      <c r="E254" s="3" t="s">
+        <v>956</v>
+      </c>
       <c r="F254" s="3" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H254" s="4" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="I254" s="4"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>960</v>
-[...1 lines deleted...]
-      <c r="E255" s="3" t="s">
         <v>961</v>
       </c>
+      <c r="E255" s="3"/>
       <c r="F255" s="3" t="s">
         <v>962</v>
       </c>
       <c r="G255" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H255" s="4" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="I255" s="4"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="1"/>
       <c r="N255" s="1"/>
       <c r="O255" s="1"/>
       <c r="P255" s="1"/>
       <c r="Q255" s="1"/>
       <c r="R255" s="1"/>
       <c r="S255" s="1"/>
       <c r="T255" s="1"/>
       <c r="U255" s="1"/>
       <c r="V255" s="1"/>
       <c r="W255" s="1"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F256" s="3" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H256" s="4" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="I256" s="4"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="1"/>
       <c r="N256" s="1"/>
       <c r="O256" s="1"/>
       <c r="P256" s="1"/>
       <c r="Q256" s="1"/>
       <c r="R256" s="1"/>
       <c r="S256" s="1"/>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="D257" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="F257" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H257" s="4" t="s">
         <v>970</v>
-      </c>
-[...10 lines deleted...]
-        <v>973</v>
       </c>
       <c r="I257" s="4"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>974</v>
       </c>
       <c r="C258" s="3" t="s">
@@ -13918,322 +13936,363 @@
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>980</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>981</v>
       </c>
       <c r="D259" s="3" t="s">
         <v>982</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>23</v>
+        <v>983</v>
       </c>
       <c r="F259" s="3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H259" s="4" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="I259" s="4"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>988</v>
+        <v>23</v>
       </c>
       <c r="F260" s="3" t="s">
         <v>989</v>
       </c>
       <c r="G260" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H260" s="4" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="I260" s="4"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="G261" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H261" s="4" t="s">
         <v>990</v>
-      </c>
-[...16 lines deleted...]
-        <v>991</v>
       </c>
       <c r="I261" s="4"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
       <c r="N261" s="1"/>
       <c r="O261" s="1"/>
       <c r="P261" s="1"/>
       <c r="Q261" s="1"/>
       <c r="R261" s="1"/>
       <c r="S261" s="1"/>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>964</v>
+        <v>997</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="E262" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="F262" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G262" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H262" s="4" t="s">
         <v>997</v>
-      </c>
-[...7 lines deleted...]
-        <v>946</v>
       </c>
       <c r="I262" s="4"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>1000</v>
+        <v>970</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>419</v>
+        <v>1003</v>
       </c>
       <c r="F263" s="3" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="G263" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H263" s="4" t="s">
-        <v>973</v>
+        <v>952</v>
       </c>
       <c r="I263" s="4"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>1006</v>
+        <v>419</v>
       </c>
       <c r="F264" s="3" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="G264" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H264" s="4" t="s">
-        <v>952</v>
+        <v>979</v>
       </c>
       <c r="I264" s="4"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>941</v>
+        <v>1010</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="F265" s="3" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="G265" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H265" s="4" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="I265" s="4"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
+    </row>
+    <row r="266" spans="1:23">
+      <c r="A266" s="3">
+        <v>264</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F266" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G266" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H266" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="I266" s="4"/>
+      <c r="J266" s="1"/>
+      <c r="K266" s="1"/>
+      <c r="L266" s="1"/>
+      <c r="M266" s="1"/>
+      <c r="N266" s="1"/>
+      <c r="O266" s="1"/>
+      <c r="P266" s="1"/>
+      <c r="Q266" s="1"/>
+      <c r="R266" s="1"/>
+      <c r="S266" s="1"/>
+      <c r="T266" s="1"/>
+      <c r="U266" s="1"/>
+      <c r="V266" s="1"/>
+      <c r="W266" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>