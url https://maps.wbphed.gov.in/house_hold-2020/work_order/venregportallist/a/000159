--- v3 (2026-04-01)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1018">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1022">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2919,50 +2919,62 @@
     <t>2026-02-05</t>
   </si>
   <si>
     <t>VMR/2023/000820</t>
   </si>
   <si>
     <t>0000000758</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>
   <si>
     <t>REQ/001327/2025-2026</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>
   <si>
     <t>VMR/2023/002731</t>
   </si>
   <si>
     <t>Please accept the vender request</t>
   </si>
   <si>
     <t>0000000757</t>
+  </si>
+  <si>
+    <t>REQ/000214/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>VMR/2024/000648</t>
+  </si>
+  <si>
+    <t>0000000773</t>
   </si>
   <si>
     <t>REQ/001421/2025-2026</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>VMR/2024/000593</t>
   </si>
   <si>
     <t>Vendor Registration</t>
   </si>
   <si>
     <t>0000000765</t>
   </si>
   <si>
     <t>REQ/001300/2025-2026</t>
   </si>
   <si>
     <t>2026-01-27</t>
   </si>
   <si>
     <t>VMR/2024/000358</t>
   </si>
@@ -3465,51 +3477,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W266"/>
+  <dimension ref="A1:W267"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -13854,445 +13866,486 @@
       <c r="N256" s="1"/>
       <c r="O256" s="1"/>
       <c r="P256" s="1"/>
       <c r="Q256" s="1"/>
       <c r="R256" s="1"/>
       <c r="S256" s="1"/>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>969</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>970</v>
       </c>
       <c r="D257" s="3" t="s">
         <v>971</v>
       </c>
       <c r="E257" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F257" s="3" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="G257" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H257" s="4" t="s">
         <v>970</v>
       </c>
       <c r="I257" s="4"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="C258" s="3" t="s">
         <v>974</v>
       </c>
-      <c r="C258" s="3" t="s">
+      <c r="D258" s="3" t="s">
         <v>975</v>
       </c>
-      <c r="D258" s="3" t="s">
+      <c r="E258" s="3" t="s">
         <v>976</v>
       </c>
-      <c r="E258" s="3" t="s">
+      <c r="F258" s="3" t="s">
         <v>977</v>
       </c>
-      <c r="F258" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G258" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H258" s="4" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="I258" s="4"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="D259" s="3" t="s">
         <v>980</v>
       </c>
-      <c r="C259" s="3" t="s">
+      <c r="E259" s="3" t="s">
         <v>981</v>
       </c>
-      <c r="D259" s="3" t="s">
+      <c r="F259" s="3" t="s">
         <v>982</v>
       </c>
-      <c r="E259" s="3" t="s">
+      <c r="G259" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H259" s="4" t="s">
         <v>983</v>
-      </c>
-[...7 lines deleted...]
-        <v>985</v>
       </c>
       <c r="I259" s="4"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="D260" s="3" t="s">
         <v>986</v>
       </c>
-      <c r="C260" s="3" t="s">
+      <c r="E260" s="3" t="s">
         <v>987</v>
       </c>
-      <c r="D260" s="3" t="s">
+      <c r="F260" s="3" t="s">
         <v>988</v>
       </c>
-      <c r="E260" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F260" s="3" t="s">
+      <c r="G260" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H260" s="4" t="s">
         <v>989</v>
-      </c>
-[...4 lines deleted...]
-        <v>990</v>
       </c>
       <c r="I260" s="4"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="C261" s="3" t="s">
         <v>991</v>
       </c>
-      <c r="C261" s="3" t="s">
+      <c r="D261" s="3" t="s">
         <v>992</v>
       </c>
-      <c r="D261" s="3" t="s">
+      <c r="E261" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F261" s="3" t="s">
         <v>993</v>
       </c>
-      <c r="E261" s="3" t="s">
+      <c r="G261" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H261" s="4" t="s">
         <v>994</v>
-      </c>
-[...7 lines deleted...]
-        <v>990</v>
       </c>
       <c r="I261" s="4"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
       <c r="N261" s="1"/>
       <c r="O261" s="1"/>
       <c r="P261" s="1"/>
       <c r="Q261" s="1"/>
       <c r="R261" s="1"/>
       <c r="S261" s="1"/>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="C262" s="3" t="s">
         <v>996</v>
       </c>
-      <c r="C262" s="3" t="s">
+      <c r="D262" s="3" t="s">
         <v>997</v>
       </c>
-      <c r="D262" s="3" t="s">
+      <c r="E262" s="3" t="s">
         <v>998</v>
       </c>
-      <c r="E262" s="3" t="s">
+      <c r="F262" s="3" t="s">
         <v>999</v>
       </c>
-      <c r="F262" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G262" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H262" s="4" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="I262" s="4"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C263" s="3" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="D263" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="E263" s="3" t="s">
         <v>1003</v>
       </c>
       <c r="F263" s="3" t="s">
         <v>1004</v>
       </c>
       <c r="G263" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H263" s="4" t="s">
-        <v>952</v>
+        <v>1001</v>
       </c>
       <c r="I263" s="4"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="C264" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="D264" s="3" t="s">
         <v>1006</v>
       </c>
-      <c r="D264" s="3" t="s">
+      <c r="E264" s="3" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F264" s="3" t="s">
         <v>1008</v>
       </c>
       <c r="G264" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H264" s="4" t="s">
-        <v>979</v>
+        <v>952</v>
       </c>
       <c r="I264" s="4"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>1009</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>1010</v>
       </c>
       <c r="D265" s="3" t="s">
         <v>1011</v>
       </c>
       <c r="E265" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="F265" s="3" t="s">
         <v>1012</v>
       </c>
-      <c r="F265" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G265" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H265" s="4" t="s">
-        <v>958</v>
+        <v>983</v>
       </c>
       <c r="I265" s="4"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C266" s="3" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
       <c r="D266" s="3" t="s">
         <v>1015</v>
       </c>
       <c r="E266" s="3" t="s">
         <v>1016</v>
       </c>
       <c r="F266" s="3" t="s">
         <v>1017</v>
       </c>
       <c r="G266" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H266" s="4" t="s">
         <v>958</v>
       </c>
       <c r="I266" s="4"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
       <c r="N266" s="1"/>
       <c r="O266" s="1"/>
       <c r="P266" s="1"/>
       <c r="Q266" s="1"/>
       <c r="R266" s="1"/>
       <c r="S266" s="1"/>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
+    </row>
+    <row r="267" spans="1:23">
+      <c r="A267" s="3">
+        <v>265</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H267" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="I267" s="4"/>
+      <c r="J267" s="1"/>
+      <c r="K267" s="1"/>
+      <c r="L267" s="1"/>
+      <c r="M267" s="1"/>
+      <c r="N267" s="1"/>
+      <c r="O267" s="1"/>
+      <c r="P267" s="1"/>
+      <c r="Q267" s="1"/>
+      <c r="R267" s="1"/>
+      <c r="S267" s="1"/>
+      <c r="T267" s="1"/>
+      <c r="U267" s="1"/>
+      <c r="V267" s="1"/>
+      <c r="W267" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>