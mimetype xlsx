--- v4 (2026-06-23)
+++ v5 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1022">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1027">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -3039,50 +3039,65 @@
     <t>REQ/001338/2025-2026</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
   <si>
     <t>VMR/2023/002342</t>
   </si>
   <si>
     <t>Supply Of Chlorine</t>
   </si>
   <si>
     <t>0000000759</t>
   </si>
   <si>
     <t>REQ/001419/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/001064</t>
   </si>
   <si>
     <t>Request Accept</t>
   </si>
   <si>
     <t>0000000767</t>
+  </si>
+  <si>
+    <t>REQ/000279/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>VMR/2023/002435</t>
+  </si>
+  <si>
+    <t>Request for Vendor registration</t>
+  </si>
+  <si>
+    <t>0000000659</t>
   </si>
   <si>
     <t>REQ/001342/2025-2026</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
     <t>VMR/2023/000438</t>
   </si>
   <si>
     <t>0000000762</t>
   </si>
   <si>
     <t>REQ/001296/2025-2026</t>
   </si>
   <si>
     <t>2026-01-22</t>
   </si>
   <si>
     <t>VMR/2023/000208</t>
   </si>
   <si>
     <t>Please Approve.</t>
   </si>
@@ -3477,51 +3492,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W267"/>
+  <dimension ref="A1:W268"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="134.395752" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -14194,158 +14209,199 @@
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>1009</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>1010</v>
       </c>
       <c r="D265" s="3" t="s">
         <v>1011</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>419</v>
+        <v>1012</v>
       </c>
       <c r="F265" s="3" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="G265" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H265" s="4" t="s">
-        <v>983</v>
+        <v>1010</v>
       </c>
       <c r="I265" s="4"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D266" s="3" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>1016</v>
+        <v>419</v>
       </c>
       <c r="F266" s="3" t="s">
         <v>1017</v>
       </c>
       <c r="G266" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H266" s="4" t="s">
-        <v>958</v>
+        <v>983</v>
       </c>
       <c r="I266" s="4"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
       <c r="N266" s="1"/>
       <c r="O266" s="1"/>
       <c r="P266" s="1"/>
       <c r="Q266" s="1"/>
       <c r="R266" s="1"/>
       <c r="S266" s="1"/>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>1018</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>947</v>
+        <v>1019</v>
       </c>
       <c r="D267" s="3" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="E267" s="3" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="F267" s="3" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H267" s="4" t="s">
         <v>958</v>
       </c>
       <c r="I267" s="4"/>
       <c r="J267" s="1"/>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
+    </row>
+    <row r="268" spans="1:23">
+      <c r="A268" s="3">
+        <v>266</v>
+      </c>
+      <c r="B268" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F268" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G268" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H268" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="I268" s="4"/>
+      <c r="J268" s="1"/>
+      <c r="K268" s="1"/>
+      <c r="L268" s="1"/>
+      <c r="M268" s="1"/>
+      <c r="N268" s="1"/>
+      <c r="O268" s="1"/>
+      <c r="P268" s="1"/>
+      <c r="Q268" s="1"/>
+      <c r="R268" s="1"/>
+      <c r="S268" s="1"/>
+      <c r="T268" s="1"/>
+      <c r="U268" s="1"/>
+      <c r="V268" s="1"/>
+      <c r="W268" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>