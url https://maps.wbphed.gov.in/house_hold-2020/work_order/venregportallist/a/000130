--- v3 (2026-03-03)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1027">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1040">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -3024,50 +3024,89 @@
     <t>REQ/000295/2024-2025</t>
   </si>
   <si>
     <t>2024-11-28</t>
   </si>
   <si>
     <t>VMR/2023/003310</t>
   </si>
   <si>
     <t>0000000572</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>REQ/2024/4413</t>
   </si>
   <si>
     <t>VMR/2023/002915</t>
   </si>
   <si>
     <t>GST No Correction</t>
   </si>
   <si>
     <t>0000000625</t>
+  </si>
+  <si>
+    <t>REQ/000093/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>VMR/2023/000951</t>
+  </si>
+  <si>
+    <t>0000000498</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>REQ/000094/2026-2027</t>
+  </si>
+  <si>
+    <t>VMR/2024/000831</t>
+  </si>
+  <si>
+    <t>0000000483</t>
+  </si>
+  <si>
+    <t>REQ/000088/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>VMR/2023/003332</t>
+  </si>
+  <si>
+    <t>Vendor</t>
+  </si>
+  <si>
+    <t>0000000479</t>
   </si>
   <si>
     <t>REQ/001292/2025-2026</t>
   </si>
   <si>
     <t>2026-01-19</t>
   </si>
   <si>
     <t>VMR/2023/001638</t>
   </si>
   <si>
     <t>0000000656</t>
   </si>
   <si>
     <t>2026-02-24</t>
   </si>
   <si>
     <t>REQ/001163/2025-2026</t>
   </si>
   <si>
     <t>2025-11-10</t>
   </si>
   <si>
     <t>VMR/2023/003379</t>
   </si>
@@ -3492,51 +3531,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W273"/>
+  <dimension ref="A1:W276"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="113.115234" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -14323,236 +14362,359 @@
       <c r="N268" s="1"/>
       <c r="O268" s="1"/>
       <c r="P268" s="1"/>
       <c r="Q268" s="1"/>
       <c r="R268" s="1"/>
       <c r="S268" s="1"/>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>1004</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="D269" s="3" t="s">
         <v>1006</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>813</v>
+        <v>305</v>
       </c>
       <c r="F269" s="3" t="s">
         <v>1007</v>
       </c>
       <c r="G269" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H269" s="4" t="s">
         <v>1008</v>
       </c>
       <c r="I269" s="4"/>
       <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
       <c r="N269" s="1"/>
       <c r="O269" s="1"/>
       <c r="P269" s="1"/>
       <c r="Q269" s="1"/>
       <c r="R269" s="1"/>
       <c r="S269" s="1"/>
       <c r="T269" s="1"/>
       <c r="U269" s="1"/>
       <c r="V269" s="1"/>
       <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>1009</v>
       </c>
       <c r="C270" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D270" s="3" t="s">
         <v>1010</v>
       </c>
-      <c r="D270" s="3" t="s">
+      <c r="E270" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="F270" s="3" t="s">
         <v>1011</v>
       </c>
-      <c r="E270" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G270" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H270" s="4" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="I270" s="4"/>
       <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
       <c r="N270" s="1"/>
       <c r="O270" s="1"/>
       <c r="P270" s="1"/>
       <c r="Q270" s="1"/>
       <c r="R270" s="1"/>
       <c r="S270" s="1"/>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D271" s="3" t="s">
         <v>1014</v>
       </c>
-      <c r="C271" s="3" t="s">
+      <c r="E271" s="3" t="s">
         <v>1015</v>
       </c>
-      <c r="D271" s="3" t="s">
+      <c r="F271" s="3" t="s">
         <v>1016</v>
       </c>
-      <c r="E271" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G271" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H271" s="4" t="s">
-        <v>1015</v>
+        <v>1008</v>
       </c>
       <c r="I271" s="4"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D272" s="3" t="s">
         <v>1019</v>
       </c>
-      <c r="C272" s="3" t="s">
+      <c r="E272" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="F272" s="3" t="s">
         <v>1020</v>
       </c>
-      <c r="D272" s="3" t="s">
+      <c r="G272" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H272" s="4" t="s">
         <v>1021</v>
-      </c>
-[...8 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="I272" s="4"/>
       <c r="J272" s="1"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C273" s="3" t="s">
         <v>1023</v>
       </c>
-      <c r="C273" s="3" t="s">
+      <c r="D273" s="3" t="s">
         <v>1024</v>
       </c>
-      <c r="D273" s="3" t="s">
+      <c r="E273" s="3" t="s">
         <v>1025</v>
       </c>
-      <c r="E273" s="3"/>
       <c r="F273" s="3" t="s">
         <v>1026</v>
       </c>
       <c r="G273" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H273" s="4" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="I273" s="4"/>
       <c r="J273" s="1"/>
       <c r="K273" s="1"/>
       <c r="L273" s="1"/>
       <c r="M273" s="1"/>
       <c r="N273" s="1"/>
       <c r="O273" s="1"/>
       <c r="P273" s="1"/>
       <c r="Q273" s="1"/>
       <c r="R273" s="1"/>
       <c r="S273" s="1"/>
       <c r="T273" s="1"/>
       <c r="U273" s="1"/>
       <c r="V273" s="1"/>
       <c r="W273" s="1"/>
+    </row>
+    <row r="274" spans="1:23">
+      <c r="A274" s="3">
+        <v>272</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F274" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G274" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H274" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="I274" s="4"/>
+      <c r="J274" s="1"/>
+      <c r="K274" s="1"/>
+      <c r="L274" s="1"/>
+      <c r="M274" s="1"/>
+      <c r="N274" s="1"/>
+      <c r="O274" s="1"/>
+      <c r="P274" s="1"/>
+      <c r="Q274" s="1"/>
+      <c r="R274" s="1"/>
+      <c r="S274" s="1"/>
+      <c r="T274" s="1"/>
+      <c r="U274" s="1"/>
+      <c r="V274" s="1"/>
+      <c r="W274" s="1"/>
+    </row>
+    <row r="275" spans="1:23">
+      <c r="A275" s="3">
+        <v>273</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E275" s="3"/>
+      <c r="F275" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G275" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H275" s="4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="I275" s="4"/>
+      <c r="J275" s="1"/>
+      <c r="K275" s="1"/>
+      <c r="L275" s="1"/>
+      <c r="M275" s="1"/>
+      <c r="N275" s="1"/>
+      <c r="O275" s="1"/>
+      <c r="P275" s="1"/>
+      <c r="Q275" s="1"/>
+      <c r="R275" s="1"/>
+      <c r="S275" s="1"/>
+      <c r="T275" s="1"/>
+      <c r="U275" s="1"/>
+      <c r="V275" s="1"/>
+      <c r="W275" s="1"/>
+    </row>
+    <row r="276" spans="1:23">
+      <c r="A276" s="3">
+        <v>274</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E276" s="3"/>
+      <c r="F276" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H276" s="4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I276" s="4"/>
+      <c r="J276" s="1"/>
+      <c r="K276" s="1"/>
+      <c r="L276" s="1"/>
+      <c r="M276" s="1"/>
+      <c r="N276" s="1"/>
+      <c r="O276" s="1"/>
+      <c r="P276" s="1"/>
+      <c r="Q276" s="1"/>
+      <c r="R276" s="1"/>
+      <c r="S276" s="1"/>
+      <c r="T276" s="1"/>
+      <c r="U276" s="1"/>
+      <c r="V276" s="1"/>
+      <c r="W276" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>