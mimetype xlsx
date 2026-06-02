--- v2 (2026-03-03)
+++ v3 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1261">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -3653,87 +3653,192 @@
   <si>
     <t>REQ/2024/4963</t>
   </si>
   <si>
     <t>VMR/2024/2401</t>
   </si>
   <si>
     <t>request</t>
   </si>
   <si>
     <t>0000000085</t>
   </si>
   <si>
     <t>REQ/2024/5010</t>
   </si>
   <si>
     <t>2024-10-22</t>
   </si>
   <si>
     <t>VMR/2024/2417</t>
   </si>
   <si>
     <t>0000000101</t>
   </si>
   <si>
+    <t>REQ/000099/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>VMR/2023/000554</t>
+  </si>
+  <si>
+    <t>Please accept my vendor request.</t>
+  </si>
+  <si>
+    <t>0000000685</t>
+  </si>
+  <si>
     <t>REQ/001178/2025-2026</t>
   </si>
   <si>
     <t>2025-11-18</t>
   </si>
   <si>
     <t>VMR/2024/2169</t>
   </si>
   <si>
     <t>0000000670</t>
   </si>
   <si>
     <t>REQ/001288/2025-2026</t>
   </si>
   <si>
     <t>2026-01-16</t>
   </si>
   <si>
     <t>VMR/2024/1840</t>
   </si>
   <si>
     <t>0000000674</t>
   </si>
   <si>
     <t>REQ/001361/2025-2026</t>
   </si>
   <si>
     <t>2026-02-17</t>
   </si>
   <si>
     <t>VMR/2023/000313</t>
   </si>
   <si>
     <t>0000000675</t>
   </si>
   <si>
     <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>REQ/000097/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>VMR/2023/002878</t>
+  </si>
+  <si>
+    <t>0000000683</t>
+  </si>
+  <si>
+    <t>REQ/000056/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>VMR/2024/1828</t>
+  </si>
+  <si>
+    <t>Verdor Registation</t>
+  </si>
+  <si>
+    <t>0000000680</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>REQ/000100/2026-2027</t>
+  </si>
+  <si>
+    <t>VMR/2023/000433</t>
+  </si>
+  <si>
+    <t>Please Approve</t>
+  </si>
+  <si>
+    <t>0000000060</t>
+  </si>
+  <si>
+    <t>REQ/000054/2026-2027</t>
+  </si>
+  <si>
+    <t>VMR/2023/002755</t>
+  </si>
+  <si>
+    <t>Vender Registation</t>
+  </si>
+  <si>
+    <t>0000000679</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>REQ/000040/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>VMR/2024/000702</t>
+  </si>
+  <si>
+    <t>Approved my Request</t>
+  </si>
+  <si>
+    <t>0000000677</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>REQ/000089/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>VMR/2024/2345</t>
+  </si>
+  <si>
+    <t>PLS ACCEPT MY REQUEST</t>
+  </si>
+  <si>
+    <t>0000000682</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4089,51 +4194,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W315"/>
+  <dimension ref="A1:W322"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="104.831543" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -16604,154 +16709,441 @@
       <c r="N312" s="1"/>
       <c r="O312" s="1"/>
       <c r="P312" s="1"/>
       <c r="Q312" s="1"/>
       <c r="R312" s="1"/>
       <c r="S312" s="1"/>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>1213</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>1214</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>1215</v>
       </c>
       <c r="E313" s="3" t="s">
-        <v>549</v>
+        <v>1216</v>
       </c>
       <c r="F313" s="3" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H313" s="4" t="s">
         <v>1214</v>
       </c>
       <c r="I313" s="4"/>
       <c r="J313" s="1"/>
       <c r="K313" s="1"/>
       <c r="L313" s="1"/>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="D314" s="3" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="F314" s="3" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G314" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H314" s="4" t="s">
         <v>1219</v>
-      </c>
-[...8 lines deleted...]
-        <v>1218</v>
       </c>
       <c r="I314" s="4"/>
       <c r="J314" s="1"/>
       <c r="K314" s="1"/>
       <c r="L314" s="1"/>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="D315" s="3" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="E315" s="3"/>
       <c r="F315" s="3" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="G315" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H315" s="4" t="s">
-        <v>1225</v>
+        <v>1223</v>
       </c>
       <c r="I315" s="4"/>
       <c r="J315" s="1"/>
       <c r="K315" s="1"/>
       <c r="L315" s="1"/>
       <c r="M315" s="1"/>
       <c r="N315" s="1"/>
       <c r="O315" s="1"/>
       <c r="P315" s="1"/>
       <c r="Q315" s="1"/>
       <c r="R315" s="1"/>
       <c r="S315" s="1"/>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
+    </row>
+    <row r="316" spans="1:23">
+      <c r="A316" s="3">
+        <v>314</v>
+      </c>
+      <c r="B316" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E316" s="3"/>
+      <c r="F316" s="3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G316" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H316" s="4" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I316" s="4"/>
+      <c r="J316" s="1"/>
+      <c r="K316" s="1"/>
+      <c r="L316" s="1"/>
+      <c r="M316" s="1"/>
+      <c r="N316" s="1"/>
+      <c r="O316" s="1"/>
+      <c r="P316" s="1"/>
+      <c r="Q316" s="1"/>
+      <c r="R316" s="1"/>
+      <c r="S316" s="1"/>
+      <c r="T316" s="1"/>
+      <c r="U316" s="1"/>
+      <c r="V316" s="1"/>
+      <c r="W316" s="1"/>
+    </row>
+    <row r="317" spans="1:23">
+      <c r="A317" s="3">
+        <v>315</v>
+      </c>
+      <c r="B317" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E317" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="F317" s="3" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G317" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H317" s="4" t="s">
+        <v>1232</v>
+      </c>
+      <c r="I317" s="4"/>
+      <c r="J317" s="1"/>
+      <c r="K317" s="1"/>
+      <c r="L317" s="1"/>
+      <c r="M317" s="1"/>
+      <c r="N317" s="1"/>
+      <c r="O317" s="1"/>
+      <c r="P317" s="1"/>
+      <c r="Q317" s="1"/>
+      <c r="R317" s="1"/>
+      <c r="S317" s="1"/>
+      <c r="T317" s="1"/>
+      <c r="U317" s="1"/>
+      <c r="V317" s="1"/>
+      <c r="W317" s="1"/>
+    </row>
+    <row r="318" spans="1:23">
+      <c r="A318" s="3">
+        <v>316</v>
+      </c>
+      <c r="B318" s="3" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E318" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F318" s="3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="G318" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H318" s="4" t="s">
+        <v>1240</v>
+      </c>
+      <c r="I318" s="4"/>
+      <c r="J318" s="1"/>
+      <c r="K318" s="1"/>
+      <c r="L318" s="1"/>
+      <c r="M318" s="1"/>
+      <c r="N318" s="1"/>
+      <c r="O318" s="1"/>
+      <c r="P318" s="1"/>
+      <c r="Q318" s="1"/>
+      <c r="R318" s="1"/>
+      <c r="S318" s="1"/>
+      <c r="T318" s="1"/>
+      <c r="U318" s="1"/>
+      <c r="V318" s="1"/>
+      <c r="W318" s="1"/>
+    </row>
+    <row r="319" spans="1:23">
+      <c r="A319" s="3">
+        <v>317</v>
+      </c>
+      <c r="B319" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F319" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G319" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H319" s="4" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I319" s="4"/>
+      <c r="J319" s="1"/>
+      <c r="K319" s="1"/>
+      <c r="L319" s="1"/>
+      <c r="M319" s="1"/>
+      <c r="N319" s="1"/>
+      <c r="O319" s="1"/>
+      <c r="P319" s="1"/>
+      <c r="Q319" s="1"/>
+      <c r="R319" s="1"/>
+      <c r="S319" s="1"/>
+      <c r="T319" s="1"/>
+      <c r="U319" s="1"/>
+      <c r="V319" s="1"/>
+      <c r="W319" s="1"/>
+    </row>
+    <row r="320" spans="1:23">
+      <c r="A320" s="3">
+        <v>318</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G320" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H320" s="4" t="s">
+        <v>1249</v>
+      </c>
+      <c r="I320" s="4"/>
+      <c r="J320" s="1"/>
+      <c r="K320" s="1"/>
+      <c r="L320" s="1"/>
+      <c r="M320" s="1"/>
+      <c r="N320" s="1"/>
+      <c r="O320" s="1"/>
+      <c r="P320" s="1"/>
+      <c r="Q320" s="1"/>
+      <c r="R320" s="1"/>
+      <c r="S320" s="1"/>
+      <c r="T320" s="1"/>
+      <c r="U320" s="1"/>
+      <c r="V320" s="1"/>
+      <c r="W320" s="1"/>
+    </row>
+    <row r="321" spans="1:23">
+      <c r="A321" s="3">
+        <v>319</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E321" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F321" s="3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G321" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H321" s="4" t="s">
+        <v>1255</v>
+      </c>
+      <c r="I321" s="4"/>
+      <c r="J321" s="1"/>
+      <c r="K321" s="1"/>
+      <c r="L321" s="1"/>
+      <c r="M321" s="1"/>
+      <c r="N321" s="1"/>
+      <c r="O321" s="1"/>
+      <c r="P321" s="1"/>
+      <c r="Q321" s="1"/>
+      <c r="R321" s="1"/>
+      <c r="S321" s="1"/>
+      <c r="T321" s="1"/>
+      <c r="U321" s="1"/>
+      <c r="V321" s="1"/>
+      <c r="W321" s="1"/>
+    </row>
+    <row r="322" spans="1:23">
+      <c r="A322" s="3">
+        <v>320</v>
+      </c>
+      <c r="B322" s="3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E322" s="3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F322" s="3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G322" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H322" s="4" t="s">
+        <v>1257</v>
+      </c>
+      <c r="I322" s="4"/>
+      <c r="J322" s="1"/>
+      <c r="K322" s="1"/>
+      <c r="L322" s="1"/>
+      <c r="M322" s="1"/>
+      <c r="N322" s="1"/>
+      <c r="O322" s="1"/>
+      <c r="P322" s="1"/>
+      <c r="Q322" s="1"/>
+      <c r="R322" s="1"/>
+      <c r="S322" s="1"/>
+      <c r="T322" s="1"/>
+      <c r="U322" s="1"/>
+      <c r="V322" s="1"/>
+      <c r="W322" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>