--- v3 (2026-07-20)
+++ v4 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1017">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1022">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -2615,50 +2615,68 @@
   <si>
     <t>0000000652</t>
   </si>
   <si>
     <t>REQ/2024/3039</t>
   </si>
   <si>
     <t>2024-06-24</t>
   </si>
   <si>
     <t>VMR/2024/001515</t>
   </si>
   <si>
     <t>0000000792</t>
   </si>
   <si>
     <t>REQ/2024/3081</t>
   </si>
   <si>
     <t>VMR/2024/001541</t>
   </si>
   <si>
     <t>0000000656</t>
   </si>
   <si>
+    <t>REQ/2024/3716</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>VMR/2023/003448</t>
+  </si>
+  <si>
+    <t>Request for Vendor Code</t>
+  </si>
+  <si>
+    <t>0000000855</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
     <t>REQ/2024/3803</t>
   </si>
   <si>
     <t>2024-07-29</t>
   </si>
   <si>
     <t>VMR/2023/001432</t>
   </si>
   <si>
     <t>Bill processing</t>
   </si>
   <si>
     <t>0000000772</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
     <t>REQ/2024/5013</t>
   </si>
   <si>
     <t>2024-10-22</t>
   </si>
   <si>
     <t>VMR/2024/2418</t>
@@ -2964,53 +2982,50 @@
     <t>VMR/2024/2359</t>
   </si>
   <si>
     <t>0000000808</t>
   </si>
   <si>
     <t>REQ/2024/3444</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>VMR/2024/001605</t>
   </si>
   <si>
     <t>Sir, Request For Approve Vendor Code.</t>
   </si>
   <si>
     <t>0000000788</t>
   </si>
   <si>
     <t>2024-07-12</t>
   </si>
   <si>
     <t>REQ/2024/3717</t>
-  </si>
-[...1 lines deleted...]
-    <t>2024-07-24</t>
   </si>
   <si>
     <t>VMR/2024/1809</t>
   </si>
   <si>
     <t>0000000160</t>
   </si>
   <si>
     <t>REQ/000661/2024-2025</t>
   </si>
   <si>
     <t>2025-01-13</t>
   </si>
   <si>
     <t>VMR/2023/002009</t>
   </si>
   <si>
     <t>Request For Vendor Code.</t>
   </si>
   <si>
     <t>0000000034</t>
   </si>
   <si>
     <t>2025-10-13</t>
   </si>
@@ -3462,51 +3477,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W272"/>
+  <dimension ref="A1:W273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -13042,1386 +13057,1427 @@
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>873</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>874</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>875</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>430</v>
+        <v>876</v>
       </c>
       <c r="F240" s="3" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H240" s="4" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="I240" s="4"/>
       <c r="J240" s="1"/>
       <c r="K240" s="1"/>
       <c r="L240" s="1"/>
       <c r="M240" s="1"/>
       <c r="N240" s="1"/>
       <c r="O240" s="1"/>
       <c r="P240" s="1"/>
       <c r="Q240" s="1"/>
       <c r="R240" s="1"/>
       <c r="S240" s="1"/>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E241" s="3" t="s">
         <v>430</v>
       </c>
       <c r="F241" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H241" s="4" t="s">
         <v>880</v>
-      </c>
-[...4 lines deleted...]
-        <v>881</v>
       </c>
       <c r="I241" s="4"/>
       <c r="J241" s="1"/>
       <c r="K241" s="1"/>
       <c r="L241" s="1"/>
       <c r="M241" s="1"/>
       <c r="N241" s="1"/>
       <c r="O241" s="1"/>
       <c r="P241" s="1"/>
       <c r="Q241" s="1"/>
       <c r="R241" s="1"/>
       <c r="S241" s="1"/>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E242" s="3" t="s">
         <v>430</v>
       </c>
       <c r="F242" s="3" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H242" s="4" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="I242" s="4"/>
       <c r="J242" s="1"/>
       <c r="K242" s="1"/>
       <c r="L242" s="1"/>
       <c r="M242" s="1"/>
       <c r="N242" s="1"/>
       <c r="O242" s="1"/>
       <c r="P242" s="1"/>
       <c r="Q242" s="1"/>
       <c r="R242" s="1"/>
       <c r="S242" s="1"/>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="D243" s="3" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E243" s="3" t="s">
-        <v>870</v>
+        <v>430</v>
       </c>
       <c r="F243" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H243" s="4" t="s">
         <v>889</v>
-      </c>
-[...4 lines deleted...]
-        <v>887</v>
       </c>
       <c r="I243" s="4"/>
       <c r="J243" s="1"/>
       <c r="K243" s="1"/>
       <c r="L243" s="1"/>
       <c r="M243" s="1"/>
       <c r="N243" s="1"/>
       <c r="O243" s="1"/>
       <c r="P243" s="1"/>
       <c r="Q243" s="1"/>
       <c r="R243" s="1"/>
       <c r="S243" s="1"/>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E244" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H244" s="4" t="s">
         <v>893</v>
-      </c>
-[...7 lines deleted...]
-        <v>891</v>
       </c>
       <c r="I244" s="4"/>
       <c r="J244" s="1"/>
       <c r="K244" s="1"/>
       <c r="L244" s="1"/>
       <c r="M244" s="1"/>
       <c r="N244" s="1"/>
       <c r="O244" s="1"/>
       <c r="P244" s="1"/>
       <c r="Q244" s="1"/>
       <c r="R244" s="1"/>
       <c r="S244" s="1"/>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D245" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="F245" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H245" s="4" t="s">
         <v>897</v>
-      </c>
-[...10 lines deleted...]
-        <v>896</v>
       </c>
       <c r="I245" s="4"/>
       <c r="J245" s="1"/>
       <c r="K245" s="1"/>
       <c r="L245" s="1"/>
       <c r="M245" s="1"/>
       <c r="N245" s="1"/>
       <c r="O245" s="1"/>
       <c r="P245" s="1"/>
       <c r="Q245" s="1"/>
       <c r="R245" s="1"/>
       <c r="S245" s="1"/>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>795</v>
+        <v>902</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>901</v>
+        <v>430</v>
       </c>
       <c r="F246" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H246" s="4" t="s">
         <v>902</v>
-      </c>
-[...4 lines deleted...]
-        <v>795</v>
       </c>
       <c r="I246" s="4"/>
       <c r="J246" s="1"/>
       <c r="K246" s="1"/>
       <c r="L246" s="1"/>
       <c r="M246" s="1"/>
       <c r="N246" s="1"/>
       <c r="O246" s="1"/>
       <c r="P246" s="1"/>
       <c r="Q246" s="1"/>
       <c r="R246" s="1"/>
       <c r="S246" s="1"/>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>904</v>
+        <v>795</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>905</v>
-[...1 lines deleted...]
-      <c r="E247" s="3"/>
+        <v>906</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>907</v>
+      </c>
       <c r="F247" s="3" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H247" s="4" t="s">
-        <v>907</v>
+        <v>795</v>
       </c>
       <c r="I247" s="4"/>
       <c r="J247" s="1"/>
       <c r="K247" s="1"/>
       <c r="L247" s="1"/>
       <c r="M247" s="1"/>
       <c r="N247" s="1"/>
       <c r="O247" s="1"/>
       <c r="P247" s="1"/>
       <c r="Q247" s="1"/>
       <c r="R247" s="1"/>
       <c r="S247" s="1"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>910</v>
-[...3 lines deleted...]
-      </c>
+        <v>911</v>
+      </c>
+      <c r="E248" s="3"/>
       <c r="F248" s="3" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H248" s="4" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="I248" s="4"/>
       <c r="J248" s="1"/>
       <c r="K248" s="1"/>
       <c r="L248" s="1"/>
       <c r="M248" s="1"/>
       <c r="N248" s="1"/>
       <c r="O248" s="1"/>
       <c r="P248" s="1"/>
       <c r="Q248" s="1"/>
       <c r="R248" s="1"/>
       <c r="S248" s="1"/>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E249" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="F249" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H249" s="4" t="s">
         <v>915</v>
-      </c>
-[...7 lines deleted...]
-        <v>917</v>
       </c>
       <c r="I249" s="4"/>
       <c r="J249" s="1"/>
       <c r="K249" s="1"/>
       <c r="L249" s="1"/>
       <c r="M249" s="1"/>
       <c r="N249" s="1"/>
       <c r="O249" s="1"/>
       <c r="P249" s="1"/>
       <c r="Q249" s="1"/>
       <c r="R249" s="1"/>
       <c r="S249" s="1"/>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>918</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>919</v>
       </c>
       <c r="D250" s="3" t="s">
         <v>920</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>430</v>
+        <v>921</v>
       </c>
       <c r="F250" s="3" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H250" s="4" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="I250" s="4"/>
       <c r="J250" s="1"/>
       <c r="K250" s="1"/>
       <c r="L250" s="1"/>
       <c r="M250" s="1"/>
       <c r="N250" s="1"/>
       <c r="O250" s="1"/>
       <c r="P250" s="1"/>
       <c r="Q250" s="1"/>
       <c r="R250" s="1"/>
       <c r="S250" s="1"/>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="E251" s="3" t="s">
-        <v>578</v>
+        <v>430</v>
       </c>
       <c r="F251" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="G251" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H251" s="4" t="s">
         <v>925</v>
-      </c>
-[...4 lines deleted...]
-        <v>923</v>
       </c>
       <c r="I251" s="4"/>
       <c r="J251" s="1"/>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
       <c r="M251" s="1"/>
       <c r="N251" s="1"/>
       <c r="O251" s="1"/>
       <c r="P251" s="1"/>
       <c r="Q251" s="1"/>
       <c r="R251" s="1"/>
       <c r="S251" s="1"/>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>795</v>
+        <v>929</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>430</v>
+        <v>578</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H252" s="4" t="s">
-        <v>795</v>
+        <v>929</v>
       </c>
       <c r="I252" s="4"/>
       <c r="J252" s="1"/>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
       <c r="M252" s="1"/>
       <c r="N252" s="1"/>
       <c r="O252" s="1"/>
       <c r="P252" s="1"/>
       <c r="Q252" s="1"/>
       <c r="R252" s="1"/>
       <c r="S252" s="1"/>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>853</v>
+        <v>795</v>
       </c>
       <c r="D253" s="3" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="E253" s="3" t="s">
-        <v>931</v>
+        <v>430</v>
       </c>
       <c r="F253" s="3" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H253" s="4" t="s">
-        <v>933</v>
+        <v>795</v>
       </c>
       <c r="I253" s="4"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="1"/>
       <c r="N253" s="1"/>
       <c r="O253" s="1"/>
       <c r="P253" s="1"/>
       <c r="Q253" s="1"/>
       <c r="R253" s="1"/>
       <c r="S253" s="1"/>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>935</v>
+        <v>853</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>936</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>430</v>
+        <v>937</v>
       </c>
       <c r="F254" s="3" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H254" s="4" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="I254" s="4"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="1"/>
       <c r="N254" s="1"/>
       <c r="O254" s="1"/>
       <c r="P254" s="1"/>
       <c r="Q254" s="1"/>
       <c r="R254" s="1"/>
       <c r="S254" s="1"/>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>933</v>
+        <v>941</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="E255" s="3" t="s">
         <v>430</v>
       </c>
       <c r="F255" s="3" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="G255" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H255" s="4" t="s">
-        <v>933</v>
+        <v>944</v>
       </c>
       <c r="I255" s="4"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="1"/>
       <c r="N255" s="1"/>
       <c r="O255" s="1"/>
       <c r="P255" s="1"/>
       <c r="Q255" s="1"/>
       <c r="R255" s="1"/>
       <c r="S255" s="1"/>
       <c r="T255" s="1"/>
       <c r="U255" s="1"/>
       <c r="V255" s="1"/>
       <c r="W255" s="1"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>578</v>
+        <v>430</v>
       </c>
       <c r="F256" s="3" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H256" s="4" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="I256" s="4"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="1"/>
       <c r="N256" s="1"/>
       <c r="O256" s="1"/>
       <c r="P256" s="1"/>
       <c r="Q256" s="1"/>
       <c r="R256" s="1"/>
       <c r="S256" s="1"/>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D257" s="3" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E257" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="F257" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H257" s="4" t="s">
         <v>949</v>
-      </c>
-[...7 lines deleted...]
-        <v>947</v>
       </c>
       <c r="I257" s="4"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="1"/>
       <c r="N257" s="1"/>
       <c r="O257" s="1"/>
       <c r="P257" s="1"/>
       <c r="Q257" s="1"/>
       <c r="R257" s="1"/>
       <c r="S257" s="1"/>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D258" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="F258" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H258" s="4" t="s">
         <v>953</v>
-      </c>
-[...10 lines deleted...]
-        <v>952</v>
       </c>
       <c r="I258" s="4"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="1"/>
       <c r="N258" s="1"/>
       <c r="O258" s="1"/>
       <c r="P258" s="1"/>
       <c r="Q258" s="1"/>
       <c r="R258" s="1"/>
       <c r="S258" s="1"/>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>935</v>
+        <v>958</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>957</v>
+        <v>578</v>
       </c>
       <c r="F259" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="G259" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H259" s="4" t="s">
         <v>958</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="I259" s="4"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1"/>
       <c r="N259" s="1"/>
       <c r="O259" s="1"/>
       <c r="P259" s="1"/>
       <c r="Q259" s="1"/>
       <c r="R259" s="1"/>
       <c r="S259" s="1"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="F260" s="3" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="G260" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H260" s="4" t="s">
-        <v>938</v>
+        <v>812</v>
       </c>
       <c r="I260" s="4"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="1"/>
       <c r="N260" s="1"/>
       <c r="O260" s="1"/>
       <c r="P260" s="1"/>
       <c r="Q260" s="1"/>
       <c r="R260" s="1"/>
       <c r="S260" s="1"/>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>842</v>
+        <v>944</v>
       </c>
       <c r="D261" s="3" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F261" s="3" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="G261" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H261" s="4" t="s">
-        <v>967</v>
+        <v>944</v>
       </c>
       <c r="I261" s="4"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
       <c r="N261" s="1"/>
       <c r="O261" s="1"/>
       <c r="P261" s="1"/>
       <c r="Q261" s="1"/>
       <c r="R261" s="1"/>
       <c r="S261" s="1"/>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>969</v>
+        <v>842</v>
       </c>
       <c r="D262" s="3" t="s">
         <v>970</v>
       </c>
       <c r="E262" s="3" t="s">
         <v>971</v>
       </c>
       <c r="F262" s="3" t="s">
         <v>972</v>
       </c>
       <c r="G262" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H262" s="4" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="I262" s="4"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="1"/>
       <c r="N262" s="1"/>
       <c r="O262" s="1"/>
       <c r="P262" s="1"/>
       <c r="Q262" s="1"/>
       <c r="R262" s="1"/>
       <c r="S262" s="1"/>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="D263" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="F263" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="G263" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H263" s="4" t="s">
         <v>975</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
       <c r="I263" s="4"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
       <c r="S263" s="1"/>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E264" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="F264" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="G264" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H264" s="4" t="s">
         <v>980</v>
-      </c>
-[...7 lines deleted...]
-        <v>982</v>
       </c>
       <c r="I264" s="4"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="1"/>
       <c r="N264" s="1"/>
       <c r="O264" s="1"/>
       <c r="P264" s="1"/>
       <c r="Q264" s="1"/>
       <c r="R264" s="1"/>
       <c r="S264" s="1"/>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>983</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>984</v>
       </c>
       <c r="D265" s="3" t="s">
         <v>985</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>430</v>
+        <v>986</v>
       </c>
       <c r="F265" s="3" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="G265" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H265" s="4" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="I265" s="4"/>
       <c r="J265" s="1"/>
       <c r="K265" s="1"/>
       <c r="L265" s="1"/>
       <c r="M265" s="1"/>
       <c r="N265" s="1"/>
       <c r="O265" s="1"/>
       <c r="P265" s="1"/>
       <c r="Q265" s="1"/>
       <c r="R265" s="1"/>
       <c r="S265" s="1"/>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>988</v>
+        <v>868</v>
       </c>
       <c r="D266" s="3" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>990</v>
+        <v>430</v>
       </c>
       <c r="F266" s="3" t="s">
         <v>991</v>
       </c>
       <c r="G266" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H266" s="4" t="s">
-        <v>992</v>
+        <v>868</v>
       </c>
       <c r="I266" s="4"/>
       <c r="J266" s="1"/>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
       <c r="M266" s="1"/>
       <c r="N266" s="1"/>
       <c r="O266" s="1"/>
       <c r="P266" s="1"/>
       <c r="Q266" s="1"/>
       <c r="R266" s="1"/>
       <c r="S266" s="1"/>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="C267" s="3" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>919</v>
       </c>
       <c r="D267" s="3" t="s">
         <v>994</v>
       </c>
       <c r="E267" s="3" t="s">
-        <v>435</v>
+        <v>995</v>
       </c>
       <c r="F267" s="3" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H267" s="4" t="s">
-        <v>919</v>
+        <v>997</v>
       </c>
       <c r="I267" s="4"/>
       <c r="J267" s="1"/>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
       <c r="N267" s="1"/>
       <c r="O267" s="1"/>
       <c r="P267" s="1"/>
       <c r="Q267" s="1"/>
       <c r="R267" s="1"/>
       <c r="S267" s="1"/>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>997</v>
+        <v>925</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="F268" s="3" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="G268" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H268" s="4" t="s">
-        <v>997</v>
+        <v>925</v>
       </c>
       <c r="I268" s="4"/>
       <c r="J268" s="1"/>
       <c r="K268" s="1"/>
       <c r="L268" s="1"/>
       <c r="M268" s="1"/>
       <c r="N268" s="1"/>
       <c r="O268" s="1"/>
       <c r="P268" s="1"/>
       <c r="Q268" s="1"/>
       <c r="R268" s="1"/>
       <c r="S268" s="1"/>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>812</v>
+        <v>1002</v>
       </c>
       <c r="D269" s="3" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E269" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="F269" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G269" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H269" s="4" t="s">
         <v>1002</v>
-      </c>
-[...7 lines deleted...]
-        <v>1004</v>
       </c>
       <c r="I269" s="4"/>
       <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
       <c r="N269" s="1"/>
       <c r="O269" s="1"/>
       <c r="P269" s="1"/>
       <c r="Q269" s="1"/>
       <c r="R269" s="1"/>
       <c r="S269" s="1"/>
       <c r="T269" s="1"/>
       <c r="U269" s="1"/>
       <c r="V269" s="1"/>
       <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="C270" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="D270" s="3" t="s">
         <v>1006</v>
       </c>
-      <c r="D270" s="3" t="s">
+      <c r="E270" s="3" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="F270" s="3" t="s">
         <v>1008</v>
       </c>
       <c r="G270" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H270" s="4" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="I270" s="4"/>
       <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
       <c r="N270" s="1"/>
       <c r="O270" s="1"/>
       <c r="P270" s="1"/>
       <c r="Q270" s="1"/>
       <c r="R270" s="1"/>
       <c r="S270" s="1"/>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D271" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="F271" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="G271" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H271" s="4" t="s">
         <v>1011</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
       <c r="I271" s="4"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
       <c r="N271" s="1"/>
       <c r="O271" s="1"/>
       <c r="P271" s="1"/>
       <c r="Q271" s="1"/>
       <c r="R271" s="1"/>
       <c r="S271" s="1"/>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D272" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G272" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H272" s="4" t="s">
         <v>1015</v>
-      </c>
-[...10 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="I272" s="4"/>
       <c r="J272" s="1"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
       <c r="N272" s="1"/>
       <c r="O272" s="1"/>
       <c r="P272" s="1"/>
       <c r="Q272" s="1"/>
       <c r="R272" s="1"/>
       <c r="S272" s="1"/>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
+    </row>
+    <row r="273" spans="1:23">
+      <c r="A273" s="3">
+        <v>271</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H273" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I273" s="4"/>
+      <c r="J273" s="1"/>
+      <c r="K273" s="1"/>
+      <c r="L273" s="1"/>
+      <c r="M273" s="1"/>
+      <c r="N273" s="1"/>
+      <c r="O273" s="1"/>
+      <c r="P273" s="1"/>
+      <c r="Q273" s="1"/>
+      <c r="R273" s="1"/>
+      <c r="S273" s="1"/>
+      <c r="T273" s="1"/>
+      <c r="U273" s="1"/>
+      <c r="V273" s="1"/>
+      <c r="W273" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>