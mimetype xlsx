--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1710">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1714">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5088,50 +5088,62 @@
     <t>REQ/2024/5077</t>
   </si>
   <si>
     <t>VMR/2024/2450</t>
   </si>
   <si>
     <t>0000001087</t>
   </si>
   <si>
     <t>REQ/000387/2024-2025</t>
   </si>
   <si>
     <t>VMR/2024/000856</t>
   </si>
   <si>
     <t>0000001025</t>
   </si>
   <si>
     <t>REQ/000110/2024-2025</t>
   </si>
   <si>
     <t>VMR/2024/2116</t>
   </si>
   <si>
     <t>0000000808</t>
+  </si>
+  <si>
+    <t>REQ/001493/2025-2026</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>VMR/2023/000687</t>
+  </si>
+  <si>
+    <t>0000000654</t>
   </si>
   <si>
     <t>REQ/001180/2025-2026</t>
   </si>
   <si>
     <t>2025-11-19</t>
   </si>
   <si>
     <t>VMR/2023/000380</t>
   </si>
   <si>
     <t>0000000718</t>
   </si>
   <si>
     <t>REQ/001179/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000639</t>
   </si>
   <si>
     <t>0000000407</t>
   </si>
   <si>
     <t>REQ/001183/2025-2026</t>
   </si>
@@ -5541,51 +5553,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W477"/>
+  <dimension ref="A1:W478"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="122.541504" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -24667,197 +24679,236 @@
       </c>
       <c r="I473" s="4"/>
       <c r="J473" s="1"/>
       <c r="K473" s="1"/>
       <c r="L473" s="1"/>
       <c r="M473" s="1"/>
       <c r="N473" s="1"/>
       <c r="O473" s="1"/>
       <c r="P473" s="1"/>
       <c r="Q473" s="1"/>
       <c r="R473" s="1"/>
       <c r="S473" s="1"/>
       <c r="T473" s="1"/>
       <c r="U473" s="1"/>
       <c r="V473" s="1"/>
       <c r="W473" s="1"/>
     </row>
     <row r="474" spans="1:23">
       <c r="A474" s="3">
         <v>472</v>
       </c>
       <c r="B474" s="3" t="s">
         <v>1696</v>
       </c>
       <c r="C474" s="3" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="D474" s="3" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="E474" s="3"/>
       <c r="F474" s="3" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="G474" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H474" s="4" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="I474" s="4"/>
       <c r="J474" s="1"/>
       <c r="K474" s="1"/>
       <c r="L474" s="1"/>
       <c r="M474" s="1"/>
       <c r="N474" s="1"/>
       <c r="O474" s="1"/>
       <c r="P474" s="1"/>
       <c r="Q474" s="1"/>
       <c r="R474" s="1"/>
       <c r="S474" s="1"/>
       <c r="T474" s="1"/>
       <c r="U474" s="1"/>
       <c r="V474" s="1"/>
       <c r="W474" s="1"/>
     </row>
     <row r="475" spans="1:23">
       <c r="A475" s="3">
         <v>473</v>
       </c>
       <c r="B475" s="3" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="C475" s="3" t="s">
-        <v>1700</v>
+        <v>1697</v>
       </c>
       <c r="D475" s="3" t="s">
         <v>1701</v>
       </c>
       <c r="E475" s="3"/>
       <c r="F475" s="3" t="s">
         <v>1702</v>
       </c>
       <c r="G475" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H475" s="4" t="s">
-        <v>1700</v>
+        <v>1697</v>
       </c>
       <c r="I475" s="4"/>
       <c r="J475" s="1"/>
       <c r="K475" s="1"/>
       <c r="L475" s="1"/>
       <c r="M475" s="1"/>
       <c r="N475" s="1"/>
       <c r="O475" s="1"/>
       <c r="P475" s="1"/>
       <c r="Q475" s="1"/>
       <c r="R475" s="1"/>
       <c r="S475" s="1"/>
       <c r="T475" s="1"/>
       <c r="U475" s="1"/>
       <c r="V475" s="1"/>
       <c r="W475" s="1"/>
     </row>
     <row r="476" spans="1:23">
       <c r="A476" s="3">
         <v>474</v>
       </c>
       <c r="B476" s="3" t="s">
         <v>1703</v>
       </c>
       <c r="C476" s="3" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="D476" s="3" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="E476" s="3"/>
       <c r="F476" s="3" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="G476" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H476" s="4" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="I476" s="4"/>
       <c r="J476" s="1"/>
       <c r="K476" s="1"/>
       <c r="L476" s="1"/>
       <c r="M476" s="1"/>
       <c r="N476" s="1"/>
       <c r="O476" s="1"/>
       <c r="P476" s="1"/>
       <c r="Q476" s="1"/>
       <c r="R476" s="1"/>
       <c r="S476" s="1"/>
       <c r="T476" s="1"/>
       <c r="U476" s="1"/>
       <c r="V476" s="1"/>
       <c r="W476" s="1"/>
     </row>
     <row r="477" spans="1:23">
       <c r="A477" s="3">
         <v>475</v>
       </c>
       <c r="B477" s="3" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="C477" s="3" t="s">
-        <v>1707</v>
+        <v>1704</v>
       </c>
       <c r="D477" s="3" t="s">
         <v>1708</v>
       </c>
       <c r="E477" s="3"/>
       <c r="F477" s="3" t="s">
         <v>1709</v>
       </c>
       <c r="G477" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H477" s="4" t="s">
-        <v>1707</v>
+        <v>1704</v>
       </c>
       <c r="I477" s="4"/>
       <c r="J477" s="1"/>
       <c r="K477" s="1"/>
       <c r="L477" s="1"/>
       <c r="M477" s="1"/>
       <c r="N477" s="1"/>
       <c r="O477" s="1"/>
       <c r="P477" s="1"/>
       <c r="Q477" s="1"/>
       <c r="R477" s="1"/>
       <c r="S477" s="1"/>
       <c r="T477" s="1"/>
       <c r="U477" s="1"/>
       <c r="V477" s="1"/>
       <c r="W477" s="1"/>
+    </row>
+    <row r="478" spans="1:23">
+      <c r="A478" s="3">
+        <v>476</v>
+      </c>
+      <c r="B478" s="3" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D478" s="3" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E478" s="3"/>
+      <c r="F478" s="3" t="s">
+        <v>1713</v>
+      </c>
+      <c r="G478" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H478" s="4" t="s">
+        <v>1711</v>
+      </c>
+      <c r="I478" s="4"/>
+      <c r="J478" s="1"/>
+      <c r="K478" s="1"/>
+      <c r="L478" s="1"/>
+      <c r="M478" s="1"/>
+      <c r="N478" s="1"/>
+      <c r="O478" s="1"/>
+      <c r="P478" s="1"/>
+      <c r="Q478" s="1"/>
+      <c r="R478" s="1"/>
+      <c r="S478" s="1"/>
+      <c r="T478" s="1"/>
+      <c r="U478" s="1"/>
+      <c r="V478" s="1"/>
+      <c r="W478" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>