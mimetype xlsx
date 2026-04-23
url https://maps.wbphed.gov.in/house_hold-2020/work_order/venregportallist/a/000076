--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1714">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1718">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5142,50 +5142,62 @@
     <t>VMR/2023/000639</t>
   </si>
   <si>
     <t>0000000407</t>
   </si>
   <si>
     <t>REQ/001183/2025-2026</t>
   </si>
   <si>
     <t>2025-11-20</t>
   </si>
   <si>
     <t>VMR/2023/002435</t>
   </si>
   <si>
     <t>0000000365</t>
   </si>
   <si>
     <t>REQ/001184/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/002431</t>
   </si>
   <si>
     <t>0000000168</t>
+  </si>
+  <si>
+    <t>REQ/000015/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>VMR/2023/002826</t>
+  </si>
+  <si>
+    <t>0000000914</t>
   </si>
   <si>
     <t>REQ/001131/2025-2026</t>
   </si>
   <si>
     <t>2025-10-14</t>
   </si>
   <si>
     <t>VMR/2023/001260</t>
   </si>
   <si>
     <t>0000000720</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5553,51 +5565,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W478"/>
+  <dimension ref="A1:W479"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="122.541504" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -24840,75 +24852,116 @@
       <c r="M477" s="1"/>
       <c r="N477" s="1"/>
       <c r="O477" s="1"/>
       <c r="P477" s="1"/>
       <c r="Q477" s="1"/>
       <c r="R477" s="1"/>
       <c r="S477" s="1"/>
       <c r="T477" s="1"/>
       <c r="U477" s="1"/>
       <c r="V477" s="1"/>
       <c r="W477" s="1"/>
     </row>
     <row r="478" spans="1:23">
       <c r="A478" s="3">
         <v>476</v>
       </c>
       <c r="B478" s="3" t="s">
         <v>1710</v>
       </c>
       <c r="C478" s="3" t="s">
         <v>1711</v>
       </c>
       <c r="D478" s="3" t="s">
         <v>1712</v>
       </c>
-      <c r="E478" s="3"/>
+      <c r="E478" s="3" t="s">
+        <v>708</v>
+      </c>
       <c r="F478" s="3" t="s">
         <v>1713</v>
       </c>
       <c r="G478" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H478" s="4" t="s">
         <v>1711</v>
       </c>
       <c r="I478" s="4"/>
       <c r="J478" s="1"/>
       <c r="K478" s="1"/>
       <c r="L478" s="1"/>
       <c r="M478" s="1"/>
       <c r="N478" s="1"/>
       <c r="O478" s="1"/>
       <c r="P478" s="1"/>
       <c r="Q478" s="1"/>
       <c r="R478" s="1"/>
       <c r="S478" s="1"/>
       <c r="T478" s="1"/>
       <c r="U478" s="1"/>
       <c r="V478" s="1"/>
       <c r="W478" s="1"/>
+    </row>
+    <row r="479" spans="1:23">
+      <c r="A479" s="3">
+        <v>477</v>
+      </c>
+      <c r="B479" s="3" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C479" s="3" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D479" s="3" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E479" s="3"/>
+      <c r="F479" s="3" t="s">
+        <v>1717</v>
+      </c>
+      <c r="G479" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H479" s="4" t="s">
+        <v>1715</v>
+      </c>
+      <c r="I479" s="4"/>
+      <c r="J479" s="1"/>
+      <c r="K479" s="1"/>
+      <c r="L479" s="1"/>
+      <c r="M479" s="1"/>
+      <c r="N479" s="1"/>
+      <c r="O479" s="1"/>
+      <c r="P479" s="1"/>
+      <c r="Q479" s="1"/>
+      <c r="R479" s="1"/>
+      <c r="S479" s="1"/>
+      <c r="T479" s="1"/>
+      <c r="U479" s="1"/>
+      <c r="V479" s="1"/>
+      <c r="W479" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>