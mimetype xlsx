--- v2 (2026-04-23)
+++ v3 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1718">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1722">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5112,50 +5112,62 @@
     <t>0000000808</t>
   </si>
   <si>
     <t>REQ/001493/2025-2026</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>VMR/2023/000687</t>
   </si>
   <si>
     <t>0000000654</t>
   </si>
   <si>
     <t>REQ/001180/2025-2026</t>
   </si>
   <si>
     <t>2025-11-19</t>
   </si>
   <si>
     <t>VMR/2023/000380</t>
   </si>
   <si>
     <t>0000000718</t>
+  </si>
+  <si>
+    <t>REQ/000169/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>VMR/2024/001787</t>
+  </si>
+  <si>
+    <t>0000001152</t>
   </si>
   <si>
     <t>REQ/001179/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000639</t>
   </si>
   <si>
     <t>0000000407</t>
   </si>
   <si>
     <t>REQ/001183/2025-2026</t>
   </si>
   <si>
     <t>2025-11-20</t>
   </si>
   <si>
     <t>VMR/2023/002435</t>
   </si>
   <si>
     <t>0000000365</t>
   </si>
   <si>
     <t>REQ/001184/2025-2026</t>
   </si>
@@ -5565,51 +5577,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W479"/>
+  <dimension ref="A1:W480"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="122.541504" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -24730,238 +24742,277 @@
       </c>
       <c r="I474" s="4"/>
       <c r="J474" s="1"/>
       <c r="K474" s="1"/>
       <c r="L474" s="1"/>
       <c r="M474" s="1"/>
       <c r="N474" s="1"/>
       <c r="O474" s="1"/>
       <c r="P474" s="1"/>
       <c r="Q474" s="1"/>
       <c r="R474" s="1"/>
       <c r="S474" s="1"/>
       <c r="T474" s="1"/>
       <c r="U474" s="1"/>
       <c r="V474" s="1"/>
       <c r="W474" s="1"/>
     </row>
     <row r="475" spans="1:23">
       <c r="A475" s="3">
         <v>473</v>
       </c>
       <c r="B475" s="3" t="s">
         <v>1700</v>
       </c>
       <c r="C475" s="3" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="D475" s="3" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="E475" s="3"/>
       <c r="F475" s="3" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="G475" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H475" s="4" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="I475" s="4"/>
       <c r="J475" s="1"/>
       <c r="K475" s="1"/>
       <c r="L475" s="1"/>
       <c r="M475" s="1"/>
       <c r="N475" s="1"/>
       <c r="O475" s="1"/>
       <c r="P475" s="1"/>
       <c r="Q475" s="1"/>
       <c r="R475" s="1"/>
       <c r="S475" s="1"/>
       <c r="T475" s="1"/>
       <c r="U475" s="1"/>
       <c r="V475" s="1"/>
       <c r="W475" s="1"/>
     </row>
     <row r="476" spans="1:23">
       <c r="A476" s="3">
         <v>474</v>
       </c>
       <c r="B476" s="3" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="C476" s="3" t="s">
-        <v>1704</v>
+        <v>1697</v>
       </c>
       <c r="D476" s="3" t="s">
         <v>1705</v>
       </c>
       <c r="E476" s="3"/>
       <c r="F476" s="3" t="s">
         <v>1706</v>
       </c>
       <c r="G476" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H476" s="4" t="s">
-        <v>1704</v>
+        <v>1697</v>
       </c>
       <c r="I476" s="4"/>
       <c r="J476" s="1"/>
       <c r="K476" s="1"/>
       <c r="L476" s="1"/>
       <c r="M476" s="1"/>
       <c r="N476" s="1"/>
       <c r="O476" s="1"/>
       <c r="P476" s="1"/>
       <c r="Q476" s="1"/>
       <c r="R476" s="1"/>
       <c r="S476" s="1"/>
       <c r="T476" s="1"/>
       <c r="U476" s="1"/>
       <c r="V476" s="1"/>
       <c r="W476" s="1"/>
     </row>
     <row r="477" spans="1:23">
       <c r="A477" s="3">
         <v>475</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>1707</v>
       </c>
       <c r="C477" s="3" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="D477" s="3" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="E477" s="3"/>
       <c r="F477" s="3" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="G477" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H477" s="4" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="I477" s="4"/>
       <c r="J477" s="1"/>
       <c r="K477" s="1"/>
       <c r="L477" s="1"/>
       <c r="M477" s="1"/>
       <c r="N477" s="1"/>
       <c r="O477" s="1"/>
       <c r="P477" s="1"/>
       <c r="Q477" s="1"/>
       <c r="R477" s="1"/>
       <c r="S477" s="1"/>
       <c r="T477" s="1"/>
       <c r="U477" s="1"/>
       <c r="V477" s="1"/>
       <c r="W477" s="1"/>
     </row>
     <row r="478" spans="1:23">
       <c r="A478" s="3">
         <v>476</v>
       </c>
       <c r="B478" s="3" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C478" s="3" t="s">
-        <v>1711</v>
+        <v>1708</v>
       </c>
       <c r="D478" s="3" t="s">
         <v>1712</v>
       </c>
-      <c r="E478" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E478" s="3"/>
       <c r="F478" s="3" t="s">
         <v>1713</v>
       </c>
       <c r="G478" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H478" s="4" t="s">
-        <v>1711</v>
+        <v>1708</v>
       </c>
       <c r="I478" s="4"/>
       <c r="J478" s="1"/>
       <c r="K478" s="1"/>
       <c r="L478" s="1"/>
       <c r="M478" s="1"/>
       <c r="N478" s="1"/>
       <c r="O478" s="1"/>
       <c r="P478" s="1"/>
       <c r="Q478" s="1"/>
       <c r="R478" s="1"/>
       <c r="S478" s="1"/>
       <c r="T478" s="1"/>
       <c r="U478" s="1"/>
       <c r="V478" s="1"/>
       <c r="W478" s="1"/>
     </row>
     <row r="479" spans="1:23">
       <c r="A479" s="3">
         <v>477</v>
       </c>
       <c r="B479" s="3" t="s">
         <v>1714</v>
       </c>
       <c r="C479" s="3" t="s">
         <v>1715</v>
       </c>
       <c r="D479" s="3" t="s">
         <v>1716</v>
       </c>
-      <c r="E479" s="3"/>
+      <c r="E479" s="3" t="s">
+        <v>708</v>
+      </c>
       <c r="F479" s="3" t="s">
         <v>1717</v>
       </c>
       <c r="G479" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H479" s="4" t="s">
         <v>1715</v>
       </c>
       <c r="I479" s="4"/>
       <c r="J479" s="1"/>
       <c r="K479" s="1"/>
       <c r="L479" s="1"/>
       <c r="M479" s="1"/>
       <c r="N479" s="1"/>
       <c r="O479" s="1"/>
       <c r="P479" s="1"/>
       <c r="Q479" s="1"/>
       <c r="R479" s="1"/>
       <c r="S479" s="1"/>
       <c r="T479" s="1"/>
       <c r="U479" s="1"/>
       <c r="V479" s="1"/>
       <c r="W479" s="1"/>
+    </row>
+    <row r="480" spans="1:23">
+      <c r="A480" s="3">
+        <v>478</v>
+      </c>
+      <c r="B480" s="3" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C480" s="3" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D480" s="3" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E480" s="3"/>
+      <c r="F480" s="3" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G480" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H480" s="4" t="s">
+        <v>1719</v>
+      </c>
+      <c r="I480" s="4"/>
+      <c r="J480" s="1"/>
+      <c r="K480" s="1"/>
+      <c r="L480" s="1"/>
+      <c r="M480" s="1"/>
+      <c r="N480" s="1"/>
+      <c r="O480" s="1"/>
+      <c r="P480" s="1"/>
+      <c r="Q480" s="1"/>
+      <c r="R480" s="1"/>
+      <c r="S480" s="1"/>
+      <c r="T480" s="1"/>
+      <c r="U480" s="1"/>
+      <c r="V480" s="1"/>
+      <c r="W480" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>