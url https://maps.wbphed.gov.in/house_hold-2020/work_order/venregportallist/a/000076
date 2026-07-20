--- v3 (2026-06-02)
+++ v4 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1722">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1730">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -5090,50 +5090,62 @@
   <si>
     <t>VMR/2024/2450</t>
   </si>
   <si>
     <t>0000001087</t>
   </si>
   <si>
     <t>REQ/000387/2024-2025</t>
   </si>
   <si>
     <t>VMR/2024/000856</t>
   </si>
   <si>
     <t>0000001025</t>
   </si>
   <si>
     <t>REQ/000110/2024-2025</t>
   </si>
   <si>
     <t>VMR/2024/2116</t>
   </si>
   <si>
     <t>0000000808</t>
   </si>
   <si>
+    <t>REQ/000264/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>VMR/2023/003332</t>
+  </si>
+  <si>
+    <t>0000001154</t>
+  </si>
+  <si>
     <t>REQ/001493/2025-2026</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>VMR/2023/000687</t>
   </si>
   <si>
     <t>0000000654</t>
   </si>
   <si>
     <t>REQ/001180/2025-2026</t>
   </si>
   <si>
     <t>2025-11-19</t>
   </si>
   <si>
     <t>VMR/2023/000380</t>
   </si>
   <si>
     <t>0000000718</t>
   </si>
   <si>
     <t>REQ/000169/2026-2027</t>
@@ -5166,50 +5178,62 @@
     <t>VMR/2023/002435</t>
   </si>
   <si>
     <t>0000000365</t>
   </si>
   <si>
     <t>REQ/001184/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/002431</t>
   </si>
   <si>
     <t>0000000168</t>
   </si>
   <si>
     <t>REQ/000015/2026-2027</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
     <t>VMR/2023/002826</t>
   </si>
   <si>
     <t>0000000914</t>
+  </si>
+  <si>
+    <t>REQ/000308/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>VMR/2023/003568</t>
+  </si>
+  <si>
+    <t>0000001156</t>
   </si>
   <si>
     <t>REQ/001131/2025-2026</t>
   </si>
   <si>
     <t>2025-10-14</t>
   </si>
   <si>
     <t>VMR/2023/001260</t>
   </si>
   <si>
     <t>0000000720</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5577,51 +5601,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W480"/>
+  <dimension ref="A1:W482"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="122.541504" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -24669,51 +24693,53 @@
       <c r="M472" s="1"/>
       <c r="N472" s="1"/>
       <c r="O472" s="1"/>
       <c r="P472" s="1"/>
       <c r="Q472" s="1"/>
       <c r="R472" s="1"/>
       <c r="S472" s="1"/>
       <c r="T472" s="1"/>
       <c r="U472" s="1"/>
       <c r="V472" s="1"/>
       <c r="W472" s="1"/>
     </row>
     <row r="473" spans="1:23">
       <c r="A473" s="3">
         <v>471</v>
       </c>
       <c r="B473" s="3" t="s">
         <v>1692</v>
       </c>
       <c r="C473" s="3" t="s">
         <v>1693</v>
       </c>
       <c r="D473" s="3" t="s">
         <v>1694</v>
       </c>
-      <c r="E473" s="3"/>
+      <c r="E473" s="3" t="s">
+        <v>708</v>
+      </c>
       <c r="F473" s="3" t="s">
         <v>1695</v>
       </c>
       <c r="G473" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H473" s="4" t="s">
         <v>1693</v>
       </c>
       <c r="I473" s="4"/>
       <c r="J473" s="1"/>
       <c r="K473" s="1"/>
       <c r="L473" s="1"/>
       <c r="M473" s="1"/>
       <c r="N473" s="1"/>
       <c r="O473" s="1"/>
       <c r="P473" s="1"/>
       <c r="Q473" s="1"/>
       <c r="R473" s="1"/>
       <c r="S473" s="1"/>
       <c r="T473" s="1"/>
       <c r="U473" s="1"/>
       <c r="V473" s="1"/>
       <c r="W473" s="1"/>
     </row>
@@ -24781,238 +24807,316 @@
       </c>
       <c r="I475" s="4"/>
       <c r="J475" s="1"/>
       <c r="K475" s="1"/>
       <c r="L475" s="1"/>
       <c r="M475" s="1"/>
       <c r="N475" s="1"/>
       <c r="O475" s="1"/>
       <c r="P475" s="1"/>
       <c r="Q475" s="1"/>
       <c r="R475" s="1"/>
       <c r="S475" s="1"/>
       <c r="T475" s="1"/>
       <c r="U475" s="1"/>
       <c r="V475" s="1"/>
       <c r="W475" s="1"/>
     </row>
     <row r="476" spans="1:23">
       <c r="A476" s="3">
         <v>474</v>
       </c>
       <c r="B476" s="3" t="s">
         <v>1704</v>
       </c>
       <c r="C476" s="3" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="D476" s="3" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="E476" s="3"/>
       <c r="F476" s="3" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="G476" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H476" s="4" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="I476" s="4"/>
       <c r="J476" s="1"/>
       <c r="K476" s="1"/>
       <c r="L476" s="1"/>
       <c r="M476" s="1"/>
       <c r="N476" s="1"/>
       <c r="O476" s="1"/>
       <c r="P476" s="1"/>
       <c r="Q476" s="1"/>
       <c r="R476" s="1"/>
       <c r="S476" s="1"/>
       <c r="T476" s="1"/>
       <c r="U476" s="1"/>
       <c r="V476" s="1"/>
       <c r="W476" s="1"/>
     </row>
     <row r="477" spans="1:23">
       <c r="A477" s="3">
         <v>475</v>
       </c>
       <c r="B477" s="3" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="C477" s="3" t="s">
-        <v>1708</v>
+        <v>1701</v>
       </c>
       <c r="D477" s="3" t="s">
         <v>1709</v>
       </c>
       <c r="E477" s="3"/>
       <c r="F477" s="3" t="s">
         <v>1710</v>
       </c>
       <c r="G477" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H477" s="4" t="s">
-        <v>1708</v>
+        <v>1701</v>
       </c>
       <c r="I477" s="4"/>
       <c r="J477" s="1"/>
       <c r="K477" s="1"/>
       <c r="L477" s="1"/>
       <c r="M477" s="1"/>
       <c r="N477" s="1"/>
       <c r="O477" s="1"/>
       <c r="P477" s="1"/>
       <c r="Q477" s="1"/>
       <c r="R477" s="1"/>
       <c r="S477" s="1"/>
       <c r="T477" s="1"/>
       <c r="U477" s="1"/>
       <c r="V477" s="1"/>
       <c r="W477" s="1"/>
     </row>
     <row r="478" spans="1:23">
       <c r="A478" s="3">
         <v>476</v>
       </c>
       <c r="B478" s="3" t="s">
         <v>1711</v>
       </c>
       <c r="C478" s="3" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="D478" s="3" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="E478" s="3"/>
       <c r="F478" s="3" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="G478" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H478" s="4" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="I478" s="4"/>
       <c r="J478" s="1"/>
       <c r="K478" s="1"/>
       <c r="L478" s="1"/>
       <c r="M478" s="1"/>
       <c r="N478" s="1"/>
       <c r="O478" s="1"/>
       <c r="P478" s="1"/>
       <c r="Q478" s="1"/>
       <c r="R478" s="1"/>
       <c r="S478" s="1"/>
       <c r="T478" s="1"/>
       <c r="U478" s="1"/>
       <c r="V478" s="1"/>
       <c r="W478" s="1"/>
     </row>
     <row r="479" spans="1:23">
       <c r="A479" s="3">
         <v>477</v>
       </c>
       <c r="B479" s="3" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="C479" s="3" t="s">
-        <v>1715</v>
+        <v>1712</v>
       </c>
       <c r="D479" s="3" t="s">
         <v>1716</v>
       </c>
-      <c r="E479" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E479" s="3"/>
       <c r="F479" s="3" t="s">
         <v>1717</v>
       </c>
       <c r="G479" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H479" s="4" t="s">
-        <v>1715</v>
+        <v>1712</v>
       </c>
       <c r="I479" s="4"/>
       <c r="J479" s="1"/>
       <c r="K479" s="1"/>
       <c r="L479" s="1"/>
       <c r="M479" s="1"/>
       <c r="N479" s="1"/>
       <c r="O479" s="1"/>
       <c r="P479" s="1"/>
       <c r="Q479" s="1"/>
       <c r="R479" s="1"/>
       <c r="S479" s="1"/>
       <c r="T479" s="1"/>
       <c r="U479" s="1"/>
       <c r="V479" s="1"/>
       <c r="W479" s="1"/>
     </row>
     <row r="480" spans="1:23">
       <c r="A480" s="3">
         <v>478</v>
       </c>
       <c r="B480" s="3" t="s">
         <v>1718</v>
       </c>
       <c r="C480" s="3" t="s">
         <v>1719</v>
       </c>
       <c r="D480" s="3" t="s">
         <v>1720</v>
       </c>
-      <c r="E480" s="3"/>
+      <c r="E480" s="3" t="s">
+        <v>708</v>
+      </c>
       <c r="F480" s="3" t="s">
         <v>1721</v>
       </c>
       <c r="G480" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H480" s="4" t="s">
         <v>1719</v>
       </c>
       <c r="I480" s="4"/>
       <c r="J480" s="1"/>
       <c r="K480" s="1"/>
       <c r="L480" s="1"/>
       <c r="M480" s="1"/>
       <c r="N480" s="1"/>
       <c r="O480" s="1"/>
       <c r="P480" s="1"/>
       <c r="Q480" s="1"/>
       <c r="R480" s="1"/>
       <c r="S480" s="1"/>
       <c r="T480" s="1"/>
       <c r="U480" s="1"/>
       <c r="V480" s="1"/>
       <c r="W480" s="1"/>
+    </row>
+    <row r="481" spans="1:23">
+      <c r="A481" s="3">
+        <v>479</v>
+      </c>
+      <c r="B481" s="3" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C481" s="3" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D481" s="3" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E481" s="3"/>
+      <c r="F481" s="3" t="s">
+        <v>1725</v>
+      </c>
+      <c r="G481" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H481" s="4" t="s">
+        <v>1723</v>
+      </c>
+      <c r="I481" s="4"/>
+      <c r="J481" s="1"/>
+      <c r="K481" s="1"/>
+      <c r="L481" s="1"/>
+      <c r="M481" s="1"/>
+      <c r="N481" s="1"/>
+      <c r="O481" s="1"/>
+      <c r="P481" s="1"/>
+      <c r="Q481" s="1"/>
+      <c r="R481" s="1"/>
+      <c r="S481" s="1"/>
+      <c r="T481" s="1"/>
+      <c r="U481" s="1"/>
+      <c r="V481" s="1"/>
+      <c r="W481" s="1"/>
+    </row>
+    <row r="482" spans="1:23">
+      <c r="A482" s="3">
+        <v>480</v>
+      </c>
+      <c r="B482" s="3" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C482" s="3" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D482" s="3" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E482" s="3"/>
+      <c r="F482" s="3" t="s">
+        <v>1729</v>
+      </c>
+      <c r="G482" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H482" s="4" t="s">
+        <v>1727</v>
+      </c>
+      <c r="I482" s="4"/>
+      <c r="J482" s="1"/>
+      <c r="K482" s="1"/>
+      <c r="L482" s="1"/>
+      <c r="M482" s="1"/>
+      <c r="N482" s="1"/>
+      <c r="O482" s="1"/>
+      <c r="P482" s="1"/>
+      <c r="Q482" s="1"/>
+      <c r="R482" s="1"/>
+      <c r="S482" s="1"/>
+      <c r="T482" s="1"/>
+      <c r="U482" s="1"/>
+      <c r="V482" s="1"/>
+      <c r="W482" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>