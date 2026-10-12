--- v5 (2026-07-20)
+++ v6 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1339">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -3854,50 +3854,65 @@
   <si>
     <t>REQ/001415/2025-2026</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>VMR/2023/000448</t>
   </si>
   <si>
     <t>0000000872</t>
   </si>
   <si>
     <t>REQ/001417/2025-2026</t>
   </si>
   <si>
     <t>VMR/2024/000269</t>
   </si>
   <si>
     <t>Pl Approved</t>
   </si>
   <si>
     <t>0000000873</t>
   </si>
   <si>
+    <t>REQ/000447/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>VMR/2023/000667</t>
+  </si>
+  <si>
+    <t>FOR WORK ORDER</t>
+  </si>
+  <si>
+    <t>0000000819</t>
+  </si>
+  <si>
     <t>REQ/001476/2025-2026</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>VMR/2023/001626</t>
   </si>
   <si>
     <t>Request vendor code</t>
   </si>
   <si>
     <t>0000000884</t>
   </si>
   <si>
     <t>REQ/000215/2026-2027</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>VMR/2024/001041</t>
   </si>
   <si>
     <t>0000000889</t>
@@ -3930,53 +3945,50 @@
     <t>0000000880</t>
   </si>
   <si>
     <t>REQ/000299/2026-2027</t>
   </si>
   <si>
     <t>2026-07-14</t>
   </si>
   <si>
     <t>VMR/2023/000750</t>
   </si>
   <si>
     <t>Request for vendor code.</t>
   </si>
   <si>
     <t>0000000891</t>
   </si>
   <si>
     <t>REQ/001395/2025-2026</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>VMR/2023/000093</t>
-  </si>
-[...1 lines deleted...]
-    <t>FOR WORK ORDER</t>
   </si>
   <si>
     <t>0000000870</t>
   </si>
   <si>
     <t>REQ/001398/2025-2026</t>
   </si>
   <si>
     <t>VMR/2023/000288</t>
   </si>
   <si>
     <t>Request for registration and vendor code.</t>
   </si>
   <si>
     <t>0000000871</t>
   </si>
   <si>
     <t>REQ/001449/2025-2026</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>VMR/2023/000827</t>
   </si>
@@ -4416,51 +4428,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W352"/>
+  <dimension ref="A1:W353"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="215.804443" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -18254,174 +18266,174 @@
       <c r="N341" s="1"/>
       <c r="O341" s="1"/>
       <c r="P341" s="1"/>
       <c r="Q341" s="1"/>
       <c r="R341" s="1"/>
       <c r="S341" s="1"/>
       <c r="T341" s="1"/>
       <c r="U341" s="1"/>
       <c r="V341" s="1"/>
       <c r="W341" s="1"/>
     </row>
     <row r="342" spans="1:23">
       <c r="A342" s="3">
         <v>340</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>1285</v>
       </c>
       <c r="C342" s="3" t="s">
         <v>1286</v>
       </c>
       <c r="D342" s="3" t="s">
         <v>1287</v>
       </c>
       <c r="E342" s="3" t="s">
-        <v>1040</v>
+        <v>1288</v>
       </c>
       <c r="F342" s="3" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="G342" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H342" s="4" t="s">
         <v>1286</v>
       </c>
       <c r="I342" s="4"/>
       <c r="J342" s="1"/>
       <c r="K342" s="1"/>
       <c r="L342" s="1"/>
       <c r="M342" s="1"/>
       <c r="N342" s="1"/>
       <c r="O342" s="1"/>
       <c r="P342" s="1"/>
       <c r="Q342" s="1"/>
       <c r="R342" s="1"/>
       <c r="S342" s="1"/>
       <c r="T342" s="1"/>
       <c r="U342" s="1"/>
       <c r="V342" s="1"/>
       <c r="W342" s="1"/>
     </row>
     <row r="343" spans="1:23">
       <c r="A343" s="3">
         <v>341</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C343" s="3" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="D343" s="3" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="E343" s="3" t="s">
-        <v>1292</v>
+        <v>1040</v>
       </c>
       <c r="F343" s="3" t="s">
         <v>1293</v>
       </c>
       <c r="G343" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H343" s="4" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
       <c r="I343" s="4"/>
       <c r="J343" s="1"/>
       <c r="K343" s="1"/>
       <c r="L343" s="1"/>
       <c r="M343" s="1"/>
       <c r="N343" s="1"/>
       <c r="O343" s="1"/>
       <c r="P343" s="1"/>
       <c r="Q343" s="1"/>
       <c r="R343" s="1"/>
       <c r="S343" s="1"/>
       <c r="T343" s="1"/>
       <c r="U343" s="1"/>
       <c r="V343" s="1"/>
       <c r="W343" s="1"/>
     </row>
     <row r="344" spans="1:23">
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C344" s="3" t="s">
         <v>1295</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>1296</v>
       </c>
       <c r="E344" s="3" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="F344" s="3" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="G344" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H344" s="4" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="I344" s="4"/>
       <c r="J344" s="1"/>
       <c r="K344" s="1"/>
       <c r="L344" s="1"/>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="C345" s="3" t="s">
-        <v>1299</v>
+        <v>1295</v>
       </c>
       <c r="D345" s="3" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="E345" s="3" t="s">
-        <v>1301</v>
+        <v>1297</v>
       </c>
       <c r="F345" s="3" t="s">
         <v>1302</v>
       </c>
       <c r="G345" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H345" s="4" t="s">
         <v>1299</v>
       </c>
       <c r="I345" s="4"/>
       <c r="J345" s="1"/>
       <c r="K345" s="1"/>
       <c r="L345" s="1"/>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
@@ -18453,287 +18465,328 @@
       </c>
       <c r="I346" s="4"/>
       <c r="J346" s="1"/>
       <c r="K346" s="1"/>
       <c r="L346" s="1"/>
       <c r="M346" s="1"/>
       <c r="N346" s="1"/>
       <c r="O346" s="1"/>
       <c r="P346" s="1"/>
       <c r="Q346" s="1"/>
       <c r="R346" s="1"/>
       <c r="S346" s="1"/>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="3">
         <v>345</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>1308</v>
       </c>
       <c r="C347" s="3" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="D347" s="3" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="E347" s="3" t="s">
-        <v>1310</v>
+        <v>1283</v>
       </c>
       <c r="F347" s="3" t="s">
         <v>1311</v>
       </c>
       <c r="G347" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H347" s="4" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="I347" s="4"/>
       <c r="J347" s="1"/>
       <c r="K347" s="1"/>
       <c r="L347" s="1"/>
       <c r="M347" s="1"/>
       <c r="N347" s="1"/>
       <c r="O347" s="1"/>
       <c r="P347" s="1"/>
       <c r="Q347" s="1"/>
       <c r="R347" s="1"/>
       <c r="S347" s="1"/>
       <c r="T347" s="1"/>
       <c r="U347" s="1"/>
       <c r="V347" s="1"/>
       <c r="W347" s="1"/>
     </row>
     <row r="348" spans="1:23">
       <c r="A348" s="3">
         <v>346</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>1312</v>
       </c>
       <c r="C348" s="3" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D348" s="3" t="s">
         <v>1313</v>
       </c>
-      <c r="D348" s="3" t="s">
+      <c r="E348" s="3" t="s">
         <v>1314</v>
       </c>
-      <c r="E348" s="3" t="s">
+      <c r="F348" s="3" t="s">
         <v>1315</v>
       </c>
-      <c r="F348" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G348" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H348" s="4" t="s">
-        <v>1317</v>
+        <v>1309</v>
       </c>
       <c r="I348" s="4"/>
       <c r="J348" s="1"/>
       <c r="K348" s="1"/>
       <c r="L348" s="1"/>
       <c r="M348" s="1"/>
       <c r="N348" s="1"/>
       <c r="O348" s="1"/>
       <c r="P348" s="1"/>
       <c r="Q348" s="1"/>
       <c r="R348" s="1"/>
       <c r="S348" s="1"/>
       <c r="T348" s="1"/>
       <c r="U348" s="1"/>
       <c r="V348" s="1"/>
       <c r="W348" s="1"/>
     </row>
     <row r="349" spans="1:23">
       <c r="A349" s="3">
         <v>347</v>
       </c>
       <c r="B349" s="3" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D349" s="3" t="s">
         <v>1318</v>
       </c>
-      <c r="C349" s="3" t="s">
+      <c r="E349" s="3" t="s">
         <v>1319</v>
       </c>
-      <c r="D349" s="3" t="s">
+      <c r="F349" s="3" t="s">
         <v>1320</v>
       </c>
-      <c r="E349" s="3" t="s">
+      <c r="G349" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H349" s="4" t="s">
         <v>1321</v>
-      </c>
-[...7 lines deleted...]
-        <v>1323</v>
       </c>
       <c r="I349" s="4"/>
       <c r="J349" s="1"/>
       <c r="K349" s="1"/>
       <c r="L349" s="1"/>
       <c r="M349" s="1"/>
       <c r="N349" s="1"/>
       <c r="O349" s="1"/>
       <c r="P349" s="1"/>
       <c r="Q349" s="1"/>
       <c r="R349" s="1"/>
       <c r="S349" s="1"/>
       <c r="T349" s="1"/>
       <c r="U349" s="1"/>
       <c r="V349" s="1"/>
       <c r="W349" s="1"/>
     </row>
     <row r="350" spans="1:23">
       <c r="A350" s="3">
         <v>348</v>
       </c>
       <c r="B350" s="3" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D350" s="3" t="s">
         <v>1324</v>
       </c>
-      <c r="C350" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D350" s="3" t="s">
+      <c r="E350" s="3" t="s">
         <v>1325</v>
       </c>
-      <c r="E350" s="3" t="s">
+      <c r="F350" s="3" t="s">
         <v>1326</v>
       </c>
-      <c r="F350" s="3" t="s">
+      <c r="G350" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H350" s="4" t="s">
         <v>1327</v>
-      </c>
-[...4 lines deleted...]
-        <v>1294</v>
       </c>
       <c r="I350" s="4"/>
       <c r="J350" s="1"/>
       <c r="K350" s="1"/>
       <c r="L350" s="1"/>
       <c r="M350" s="1"/>
       <c r="N350" s="1"/>
       <c r="O350" s="1"/>
       <c r="P350" s="1"/>
       <c r="Q350" s="1"/>
       <c r="R350" s="1"/>
       <c r="S350" s="1"/>
       <c r="T350" s="1"/>
       <c r="U350" s="1"/>
       <c r="V350" s="1"/>
       <c r="W350" s="1"/>
     </row>
     <row r="351" spans="1:23">
       <c r="A351" s="3">
         <v>349</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>1328</v>
       </c>
       <c r="C351" s="3" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="D351" s="3" t="s">
         <v>1329</v>
       </c>
       <c r="E351" s="3" t="s">
-        <v>611</v>
+        <v>1330</v>
       </c>
       <c r="F351" s="3" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="G351" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H351" s="4" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="I351" s="4"/>
       <c r="J351" s="1"/>
       <c r="K351" s="1"/>
       <c r="L351" s="1"/>
       <c r="M351" s="1"/>
       <c r="N351" s="1"/>
       <c r="O351" s="1"/>
       <c r="P351" s="1"/>
       <c r="Q351" s="1"/>
       <c r="R351" s="1"/>
       <c r="S351" s="1"/>
       <c r="T351" s="1"/>
       <c r="U351" s="1"/>
       <c r="V351" s="1"/>
       <c r="W351" s="1"/>
     </row>
     <row r="352" spans="1:23">
       <c r="A352" s="3">
         <v>350</v>
       </c>
       <c r="B352" s="3" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C352" s="3" t="s">
-        <v>1332</v>
+        <v>1299</v>
       </c>
       <c r="D352" s="3" t="s">
         <v>1333</v>
       </c>
       <c r="E352" s="3" t="s">
-        <v>1306</v>
+        <v>611</v>
       </c>
       <c r="F352" s="3" t="s">
         <v>1334</v>
       </c>
       <c r="G352" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H352" s="4" t="s">
-        <v>1332</v>
+        <v>1299</v>
       </c>
       <c r="I352" s="4"/>
       <c r="J352" s="1"/>
       <c r="K352" s="1"/>
       <c r="L352" s="1"/>
       <c r="M352" s="1"/>
       <c r="N352" s="1"/>
       <c r="O352" s="1"/>
       <c r="P352" s="1"/>
       <c r="Q352" s="1"/>
       <c r="R352" s="1"/>
       <c r="S352" s="1"/>
       <c r="T352" s="1"/>
       <c r="U352" s="1"/>
       <c r="V352" s="1"/>
       <c r="W352" s="1"/>
+    </row>
+    <row r="353" spans="1:23">
+      <c r="A353" s="3">
+        <v>351</v>
+      </c>
+      <c r="B353" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D353" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E353" s="3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F353" s="3" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G353" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H353" s="4" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I353" s="4"/>
+      <c r="J353" s="1"/>
+      <c r="K353" s="1"/>
+      <c r="L353" s="1"/>
+      <c r="M353" s="1"/>
+      <c r="N353" s="1"/>
+      <c r="O353" s="1"/>
+      <c r="P353" s="1"/>
+      <c r="Q353" s="1"/>
+      <c r="R353" s="1"/>
+      <c r="S353" s="1"/>
+      <c r="T353" s="1"/>
+      <c r="U353" s="1"/>
+      <c r="V353" s="1"/>
+      <c r="W353" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>