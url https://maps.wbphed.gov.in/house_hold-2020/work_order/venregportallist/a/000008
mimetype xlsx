--- v2 (2026-03-03)
+++ v3 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2977">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2981">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -8931,50 +8931,62 @@
     <t>REQ/001402/2025-2026</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>VMR/2023/001499</t>
   </si>
   <si>
     <t>0000001681</t>
   </si>
   <si>
     <t>REQ/001428/2025-2026</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
     <t>VMR/2023/003242</t>
   </si>
   <si>
     <t>Request for Vendor registration.</t>
   </si>
   <si>
     <t>0000001002</t>
+  </si>
+  <si>
+    <t>REQ/000042/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>VMR/2023/001403</t>
+  </si>
+  <si>
+    <t>0000001105</t>
   </si>
   <si>
     <t>REQ/001269/2025-2026</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>VMR/2023/003390</t>
   </si>
   <si>
     <t>0000001071</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -9342,51 +9354,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W813"/>
+  <dimension ref="A1:W814"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="225.230713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -42281,50 +42293,91 @@
       </c>
       <c r="F813" s="3" t="s">
         <v>2976</v>
       </c>
       <c r="G813" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H813" s="4" t="s">
         <v>2974</v>
       </c>
       <c r="I813" s="4"/>
       <c r="J813" s="1"/>
       <c r="K813" s="1"/>
       <c r="L813" s="1"/>
       <c r="M813" s="1"/>
       <c r="N813" s="1"/>
       <c r="O813" s="1"/>
       <c r="P813" s="1"/>
       <c r="Q813" s="1"/>
       <c r="R813" s="1"/>
       <c r="S813" s="1"/>
       <c r="T813" s="1"/>
       <c r="U813" s="1"/>
       <c r="V813" s="1"/>
       <c r="W813" s="1"/>
+    </row>
+    <row r="814" spans="1:23">
+      <c r="A814" s="3">
+        <v>812</v>
+      </c>
+      <c r="B814" s="3" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C814" s="3" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D814" s="3" t="s">
+        <v>2979</v>
+      </c>
+      <c r="E814" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F814" s="3" t="s">
+        <v>2980</v>
+      </c>
+      <c r="G814" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H814" s="4" t="s">
+        <v>2978</v>
+      </c>
+      <c r="I814" s="4"/>
+      <c r="J814" s="1"/>
+      <c r="K814" s="1"/>
+      <c r="L814" s="1"/>
+      <c r="M814" s="1"/>
+      <c r="N814" s="1"/>
+      <c r="O814" s="1"/>
+      <c r="P814" s="1"/>
+      <c r="Q814" s="1"/>
+      <c r="R814" s="1"/>
+      <c r="S814" s="1"/>
+      <c r="T814" s="1"/>
+      <c r="U814" s="1"/>
+      <c r="V814" s="1"/>
+      <c r="W814" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>