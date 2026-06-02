--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2981">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2989">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -8891,63 +8891,87 @@
   <si>
     <t>REQ/000435/2024-2025</t>
   </si>
   <si>
     <t>VMR/2023/001997</t>
   </si>
   <si>
     <t>please vendor approved</t>
   </si>
   <si>
     <t>0000001597</t>
   </si>
   <si>
     <t>REQ/001186/2025-2026</t>
   </si>
   <si>
     <t>2025-11-21</t>
   </si>
   <si>
     <t>VMR/2024/000276</t>
   </si>
   <si>
     <t>0000000583</t>
   </si>
   <si>
+    <t>REQ/000168/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>VMR/2023/001082</t>
+  </si>
+  <si>
+    <t>0000001419</t>
+  </si>
+  <si>
     <t>REQ/001168/2025-2026</t>
   </si>
   <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>VMR/2023/000189</t>
   </si>
   <si>
     <t>0000001129</t>
   </si>
   <si>
     <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>REQ/000179/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>VMR/2023/001967</t>
+  </si>
+  <si>
+    <t>0000001692</t>
   </si>
   <si>
     <t>REQ/001402/2025-2026</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>VMR/2023/001499</t>
   </si>
   <si>
     <t>0000001681</t>
   </si>
   <si>
     <t>REQ/001428/2025-2026</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
     <t>VMR/2023/003242</t>
   </si>
   <si>
     <t>Request for Vendor registration.</t>
   </si>
@@ -9354,51 +9378,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W814"/>
+  <dimension ref="A1:W816"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="225.230713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -42145,239 +42169,321 @@
       <c r="M809" s="1"/>
       <c r="N809" s="1"/>
       <c r="O809" s="1"/>
       <c r="P809" s="1"/>
       <c r="Q809" s="1"/>
       <c r="R809" s="1"/>
       <c r="S809" s="1"/>
       <c r="T809" s="1"/>
       <c r="U809" s="1"/>
       <c r="V809" s="1"/>
       <c r="W809" s="1"/>
     </row>
     <row r="810" spans="1:23">
       <c r="A810" s="3">
         <v>808</v>
       </c>
       <c r="B810" s="3" t="s">
         <v>2959</v>
       </c>
       <c r="C810" s="3" t="s">
         <v>2960</v>
       </c>
       <c r="D810" s="3" t="s">
         <v>2961</v>
       </c>
-      <c r="E810" s="3"/>
+      <c r="E810" s="3" t="s">
+        <v>1391</v>
+      </c>
       <c r="F810" s="3" t="s">
         <v>2962</v>
       </c>
       <c r="G810" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H810" s="4" t="s">
-        <v>2963</v>
+        <v>2960</v>
       </c>
       <c r="I810" s="4"/>
       <c r="J810" s="1"/>
       <c r="K810" s="1"/>
       <c r="L810" s="1"/>
       <c r="M810" s="1"/>
       <c r="N810" s="1"/>
       <c r="O810" s="1"/>
       <c r="P810" s="1"/>
       <c r="Q810" s="1"/>
       <c r="R810" s="1"/>
       <c r="S810" s="1"/>
       <c r="T810" s="1"/>
       <c r="U810" s="1"/>
       <c r="V810" s="1"/>
       <c r="W810" s="1"/>
     </row>
     <row r="811" spans="1:23">
       <c r="A811" s="3">
         <v>809</v>
       </c>
       <c r="B811" s="3" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C811" s="3" t="s">
         <v>2964</v>
       </c>
-      <c r="C811" s="3" t="s">
+      <c r="D811" s="3" t="s">
         <v>2965</v>
       </c>
-      <c r="D811" s="3" t="s">
+      <c r="E811" s="3"/>
+      <c r="F811" s="3" t="s">
         <v>2966</v>
       </c>
-      <c r="E811" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F811" s="3" t="s">
+      <c r="G811" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H811" s="4" t="s">
         <v>2967</v>
-      </c>
-[...4 lines deleted...]
-        <v>2965</v>
       </c>
       <c r="I811" s="4"/>
       <c r="J811" s="1"/>
       <c r="K811" s="1"/>
       <c r="L811" s="1"/>
       <c r="M811" s="1"/>
       <c r="N811" s="1"/>
       <c r="O811" s="1"/>
       <c r="P811" s="1"/>
       <c r="Q811" s="1"/>
       <c r="R811" s="1"/>
       <c r="S811" s="1"/>
       <c r="T811" s="1"/>
       <c r="U811" s="1"/>
       <c r="V811" s="1"/>
       <c r="W811" s="1"/>
     </row>
     <row r="812" spans="1:23">
       <c r="A812" s="3">
         <v>810</v>
       </c>
       <c r="B812" s="3" t="s">
         <v>2968</v>
       </c>
       <c r="C812" s="3" t="s">
         <v>2969</v>
       </c>
       <c r="D812" s="3" t="s">
         <v>2970</v>
       </c>
       <c r="E812" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F812" s="3" t="s">
         <v>2971</v>
-      </c>
-[...1 lines deleted...]
-        <v>2972</v>
       </c>
       <c r="G812" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H812" s="4" t="s">
         <v>2969</v>
       </c>
       <c r="I812" s="4"/>
       <c r="J812" s="1"/>
       <c r="K812" s="1"/>
       <c r="L812" s="1"/>
       <c r="M812" s="1"/>
       <c r="N812" s="1"/>
       <c r="O812" s="1"/>
       <c r="P812" s="1"/>
       <c r="Q812" s="1"/>
       <c r="R812" s="1"/>
       <c r="S812" s="1"/>
       <c r="T812" s="1"/>
       <c r="U812" s="1"/>
       <c r="V812" s="1"/>
       <c r="W812" s="1"/>
     </row>
     <row r="813" spans="1:23">
       <c r="A813" s="3">
         <v>811</v>
       </c>
       <c r="B813" s="3" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C813" s="3" t="s">
         <v>2973</v>
       </c>
-      <c r="C813" s="3" t="s">
+      <c r="D813" s="3" t="s">
         <v>2974</v>
-      </c>
-[...1 lines deleted...]
-        <v>2975</v>
       </c>
       <c r="E813" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F813" s="3" t="s">
-        <v>2976</v>
+        <v>2975</v>
       </c>
       <c r="G813" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H813" s="4" t="s">
-        <v>2974</v>
+        <v>2973</v>
       </c>
       <c r="I813" s="4"/>
       <c r="J813" s="1"/>
       <c r="K813" s="1"/>
       <c r="L813" s="1"/>
       <c r="M813" s="1"/>
       <c r="N813" s="1"/>
       <c r="O813" s="1"/>
       <c r="P813" s="1"/>
       <c r="Q813" s="1"/>
       <c r="R813" s="1"/>
       <c r="S813" s="1"/>
       <c r="T813" s="1"/>
       <c r="U813" s="1"/>
       <c r="V813" s="1"/>
       <c r="W813" s="1"/>
     </row>
     <row r="814" spans="1:23">
       <c r="A814" s="3">
         <v>812</v>
       </c>
       <c r="B814" s="3" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C814" s="3" t="s">
         <v>2977</v>
       </c>
-      <c r="C814" s="3" t="s">
+      <c r="D814" s="3" t="s">
         <v>2978</v>
       </c>
-      <c r="D814" s="3" t="s">
+      <c r="E814" s="3" t="s">
         <v>2979</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
       <c r="F814" s="3" t="s">
         <v>2980</v>
       </c>
       <c r="G814" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H814" s="4" t="s">
-        <v>2978</v>
+        <v>2977</v>
       </c>
       <c r="I814" s="4"/>
       <c r="J814" s="1"/>
       <c r="K814" s="1"/>
       <c r="L814" s="1"/>
       <c r="M814" s="1"/>
       <c r="N814" s="1"/>
       <c r="O814" s="1"/>
       <c r="P814" s="1"/>
       <c r="Q814" s="1"/>
       <c r="R814" s="1"/>
       <c r="S814" s="1"/>
       <c r="T814" s="1"/>
       <c r="U814" s="1"/>
       <c r="V814" s="1"/>
       <c r="W814" s="1"/>
+    </row>
+    <row r="815" spans="1:23">
+      <c r="A815" s="3">
+        <v>813</v>
+      </c>
+      <c r="B815" s="3" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C815" s="3" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D815" s="3" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E815" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F815" s="3" t="s">
+        <v>2984</v>
+      </c>
+      <c r="G815" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H815" s="4" t="s">
+        <v>2982</v>
+      </c>
+      <c r="I815" s="4"/>
+      <c r="J815" s="1"/>
+      <c r="K815" s="1"/>
+      <c r="L815" s="1"/>
+      <c r="M815" s="1"/>
+      <c r="N815" s="1"/>
+      <c r="O815" s="1"/>
+      <c r="P815" s="1"/>
+      <c r="Q815" s="1"/>
+      <c r="R815" s="1"/>
+      <c r="S815" s="1"/>
+      <c r="T815" s="1"/>
+      <c r="U815" s="1"/>
+      <c r="V815" s="1"/>
+      <c r="W815" s="1"/>
+    </row>
+    <row r="816" spans="1:23">
+      <c r="A816" s="3">
+        <v>814</v>
+      </c>
+      <c r="B816" s="3" t="s">
+        <v>2985</v>
+      </c>
+      <c r="C816" s="3" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D816" s="3" t="s">
+        <v>2987</v>
+      </c>
+      <c r="E816" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F816" s="3" t="s">
+        <v>2988</v>
+      </c>
+      <c r="G816" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H816" s="4" t="s">
+        <v>2986</v>
+      </c>
+      <c r="I816" s="4"/>
+      <c r="J816" s="1"/>
+      <c r="K816" s="1"/>
+      <c r="L816" s="1"/>
+      <c r="M816" s="1"/>
+      <c r="N816" s="1"/>
+      <c r="O816" s="1"/>
+      <c r="P816" s="1"/>
+      <c r="Q816" s="1"/>
+      <c r="R816" s="1"/>
+      <c r="S816" s="1"/>
+      <c r="T816" s="1"/>
+      <c r="U816" s="1"/>
+      <c r="V816" s="1"/>
+      <c r="W816" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>