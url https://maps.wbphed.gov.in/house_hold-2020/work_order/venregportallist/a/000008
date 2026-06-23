--- v4 (2026-06-02)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2989">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3006">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -8879,99 +8879,150 @@
   <si>
     <t>REQ/000012/2024-2025</t>
   </si>
   <si>
     <t>VMR/2024/2382</t>
   </si>
   <si>
     <t>Please give me my vendor code</t>
   </si>
   <si>
     <t>0000001560</t>
   </si>
   <si>
     <t>REQ/000435/2024-2025</t>
   </si>
   <si>
     <t>VMR/2023/001997</t>
   </si>
   <si>
     <t>please vendor approved</t>
   </si>
   <si>
     <t>0000001597</t>
   </si>
   <si>
+    <t>REQ/000147/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>VMR/2024/2234</t>
+  </si>
+  <si>
+    <t>Work Order purpose</t>
+  </si>
+  <si>
+    <t>0000001693</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
     <t>REQ/001186/2025-2026</t>
   </si>
   <si>
     <t>2025-11-21</t>
   </si>
   <si>
     <t>VMR/2024/000276</t>
   </si>
   <si>
     <t>0000000583</t>
   </si>
   <si>
+    <t>REQ/000217/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>VMR/2023/001625</t>
+  </si>
+  <si>
+    <t>0000001698</t>
+  </si>
+  <si>
     <t>REQ/000168/2026-2027</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>VMR/2023/001082</t>
   </si>
   <si>
     <t>0000001419</t>
   </si>
   <si>
     <t>REQ/001168/2025-2026</t>
   </si>
   <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>VMR/2023/000189</t>
   </si>
   <si>
     <t>0000001129</t>
   </si>
   <si>
     <t>2025-11-26</t>
   </si>
   <si>
     <t>REQ/000179/2026-2027</t>
   </si>
   <si>
     <t>2026-06-02</t>
   </si>
   <si>
     <t>VMR/2023/001967</t>
   </si>
   <si>
     <t>0000001692</t>
+  </si>
+  <si>
+    <t>REQ/000196/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>VMR/2023/003349</t>
+  </si>
+  <si>
+    <t>0000001696</t>
+  </si>
+  <si>
+    <t>REQ/000197/2026-2027</t>
+  </si>
+  <si>
+    <t>VMR/2024/1799</t>
+  </si>
+  <si>
+    <t>0000001695</t>
   </si>
   <si>
     <t>REQ/001402/2025-2026</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>VMR/2023/001499</t>
   </si>
   <si>
     <t>0000001681</t>
   </si>
   <si>
     <t>REQ/001428/2025-2026</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
     <t>VMR/2023/003242</t>
   </si>
   <si>
     <t>Request for Vendor registration.</t>
   </si>
@@ -9378,51 +9429,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W816"/>
+  <dimension ref="A1:W820"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="225.230713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -42129,361 +42180,525 @@
       <c r="N808" s="1"/>
       <c r="O808" s="1"/>
       <c r="P808" s="1"/>
       <c r="Q808" s="1"/>
       <c r="R808" s="1"/>
       <c r="S808" s="1"/>
       <c r="T808" s="1"/>
       <c r="U808" s="1"/>
       <c r="V808" s="1"/>
       <c r="W808" s="1"/>
     </row>
     <row r="809" spans="1:23">
       <c r="A809" s="3">
         <v>807</v>
       </c>
       <c r="B809" s="3" t="s">
         <v>2955</v>
       </c>
       <c r="C809" s="3" t="s">
         <v>2956</v>
       </c>
       <c r="D809" s="3" t="s">
         <v>2957</v>
       </c>
       <c r="E809" s="3" t="s">
-        <v>1391</v>
+        <v>2958</v>
       </c>
       <c r="F809" s="3" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="G809" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H809" s="4" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
       <c r="I809" s="4"/>
       <c r="J809" s="1"/>
       <c r="K809" s="1"/>
       <c r="L809" s="1"/>
       <c r="M809" s="1"/>
       <c r="N809" s="1"/>
       <c r="O809" s="1"/>
       <c r="P809" s="1"/>
       <c r="Q809" s="1"/>
       <c r="R809" s="1"/>
       <c r="S809" s="1"/>
       <c r="T809" s="1"/>
       <c r="U809" s="1"/>
       <c r="V809" s="1"/>
       <c r="W809" s="1"/>
     </row>
     <row r="810" spans="1:23">
       <c r="A810" s="3">
         <v>808</v>
       </c>
       <c r="B810" s="3" t="s">
-        <v>2959</v>
+        <v>2961</v>
       </c>
       <c r="C810" s="3" t="s">
-        <v>2960</v>
+        <v>2962</v>
       </c>
       <c r="D810" s="3" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
       <c r="E810" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F810" s="3" t="s">
+        <v>2964</v>
+      </c>
+      <c r="G810" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H810" s="4" t="s">
         <v>2962</v>
-      </c>
-[...4 lines deleted...]
-        <v>2960</v>
       </c>
       <c r="I810" s="4"/>
       <c r="J810" s="1"/>
       <c r="K810" s="1"/>
       <c r="L810" s="1"/>
       <c r="M810" s="1"/>
       <c r="N810" s="1"/>
       <c r="O810" s="1"/>
       <c r="P810" s="1"/>
       <c r="Q810" s="1"/>
       <c r="R810" s="1"/>
       <c r="S810" s="1"/>
       <c r="T810" s="1"/>
       <c r="U810" s="1"/>
       <c r="V810" s="1"/>
       <c r="W810" s="1"/>
     </row>
     <row r="811" spans="1:23">
       <c r="A811" s="3">
         <v>809</v>
       </c>
       <c r="B811" s="3" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
       <c r="C811" s="3" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="D811" s="3" t="s">
-        <v>2965</v>
-[...1 lines deleted...]
-      <c r="E811" s="3"/>
+        <v>2967</v>
+      </c>
+      <c r="E811" s="3" t="s">
+        <v>2698</v>
+      </c>
       <c r="F811" s="3" t="s">
+        <v>2968</v>
+      </c>
+      <c r="G811" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H811" s="4" t="s">
         <v>2966</v>
-      </c>
-[...4 lines deleted...]
-        <v>2967</v>
       </c>
       <c r="I811" s="4"/>
       <c r="J811" s="1"/>
       <c r="K811" s="1"/>
       <c r="L811" s="1"/>
       <c r="M811" s="1"/>
       <c r="N811" s="1"/>
       <c r="O811" s="1"/>
       <c r="P811" s="1"/>
       <c r="Q811" s="1"/>
       <c r="R811" s="1"/>
       <c r="S811" s="1"/>
       <c r="T811" s="1"/>
       <c r="U811" s="1"/>
       <c r="V811" s="1"/>
       <c r="W811" s="1"/>
     </row>
     <row r="812" spans="1:23">
       <c r="A812" s="3">
         <v>810</v>
       </c>
       <c r="B812" s="3" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="C812" s="3" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="D812" s="3" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="E812" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F812" s="3" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="G812" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H812" s="4" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="I812" s="4"/>
       <c r="J812" s="1"/>
       <c r="K812" s="1"/>
       <c r="L812" s="1"/>
       <c r="M812" s="1"/>
       <c r="N812" s="1"/>
       <c r="O812" s="1"/>
       <c r="P812" s="1"/>
       <c r="Q812" s="1"/>
       <c r="R812" s="1"/>
       <c r="S812" s="1"/>
       <c r="T812" s="1"/>
       <c r="U812" s="1"/>
       <c r="V812" s="1"/>
       <c r="W812" s="1"/>
     </row>
     <row r="813" spans="1:23">
       <c r="A813" s="3">
         <v>811</v>
       </c>
       <c r="B813" s="3" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="C813" s="3" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="D813" s="3" t="s">
-        <v>2974</v>
-[...3 lines deleted...]
-      </c>
+        <v>2975</v>
+      </c>
+      <c r="E813" s="3"/>
       <c r="F813" s="3" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="G813" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H813" s="4" t="s">
-        <v>2973</v>
+        <v>2977</v>
       </c>
       <c r="I813" s="4"/>
       <c r="J813" s="1"/>
       <c r="K813" s="1"/>
       <c r="L813" s="1"/>
       <c r="M813" s="1"/>
       <c r="N813" s="1"/>
       <c r="O813" s="1"/>
       <c r="P813" s="1"/>
       <c r="Q813" s="1"/>
       <c r="R813" s="1"/>
       <c r="S813" s="1"/>
       <c r="T813" s="1"/>
       <c r="U813" s="1"/>
       <c r="V813" s="1"/>
       <c r="W813" s="1"/>
     </row>
     <row r="814" spans="1:23">
       <c r="A814" s="3">
         <v>812</v>
       </c>
       <c r="B814" s="3" t="s">
-        <v>2976</v>
+        <v>2978</v>
       </c>
       <c r="C814" s="3" t="s">
-        <v>2977</v>
+        <v>2979</v>
       </c>
       <c r="D814" s="3" t="s">
-        <v>2978</v>
+        <v>2980</v>
       </c>
       <c r="E814" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F814" s="3" t="s">
+        <v>2981</v>
+      </c>
+      <c r="G814" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H814" s="4" t="s">
         <v>2979</v>
-      </c>
-[...7 lines deleted...]
-        <v>2977</v>
       </c>
       <c r="I814" s="4"/>
       <c r="J814" s="1"/>
       <c r="K814" s="1"/>
       <c r="L814" s="1"/>
       <c r="M814" s="1"/>
       <c r="N814" s="1"/>
       <c r="O814" s="1"/>
       <c r="P814" s="1"/>
       <c r="Q814" s="1"/>
       <c r="R814" s="1"/>
       <c r="S814" s="1"/>
       <c r="T814" s="1"/>
       <c r="U814" s="1"/>
       <c r="V814" s="1"/>
       <c r="W814" s="1"/>
     </row>
     <row r="815" spans="1:23">
       <c r="A815" s="3">
         <v>813</v>
       </c>
       <c r="B815" s="3" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="C815" s="3" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="D815" s="3" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="E815" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F815" s="3" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="G815" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H815" s="4" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="I815" s="4"/>
       <c r="J815" s="1"/>
       <c r="K815" s="1"/>
       <c r="L815" s="1"/>
       <c r="M815" s="1"/>
       <c r="N815" s="1"/>
       <c r="O815" s="1"/>
       <c r="P815" s="1"/>
       <c r="Q815" s="1"/>
       <c r="R815" s="1"/>
       <c r="S815" s="1"/>
       <c r="T815" s="1"/>
       <c r="U815" s="1"/>
       <c r="V815" s="1"/>
       <c r="W815" s="1"/>
     </row>
     <row r="816" spans="1:23">
       <c r="A816" s="3">
         <v>814</v>
       </c>
       <c r="B816" s="3" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="C816" s="3" t="s">
-        <v>2986</v>
+        <v>2983</v>
       </c>
       <c r="D816" s="3" t="s">
         <v>2987</v>
       </c>
       <c r="E816" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F816" s="3" t="s">
         <v>2988</v>
       </c>
       <c r="G816" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H816" s="4" t="s">
-        <v>2986</v>
+        <v>2983</v>
       </c>
       <c r="I816" s="4"/>
       <c r="J816" s="1"/>
       <c r="K816" s="1"/>
       <c r="L816" s="1"/>
       <c r="M816" s="1"/>
       <c r="N816" s="1"/>
       <c r="O816" s="1"/>
       <c r="P816" s="1"/>
       <c r="Q816" s="1"/>
       <c r="R816" s="1"/>
       <c r="S816" s="1"/>
       <c r="T816" s="1"/>
       <c r="U816" s="1"/>
       <c r="V816" s="1"/>
       <c r="W816" s="1"/>
+    </row>
+    <row r="817" spans="1:23">
+      <c r="A817" s="3">
+        <v>815</v>
+      </c>
+      <c r="B817" s="3" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C817" s="3" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D817" s="3" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E817" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F817" s="3" t="s">
+        <v>2992</v>
+      </c>
+      <c r="G817" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H817" s="4" t="s">
+        <v>2990</v>
+      </c>
+      <c r="I817" s="4"/>
+      <c r="J817" s="1"/>
+      <c r="K817" s="1"/>
+      <c r="L817" s="1"/>
+      <c r="M817" s="1"/>
+      <c r="N817" s="1"/>
+      <c r="O817" s="1"/>
+      <c r="P817" s="1"/>
+      <c r="Q817" s="1"/>
+      <c r="R817" s="1"/>
+      <c r="S817" s="1"/>
+      <c r="T817" s="1"/>
+      <c r="U817" s="1"/>
+      <c r="V817" s="1"/>
+      <c r="W817" s="1"/>
+    </row>
+    <row r="818" spans="1:23">
+      <c r="A818" s="3">
+        <v>816</v>
+      </c>
+      <c r="B818" s="3" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C818" s="3" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D818" s="3" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E818" s="3" t="s">
+        <v>2996</v>
+      </c>
+      <c r="F818" s="3" t="s">
+        <v>2997</v>
+      </c>
+      <c r="G818" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H818" s="4" t="s">
+        <v>2994</v>
+      </c>
+      <c r="I818" s="4"/>
+      <c r="J818" s="1"/>
+      <c r="K818" s="1"/>
+      <c r="L818" s="1"/>
+      <c r="M818" s="1"/>
+      <c r="N818" s="1"/>
+      <c r="O818" s="1"/>
+      <c r="P818" s="1"/>
+      <c r="Q818" s="1"/>
+      <c r="R818" s="1"/>
+      <c r="S818" s="1"/>
+      <c r="T818" s="1"/>
+      <c r="U818" s="1"/>
+      <c r="V818" s="1"/>
+      <c r="W818" s="1"/>
+    </row>
+    <row r="819" spans="1:23">
+      <c r="A819" s="3">
+        <v>817</v>
+      </c>
+      <c r="B819" s="3" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C819" s="3" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D819" s="3" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E819" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F819" s="3" t="s">
+        <v>3001</v>
+      </c>
+      <c r="G819" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H819" s="4" t="s">
+        <v>2999</v>
+      </c>
+      <c r="I819" s="4"/>
+      <c r="J819" s="1"/>
+      <c r="K819" s="1"/>
+      <c r="L819" s="1"/>
+      <c r="M819" s="1"/>
+      <c r="N819" s="1"/>
+      <c r="O819" s="1"/>
+      <c r="P819" s="1"/>
+      <c r="Q819" s="1"/>
+      <c r="R819" s="1"/>
+      <c r="S819" s="1"/>
+      <c r="T819" s="1"/>
+      <c r="U819" s="1"/>
+      <c r="V819" s="1"/>
+      <c r="W819" s="1"/>
+    </row>
+    <row r="820" spans="1:23">
+      <c r="A820" s="3">
+        <v>818</v>
+      </c>
+      <c r="B820" s="3" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C820" s="3" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D820" s="3" t="s">
+        <v>3004</v>
+      </c>
+      <c r="E820" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F820" s="3" t="s">
+        <v>3005</v>
+      </c>
+      <c r="G820" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H820" s="4" t="s">
+        <v>3003</v>
+      </c>
+      <c r="I820" s="4"/>
+      <c r="J820" s="1"/>
+      <c r="K820" s="1"/>
+      <c r="L820" s="1"/>
+      <c r="M820" s="1"/>
+      <c r="N820" s="1"/>
+      <c r="O820" s="1"/>
+      <c r="P820" s="1"/>
+      <c r="Q820" s="1"/>
+      <c r="R820" s="1"/>
+      <c r="S820" s="1"/>
+      <c r="T820" s="1"/>
+      <c r="U820" s="1"/>
+      <c r="V820" s="1"/>
+      <c r="W820" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>