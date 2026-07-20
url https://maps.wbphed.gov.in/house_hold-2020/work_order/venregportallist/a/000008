--- v5 (2026-06-23)
+++ v6 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F5- Agency Registration Informa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3006">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3017">
   <si>
     <t>F5- Agency Registration Information</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Request No</t>
   </si>
   <si>
     <t>Request Date</t>
   </si>
   <si>
     <t>Registration No</t>
   </si>
   <si>
     <t>Registration Reason</t>
   </si>
   <si>
     <t>Vendor Code</t>
   </si>
   <si>
     <t>Approval Flags</t>
   </si>
   <si>
@@ -8057,50 +8057,65 @@
   <si>
     <t>VMR/2024/2361</t>
   </si>
   <si>
     <t>Work Order</t>
   </si>
   <si>
     <t>0000001581</t>
   </si>
   <si>
     <t>2024-11-18</t>
   </si>
   <si>
     <t>REQ/2024/5070</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>VMR/2024/2447</t>
   </si>
   <si>
     <t>0000001561</t>
   </si>
   <si>
+    <t>REQ/000821/2024-2025</t>
+  </si>
+  <si>
+    <t>2025-01-30</t>
+  </si>
+  <si>
+    <t>VMR/2024/2399</t>
+  </si>
+  <si>
+    <t>0000001700</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
     <t>REQ/000216/2024-2025</t>
   </si>
   <si>
     <t>VMR/2023/002867</t>
   </si>
   <si>
     <t>0000000917</t>
   </si>
   <si>
     <t>REQ/000478/2024-2025</t>
   </si>
   <si>
     <t>VMR/2023/001279</t>
   </si>
   <si>
     <t>0000001596</t>
   </si>
   <si>
     <t>REQ/000559/2024-2025</t>
   </si>
   <si>
     <t>2024-12-30</t>
   </si>
   <si>
     <t>VMR/2023/001405</t>
@@ -8877,50 +8892,68 @@
     <t>0000001540</t>
   </si>
   <si>
     <t>REQ/000012/2024-2025</t>
   </si>
   <si>
     <t>VMR/2024/2382</t>
   </si>
   <si>
     <t>Please give me my vendor code</t>
   </si>
   <si>
     <t>0000001560</t>
   </si>
   <si>
     <t>REQ/000435/2024-2025</t>
   </si>
   <si>
     <t>VMR/2023/001997</t>
   </si>
   <si>
     <t>please vendor approved</t>
   </si>
   <si>
     <t>0000001597</t>
+  </si>
+  <si>
+    <t>REQ/000251/2026-2027</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>VMR/2023/002576</t>
+  </si>
+  <si>
+    <t>Approval please</t>
+  </si>
+  <si>
+    <t>0000001701</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
   </si>
   <si>
     <t>REQ/000147/2026-2027</t>
   </si>
   <si>
     <t>2026-05-25</t>
   </si>
   <si>
     <t>VMR/2024/2234</t>
   </si>
   <si>
     <t>Work Order purpose</t>
   </si>
   <si>
     <t>0000001693</t>
   </si>
   <si>
     <t>2026-06-03</t>
   </si>
   <si>
     <t>REQ/001186/2025-2026</t>
   </si>
   <si>
     <t>2025-11-21</t>
   </si>
@@ -9429,51 +9462,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W820"/>
+  <dimension ref="A1:W822"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="225.230713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -39064,3641 +39097,3723 @@
       </c>
       <c r="I732" s="4"/>
       <c r="J732" s="1"/>
       <c r="K732" s="1"/>
       <c r="L732" s="1"/>
       <c r="M732" s="1"/>
       <c r="N732" s="1"/>
       <c r="O732" s="1"/>
       <c r="P732" s="1"/>
       <c r="Q732" s="1"/>
       <c r="R732" s="1"/>
       <c r="S732" s="1"/>
       <c r="T732" s="1"/>
       <c r="U732" s="1"/>
       <c r="V732" s="1"/>
       <c r="W732" s="1"/>
     </row>
     <row r="733" spans="1:23">
       <c r="A733" s="3">
         <v>731</v>
       </c>
       <c r="B733" s="3" t="s">
         <v>2681</v>
       </c>
       <c r="C733" s="3" t="s">
-        <v>2242</v>
+        <v>2682</v>
       </c>
       <c r="D733" s="3" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="E733" s="3" t="s">
-        <v>1292</v>
+        <v>1238</v>
       </c>
       <c r="F733" s="3" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
       <c r="G733" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H733" s="4" t="s">
-        <v>2242</v>
+        <v>2685</v>
       </c>
       <c r="I733" s="4"/>
       <c r="J733" s="1"/>
       <c r="K733" s="1"/>
       <c r="L733" s="1"/>
       <c r="M733" s="1"/>
       <c r="N733" s="1"/>
       <c r="O733" s="1"/>
       <c r="P733" s="1"/>
       <c r="Q733" s="1"/>
       <c r="R733" s="1"/>
       <c r="S733" s="1"/>
       <c r="T733" s="1"/>
       <c r="U733" s="1"/>
       <c r="V733" s="1"/>
       <c r="W733" s="1"/>
     </row>
     <row r="734" spans="1:23">
       <c r="A734" s="3">
         <v>732</v>
       </c>
       <c r="B734" s="3" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
       <c r="C734" s="3" t="s">
-        <v>2293</v>
+        <v>2242</v>
       </c>
       <c r="D734" s="3" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="E734" s="3" t="s">
-        <v>1391</v>
+        <v>1292</v>
       </c>
       <c r="F734" s="3" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="G734" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H734" s="4" t="s">
-        <v>2293</v>
+        <v>2242</v>
       </c>
       <c r="I734" s="4"/>
       <c r="J734" s="1"/>
       <c r="K734" s="1"/>
       <c r="L734" s="1"/>
       <c r="M734" s="1"/>
       <c r="N734" s="1"/>
       <c r="O734" s="1"/>
       <c r="P734" s="1"/>
       <c r="Q734" s="1"/>
       <c r="R734" s="1"/>
       <c r="S734" s="1"/>
       <c r="T734" s="1"/>
       <c r="U734" s="1"/>
       <c r="V734" s="1"/>
       <c r="W734" s="1"/>
     </row>
     <row r="735" spans="1:23">
       <c r="A735" s="3">
         <v>733</v>
       </c>
       <c r="B735" s="3" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
       <c r="C735" s="3" t="s">
-        <v>2688</v>
+        <v>2293</v>
       </c>
       <c r="D735" s="3" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="E735" s="3" t="s">
-        <v>2690</v>
+        <v>1391</v>
       </c>
       <c r="F735" s="3" t="s">
         <v>2691</v>
       </c>
       <c r="G735" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H735" s="4" t="s">
-        <v>2688</v>
+        <v>2293</v>
       </c>
       <c r="I735" s="4"/>
       <c r="J735" s="1"/>
       <c r="K735" s="1"/>
       <c r="L735" s="1"/>
       <c r="M735" s="1"/>
       <c r="N735" s="1"/>
       <c r="O735" s="1"/>
       <c r="P735" s="1"/>
       <c r="Q735" s="1"/>
       <c r="R735" s="1"/>
       <c r="S735" s="1"/>
       <c r="T735" s="1"/>
       <c r="U735" s="1"/>
       <c r="V735" s="1"/>
       <c r="W735" s="1"/>
     </row>
     <row r="736" spans="1:23">
       <c r="A736" s="3">
         <v>734</v>
       </c>
       <c r="B736" s="3" t="s">
         <v>2692</v>
       </c>
       <c r="C736" s="3" t="s">
         <v>2693</v>
       </c>
       <c r="D736" s="3" t="s">
         <v>2694</v>
       </c>
       <c r="E736" s="3" t="s">
-        <v>1292</v>
+        <v>2695</v>
       </c>
       <c r="F736" s="3" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="G736" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H736" s="4" t="s">
         <v>2693</v>
       </c>
       <c r="I736" s="4"/>
       <c r="J736" s="1"/>
       <c r="K736" s="1"/>
       <c r="L736" s="1"/>
       <c r="M736" s="1"/>
       <c r="N736" s="1"/>
       <c r="O736" s="1"/>
       <c r="P736" s="1"/>
       <c r="Q736" s="1"/>
       <c r="R736" s="1"/>
       <c r="S736" s="1"/>
       <c r="T736" s="1"/>
       <c r="U736" s="1"/>
       <c r="V736" s="1"/>
       <c r="W736" s="1"/>
     </row>
     <row r="737" spans="1:23">
       <c r="A737" s="3">
         <v>735</v>
       </c>
       <c r="B737" s="3" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="C737" s="3" t="s">
-        <v>2618</v>
+        <v>2698</v>
       </c>
       <c r="D737" s="3" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
       <c r="E737" s="3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="F737" s="3" t="s">
+        <v>2700</v>
+      </c>
+      <c r="G737" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H737" s="4" t="s">
         <v>2698</v>
-      </c>
-[...7 lines deleted...]
-        <v>2587</v>
       </c>
       <c r="I737" s="4"/>
       <c r="J737" s="1"/>
       <c r="K737" s="1"/>
       <c r="L737" s="1"/>
       <c r="M737" s="1"/>
       <c r="N737" s="1"/>
       <c r="O737" s="1"/>
       <c r="P737" s="1"/>
       <c r="Q737" s="1"/>
       <c r="R737" s="1"/>
       <c r="S737" s="1"/>
       <c r="T737" s="1"/>
       <c r="U737" s="1"/>
       <c r="V737" s="1"/>
       <c r="W737" s="1"/>
     </row>
     <row r="738" spans="1:23">
       <c r="A738" s="3">
         <v>736</v>
       </c>
       <c r="B738" s="3" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="C738" s="3" t="s">
-        <v>2701</v>
+        <v>2618</v>
       </c>
       <c r="D738" s="3" t="s">
         <v>2702</v>
       </c>
       <c r="E738" s="3" t="s">
-        <v>57</v>
+        <v>2703</v>
       </c>
       <c r="F738" s="3" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="G738" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H738" s="4" t="s">
-        <v>2701</v>
+        <v>2587</v>
       </c>
       <c r="I738" s="4"/>
       <c r="J738" s="1"/>
       <c r="K738" s="1"/>
       <c r="L738" s="1"/>
       <c r="M738" s="1"/>
       <c r="N738" s="1"/>
       <c r="O738" s="1"/>
       <c r="P738" s="1"/>
       <c r="Q738" s="1"/>
       <c r="R738" s="1"/>
       <c r="S738" s="1"/>
       <c r="T738" s="1"/>
       <c r="U738" s="1"/>
       <c r="V738" s="1"/>
       <c r="W738" s="1"/>
     </row>
     <row r="739" spans="1:23">
       <c r="A739" s="3">
         <v>737</v>
       </c>
       <c r="B739" s="3" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="C739" s="3" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="D739" s="3" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E739" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F739" s="3" t="s">
+        <v>2708</v>
+      </c>
+      <c r="G739" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H739" s="4" t="s">
         <v>2706</v>
-      </c>
-[...8 lines deleted...]
-        <v>2708</v>
       </c>
       <c r="I739" s="4"/>
       <c r="J739" s="1"/>
       <c r="K739" s="1"/>
       <c r="L739" s="1"/>
       <c r="M739" s="1"/>
       <c r="N739" s="1"/>
       <c r="O739" s="1"/>
       <c r="P739" s="1"/>
       <c r="Q739" s="1"/>
       <c r="R739" s="1"/>
       <c r="S739" s="1"/>
       <c r="T739" s="1"/>
       <c r="U739" s="1"/>
       <c r="V739" s="1"/>
       <c r="W739" s="1"/>
     </row>
     <row r="740" spans="1:23">
       <c r="A740" s="3">
         <v>738</v>
       </c>
       <c r="B740" s="3" t="s">
         <v>2709</v>
       </c>
       <c r="C740" s="3" t="s">
-        <v>2614</v>
+        <v>2710</v>
       </c>
       <c r="D740" s="3" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="E740" s="3"/>
       <c r="F740" s="3" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="G740" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H740" s="4" t="s">
-        <v>2154</v>
+        <v>2713</v>
       </c>
       <c r="I740" s="4"/>
       <c r="J740" s="1"/>
       <c r="K740" s="1"/>
       <c r="L740" s="1"/>
       <c r="M740" s="1"/>
       <c r="N740" s="1"/>
       <c r="O740" s="1"/>
       <c r="P740" s="1"/>
       <c r="Q740" s="1"/>
       <c r="R740" s="1"/>
       <c r="S740" s="1"/>
       <c r="T740" s="1"/>
       <c r="U740" s="1"/>
       <c r="V740" s="1"/>
       <c r="W740" s="1"/>
     </row>
     <row r="741" spans="1:23">
       <c r="A741" s="3">
         <v>739</v>
       </c>
       <c r="B741" s="3" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
       <c r="C741" s="3" t="s">
-        <v>2372</v>
+        <v>2614</v>
       </c>
       <c r="D741" s="3" t="s">
-        <v>2713</v>
-[...3 lines deleted...]
-      </c>
+        <v>2715</v>
+      </c>
+      <c r="E741" s="3"/>
       <c r="F741" s="3" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="G741" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H741" s="4" t="s">
-        <v>2372</v>
+        <v>2154</v>
       </c>
       <c r="I741" s="4"/>
       <c r="J741" s="1"/>
       <c r="K741" s="1"/>
       <c r="L741" s="1"/>
       <c r="M741" s="1"/>
       <c r="N741" s="1"/>
       <c r="O741" s="1"/>
       <c r="P741" s="1"/>
       <c r="Q741" s="1"/>
       <c r="R741" s="1"/>
       <c r="S741" s="1"/>
       <c r="T741" s="1"/>
       <c r="U741" s="1"/>
       <c r="V741" s="1"/>
       <c r="W741" s="1"/>
     </row>
     <row r="742" spans="1:23">
       <c r="A742" s="3">
         <v>740</v>
       </c>
       <c r="B742" s="3" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="C742" s="3" t="s">
-        <v>2459</v>
+        <v>2372</v>
       </c>
       <c r="D742" s="3" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="E742" s="3" t="s">
-        <v>1457</v>
+        <v>57</v>
       </c>
       <c r="F742" s="3" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="G742" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H742" s="4" t="s">
-        <v>2275</v>
+        <v>2372</v>
       </c>
       <c r="I742" s="4"/>
       <c r="J742" s="1"/>
       <c r="K742" s="1"/>
       <c r="L742" s="1"/>
       <c r="M742" s="1"/>
       <c r="N742" s="1"/>
       <c r="O742" s="1"/>
       <c r="P742" s="1"/>
       <c r="Q742" s="1"/>
       <c r="R742" s="1"/>
       <c r="S742" s="1"/>
       <c r="T742" s="1"/>
       <c r="U742" s="1"/>
       <c r="V742" s="1"/>
       <c r="W742" s="1"/>
     </row>
     <row r="743" spans="1:23">
       <c r="A743" s="3">
         <v>741</v>
       </c>
       <c r="B743" s="3" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="C743" s="3" t="s">
-        <v>2451</v>
+        <v>2459</v>
       </c>
       <c r="D743" s="3" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="E743" s="3" t="s">
-        <v>1391</v>
+        <v>1457</v>
       </c>
       <c r="F743" s="3" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="G743" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H743" s="4" t="s">
-        <v>2451</v>
+        <v>2275</v>
       </c>
       <c r="I743" s="4"/>
       <c r="J743" s="1"/>
       <c r="K743" s="1"/>
       <c r="L743" s="1"/>
       <c r="M743" s="1"/>
       <c r="N743" s="1"/>
       <c r="O743" s="1"/>
       <c r="P743" s="1"/>
       <c r="Q743" s="1"/>
       <c r="R743" s="1"/>
       <c r="S743" s="1"/>
       <c r="T743" s="1"/>
       <c r="U743" s="1"/>
       <c r="V743" s="1"/>
       <c r="W743" s="1"/>
     </row>
     <row r="744" spans="1:23">
       <c r="A744" s="3">
         <v>742</v>
       </c>
       <c r="B744" s="3" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
       <c r="C744" s="3" t="s">
-        <v>2722</v>
+        <v>2451</v>
       </c>
       <c r="D744" s="3" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="E744" s="3" t="s">
-        <v>57</v>
+        <v>1391</v>
       </c>
       <c r="F744" s="3" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="G744" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H744" s="4" t="s">
-        <v>2722</v>
+        <v>2451</v>
       </c>
       <c r="I744" s="4"/>
       <c r="J744" s="1"/>
       <c r="K744" s="1"/>
       <c r="L744" s="1"/>
       <c r="M744" s="1"/>
       <c r="N744" s="1"/>
       <c r="O744" s="1"/>
       <c r="P744" s="1"/>
       <c r="Q744" s="1"/>
       <c r="R744" s="1"/>
       <c r="S744" s="1"/>
       <c r="T744" s="1"/>
       <c r="U744" s="1"/>
       <c r="V744" s="1"/>
       <c r="W744" s="1"/>
     </row>
     <row r="745" spans="1:23">
       <c r="A745" s="3">
         <v>743</v>
       </c>
       <c r="B745" s="3" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="C745" s="3" t="s">
-        <v>2554</v>
+        <v>2727</v>
       </c>
       <c r="D745" s="3" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="E745" s="3" t="s">
-        <v>1457</v>
+        <v>57</v>
       </c>
       <c r="F745" s="3" t="s">
+        <v>2729</v>
+      </c>
+      <c r="G745" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H745" s="4" t="s">
         <v>2727</v>
-      </c>
-[...4 lines deleted...]
-        <v>2334</v>
       </c>
       <c r="I745" s="4"/>
       <c r="J745" s="1"/>
       <c r="K745" s="1"/>
       <c r="L745" s="1"/>
       <c r="M745" s="1"/>
       <c r="N745" s="1"/>
       <c r="O745" s="1"/>
       <c r="P745" s="1"/>
       <c r="Q745" s="1"/>
       <c r="R745" s="1"/>
       <c r="S745" s="1"/>
       <c r="T745" s="1"/>
       <c r="U745" s="1"/>
       <c r="V745" s="1"/>
       <c r="W745" s="1"/>
     </row>
     <row r="746" spans="1:23">
       <c r="A746" s="3">
         <v>744</v>
       </c>
       <c r="B746" s="3" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
       <c r="C746" s="3" t="s">
-        <v>2649</v>
+        <v>2554</v>
       </c>
       <c r="D746" s="3" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
       <c r="E746" s="3" t="s">
-        <v>1145</v>
+        <v>1457</v>
       </c>
       <c r="F746" s="3" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
       <c r="G746" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H746" s="4" t="s">
-        <v>2649</v>
+        <v>2334</v>
       </c>
       <c r="I746" s="4"/>
       <c r="J746" s="1"/>
       <c r="K746" s="1"/>
       <c r="L746" s="1"/>
       <c r="M746" s="1"/>
       <c r="N746" s="1"/>
       <c r="O746" s="1"/>
       <c r="P746" s="1"/>
       <c r="Q746" s="1"/>
       <c r="R746" s="1"/>
       <c r="S746" s="1"/>
       <c r="T746" s="1"/>
       <c r="U746" s="1"/>
       <c r="V746" s="1"/>
       <c r="W746" s="1"/>
     </row>
     <row r="747" spans="1:23">
       <c r="A747" s="3">
         <v>745</v>
       </c>
       <c r="B747" s="3" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
       <c r="C747" s="3" t="s">
-        <v>2678</v>
+        <v>2649</v>
       </c>
       <c r="D747" s="3" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="E747" s="3" t="s">
-        <v>1076</v>
+        <v>1145</v>
       </c>
       <c r="F747" s="3" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
       <c r="G747" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H747" s="4" t="s">
-        <v>2678</v>
+        <v>2649</v>
       </c>
       <c r="I747" s="4"/>
       <c r="J747" s="1"/>
       <c r="K747" s="1"/>
       <c r="L747" s="1"/>
       <c r="M747" s="1"/>
       <c r="N747" s="1"/>
       <c r="O747" s="1"/>
       <c r="P747" s="1"/>
       <c r="Q747" s="1"/>
       <c r="R747" s="1"/>
       <c r="S747" s="1"/>
       <c r="T747" s="1"/>
       <c r="U747" s="1"/>
       <c r="V747" s="1"/>
       <c r="W747" s="1"/>
     </row>
     <row r="748" spans="1:23">
       <c r="A748" s="3">
         <v>746</v>
       </c>
       <c r="B748" s="3" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="C748" s="3" t="s">
-        <v>2735</v>
+        <v>2678</v>
       </c>
       <c r="D748" s="3" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="E748" s="3" t="s">
-        <v>2737</v>
+        <v>1076</v>
       </c>
       <c r="F748" s="3" t="s">
         <v>2738</v>
       </c>
       <c r="G748" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H748" s="4" t="s">
-        <v>2735</v>
+        <v>2678</v>
       </c>
       <c r="I748" s="4"/>
       <c r="J748" s="1"/>
       <c r="K748" s="1"/>
       <c r="L748" s="1"/>
       <c r="M748" s="1"/>
       <c r="N748" s="1"/>
       <c r="O748" s="1"/>
       <c r="P748" s="1"/>
       <c r="Q748" s="1"/>
       <c r="R748" s="1"/>
       <c r="S748" s="1"/>
       <c r="T748" s="1"/>
       <c r="U748" s="1"/>
       <c r="V748" s="1"/>
       <c r="W748" s="1"/>
     </row>
     <row r="749" spans="1:23">
       <c r="A749" s="3">
         <v>747</v>
       </c>
       <c r="B749" s="3" t="s">
         <v>2739</v>
       </c>
       <c r="C749" s="3" t="s">
         <v>2740</v>
       </c>
       <c r="D749" s="3" t="s">
         <v>2741</v>
       </c>
       <c r="E749" s="3" t="s">
-        <v>1391</v>
+        <v>2742</v>
       </c>
       <c r="F749" s="3" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="G749" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H749" s="4" t="s">
         <v>2740</v>
       </c>
       <c r="I749" s="4"/>
       <c r="J749" s="1"/>
       <c r="K749" s="1"/>
       <c r="L749" s="1"/>
       <c r="M749" s="1"/>
       <c r="N749" s="1"/>
       <c r="O749" s="1"/>
       <c r="P749" s="1"/>
       <c r="Q749" s="1"/>
       <c r="R749" s="1"/>
       <c r="S749" s="1"/>
       <c r="T749" s="1"/>
       <c r="U749" s="1"/>
       <c r="V749" s="1"/>
       <c r="W749" s="1"/>
     </row>
     <row r="750" spans="1:23">
       <c r="A750" s="3">
         <v>748</v>
       </c>
       <c r="B750" s="3" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="C750" s="3" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="D750" s="3" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E750" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F750" s="3" t="s">
+        <v>2747</v>
+      </c>
+      <c r="G750" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H750" s="4" t="s">
         <v>2745</v>
-      </c>
-[...10 lines deleted...]
-        <v>2747</v>
       </c>
       <c r="I750" s="4"/>
       <c r="J750" s="1"/>
       <c r="K750" s="1"/>
       <c r="L750" s="1"/>
       <c r="M750" s="1"/>
       <c r="N750" s="1"/>
       <c r="O750" s="1"/>
       <c r="P750" s="1"/>
       <c r="Q750" s="1"/>
       <c r="R750" s="1"/>
       <c r="S750" s="1"/>
       <c r="T750" s="1"/>
       <c r="U750" s="1"/>
       <c r="V750" s="1"/>
       <c r="W750" s="1"/>
     </row>
     <row r="751" spans="1:23">
       <c r="A751" s="3">
         <v>749</v>
       </c>
       <c r="B751" s="3" t="s">
         <v>2748</v>
       </c>
       <c r="C751" s="3" t="s">
-        <v>2562</v>
+        <v>2749</v>
       </c>
       <c r="D751" s="3" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="E751" s="3" t="s">
-        <v>1391</v>
+        <v>1457</v>
       </c>
       <c r="F751" s="3" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="G751" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H751" s="4" t="s">
-        <v>2562</v>
+        <v>2752</v>
       </c>
       <c r="I751" s="4"/>
       <c r="J751" s="1"/>
       <c r="K751" s="1"/>
       <c r="L751" s="1"/>
       <c r="M751" s="1"/>
       <c r="N751" s="1"/>
       <c r="O751" s="1"/>
       <c r="P751" s="1"/>
       <c r="Q751" s="1"/>
       <c r="R751" s="1"/>
       <c r="S751" s="1"/>
       <c r="T751" s="1"/>
       <c r="U751" s="1"/>
       <c r="V751" s="1"/>
       <c r="W751" s="1"/>
     </row>
     <row r="752" spans="1:23">
       <c r="A752" s="3">
         <v>750</v>
       </c>
       <c r="B752" s="3" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
       <c r="C752" s="3" t="s">
-        <v>2752</v>
+        <v>2562</v>
       </c>
       <c r="D752" s="3" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="E752" s="3" t="s">
-        <v>2754</v>
+        <v>1391</v>
       </c>
       <c r="F752" s="3" t="s">
         <v>2755</v>
       </c>
       <c r="G752" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H752" s="4" t="s">
-        <v>2433</v>
+        <v>2562</v>
       </c>
       <c r="I752" s="4"/>
       <c r="J752" s="1"/>
       <c r="K752" s="1"/>
       <c r="L752" s="1"/>
       <c r="M752" s="1"/>
       <c r="N752" s="1"/>
       <c r="O752" s="1"/>
       <c r="P752" s="1"/>
       <c r="Q752" s="1"/>
       <c r="R752" s="1"/>
       <c r="S752" s="1"/>
       <c r="T752" s="1"/>
       <c r="U752" s="1"/>
       <c r="V752" s="1"/>
       <c r="W752" s="1"/>
     </row>
     <row r="753" spans="1:23">
       <c r="A753" s="3">
         <v>751</v>
       </c>
       <c r="B753" s="3" t="s">
         <v>2756</v>
       </c>
       <c r="C753" s="3" t="s">
         <v>2757</v>
       </c>
       <c r="D753" s="3" t="s">
         <v>2758</v>
       </c>
       <c r="E753" s="3" t="s">
-        <v>1457</v>
+        <v>2759</v>
       </c>
       <c r="F753" s="3" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="G753" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H753" s="4" t="s">
-        <v>2760</v>
+        <v>2433</v>
       </c>
       <c r="I753" s="4"/>
       <c r="J753" s="1"/>
       <c r="K753" s="1"/>
       <c r="L753" s="1"/>
       <c r="M753" s="1"/>
       <c r="N753" s="1"/>
       <c r="O753" s="1"/>
       <c r="P753" s="1"/>
       <c r="Q753" s="1"/>
       <c r="R753" s="1"/>
       <c r="S753" s="1"/>
       <c r="T753" s="1"/>
       <c r="U753" s="1"/>
       <c r="V753" s="1"/>
       <c r="W753" s="1"/>
     </row>
     <row r="754" spans="1:23">
       <c r="A754" s="3">
         <v>752</v>
       </c>
       <c r="B754" s="3" t="s">
         <v>2761</v>
       </c>
       <c r="C754" s="3" t="s">
         <v>2762</v>
       </c>
       <c r="D754" s="3" t="s">
         <v>2763</v>
       </c>
       <c r="E754" s="3" t="s">
-        <v>1145</v>
+        <v>1457</v>
       </c>
       <c r="F754" s="3" t="s">
         <v>2764</v>
       </c>
       <c r="G754" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H754" s="4" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
       <c r="I754" s="4"/>
       <c r="J754" s="1"/>
       <c r="K754" s="1"/>
       <c r="L754" s="1"/>
       <c r="M754" s="1"/>
       <c r="N754" s="1"/>
       <c r="O754" s="1"/>
       <c r="P754" s="1"/>
       <c r="Q754" s="1"/>
       <c r="R754" s="1"/>
       <c r="S754" s="1"/>
       <c r="T754" s="1"/>
       <c r="U754" s="1"/>
       <c r="V754" s="1"/>
       <c r="W754" s="1"/>
     </row>
     <row r="755" spans="1:23">
       <c r="A755" s="3">
         <v>753</v>
       </c>
       <c r="B755" s="3" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="C755" s="3" t="s">
-        <v>1482</v>
+        <v>2767</v>
       </c>
       <c r="D755" s="3" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="E755" s="3" t="s">
-        <v>1396</v>
+        <v>1145</v>
       </c>
       <c r="F755" s="3" t="s">
+        <v>2769</v>
+      </c>
+      <c r="G755" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H755" s="4" t="s">
         <v>2767</v>
-      </c>
-[...4 lines deleted...]
-        <v>1548</v>
       </c>
       <c r="I755" s="4"/>
       <c r="J755" s="1"/>
       <c r="K755" s="1"/>
       <c r="L755" s="1"/>
       <c r="M755" s="1"/>
       <c r="N755" s="1"/>
       <c r="O755" s="1"/>
       <c r="P755" s="1"/>
       <c r="Q755" s="1"/>
       <c r="R755" s="1"/>
       <c r="S755" s="1"/>
       <c r="T755" s="1"/>
       <c r="U755" s="1"/>
       <c r="V755" s="1"/>
       <c r="W755" s="1"/>
     </row>
     <row r="756" spans="1:23">
       <c r="A756" s="3">
         <v>754</v>
       </c>
       <c r="B756" s="3" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
       <c r="C756" s="3" t="s">
-        <v>2459</v>
+        <v>1482</v>
       </c>
       <c r="D756" s="3" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="E756" s="3" t="s">
-        <v>2770</v>
+        <v>1396</v>
       </c>
       <c r="F756" s="3" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="G756" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H756" s="4" t="s">
-        <v>2459</v>
+        <v>1548</v>
       </c>
       <c r="I756" s="4"/>
       <c r="J756" s="1"/>
       <c r="K756" s="1"/>
       <c r="L756" s="1"/>
       <c r="M756" s="1"/>
       <c r="N756" s="1"/>
       <c r="O756" s="1"/>
       <c r="P756" s="1"/>
       <c r="Q756" s="1"/>
       <c r="R756" s="1"/>
       <c r="S756" s="1"/>
       <c r="T756" s="1"/>
       <c r="U756" s="1"/>
       <c r="V756" s="1"/>
       <c r="W756" s="1"/>
     </row>
     <row r="757" spans="1:23">
       <c r="A757" s="3">
         <v>755</v>
       </c>
       <c r="B757" s="3" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="C757" s="3" t="s">
-        <v>2722</v>
+        <v>2459</v>
       </c>
       <c r="D757" s="3" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
       <c r="E757" s="3" t="s">
-        <v>1238</v>
+        <v>2775</v>
       </c>
       <c r="F757" s="3" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
       <c r="G757" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H757" s="4" t="s">
-        <v>2351</v>
+        <v>2459</v>
       </c>
       <c r="I757" s="4"/>
       <c r="J757" s="1"/>
       <c r="K757" s="1"/>
       <c r="L757" s="1"/>
       <c r="M757" s="1"/>
       <c r="N757" s="1"/>
       <c r="O757" s="1"/>
       <c r="P757" s="1"/>
       <c r="Q757" s="1"/>
       <c r="R757" s="1"/>
       <c r="S757" s="1"/>
       <c r="T757" s="1"/>
       <c r="U757" s="1"/>
       <c r="V757" s="1"/>
       <c r="W757" s="1"/>
     </row>
     <row r="758" spans="1:23">
       <c r="A758" s="3">
         <v>756</v>
       </c>
       <c r="B758" s="3" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
       <c r="C758" s="3" t="s">
-        <v>2542</v>
+        <v>2727</v>
       </c>
       <c r="D758" s="3" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="E758" s="3" t="s">
-        <v>1145</v>
+        <v>1238</v>
       </c>
       <c r="F758" s="3" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
       <c r="G758" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H758" s="4" t="s">
-        <v>2542</v>
+        <v>2351</v>
       </c>
       <c r="I758" s="4"/>
       <c r="J758" s="1"/>
       <c r="K758" s="1"/>
       <c r="L758" s="1"/>
       <c r="M758" s="1"/>
       <c r="N758" s="1"/>
       <c r="O758" s="1"/>
       <c r="P758" s="1"/>
       <c r="Q758" s="1"/>
       <c r="R758" s="1"/>
       <c r="S758" s="1"/>
       <c r="T758" s="1"/>
       <c r="U758" s="1"/>
       <c r="V758" s="1"/>
       <c r="W758" s="1"/>
     </row>
     <row r="759" spans="1:23">
       <c r="A759" s="3">
         <v>757</v>
       </c>
       <c r="B759" s="3" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
       <c r="C759" s="3" t="s">
-        <v>2334</v>
+        <v>2542</v>
       </c>
       <c r="D759" s="3" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
       <c r="E759" s="3" t="s">
-        <v>1292</v>
+        <v>1145</v>
       </c>
       <c r="F759" s="3" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
       <c r="G759" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H759" s="4" t="s">
-        <v>2334</v>
+        <v>2542</v>
       </c>
       <c r="I759" s="4"/>
       <c r="J759" s="1"/>
       <c r="K759" s="1"/>
       <c r="L759" s="1"/>
       <c r="M759" s="1"/>
       <c r="N759" s="1"/>
       <c r="O759" s="1"/>
       <c r="P759" s="1"/>
       <c r="Q759" s="1"/>
       <c r="R759" s="1"/>
       <c r="S759" s="1"/>
       <c r="T759" s="1"/>
       <c r="U759" s="1"/>
       <c r="V759" s="1"/>
       <c r="W759" s="1"/>
     </row>
     <row r="760" spans="1:23">
       <c r="A760" s="3">
         <v>758</v>
       </c>
       <c r="B760" s="3" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="C760" s="3" t="s">
-        <v>2238</v>
+        <v>2334</v>
       </c>
       <c r="D760" s="3" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="E760" s="3" t="s">
-        <v>1523</v>
+        <v>1292</v>
       </c>
       <c r="F760" s="3" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="G760" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H760" s="4" t="s">
-        <v>2250</v>
+        <v>2334</v>
       </c>
       <c r="I760" s="4"/>
       <c r="J760" s="1"/>
       <c r="K760" s="1"/>
       <c r="L760" s="1"/>
       <c r="M760" s="1"/>
       <c r="N760" s="1"/>
       <c r="O760" s="1"/>
       <c r="P760" s="1"/>
       <c r="Q760" s="1"/>
       <c r="R760" s="1"/>
       <c r="S760" s="1"/>
       <c r="T760" s="1"/>
       <c r="U760" s="1"/>
       <c r="V760" s="1"/>
       <c r="W760" s="1"/>
     </row>
     <row r="761" spans="1:23">
       <c r="A761" s="3">
         <v>759</v>
       </c>
       <c r="B761" s="3" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="C761" s="3" t="s">
-        <v>2666</v>
+        <v>2238</v>
       </c>
       <c r="D761" s="3" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="E761" s="3" t="s">
-        <v>1764</v>
+        <v>1523</v>
       </c>
       <c r="F761" s="3" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="G761" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H761" s="4" t="s">
-        <v>1548</v>
+        <v>2250</v>
       </c>
       <c r="I761" s="4"/>
       <c r="J761" s="1"/>
       <c r="K761" s="1"/>
       <c r="L761" s="1"/>
       <c r="M761" s="1"/>
       <c r="N761" s="1"/>
       <c r="O761" s="1"/>
       <c r="P761" s="1"/>
       <c r="Q761" s="1"/>
       <c r="R761" s="1"/>
       <c r="S761" s="1"/>
       <c r="T761" s="1"/>
       <c r="U761" s="1"/>
       <c r="V761" s="1"/>
       <c r="W761" s="1"/>
     </row>
     <row r="762" spans="1:23">
       <c r="A762" s="3">
         <v>760</v>
       </c>
       <c r="B762" s="3" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="C762" s="3" t="s">
-        <v>2459</v>
+        <v>2666</v>
       </c>
       <c r="D762" s="3" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="E762" s="3" t="s">
-        <v>1145</v>
+        <v>1764</v>
       </c>
       <c r="F762" s="3" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
       <c r="G762" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H762" s="4" t="s">
-        <v>2459</v>
+        <v>1548</v>
       </c>
       <c r="I762" s="4"/>
       <c r="J762" s="1"/>
       <c r="K762" s="1"/>
       <c r="L762" s="1"/>
       <c r="M762" s="1"/>
       <c r="N762" s="1"/>
       <c r="O762" s="1"/>
       <c r="P762" s="1"/>
       <c r="Q762" s="1"/>
       <c r="R762" s="1"/>
       <c r="S762" s="1"/>
       <c r="T762" s="1"/>
       <c r="U762" s="1"/>
       <c r="V762" s="1"/>
       <c r="W762" s="1"/>
     </row>
     <row r="763" spans="1:23">
       <c r="A763" s="3">
         <v>761</v>
       </c>
       <c r="B763" s="3" t="s">
-        <v>2790</v>
+        <v>2792</v>
       </c>
       <c r="C763" s="3" t="s">
-        <v>2574</v>
+        <v>2459</v>
       </c>
       <c r="D763" s="3" t="s">
-        <v>2791</v>
+        <v>2793</v>
       </c>
       <c r="E763" s="3" t="s">
-        <v>2792</v>
+        <v>1145</v>
       </c>
       <c r="F763" s="3" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="G763" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H763" s="4" t="s">
-        <v>1548</v>
+        <v>2459</v>
       </c>
       <c r="I763" s="4"/>
       <c r="J763" s="1"/>
       <c r="K763" s="1"/>
       <c r="L763" s="1"/>
       <c r="M763" s="1"/>
       <c r="N763" s="1"/>
       <c r="O763" s="1"/>
       <c r="P763" s="1"/>
       <c r="Q763" s="1"/>
       <c r="R763" s="1"/>
       <c r="S763" s="1"/>
       <c r="T763" s="1"/>
       <c r="U763" s="1"/>
       <c r="V763" s="1"/>
       <c r="W763" s="1"/>
     </row>
     <row r="764" spans="1:23">
       <c r="A764" s="3">
         <v>762</v>
       </c>
       <c r="B764" s="3" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="C764" s="3" t="s">
-        <v>2266</v>
+        <v>2574</v>
       </c>
       <c r="D764" s="3" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="E764" s="3" t="s">
-        <v>1292</v>
+        <v>2797</v>
       </c>
       <c r="F764" s="3" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
       <c r="G764" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H764" s="4" t="s">
         <v>1548</v>
       </c>
       <c r="I764" s="4"/>
       <c r="J764" s="1"/>
       <c r="K764" s="1"/>
       <c r="L764" s="1"/>
       <c r="M764" s="1"/>
       <c r="N764" s="1"/>
       <c r="O764" s="1"/>
       <c r="P764" s="1"/>
       <c r="Q764" s="1"/>
       <c r="R764" s="1"/>
       <c r="S764" s="1"/>
       <c r="T764" s="1"/>
       <c r="U764" s="1"/>
       <c r="V764" s="1"/>
       <c r="W764" s="1"/>
     </row>
     <row r="765" spans="1:23">
       <c r="A765" s="3">
         <v>763</v>
       </c>
       <c r="B765" s="3" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
       <c r="C765" s="3" t="s">
-        <v>1548</v>
+        <v>2266</v>
       </c>
       <c r="D765" s="3" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
       <c r="E765" s="3" t="s">
-        <v>1076</v>
+        <v>1292</v>
       </c>
       <c r="F765" s="3" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="G765" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H765" s="4" t="s">
         <v>1548</v>
       </c>
       <c r="I765" s="4"/>
       <c r="J765" s="1"/>
       <c r="K765" s="1"/>
       <c r="L765" s="1"/>
       <c r="M765" s="1"/>
       <c r="N765" s="1"/>
       <c r="O765" s="1"/>
       <c r="P765" s="1"/>
       <c r="Q765" s="1"/>
       <c r="R765" s="1"/>
       <c r="S765" s="1"/>
       <c r="T765" s="1"/>
       <c r="U765" s="1"/>
       <c r="V765" s="1"/>
       <c r="W765" s="1"/>
     </row>
     <row r="766" spans="1:23">
       <c r="A766" s="3">
         <v>764</v>
       </c>
       <c r="B766" s="3" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="C766" s="3" t="s">
-        <v>2801</v>
+        <v>1548</v>
       </c>
       <c r="D766" s="3" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="E766" s="3" t="s">
         <v>1076</v>
       </c>
       <c r="F766" s="3" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
       <c r="G766" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H766" s="4" t="s">
-        <v>2801</v>
+        <v>1548</v>
       </c>
       <c r="I766" s="4"/>
       <c r="J766" s="1"/>
       <c r="K766" s="1"/>
       <c r="L766" s="1"/>
       <c r="M766" s="1"/>
       <c r="N766" s="1"/>
       <c r="O766" s="1"/>
       <c r="P766" s="1"/>
       <c r="Q766" s="1"/>
       <c r="R766" s="1"/>
       <c r="S766" s="1"/>
       <c r="T766" s="1"/>
       <c r="U766" s="1"/>
       <c r="V766" s="1"/>
       <c r="W766" s="1"/>
     </row>
     <row r="767" spans="1:23">
       <c r="A767" s="3">
         <v>765</v>
       </c>
       <c r="B767" s="3" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="C767" s="3" t="s">
-        <v>2744</v>
+        <v>2806</v>
       </c>
       <c r="D767" s="3" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
       <c r="E767" s="3" t="s">
-        <v>1145</v>
+        <v>1076</v>
       </c>
       <c r="F767" s="3" t="s">
+        <v>2808</v>
+      </c>
+      <c r="G767" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H767" s="4" t="s">
         <v>2806</v>
-      </c>
-[...4 lines deleted...]
-        <v>2744</v>
       </c>
       <c r="I767" s="4"/>
       <c r="J767" s="1"/>
       <c r="K767" s="1"/>
       <c r="L767" s="1"/>
       <c r="M767" s="1"/>
       <c r="N767" s="1"/>
       <c r="O767" s="1"/>
       <c r="P767" s="1"/>
       <c r="Q767" s="1"/>
       <c r="R767" s="1"/>
       <c r="S767" s="1"/>
       <c r="T767" s="1"/>
       <c r="U767" s="1"/>
       <c r="V767" s="1"/>
       <c r="W767" s="1"/>
     </row>
     <row r="768" spans="1:23">
       <c r="A768" s="3">
         <v>766</v>
       </c>
       <c r="B768" s="3" t="s">
-        <v>2807</v>
+        <v>2809</v>
       </c>
       <c r="C768" s="3" t="s">
-        <v>2744</v>
+        <v>2749</v>
       </c>
       <c r="D768" s="3" t="s">
-        <v>2808</v>
+        <v>2810</v>
       </c>
       <c r="E768" s="3" t="s">
-        <v>57</v>
+        <v>1145</v>
       </c>
       <c r="F768" s="3" t="s">
-        <v>2809</v>
+        <v>2811</v>
       </c>
       <c r="G768" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H768" s="4" t="s">
-        <v>2744</v>
+        <v>2749</v>
       </c>
       <c r="I768" s="4"/>
       <c r="J768" s="1"/>
       <c r="K768" s="1"/>
       <c r="L768" s="1"/>
       <c r="M768" s="1"/>
       <c r="N768" s="1"/>
       <c r="O768" s="1"/>
       <c r="P768" s="1"/>
       <c r="Q768" s="1"/>
       <c r="R768" s="1"/>
       <c r="S768" s="1"/>
       <c r="T768" s="1"/>
       <c r="U768" s="1"/>
       <c r="V768" s="1"/>
       <c r="W768" s="1"/>
     </row>
     <row r="769" spans="1:23">
       <c r="A769" s="3">
         <v>767</v>
       </c>
       <c r="B769" s="3" t="s">
-        <v>2810</v>
+        <v>2812</v>
       </c>
       <c r="C769" s="3" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="D769" s="3" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
       <c r="E769" s="3" t="s">
-        <v>1273</v>
+        <v>57</v>
       </c>
       <c r="F769" s="3" t="s">
-        <v>2812</v>
+        <v>2814</v>
       </c>
       <c r="G769" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H769" s="4" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="I769" s="4"/>
       <c r="J769" s="1"/>
       <c r="K769" s="1"/>
       <c r="L769" s="1"/>
       <c r="M769" s="1"/>
       <c r="N769" s="1"/>
       <c r="O769" s="1"/>
       <c r="P769" s="1"/>
       <c r="Q769" s="1"/>
       <c r="R769" s="1"/>
       <c r="S769" s="1"/>
       <c r="T769" s="1"/>
       <c r="U769" s="1"/>
       <c r="V769" s="1"/>
       <c r="W769" s="1"/>
     </row>
     <row r="770" spans="1:23">
       <c r="A770" s="3">
         <v>768</v>
       </c>
       <c r="B770" s="3" t="s">
-        <v>2813</v>
+        <v>2815</v>
       </c>
       <c r="C770" s="3" t="s">
-        <v>2399</v>
+        <v>2757</v>
       </c>
       <c r="D770" s="3" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
       <c r="E770" s="3" t="s">
-        <v>1391</v>
+        <v>1273</v>
       </c>
       <c r="F770" s="3" t="s">
-        <v>2815</v>
+        <v>2817</v>
       </c>
       <c r="G770" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H770" s="4" t="s">
-        <v>2399</v>
+        <v>2757</v>
       </c>
       <c r="I770" s="4"/>
       <c r="J770" s="1"/>
       <c r="K770" s="1"/>
       <c r="L770" s="1"/>
       <c r="M770" s="1"/>
       <c r="N770" s="1"/>
       <c r="O770" s="1"/>
       <c r="P770" s="1"/>
       <c r="Q770" s="1"/>
       <c r="R770" s="1"/>
       <c r="S770" s="1"/>
       <c r="T770" s="1"/>
       <c r="U770" s="1"/>
       <c r="V770" s="1"/>
       <c r="W770" s="1"/>
     </row>
     <row r="771" spans="1:23">
       <c r="A771" s="3">
         <v>769</v>
       </c>
       <c r="B771" s="3" t="s">
-        <v>2816</v>
+        <v>2818</v>
       </c>
       <c r="C771" s="3" t="s">
-        <v>2238</v>
+        <v>2399</v>
       </c>
       <c r="D771" s="3" t="s">
-        <v>2817</v>
+        <v>2819</v>
       </c>
       <c r="E771" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F771" s="3" t="s">
-        <v>2818</v>
+        <v>2820</v>
       </c>
       <c r="G771" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H771" s="4" t="s">
-        <v>2238</v>
+        <v>2399</v>
       </c>
       <c r="I771" s="4"/>
       <c r="J771" s="1"/>
       <c r="K771" s="1"/>
       <c r="L771" s="1"/>
       <c r="M771" s="1"/>
       <c r="N771" s="1"/>
       <c r="O771" s="1"/>
       <c r="P771" s="1"/>
       <c r="Q771" s="1"/>
       <c r="R771" s="1"/>
       <c r="S771" s="1"/>
       <c r="T771" s="1"/>
       <c r="U771" s="1"/>
       <c r="V771" s="1"/>
       <c r="W771" s="1"/>
     </row>
     <row r="772" spans="1:23">
       <c r="A772" s="3">
         <v>770</v>
       </c>
       <c r="B772" s="3" t="s">
-        <v>2819</v>
+        <v>2821</v>
       </c>
       <c r="C772" s="3" t="s">
-        <v>1336</v>
+        <v>2238</v>
       </c>
       <c r="D772" s="3" t="s">
-        <v>2820</v>
+        <v>2822</v>
       </c>
       <c r="E772" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F772" s="3" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
       <c r="G772" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H772" s="4" t="s">
-        <v>1336</v>
+        <v>2238</v>
       </c>
       <c r="I772" s="4"/>
       <c r="J772" s="1"/>
       <c r="K772" s="1"/>
       <c r="L772" s="1"/>
       <c r="M772" s="1"/>
       <c r="N772" s="1"/>
       <c r="O772" s="1"/>
       <c r="P772" s="1"/>
       <c r="Q772" s="1"/>
       <c r="R772" s="1"/>
       <c r="S772" s="1"/>
       <c r="T772" s="1"/>
       <c r="U772" s="1"/>
       <c r="V772" s="1"/>
       <c r="W772" s="1"/>
     </row>
     <row r="773" spans="1:23">
       <c r="A773" s="3">
         <v>771</v>
       </c>
       <c r="B773" s="3" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
       <c r="C773" s="3" t="s">
-        <v>2266</v>
+        <v>1336</v>
       </c>
       <c r="D773" s="3" t="s">
-        <v>2823</v>
+        <v>2825</v>
       </c>
       <c r="E773" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F773" s="3" t="s">
-        <v>2824</v>
+        <v>2826</v>
       </c>
       <c r="G773" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H773" s="4" t="s">
-        <v>2266</v>
+        <v>1336</v>
       </c>
       <c r="I773" s="4"/>
       <c r="J773" s="1"/>
       <c r="K773" s="1"/>
       <c r="L773" s="1"/>
       <c r="M773" s="1"/>
       <c r="N773" s="1"/>
       <c r="O773" s="1"/>
       <c r="P773" s="1"/>
       <c r="Q773" s="1"/>
       <c r="R773" s="1"/>
       <c r="S773" s="1"/>
       <c r="T773" s="1"/>
       <c r="U773" s="1"/>
       <c r="V773" s="1"/>
       <c r="W773" s="1"/>
     </row>
     <row r="774" spans="1:23">
       <c r="A774" s="3">
         <v>772</v>
       </c>
       <c r="B774" s="3" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
       <c r="C774" s="3" t="s">
-        <v>2826</v>
+        <v>2266</v>
       </c>
       <c r="D774" s="3" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="E774" s="3" t="s">
-        <v>2828</v>
+        <v>1391</v>
       </c>
       <c r="F774" s="3" t="s">
         <v>2829</v>
       </c>
       <c r="G774" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H774" s="4" t="s">
-        <v>2826</v>
+        <v>2266</v>
       </c>
       <c r="I774" s="4"/>
       <c r="J774" s="1"/>
       <c r="K774" s="1"/>
       <c r="L774" s="1"/>
       <c r="M774" s="1"/>
       <c r="N774" s="1"/>
       <c r="O774" s="1"/>
       <c r="P774" s="1"/>
       <c r="Q774" s="1"/>
       <c r="R774" s="1"/>
       <c r="S774" s="1"/>
       <c r="T774" s="1"/>
       <c r="U774" s="1"/>
       <c r="V774" s="1"/>
       <c r="W774" s="1"/>
     </row>
     <row r="775" spans="1:23">
       <c r="A775" s="3">
         <v>773</v>
       </c>
       <c r="B775" s="3" t="s">
         <v>2830</v>
       </c>
       <c r="C775" s="3" t="s">
-        <v>1593</v>
+        <v>2831</v>
       </c>
       <c r="D775" s="3" t="s">
+        <v>2832</v>
+      </c>
+      <c r="E775" s="3" t="s">
+        <v>2833</v>
+      </c>
+      <c r="F775" s="3" t="s">
+        <v>2834</v>
+      </c>
+      <c r="G775" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H775" s="4" t="s">
         <v>2831</v>
-      </c>
-[...10 lines deleted...]
-        <v>2722</v>
       </c>
       <c r="I775" s="4"/>
       <c r="J775" s="1"/>
       <c r="K775" s="1"/>
       <c r="L775" s="1"/>
       <c r="M775" s="1"/>
       <c r="N775" s="1"/>
       <c r="O775" s="1"/>
       <c r="P775" s="1"/>
       <c r="Q775" s="1"/>
       <c r="R775" s="1"/>
       <c r="S775" s="1"/>
       <c r="T775" s="1"/>
       <c r="U775" s="1"/>
       <c r="V775" s="1"/>
       <c r="W775" s="1"/>
     </row>
     <row r="776" spans="1:23">
       <c r="A776" s="3">
         <v>774</v>
       </c>
       <c r="B776" s="3" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="C776" s="3" t="s">
-        <v>2835</v>
+        <v>1593</v>
       </c>
       <c r="D776" s="3" t="s">
         <v>2836</v>
       </c>
       <c r="E776" s="3" t="s">
-        <v>1076</v>
+        <v>2837</v>
       </c>
       <c r="F776" s="3" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="G776" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H776" s="4" t="s">
-        <v>2835</v>
+        <v>2727</v>
       </c>
       <c r="I776" s="4"/>
       <c r="J776" s="1"/>
       <c r="K776" s="1"/>
       <c r="L776" s="1"/>
       <c r="M776" s="1"/>
       <c r="N776" s="1"/>
       <c r="O776" s="1"/>
       <c r="P776" s="1"/>
       <c r="Q776" s="1"/>
       <c r="R776" s="1"/>
       <c r="S776" s="1"/>
       <c r="T776" s="1"/>
       <c r="U776" s="1"/>
       <c r="V776" s="1"/>
       <c r="W776" s="1"/>
     </row>
     <row r="777" spans="1:23">
       <c r="A777" s="3">
         <v>775</v>
       </c>
       <c r="B777" s="3" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="C777" s="3" t="s">
-        <v>2562</v>
+        <v>2840</v>
       </c>
       <c r="D777" s="3" t="s">
-        <v>2839</v>
+        <v>2841</v>
       </c>
       <c r="E777" s="3" t="s">
-        <v>1145</v>
+        <v>1076</v>
       </c>
       <c r="F777" s="3" t="s">
+        <v>2842</v>
+      </c>
+      <c r="G777" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H777" s="4" t="s">
         <v>2840</v>
-      </c>
-[...4 lines deleted...]
-        <v>2562</v>
       </c>
       <c r="I777" s="4"/>
       <c r="J777" s="1"/>
       <c r="K777" s="1"/>
       <c r="L777" s="1"/>
       <c r="M777" s="1"/>
       <c r="N777" s="1"/>
       <c r="O777" s="1"/>
       <c r="P777" s="1"/>
       <c r="Q777" s="1"/>
       <c r="R777" s="1"/>
       <c r="S777" s="1"/>
       <c r="T777" s="1"/>
       <c r="U777" s="1"/>
       <c r="V777" s="1"/>
       <c r="W777" s="1"/>
     </row>
     <row r="778" spans="1:23">
       <c r="A778" s="3">
         <v>776</v>
       </c>
       <c r="B778" s="3" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
       <c r="C778" s="3" t="s">
-        <v>2842</v>
+        <v>2562</v>
       </c>
       <c r="D778" s="3" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="E778" s="3" t="s">
-        <v>186</v>
+        <v>1145</v>
       </c>
       <c r="F778" s="3" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="G778" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H778" s="4" t="s">
-        <v>2845</v>
+        <v>2562</v>
       </c>
       <c r="I778" s="4"/>
       <c r="J778" s="1"/>
       <c r="K778" s="1"/>
       <c r="L778" s="1"/>
       <c r="M778" s="1"/>
       <c r="N778" s="1"/>
       <c r="O778" s="1"/>
       <c r="P778" s="1"/>
       <c r="Q778" s="1"/>
       <c r="R778" s="1"/>
       <c r="S778" s="1"/>
       <c r="T778" s="1"/>
       <c r="U778" s="1"/>
       <c r="V778" s="1"/>
       <c r="W778" s="1"/>
     </row>
     <row r="779" spans="1:23">
       <c r="A779" s="3">
         <v>777</v>
       </c>
       <c r="B779" s="3" t="s">
         <v>2846</v>
       </c>
       <c r="C779" s="3" t="s">
         <v>2847</v>
       </c>
       <c r="D779" s="3" t="s">
         <v>2848</v>
       </c>
       <c r="E779" s="3" t="s">
-        <v>1292</v>
+        <v>186</v>
       </c>
       <c r="F779" s="3" t="s">
         <v>2849</v>
       </c>
       <c r="G779" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H779" s="4" t="s">
-        <v>2847</v>
+        <v>2850</v>
       </c>
       <c r="I779" s="4"/>
       <c r="J779" s="1"/>
       <c r="K779" s="1"/>
       <c r="L779" s="1"/>
       <c r="M779" s="1"/>
       <c r="N779" s="1"/>
       <c r="O779" s="1"/>
       <c r="P779" s="1"/>
       <c r="Q779" s="1"/>
       <c r="R779" s="1"/>
       <c r="S779" s="1"/>
       <c r="T779" s="1"/>
       <c r="U779" s="1"/>
       <c r="V779" s="1"/>
       <c r="W779" s="1"/>
     </row>
     <row r="780" spans="1:23">
       <c r="A780" s="3">
         <v>778</v>
       </c>
       <c r="B780" s="3" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="C780" s="3" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="D780" s="3" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="E780" s="3" t="s">
-        <v>2853</v>
+        <v>1292</v>
       </c>
       <c r="F780" s="3" t="s">
         <v>2854</v>
       </c>
       <c r="G780" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H780" s="4" t="s">
-        <v>1548</v>
+        <v>2852</v>
       </c>
       <c r="I780" s="4"/>
       <c r="J780" s="1"/>
       <c r="K780" s="1"/>
       <c r="L780" s="1"/>
       <c r="M780" s="1"/>
       <c r="N780" s="1"/>
       <c r="O780" s="1"/>
       <c r="P780" s="1"/>
       <c r="Q780" s="1"/>
       <c r="R780" s="1"/>
       <c r="S780" s="1"/>
       <c r="T780" s="1"/>
       <c r="U780" s="1"/>
       <c r="V780" s="1"/>
       <c r="W780" s="1"/>
     </row>
     <row r="781" spans="1:23">
       <c r="A781" s="3">
         <v>779</v>
       </c>
       <c r="B781" s="3" t="s">
         <v>2855</v>
       </c>
       <c r="C781" s="3" t="s">
-        <v>2359</v>
+        <v>2856</v>
       </c>
       <c r="D781" s="3" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="E781" s="3" t="s">
-        <v>1292</v>
+        <v>2858</v>
       </c>
       <c r="F781" s="3" t="s">
-        <v>2857</v>
+        <v>2859</v>
       </c>
       <c r="G781" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H781" s="4" t="s">
         <v>1548</v>
       </c>
       <c r="I781" s="4"/>
       <c r="J781" s="1"/>
       <c r="K781" s="1"/>
       <c r="L781" s="1"/>
       <c r="M781" s="1"/>
       <c r="N781" s="1"/>
       <c r="O781" s="1"/>
       <c r="P781" s="1"/>
       <c r="Q781" s="1"/>
       <c r="R781" s="1"/>
       <c r="S781" s="1"/>
       <c r="T781" s="1"/>
       <c r="U781" s="1"/>
       <c r="V781" s="1"/>
       <c r="W781" s="1"/>
     </row>
     <row r="782" spans="1:23">
       <c r="A782" s="3">
         <v>780</v>
       </c>
       <c r="B782" s="3" t="s">
-        <v>2858</v>
+        <v>2860</v>
       </c>
       <c r="C782" s="3" t="s">
-        <v>2424</v>
+        <v>2359</v>
       </c>
       <c r="D782" s="3" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
       <c r="E782" s="3" t="s">
-        <v>1391</v>
+        <v>1292</v>
       </c>
       <c r="F782" s="3" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
       <c r="G782" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H782" s="4" t="s">
-        <v>2424</v>
+        <v>1548</v>
       </c>
       <c r="I782" s="4"/>
       <c r="J782" s="1"/>
       <c r="K782" s="1"/>
       <c r="L782" s="1"/>
       <c r="M782" s="1"/>
       <c r="N782" s="1"/>
       <c r="O782" s="1"/>
       <c r="P782" s="1"/>
       <c r="Q782" s="1"/>
       <c r="R782" s="1"/>
       <c r="S782" s="1"/>
       <c r="T782" s="1"/>
       <c r="U782" s="1"/>
       <c r="V782" s="1"/>
       <c r="W782" s="1"/>
     </row>
     <row r="783" spans="1:23">
       <c r="A783" s="3">
         <v>781</v>
       </c>
       <c r="B783" s="3" t="s">
-        <v>2861</v>
+        <v>2863</v>
       </c>
       <c r="C783" s="3" t="s">
         <v>2424</v>
       </c>
       <c r="D783" s="3" t="s">
-        <v>2862</v>
+        <v>2864</v>
       </c>
       <c r="E783" s="3" t="s">
-        <v>1076</v>
+        <v>1391</v>
       </c>
       <c r="F783" s="3" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="G783" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H783" s="4" t="s">
         <v>2424</v>
       </c>
       <c r="I783" s="4"/>
       <c r="J783" s="1"/>
       <c r="K783" s="1"/>
       <c r="L783" s="1"/>
       <c r="M783" s="1"/>
       <c r="N783" s="1"/>
       <c r="O783" s="1"/>
       <c r="P783" s="1"/>
       <c r="Q783" s="1"/>
       <c r="R783" s="1"/>
       <c r="S783" s="1"/>
       <c r="T783" s="1"/>
       <c r="U783" s="1"/>
       <c r="V783" s="1"/>
       <c r="W783" s="1"/>
     </row>
     <row r="784" spans="1:23">
       <c r="A784" s="3">
         <v>782</v>
       </c>
       <c r="B784" s="3" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="C784" s="3" t="s">
-        <v>2250</v>
+        <v>2424</v>
       </c>
       <c r="D784" s="3" t="s">
-        <v>2865</v>
+        <v>2867</v>
       </c>
       <c r="E784" s="3" t="s">
-        <v>1391</v>
+        <v>1076</v>
       </c>
       <c r="F784" s="3" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
       <c r="G784" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H784" s="4" t="s">
-        <v>2250</v>
+        <v>2424</v>
       </c>
       <c r="I784" s="4"/>
       <c r="J784" s="1"/>
       <c r="K784" s="1"/>
       <c r="L784" s="1"/>
       <c r="M784" s="1"/>
       <c r="N784" s="1"/>
       <c r="O784" s="1"/>
       <c r="P784" s="1"/>
       <c r="Q784" s="1"/>
       <c r="R784" s="1"/>
       <c r="S784" s="1"/>
       <c r="T784" s="1"/>
       <c r="U784" s="1"/>
       <c r="V784" s="1"/>
       <c r="W784" s="1"/>
     </row>
     <row r="785" spans="1:23">
       <c r="A785" s="3">
         <v>783</v>
       </c>
       <c r="B785" s="3" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
       <c r="C785" s="3" t="s">
-        <v>2342</v>
+        <v>2250</v>
       </c>
       <c r="D785" s="3" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
       <c r="E785" s="3" t="s">
-        <v>2869</v>
+        <v>1391</v>
       </c>
       <c r="F785" s="3" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="G785" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H785" s="4" t="s">
-        <v>2342</v>
+        <v>2250</v>
       </c>
       <c r="I785" s="4"/>
       <c r="J785" s="1"/>
       <c r="K785" s="1"/>
       <c r="L785" s="1"/>
       <c r="M785" s="1"/>
       <c r="N785" s="1"/>
       <c r="O785" s="1"/>
       <c r="P785" s="1"/>
       <c r="Q785" s="1"/>
       <c r="R785" s="1"/>
       <c r="S785" s="1"/>
       <c r="T785" s="1"/>
       <c r="U785" s="1"/>
       <c r="V785" s="1"/>
       <c r="W785" s="1"/>
     </row>
     <row r="786" spans="1:23">
       <c r="A786" s="3">
         <v>784</v>
       </c>
       <c r="B786" s="3" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
       <c r="C786" s="3" t="s">
-        <v>2424</v>
+        <v>2342</v>
       </c>
       <c r="D786" s="3" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
       <c r="E786" s="3" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="F786" s="3" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
       <c r="G786" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H786" s="4" t="s">
-        <v>2424</v>
+        <v>2342</v>
       </c>
       <c r="I786" s="4"/>
       <c r="J786" s="1"/>
       <c r="K786" s="1"/>
       <c r="L786" s="1"/>
       <c r="M786" s="1"/>
       <c r="N786" s="1"/>
       <c r="O786" s="1"/>
       <c r="P786" s="1"/>
       <c r="Q786" s="1"/>
       <c r="R786" s="1"/>
       <c r="S786" s="1"/>
       <c r="T786" s="1"/>
       <c r="U786" s="1"/>
       <c r="V786" s="1"/>
       <c r="W786" s="1"/>
     </row>
     <row r="787" spans="1:23">
       <c r="A787" s="3">
         <v>785</v>
       </c>
       <c r="B787" s="3" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="C787" s="3" t="s">
-        <v>1482</v>
+        <v>2424</v>
       </c>
       <c r="D787" s="3" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
       <c r="E787" s="3" t="s">
-        <v>1457</v>
+        <v>2878</v>
       </c>
       <c r="F787" s="3" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
       <c r="G787" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H787" s="4" t="s">
-        <v>1403</v>
+        <v>2424</v>
       </c>
       <c r="I787" s="4"/>
       <c r="J787" s="1"/>
       <c r="K787" s="1"/>
       <c r="L787" s="1"/>
       <c r="M787" s="1"/>
       <c r="N787" s="1"/>
       <c r="O787" s="1"/>
       <c r="P787" s="1"/>
       <c r="Q787" s="1"/>
       <c r="R787" s="1"/>
       <c r="S787" s="1"/>
       <c r="T787" s="1"/>
       <c r="U787" s="1"/>
       <c r="V787" s="1"/>
       <c r="W787" s="1"/>
     </row>
     <row r="788" spans="1:23">
       <c r="A788" s="3">
         <v>786</v>
       </c>
       <c r="B788" s="3" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
       <c r="C788" s="3" t="s">
-        <v>2574</v>
+        <v>1482</v>
       </c>
       <c r="D788" s="3" t="s">
-        <v>2879</v>
+        <v>2881</v>
       </c>
       <c r="E788" s="3" t="s">
-        <v>2880</v>
+        <v>1457</v>
       </c>
       <c r="F788" s="3" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="G788" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H788" s="4" t="s">
-        <v>1336</v>
+        <v>1403</v>
       </c>
       <c r="I788" s="4"/>
       <c r="J788" s="1"/>
       <c r="K788" s="1"/>
       <c r="L788" s="1"/>
       <c r="M788" s="1"/>
       <c r="N788" s="1"/>
       <c r="O788" s="1"/>
       <c r="P788" s="1"/>
       <c r="Q788" s="1"/>
       <c r="R788" s="1"/>
       <c r="S788" s="1"/>
       <c r="T788" s="1"/>
       <c r="U788" s="1"/>
       <c r="V788" s="1"/>
       <c r="W788" s="1"/>
     </row>
     <row r="789" spans="1:23">
       <c r="A789" s="3">
         <v>787</v>
       </c>
       <c r="B789" s="3" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="C789" s="3" t="s">
-        <v>2252</v>
+        <v>2574</v>
       </c>
       <c r="D789" s="3" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
       <c r="E789" s="3" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
       <c r="F789" s="3" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
       <c r="G789" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H789" s="4" t="s">
-        <v>1548</v>
+        <v>1336</v>
       </c>
       <c r="I789" s="4"/>
       <c r="J789" s="1"/>
       <c r="K789" s="1"/>
       <c r="L789" s="1"/>
       <c r="M789" s="1"/>
       <c r="N789" s="1"/>
       <c r="O789" s="1"/>
       <c r="P789" s="1"/>
       <c r="Q789" s="1"/>
       <c r="R789" s="1"/>
       <c r="S789" s="1"/>
       <c r="T789" s="1"/>
       <c r="U789" s="1"/>
       <c r="V789" s="1"/>
       <c r="W789" s="1"/>
     </row>
     <row r="790" spans="1:23">
       <c r="A790" s="3">
         <v>788</v>
       </c>
       <c r="B790" s="3" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
       <c r="C790" s="3" t="s">
-        <v>2887</v>
+        <v>2252</v>
       </c>
       <c r="D790" s="3" t="s">
         <v>2888</v>
       </c>
       <c r="E790" s="3" t="s">
         <v>2889</v>
       </c>
       <c r="F790" s="3" t="s">
         <v>2890</v>
       </c>
       <c r="G790" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H790" s="4" t="s">
-        <v>2649</v>
+        <v>1548</v>
       </c>
       <c r="I790" s="4"/>
       <c r="J790" s="1"/>
       <c r="K790" s="1"/>
       <c r="L790" s="1"/>
       <c r="M790" s="1"/>
       <c r="N790" s="1"/>
       <c r="O790" s="1"/>
       <c r="P790" s="1"/>
       <c r="Q790" s="1"/>
       <c r="R790" s="1"/>
       <c r="S790" s="1"/>
       <c r="T790" s="1"/>
       <c r="U790" s="1"/>
       <c r="V790" s="1"/>
       <c r="W790" s="1"/>
     </row>
     <row r="791" spans="1:23">
       <c r="A791" s="3">
         <v>789</v>
       </c>
       <c r="B791" s="3" t="s">
         <v>2891</v>
       </c>
       <c r="C791" s="3" t="s">
-        <v>2607</v>
+        <v>2892</v>
       </c>
       <c r="D791" s="3" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
       <c r="E791" s="3" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="F791" s="3" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
       <c r="G791" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H791" s="4" t="s">
-        <v>2607</v>
+        <v>2649</v>
       </c>
       <c r="I791" s="4"/>
       <c r="J791" s="1"/>
       <c r="K791" s="1"/>
       <c r="L791" s="1"/>
       <c r="M791" s="1"/>
       <c r="N791" s="1"/>
       <c r="O791" s="1"/>
       <c r="P791" s="1"/>
       <c r="Q791" s="1"/>
       <c r="R791" s="1"/>
       <c r="S791" s="1"/>
       <c r="T791" s="1"/>
       <c r="U791" s="1"/>
       <c r="V791" s="1"/>
       <c r="W791" s="1"/>
     </row>
     <row r="792" spans="1:23">
       <c r="A792" s="3">
         <v>790</v>
       </c>
       <c r="B792" s="3" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="C792" s="3" t="s">
-        <v>2424</v>
+        <v>2607</v>
       </c>
       <c r="D792" s="3" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="E792" s="3" t="s">
-        <v>1145</v>
+        <v>2898</v>
       </c>
       <c r="F792" s="3" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
       <c r="G792" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H792" s="4" t="s">
-        <v>2424</v>
+        <v>2607</v>
       </c>
       <c r="I792" s="4"/>
       <c r="J792" s="1"/>
       <c r="K792" s="1"/>
       <c r="L792" s="1"/>
       <c r="M792" s="1"/>
       <c r="N792" s="1"/>
       <c r="O792" s="1"/>
       <c r="P792" s="1"/>
       <c r="Q792" s="1"/>
       <c r="R792" s="1"/>
       <c r="S792" s="1"/>
       <c r="T792" s="1"/>
       <c r="U792" s="1"/>
       <c r="V792" s="1"/>
       <c r="W792" s="1"/>
     </row>
     <row r="793" spans="1:23">
       <c r="A793" s="3">
         <v>791</v>
       </c>
       <c r="B793" s="3" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
       <c r="C793" s="3" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
       <c r="D793" s="3" t="s">
-        <v>2899</v>
+        <v>2901</v>
       </c>
       <c r="E793" s="3" t="s">
-        <v>1391</v>
+        <v>1145</v>
       </c>
       <c r="F793" s="3" t="s">
-        <v>2900</v>
+        <v>2902</v>
       </c>
       <c r="G793" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H793" s="4" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
       <c r="I793" s="4"/>
       <c r="J793" s="1"/>
       <c r="K793" s="1"/>
       <c r="L793" s="1"/>
       <c r="M793" s="1"/>
       <c r="N793" s="1"/>
       <c r="O793" s="1"/>
       <c r="P793" s="1"/>
       <c r="Q793" s="1"/>
       <c r="R793" s="1"/>
       <c r="S793" s="1"/>
       <c r="T793" s="1"/>
       <c r="U793" s="1"/>
       <c r="V793" s="1"/>
       <c r="W793" s="1"/>
     </row>
     <row r="794" spans="1:23">
       <c r="A794" s="3">
         <v>792</v>
       </c>
       <c r="B794" s="3" t="s">
-        <v>2901</v>
+        <v>2903</v>
       </c>
       <c r="C794" s="3" t="s">
-        <v>2603</v>
+        <v>2427</v>
       </c>
       <c r="D794" s="3" t="s">
-        <v>2902</v>
+        <v>2904</v>
       </c>
       <c r="E794" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F794" s="3" t="s">
-        <v>2903</v>
+        <v>2905</v>
       </c>
       <c r="G794" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H794" s="4" t="s">
-        <v>2603</v>
+        <v>2427</v>
       </c>
       <c r="I794" s="4"/>
       <c r="J794" s="1"/>
       <c r="K794" s="1"/>
       <c r="L794" s="1"/>
       <c r="M794" s="1"/>
       <c r="N794" s="1"/>
       <c r="O794" s="1"/>
       <c r="P794" s="1"/>
       <c r="Q794" s="1"/>
       <c r="R794" s="1"/>
       <c r="S794" s="1"/>
       <c r="T794" s="1"/>
       <c r="U794" s="1"/>
       <c r="V794" s="1"/>
       <c r="W794" s="1"/>
     </row>
     <row r="795" spans="1:23">
       <c r="A795" s="3">
         <v>793</v>
       </c>
       <c r="B795" s="3" t="s">
-        <v>2904</v>
+        <v>2906</v>
       </c>
       <c r="C795" s="3" t="s">
-        <v>2678</v>
+        <v>2603</v>
       </c>
       <c r="D795" s="3" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="E795" s="3" t="s">
-        <v>1076</v>
+        <v>1391</v>
       </c>
       <c r="F795" s="3" t="s">
-        <v>2906</v>
+        <v>2908</v>
       </c>
       <c r="G795" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H795" s="4" t="s">
-        <v>2678</v>
+        <v>2603</v>
       </c>
       <c r="I795" s="4"/>
       <c r="J795" s="1"/>
       <c r="K795" s="1"/>
       <c r="L795" s="1"/>
       <c r="M795" s="1"/>
       <c r="N795" s="1"/>
       <c r="O795" s="1"/>
       <c r="P795" s="1"/>
       <c r="Q795" s="1"/>
       <c r="R795" s="1"/>
       <c r="S795" s="1"/>
       <c r="T795" s="1"/>
       <c r="U795" s="1"/>
       <c r="V795" s="1"/>
       <c r="W795" s="1"/>
     </row>
     <row r="796" spans="1:23">
       <c r="A796" s="3">
         <v>794</v>
       </c>
       <c r="B796" s="3" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
       <c r="C796" s="3" t="s">
-        <v>2908</v>
+        <v>2678</v>
       </c>
       <c r="D796" s="3" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="E796" s="3" t="s">
-        <v>1391</v>
+        <v>1076</v>
       </c>
       <c r="F796" s="3" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="G796" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H796" s="4" t="s">
-        <v>2908</v>
+        <v>2678</v>
       </c>
       <c r="I796" s="4"/>
       <c r="J796" s="1"/>
       <c r="K796" s="1"/>
       <c r="L796" s="1"/>
       <c r="M796" s="1"/>
       <c r="N796" s="1"/>
       <c r="O796" s="1"/>
       <c r="P796" s="1"/>
       <c r="Q796" s="1"/>
       <c r="R796" s="1"/>
       <c r="S796" s="1"/>
       <c r="T796" s="1"/>
       <c r="U796" s="1"/>
       <c r="V796" s="1"/>
       <c r="W796" s="1"/>
     </row>
     <row r="797" spans="1:23">
       <c r="A797" s="3">
         <v>795</v>
       </c>
       <c r="B797" s="3" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="C797" s="3" t="s">
-        <v>2250</v>
+        <v>2913</v>
       </c>
       <c r="D797" s="3" t="s">
-        <v>2912</v>
+        <v>2914</v>
       </c>
       <c r="E797" s="3" t="s">
-        <v>1145</v>
+        <v>1391</v>
       </c>
       <c r="F797" s="3" t="s">
+        <v>2915</v>
+      </c>
+      <c r="G797" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H797" s="4" t="s">
         <v>2913</v>
-      </c>
-[...4 lines deleted...]
-        <v>2250</v>
       </c>
       <c r="I797" s="4"/>
       <c r="J797" s="1"/>
       <c r="K797" s="1"/>
       <c r="L797" s="1"/>
       <c r="M797" s="1"/>
       <c r="N797" s="1"/>
       <c r="O797" s="1"/>
       <c r="P797" s="1"/>
       <c r="Q797" s="1"/>
       <c r="R797" s="1"/>
       <c r="S797" s="1"/>
       <c r="T797" s="1"/>
       <c r="U797" s="1"/>
       <c r="V797" s="1"/>
       <c r="W797" s="1"/>
     </row>
     <row r="798" spans="1:23">
       <c r="A798" s="3">
         <v>796</v>
       </c>
       <c r="B798" s="3" t="s">
-        <v>2914</v>
+        <v>2916</v>
       </c>
       <c r="C798" s="3" t="s">
-        <v>2647</v>
+        <v>2250</v>
       </c>
       <c r="D798" s="3" t="s">
-        <v>2915</v>
-[...1 lines deleted...]
-      <c r="E798" s="3"/>
+        <v>2917</v>
+      </c>
+      <c r="E798" s="3" t="s">
+        <v>1145</v>
+      </c>
       <c r="F798" s="3" t="s">
-        <v>2916</v>
+        <v>2918</v>
       </c>
       <c r="G798" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H798" s="4" t="s">
-        <v>2647</v>
+        <v>2250</v>
       </c>
       <c r="I798" s="4"/>
       <c r="J798" s="1"/>
       <c r="K798" s="1"/>
       <c r="L798" s="1"/>
       <c r="M798" s="1"/>
       <c r="N798" s="1"/>
       <c r="O798" s="1"/>
       <c r="P798" s="1"/>
       <c r="Q798" s="1"/>
       <c r="R798" s="1"/>
       <c r="S798" s="1"/>
       <c r="T798" s="1"/>
       <c r="U798" s="1"/>
       <c r="V798" s="1"/>
       <c r="W798" s="1"/>
     </row>
     <row r="799" spans="1:23">
       <c r="A799" s="3">
         <v>797</v>
       </c>
       <c r="B799" s="3" t="s">
-        <v>2917</v>
+        <v>2919</v>
       </c>
       <c r="C799" s="3" t="s">
-        <v>1694</v>
+        <v>2647</v>
       </c>
       <c r="D799" s="3" t="s">
-        <v>2918</v>
-[...3 lines deleted...]
-      </c>
+        <v>2920</v>
+      </c>
+      <c r="E799" s="3"/>
       <c r="F799" s="3" t="s">
-        <v>2919</v>
+        <v>2921</v>
       </c>
       <c r="G799" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H799" s="4" t="s">
-        <v>1694</v>
+        <v>2647</v>
       </c>
       <c r="I799" s="4"/>
       <c r="J799" s="1"/>
       <c r="K799" s="1"/>
       <c r="L799" s="1"/>
       <c r="M799" s="1"/>
       <c r="N799" s="1"/>
       <c r="O799" s="1"/>
       <c r="P799" s="1"/>
       <c r="Q799" s="1"/>
       <c r="R799" s="1"/>
       <c r="S799" s="1"/>
       <c r="T799" s="1"/>
       <c r="U799" s="1"/>
       <c r="V799" s="1"/>
       <c r="W799" s="1"/>
     </row>
     <row r="800" spans="1:23">
       <c r="A800" s="3">
         <v>798</v>
       </c>
       <c r="B800" s="3" t="s">
-        <v>2920</v>
+        <v>2922</v>
       </c>
       <c r="C800" s="3" t="s">
-        <v>2921</v>
+        <v>1694</v>
       </c>
       <c r="D800" s="3" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="E800" s="3" t="s">
-        <v>2923</v>
+        <v>1145</v>
       </c>
       <c r="F800" s="3" t="s">
         <v>2924</v>
       </c>
       <c r="G800" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H800" s="4" t="s">
-        <v>1548</v>
+        <v>1694</v>
       </c>
       <c r="I800" s="4"/>
       <c r="J800" s="1"/>
       <c r="K800" s="1"/>
       <c r="L800" s="1"/>
       <c r="M800" s="1"/>
       <c r="N800" s="1"/>
       <c r="O800" s="1"/>
       <c r="P800" s="1"/>
       <c r="Q800" s="1"/>
       <c r="R800" s="1"/>
       <c r="S800" s="1"/>
       <c r="T800" s="1"/>
       <c r="U800" s="1"/>
       <c r="V800" s="1"/>
       <c r="W800" s="1"/>
     </row>
     <row r="801" spans="1:23">
       <c r="A801" s="3">
         <v>799</v>
       </c>
       <c r="B801" s="3" t="s">
         <v>2925</v>
       </c>
       <c r="C801" s="3" t="s">
-        <v>2317</v>
+        <v>2926</v>
       </c>
       <c r="D801" s="3" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="E801" s="3" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="F801" s="3" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="G801" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H801" s="4" t="s">
-        <v>2317</v>
+        <v>1548</v>
       </c>
       <c r="I801" s="4"/>
       <c r="J801" s="1"/>
       <c r="K801" s="1"/>
       <c r="L801" s="1"/>
       <c r="M801" s="1"/>
       <c r="N801" s="1"/>
       <c r="O801" s="1"/>
       <c r="P801" s="1"/>
       <c r="Q801" s="1"/>
       <c r="R801" s="1"/>
       <c r="S801" s="1"/>
       <c r="T801" s="1"/>
       <c r="U801" s="1"/>
       <c r="V801" s="1"/>
       <c r="W801" s="1"/>
     </row>
     <row r="802" spans="1:23">
       <c r="A802" s="3">
         <v>800</v>
       </c>
       <c r="B802" s="3" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="C802" s="3" t="s">
-        <v>2441</v>
+        <v>2317</v>
       </c>
       <c r="D802" s="3" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="E802" s="3" t="s">
-        <v>1145</v>
+        <v>2932</v>
       </c>
       <c r="F802" s="3" t="s">
-        <v>2931</v>
+        <v>2933</v>
       </c>
       <c r="G802" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H802" s="4" t="s">
-        <v>2441</v>
+        <v>2317</v>
       </c>
       <c r="I802" s="4"/>
       <c r="J802" s="1"/>
       <c r="K802" s="1"/>
       <c r="L802" s="1"/>
       <c r="M802" s="1"/>
       <c r="N802" s="1"/>
       <c r="O802" s="1"/>
       <c r="P802" s="1"/>
       <c r="Q802" s="1"/>
       <c r="R802" s="1"/>
       <c r="S802" s="1"/>
       <c r="T802" s="1"/>
       <c r="U802" s="1"/>
       <c r="V802" s="1"/>
       <c r="W802" s="1"/>
     </row>
     <row r="803" spans="1:23">
       <c r="A803" s="3">
         <v>801</v>
       </c>
       <c r="B803" s="3" t="s">
-        <v>2932</v>
+        <v>2934</v>
       </c>
       <c r="C803" s="3" t="s">
-        <v>2469</v>
+        <v>2441</v>
       </c>
       <c r="D803" s="3" t="s">
-        <v>2933</v>
+        <v>2935</v>
       </c>
       <c r="E803" s="3" t="s">
-        <v>2934</v>
+        <v>1145</v>
       </c>
       <c r="F803" s="3" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="G803" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H803" s="4" t="s">
-        <v>2469</v>
+        <v>2441</v>
       </c>
       <c r="I803" s="4"/>
       <c r="J803" s="1"/>
       <c r="K803" s="1"/>
       <c r="L803" s="1"/>
       <c r="M803" s="1"/>
       <c r="N803" s="1"/>
       <c r="O803" s="1"/>
       <c r="P803" s="1"/>
       <c r="Q803" s="1"/>
       <c r="R803" s="1"/>
       <c r="S803" s="1"/>
       <c r="T803" s="1"/>
       <c r="U803" s="1"/>
       <c r="V803" s="1"/>
       <c r="W803" s="1"/>
     </row>
     <row r="804" spans="1:23">
       <c r="A804" s="3">
         <v>802</v>
       </c>
       <c r="B804" s="3" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="C804" s="3" t="s">
-        <v>2562</v>
+        <v>2469</v>
       </c>
       <c r="D804" s="3" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="E804" s="3" t="s">
-        <v>1391</v>
+        <v>2939</v>
       </c>
       <c r="F804" s="3" t="s">
-        <v>2938</v>
+        <v>2940</v>
       </c>
       <c r="G804" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H804" s="4" t="s">
-        <v>2562</v>
+        <v>2469</v>
       </c>
       <c r="I804" s="4"/>
       <c r="J804" s="1"/>
       <c r="K804" s="1"/>
       <c r="L804" s="1"/>
       <c r="M804" s="1"/>
       <c r="N804" s="1"/>
       <c r="O804" s="1"/>
       <c r="P804" s="1"/>
       <c r="Q804" s="1"/>
       <c r="R804" s="1"/>
       <c r="S804" s="1"/>
       <c r="T804" s="1"/>
       <c r="U804" s="1"/>
       <c r="V804" s="1"/>
       <c r="W804" s="1"/>
     </row>
     <row r="805" spans="1:23">
       <c r="A805" s="3">
         <v>803</v>
       </c>
       <c r="B805" s="3" t="s">
-        <v>2939</v>
+        <v>2941</v>
       </c>
       <c r="C805" s="3" t="s">
-        <v>2940</v>
+        <v>2562</v>
       </c>
       <c r="D805" s="3" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="E805" s="3" t="s">
-        <v>2942</v>
+        <v>1391</v>
       </c>
       <c r="F805" s="3" t="s">
         <v>2943</v>
       </c>
       <c r="G805" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H805" s="4" t="s">
-        <v>2940</v>
+        <v>2562</v>
       </c>
       <c r="I805" s="4"/>
       <c r="J805" s="1"/>
       <c r="K805" s="1"/>
       <c r="L805" s="1"/>
       <c r="M805" s="1"/>
       <c r="N805" s="1"/>
       <c r="O805" s="1"/>
       <c r="P805" s="1"/>
       <c r="Q805" s="1"/>
       <c r="R805" s="1"/>
       <c r="S805" s="1"/>
       <c r="T805" s="1"/>
       <c r="U805" s="1"/>
       <c r="V805" s="1"/>
       <c r="W805" s="1"/>
     </row>
     <row r="806" spans="1:23">
       <c r="A806" s="3">
         <v>804</v>
       </c>
       <c r="B806" s="3" t="s">
         <v>2944</v>
       </c>
       <c r="C806" s="3" t="s">
-        <v>2441</v>
+        <v>2945</v>
       </c>
       <c r="D806" s="3" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E806" s="3" t="s">
+        <v>2947</v>
+      </c>
+      <c r="F806" s="3" t="s">
+        <v>2948</v>
+      </c>
+      <c r="G806" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H806" s="4" t="s">
         <v>2945</v>
-      </c>
-[...10 lines deleted...]
-        <v>2441</v>
       </c>
       <c r="I806" s="4"/>
       <c r="J806" s="1"/>
       <c r="K806" s="1"/>
       <c r="L806" s="1"/>
       <c r="M806" s="1"/>
       <c r="N806" s="1"/>
       <c r="O806" s="1"/>
       <c r="P806" s="1"/>
       <c r="Q806" s="1"/>
       <c r="R806" s="1"/>
       <c r="S806" s="1"/>
       <c r="T806" s="1"/>
       <c r="U806" s="1"/>
       <c r="V806" s="1"/>
       <c r="W806" s="1"/>
     </row>
     <row r="807" spans="1:23">
       <c r="A807" s="3">
         <v>805</v>
       </c>
       <c r="B807" s="3" t="s">
-        <v>2947</v>
+        <v>2949</v>
       </c>
       <c r="C807" s="3" t="s">
-        <v>2801</v>
+        <v>2441</v>
       </c>
       <c r="D807" s="3" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="E807" s="3" t="s">
-        <v>2949</v>
+        <v>1145</v>
       </c>
       <c r="F807" s="3" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="G807" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H807" s="4" t="s">
-        <v>2801</v>
+        <v>2441</v>
       </c>
       <c r="I807" s="4"/>
       <c r="J807" s="1"/>
       <c r="K807" s="1"/>
       <c r="L807" s="1"/>
       <c r="M807" s="1"/>
       <c r="N807" s="1"/>
       <c r="O807" s="1"/>
       <c r="P807" s="1"/>
       <c r="Q807" s="1"/>
       <c r="R807" s="1"/>
       <c r="S807" s="1"/>
       <c r="T807" s="1"/>
       <c r="U807" s="1"/>
       <c r="V807" s="1"/>
       <c r="W807" s="1"/>
     </row>
     <row r="808" spans="1:23">
       <c r="A808" s="3">
         <v>806</v>
       </c>
       <c r="B808" s="3" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="C808" s="3" t="s">
-        <v>2589</v>
+        <v>2806</v>
       </c>
       <c r="D808" s="3" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="E808" s="3" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="F808" s="3" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="G808" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H808" s="4" t="s">
-        <v>2293</v>
+        <v>2806</v>
       </c>
       <c r="I808" s="4"/>
       <c r="J808" s="1"/>
       <c r="K808" s="1"/>
       <c r="L808" s="1"/>
       <c r="M808" s="1"/>
       <c r="N808" s="1"/>
       <c r="O808" s="1"/>
       <c r="P808" s="1"/>
       <c r="Q808" s="1"/>
       <c r="R808" s="1"/>
       <c r="S808" s="1"/>
       <c r="T808" s="1"/>
       <c r="U808" s="1"/>
       <c r="V808" s="1"/>
       <c r="W808" s="1"/>
     </row>
     <row r="809" spans="1:23">
       <c r="A809" s="3">
         <v>807</v>
       </c>
       <c r="B809" s="3" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="C809" s="3" t="s">
-        <v>2956</v>
+        <v>2589</v>
       </c>
       <c r="D809" s="3" t="s">
         <v>2957</v>
       </c>
       <c r="E809" s="3" t="s">
         <v>2958</v>
       </c>
       <c r="F809" s="3" t="s">
         <v>2959</v>
       </c>
       <c r="G809" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H809" s="4" t="s">
-        <v>2960</v>
+        <v>2293</v>
       </c>
       <c r="I809" s="4"/>
       <c r="J809" s="1"/>
       <c r="K809" s="1"/>
       <c r="L809" s="1"/>
       <c r="M809" s="1"/>
       <c r="N809" s="1"/>
       <c r="O809" s="1"/>
       <c r="P809" s="1"/>
       <c r="Q809" s="1"/>
       <c r="R809" s="1"/>
       <c r="S809" s="1"/>
       <c r="T809" s="1"/>
       <c r="U809" s="1"/>
       <c r="V809" s="1"/>
       <c r="W809" s="1"/>
     </row>
     <row r="810" spans="1:23">
       <c r="A810" s="3">
         <v>808</v>
       </c>
       <c r="B810" s="3" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C810" s="3" t="s">
         <v>2961</v>
       </c>
-      <c r="C810" s="3" t="s">
+      <c r="D810" s="3" t="s">
         <v>2962</v>
       </c>
-      <c r="D810" s="3" t="s">
+      <c r="E810" s="3" t="s">
         <v>2963</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
       <c r="F810" s="3" t="s">
         <v>2964</v>
       </c>
       <c r="G810" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H810" s="4" t="s">
-        <v>2962</v>
+        <v>2965</v>
       </c>
       <c r="I810" s="4"/>
       <c r="J810" s="1"/>
       <c r="K810" s="1"/>
       <c r="L810" s="1"/>
       <c r="M810" s="1"/>
       <c r="N810" s="1"/>
       <c r="O810" s="1"/>
       <c r="P810" s="1"/>
       <c r="Q810" s="1"/>
       <c r="R810" s="1"/>
       <c r="S810" s="1"/>
       <c r="T810" s="1"/>
       <c r="U810" s="1"/>
       <c r="V810" s="1"/>
       <c r="W810" s="1"/>
     </row>
     <row r="811" spans="1:23">
       <c r="A811" s="3">
         <v>809</v>
       </c>
       <c r="B811" s="3" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="C811" s="3" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="D811" s="3" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="E811" s="3" t="s">
-        <v>2698</v>
+        <v>2969</v>
       </c>
       <c r="F811" s="3" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
       <c r="G811" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H811" s="4" t="s">
-        <v>2966</v>
+        <v>2971</v>
       </c>
       <c r="I811" s="4"/>
       <c r="J811" s="1"/>
       <c r="K811" s="1"/>
       <c r="L811" s="1"/>
       <c r="M811" s="1"/>
       <c r="N811" s="1"/>
       <c r="O811" s="1"/>
       <c r="P811" s="1"/>
       <c r="Q811" s="1"/>
       <c r="R811" s="1"/>
       <c r="S811" s="1"/>
       <c r="T811" s="1"/>
       <c r="U811" s="1"/>
       <c r="V811" s="1"/>
       <c r="W811" s="1"/>
     </row>
     <row r="812" spans="1:23">
       <c r="A812" s="3">
         <v>810</v>
       </c>
       <c r="B812" s="3" t="s">
-        <v>2969</v>
+        <v>2972</v>
       </c>
       <c r="C812" s="3" t="s">
-        <v>2970</v>
+        <v>2973</v>
       </c>
       <c r="D812" s="3" t="s">
-        <v>2971</v>
+        <v>2974</v>
       </c>
       <c r="E812" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F812" s="3" t="s">
-        <v>2972</v>
+        <v>2975</v>
       </c>
       <c r="G812" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H812" s="4" t="s">
-        <v>2970</v>
+        <v>2973</v>
       </c>
       <c r="I812" s="4"/>
       <c r="J812" s="1"/>
       <c r="K812" s="1"/>
       <c r="L812" s="1"/>
       <c r="M812" s="1"/>
       <c r="N812" s="1"/>
       <c r="O812" s="1"/>
       <c r="P812" s="1"/>
       <c r="Q812" s="1"/>
       <c r="R812" s="1"/>
       <c r="S812" s="1"/>
       <c r="T812" s="1"/>
       <c r="U812" s="1"/>
       <c r="V812" s="1"/>
       <c r="W812" s="1"/>
     </row>
     <row r="813" spans="1:23">
       <c r="A813" s="3">
         <v>811</v>
       </c>
       <c r="B813" s="3" t="s">
-        <v>2973</v>
+        <v>2976</v>
       </c>
       <c r="C813" s="3" t="s">
-        <v>2974</v>
+        <v>2977</v>
       </c>
       <c r="D813" s="3" t="s">
-        <v>2975</v>
-[...1 lines deleted...]
-      <c r="E813" s="3"/>
+        <v>2978</v>
+      </c>
+      <c r="E813" s="3" t="s">
+        <v>2703</v>
+      </c>
       <c r="F813" s="3" t="s">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="G813" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H813" s="4" t="s">
         <v>2977</v>
       </c>
       <c r="I813" s="4"/>
       <c r="J813" s="1"/>
       <c r="K813" s="1"/>
       <c r="L813" s="1"/>
       <c r="M813" s="1"/>
       <c r="N813" s="1"/>
       <c r="O813" s="1"/>
       <c r="P813" s="1"/>
       <c r="Q813" s="1"/>
       <c r="R813" s="1"/>
       <c r="S813" s="1"/>
       <c r="T813" s="1"/>
       <c r="U813" s="1"/>
       <c r="V813" s="1"/>
       <c r="W813" s="1"/>
     </row>
     <row r="814" spans="1:23">
       <c r="A814" s="3">
         <v>812</v>
       </c>
       <c r="B814" s="3" t="s">
-        <v>2978</v>
+        <v>2980</v>
       </c>
       <c r="C814" s="3" t="s">
-        <v>2979</v>
+        <v>2981</v>
       </c>
       <c r="D814" s="3" t="s">
-        <v>2980</v>
+        <v>2982</v>
       </c>
       <c r="E814" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F814" s="3" t="s">
+        <v>2983</v>
+      </c>
+      <c r="G814" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H814" s="4" t="s">
         <v>2981</v>
-      </c>
-[...4 lines deleted...]
-        <v>2979</v>
       </c>
       <c r="I814" s="4"/>
       <c r="J814" s="1"/>
       <c r="K814" s="1"/>
       <c r="L814" s="1"/>
       <c r="M814" s="1"/>
       <c r="N814" s="1"/>
       <c r="O814" s="1"/>
       <c r="P814" s="1"/>
       <c r="Q814" s="1"/>
       <c r="R814" s="1"/>
       <c r="S814" s="1"/>
       <c r="T814" s="1"/>
       <c r="U814" s="1"/>
       <c r="V814" s="1"/>
       <c r="W814" s="1"/>
     </row>
     <row r="815" spans="1:23">
       <c r="A815" s="3">
         <v>813</v>
       </c>
       <c r="B815" s="3" t="s">
-        <v>2982</v>
+        <v>2984</v>
       </c>
       <c r="C815" s="3" t="s">
-        <v>2983</v>
+        <v>2985</v>
       </c>
       <c r="D815" s="3" t="s">
-        <v>2984</v>
-[...3 lines deleted...]
-      </c>
+        <v>2986</v>
+      </c>
+      <c r="E815" s="3"/>
       <c r="F815" s="3" t="s">
-        <v>2985</v>
+        <v>2987</v>
       </c>
       <c r="G815" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H815" s="4" t="s">
-        <v>2983</v>
+        <v>2988</v>
       </c>
       <c r="I815" s="4"/>
       <c r="J815" s="1"/>
       <c r="K815" s="1"/>
       <c r="L815" s="1"/>
       <c r="M815" s="1"/>
       <c r="N815" s="1"/>
       <c r="O815" s="1"/>
       <c r="P815" s="1"/>
       <c r="Q815" s="1"/>
       <c r="R815" s="1"/>
       <c r="S815" s="1"/>
       <c r="T815" s="1"/>
       <c r="U815" s="1"/>
       <c r="V815" s="1"/>
       <c r="W815" s="1"/>
     </row>
     <row r="816" spans="1:23">
       <c r="A816" s="3">
         <v>814</v>
       </c>
       <c r="B816" s="3" t="s">
-        <v>2986</v>
+        <v>2989</v>
       </c>
       <c r="C816" s="3" t="s">
-        <v>2983</v>
+        <v>2990</v>
       </c>
       <c r="D816" s="3" t="s">
-        <v>2987</v>
+        <v>2991</v>
       </c>
       <c r="E816" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F816" s="3" t="s">
-        <v>2988</v>
+        <v>2992</v>
       </c>
       <c r="G816" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H816" s="4" t="s">
-        <v>2983</v>
+        <v>2990</v>
       </c>
       <c r="I816" s="4"/>
       <c r="J816" s="1"/>
       <c r="K816" s="1"/>
       <c r="L816" s="1"/>
       <c r="M816" s="1"/>
       <c r="N816" s="1"/>
       <c r="O816" s="1"/>
       <c r="P816" s="1"/>
       <c r="Q816" s="1"/>
       <c r="R816" s="1"/>
       <c r="S816" s="1"/>
       <c r="T816" s="1"/>
       <c r="U816" s="1"/>
       <c r="V816" s="1"/>
       <c r="W816" s="1"/>
     </row>
     <row r="817" spans="1:23">
       <c r="A817" s="3">
         <v>815</v>
       </c>
       <c r="B817" s="3" t="s">
-        <v>2989</v>
+        <v>2993</v>
       </c>
       <c r="C817" s="3" t="s">
-        <v>2990</v>
+        <v>2994</v>
       </c>
       <c r="D817" s="3" t="s">
-        <v>2991</v>
+        <v>2995</v>
       </c>
       <c r="E817" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F817" s="3" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="G817" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H817" s="4" t="s">
-        <v>2990</v>
+        <v>2994</v>
       </c>
       <c r="I817" s="4"/>
       <c r="J817" s="1"/>
       <c r="K817" s="1"/>
       <c r="L817" s="1"/>
       <c r="M817" s="1"/>
       <c r="N817" s="1"/>
       <c r="O817" s="1"/>
       <c r="P817" s="1"/>
       <c r="Q817" s="1"/>
       <c r="R817" s="1"/>
       <c r="S817" s="1"/>
       <c r="T817" s="1"/>
       <c r="U817" s="1"/>
       <c r="V817" s="1"/>
       <c r="W817" s="1"/>
     </row>
     <row r="818" spans="1:23">
       <c r="A818" s="3">
         <v>816</v>
       </c>
       <c r="B818" s="3" t="s">
-        <v>2993</v>
+        <v>2997</v>
       </c>
       <c r="C818" s="3" t="s">
         <v>2994</v>
       </c>
       <c r="D818" s="3" t="s">
-        <v>2995</v>
+        <v>2998</v>
       </c>
       <c r="E818" s="3" t="s">
-        <v>2996</v>
+        <v>1391</v>
       </c>
       <c r="F818" s="3" t="s">
-        <v>2997</v>
+        <v>2999</v>
       </c>
       <c r="G818" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H818" s="4" t="s">
         <v>2994</v>
       </c>
       <c r="I818" s="4"/>
       <c r="J818" s="1"/>
       <c r="K818" s="1"/>
       <c r="L818" s="1"/>
       <c r="M818" s="1"/>
       <c r="N818" s="1"/>
       <c r="O818" s="1"/>
       <c r="P818" s="1"/>
       <c r="Q818" s="1"/>
       <c r="R818" s="1"/>
       <c r="S818" s="1"/>
       <c r="T818" s="1"/>
       <c r="U818" s="1"/>
       <c r="V818" s="1"/>
       <c r="W818" s="1"/>
     </row>
     <row r="819" spans="1:23">
       <c r="A819" s="3">
         <v>817</v>
       </c>
       <c r="B819" s="3" t="s">
-        <v>2998</v>
+        <v>3000</v>
       </c>
       <c r="C819" s="3" t="s">
-        <v>2999</v>
+        <v>3001</v>
       </c>
       <c r="D819" s="3" t="s">
-        <v>3000</v>
+        <v>3002</v>
       </c>
       <c r="E819" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F819" s="3" t="s">
+        <v>3003</v>
+      </c>
+      <c r="G819" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H819" s="4" t="s">
         <v>3001</v>
-      </c>
-[...4 lines deleted...]
-        <v>2999</v>
       </c>
       <c r="I819" s="4"/>
       <c r="J819" s="1"/>
       <c r="K819" s="1"/>
       <c r="L819" s="1"/>
       <c r="M819" s="1"/>
       <c r="N819" s="1"/>
       <c r="O819" s="1"/>
       <c r="P819" s="1"/>
       <c r="Q819" s="1"/>
       <c r="R819" s="1"/>
       <c r="S819" s="1"/>
       <c r="T819" s="1"/>
       <c r="U819" s="1"/>
       <c r="V819" s="1"/>
       <c r="W819" s="1"/>
     </row>
     <row r="820" spans="1:23">
       <c r="A820" s="3">
         <v>818</v>
       </c>
       <c r="B820" s="3" t="s">
-        <v>3002</v>
+        <v>3004</v>
       </c>
       <c r="C820" s="3" t="s">
-        <v>3003</v>
+        <v>3005</v>
       </c>
       <c r="D820" s="3" t="s">
-        <v>3004</v>
+        <v>3006</v>
       </c>
       <c r="E820" s="3" t="s">
-        <v>1391</v>
+        <v>3007</v>
       </c>
       <c r="F820" s="3" t="s">
+        <v>3008</v>
+      </c>
+      <c r="G820" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H820" s="4" t="s">
         <v>3005</v>
-      </c>
-[...4 lines deleted...]
-        <v>3003</v>
       </c>
       <c r="I820" s="4"/>
       <c r="J820" s="1"/>
       <c r="K820" s="1"/>
       <c r="L820" s="1"/>
       <c r="M820" s="1"/>
       <c r="N820" s="1"/>
       <c r="O820" s="1"/>
       <c r="P820" s="1"/>
       <c r="Q820" s="1"/>
       <c r="R820" s="1"/>
       <c r="S820" s="1"/>
       <c r="T820" s="1"/>
       <c r="U820" s="1"/>
       <c r="V820" s="1"/>
       <c r="W820" s="1"/>
+    </row>
+    <row r="821" spans="1:23">
+      <c r="A821" s="3">
+        <v>819</v>
+      </c>
+      <c r="B821" s="3" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C821" s="3" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D821" s="3" t="s">
+        <v>3011</v>
+      </c>
+      <c r="E821" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F821" s="3" t="s">
+        <v>3012</v>
+      </c>
+      <c r="G821" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H821" s="4" t="s">
+        <v>3010</v>
+      </c>
+      <c r="I821" s="4"/>
+      <c r="J821" s="1"/>
+      <c r="K821" s="1"/>
+      <c r="L821" s="1"/>
+      <c r="M821" s="1"/>
+      <c r="N821" s="1"/>
+      <c r="O821" s="1"/>
+      <c r="P821" s="1"/>
+      <c r="Q821" s="1"/>
+      <c r="R821" s="1"/>
+      <c r="S821" s="1"/>
+      <c r="T821" s="1"/>
+      <c r="U821" s="1"/>
+      <c r="V821" s="1"/>
+      <c r="W821" s="1"/>
+    </row>
+    <row r="822" spans="1:23">
+      <c r="A822" s="3">
+        <v>820</v>
+      </c>
+      <c r="B822" s="3" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C822" s="3" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D822" s="3" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E822" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F822" s="3" t="s">
+        <v>3016</v>
+      </c>
+      <c r="G822" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H822" s="4" t="s">
+        <v>3014</v>
+      </c>
+      <c r="I822" s="4"/>
+      <c r="J822" s="1"/>
+      <c r="K822" s="1"/>
+      <c r="L822" s="1"/>
+      <c r="M822" s="1"/>
+      <c r="N822" s="1"/>
+      <c r="O822" s="1"/>
+      <c r="P822" s="1"/>
+      <c r="Q822" s="1"/>
+      <c r="R822" s="1"/>
+      <c r="S822" s="1"/>
+      <c r="T822" s="1"/>
+      <c r="U822" s="1"/>
+      <c r="V822" s="1"/>
+      <c r="W822" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>