--- v7 (2026-08-28)
+++ v8 (2026-09-18)
@@ -762,96 +762,96 @@
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="7">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D5" s="3">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E5" s="3">
         <v>82</v>
       </c>
       <c r="F5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="7">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D6" s="3">
         <v>392</v>
       </c>
       <c r="E6" s="3">
         <v>62</v>
       </c>
       <c r="F6" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>11</v>
       </c>
@@ -870,57 +870,57 @@
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D8" s="3">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E8" s="3">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>6</v>
       </c>
@@ -978,54 +978,54 @@
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D11" s="3">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E11" s="3">
         <v>123</v>
       </c>
       <c r="F11" s="3">
         <v>4</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
@@ -1266,54 +1266,54 @@
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="7">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D19" s="3">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E19" s="3">
         <v>62</v>
       </c>
       <c r="F19" s="3">
         <v>46</v>
       </c>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
@@ -1341,57 +1341,57 @@
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="7">
         <v>317</v>
       </c>
       <c r="D21" s="3">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E21" s="3">
         <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>26</v>
       </c>
@@ -1554,90 +1554,90 @@
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="7">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D27" s="3">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E27" s="3">
         <v>89</v>
       </c>
       <c r="F27" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="7">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D28" s="3">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E28" s="3">
         <v>43</v>
       </c>
       <c r="F28" s="3">
         <v>19</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
@@ -1770,54 +1770,54 @@
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="7">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D33" s="3">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E33" s="3">
         <v>4</v>
       </c>
       <c r="F33" s="3">
         <v>48</v>
       </c>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
@@ -2382,60 +2382,60 @@
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="7">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D50" s="3">
         <v>615</v>
       </c>
       <c r="E50" s="3">
         <v>61</v>
       </c>
       <c r="F50" s="3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>55</v>
       </c>
@@ -2490,54 +2490,54 @@
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>50</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="7">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="D53" s="3">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E53" s="3">
         <v>197</v>
       </c>
       <c r="F53" s="3">
         <v>46</v>
       </c>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
@@ -2634,60 +2634,60 @@
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="7">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D57" s="3">
         <v>187</v>
       </c>
       <c r="E57" s="3">
         <v>156</v>
       </c>
       <c r="F57" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>62</v>
       </c>
@@ -2850,94 +2850,94 @@
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="7">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D63" s="3">
         <v>144</v>
       </c>
       <c r="E63" s="3">
         <v>5</v>
       </c>
       <c r="F63" s="3">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="8">
-        <v>17005</v>
+        <v>17020</v>
       </c>
       <c r="D64" s="5">
-        <v>12830</v>
+        <v>12842</v>
       </c>
       <c r="E64" s="5">
-        <v>2883</v>
+        <v>2884</v>
       </c>
       <c r="F64" s="5">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>