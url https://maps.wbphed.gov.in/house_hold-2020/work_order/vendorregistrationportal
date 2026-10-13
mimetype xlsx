--- v8 (2026-09-18)
+++ v9 (2026-10-13)
@@ -726,129 +726,129 @@
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="7">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="D4" s="3">
         <v>820</v>
       </c>
       <c r="E4" s="3">
         <v>275</v>
       </c>
       <c r="F4" s="3">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="7">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D5" s="3">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E5" s="3">
         <v>82</v>
       </c>
       <c r="F5" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="7">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D6" s="3">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E6" s="3">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F6" s="3">
         <v>3</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>4</v>
       </c>
@@ -906,60 +906,60 @@
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="7">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D9" s="3">
         <v>300</v>
       </c>
       <c r="E9" s="3">
         <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
@@ -1125,57 +1125,57 @@
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="7">
         <v>476</v>
       </c>
       <c r="D15" s="3">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E15" s="3">
         <v>104</v>
       </c>
       <c r="F15" s="3">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
@@ -1194,93 +1194,93 @@
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="7">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D17" s="3">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E17" s="3">
         <v>83</v>
       </c>
       <c r="F17" s="3">
         <v>19</v>
       </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D18" s="3">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E18" s="3">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>16</v>
       </c>
@@ -1590,60 +1590,60 @@
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="7">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D28" s="3">
         <v>176</v>
       </c>
       <c r="E28" s="3">
         <v>43</v>
       </c>
       <c r="F28" s="3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>33</v>
       </c>
@@ -1662,96 +1662,96 @@
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>27</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="7">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D30" s="3">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E30" s="3">
         <v>22</v>
       </c>
       <c r="F30" s="3">
         <v>39</v>
       </c>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="7">
         <v>364</v>
       </c>
       <c r="D31" s="3">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E31" s="3">
         <v>16</v>
       </c>
       <c r="F31" s="3">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>29</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>36</v>
       </c>
@@ -2058,60 +2058,60 @@
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="7">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D41" s="3">
         <v>266</v>
       </c>
       <c r="E41" s="3">
         <v>50</v>
       </c>
       <c r="F41" s="3">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>46</v>
       </c>
@@ -2349,57 +2349,57 @@
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>46</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="7">
         <v>172</v>
       </c>
       <c r="D49" s="3">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E49" s="3">
         <v>6</v>
       </c>
       <c r="F49" s="3">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>54</v>
       </c>
@@ -2418,60 +2418,60 @@
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="7">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D51" s="3">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E51" s="3">
         <v>33</v>
       </c>
       <c r="F51" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>49</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>56</v>
       </c>
@@ -2850,94 +2850,94 @@
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="7">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D63" s="3">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E63" s="3">
         <v>5</v>
       </c>
       <c r="F63" s="3">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="8">
-        <v>17020</v>
+        <v>17036</v>
       </c>
       <c r="D64" s="5">
-        <v>12842</v>
+        <v>12854</v>
       </c>
       <c r="E64" s="5">
-        <v>2884</v>
+        <v>2887</v>
       </c>
       <c r="F64" s="5">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>