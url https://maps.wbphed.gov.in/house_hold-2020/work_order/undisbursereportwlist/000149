--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -62,66 +62,66 @@
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>No of Bills</t>
   </si>
   <si>
     <t>Bill Amount</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>SM Code</t>
   </si>
   <si>
     <t>Requisition Amount</t>
   </si>
   <si>
     <t>Allotment Amount</t>
   </si>
   <si>
     <t>Resources Division</t>
   </si>
   <si>
-    <t>WEBEL TECHNOLOGY LIMITED</t>
-[...2 lines deleted...]
-    <t>PAYMENT OF 22 NOS. OF DATA ENTRY OPERATORS (DEO'S) AND 2 NOS. IT SUPPORT PERSONAL HAVE BEEN ENGAGED AT CE/HQ AND OTHER OFFICES, PHE DTE., FOR THE MONTH OF NOVEMBER-2023 TO APRIL-2024.</t>
+    <t>WEBEL TECHNOLOGY LIMITED (A. G</t>
+  </si>
+  <si>
+    <t>TIMELY DISBURSEMENT OF MONTHLY REMUNERATION IN ADVANCE FOR THE PERIOD FROM APRIL '2024 TO SEPTEMBER '2024 OF 97 DATA ENTRY OPERATORS (DEO'S) AND 2 IT SUPPORT PERSONNEL ENGAGED IN PHED HEADQUARTER OFFICE ON PURELY CONTRACTUAL BASIS.</t>
   </si>
   <si>
     <t>000149</t>
   </si>
   <si>
     <t>null</t>
   </si>
   <si>
-    <t>ESTAB/DEO-</t>
-[...2 lines deleted...]
-    <t>22/03/2023</t>
+    <t>NIL</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
   </si>
   <si>
     <t>SM/13022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>#</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -526,51 +526,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>