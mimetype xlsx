--- v0 (2025-12-07)
+++ v1 (2026-04-21)
@@ -65,69 +65,69 @@
   <si>
     <t>No of Bills</t>
   </si>
   <si>
     <t>Bill Amount</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>SM Code</t>
   </si>
   <si>
     <t>Requisition Amount</t>
   </si>
   <si>
     <t>Allotment Amount</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>RAIL BHOOMI CROSSING SEVA (IR-</t>
   </si>
   <si>
-    <t>Jack Pushing of M.S. pipe of 200 mm dia. Through 600 mm dia R.C.C. Hume Pipe (NP4)/M.S. pipe by Hydraulic Jacking Technique method across Railway Track near Raghabpur (KM/TP-60/8-60/9) between Gangarampur and Rampur Bazar for Zone VII under Gangarampur Su</t>
+    <t>Charges for Wayleave/Track crossing by MS Casing Pipeline of 600 mm Dia. (9.5 mm Thick) for passing of MS Carrier Pipeline of 200 mm Dia. for Durlabhpur Piped Water Supply Scheme [SM/12241] under Jal Jeevan Mission between Stn. Mallickpurhat (MKRH) - Balu</t>
   </si>
   <si>
     <t>000120</t>
   </si>
   <si>
     <t>null</t>
   </si>
   <si>
-    <t>3214BD</t>
-[...8 lines deleted...]
-    <t>SM/04696</t>
+    <t>NFR-KIR-20</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>DURLLABHPUR PWSS AT BALURGHAT BLOCK, UNDER BALURGHAT DIVISION P.H.E.Dte. IN THE DIST. OF DAKSHIN DINAJPUR.</t>
+  </si>
+  <si>
+    <t>SM/12241</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>#</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>