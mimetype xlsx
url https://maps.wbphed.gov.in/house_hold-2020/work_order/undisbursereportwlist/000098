--- v4 (2026-03-03)
+++ v5 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F4- Undisbursed Fund" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="573">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="552">
   <si>
     <t>F4- Undisbursed Fund</t>
   </si>
   <si>
     <t>SL No</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Agency</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
     <t>Unique Order No</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Memo No</t>
   </si>
   <si>
@@ -674,810 +674,747 @@
   <si>
     <t>SM/06622</t>
   </si>
   <si>
     <t>SANKAR BANIK</t>
   </si>
   <si>
     <t>Providing F.H.T.C &amp; Restoration of damage Pipeline allied Work at GOPALPUR Water Supply Scheme P.H.E Dte</t>
   </si>
   <si>
     <t>000098ORD/000317/2022-202</t>
   </si>
   <si>
     <t>ORD/000317/2022-2023</t>
   </si>
   <si>
     <t>926/CD</t>
   </si>
   <si>
     <t>BARA GOPALPUR PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/13161</t>
   </si>
   <si>
-    <t>SHRI ANNAPURNA DISTRIBUTORS</t>
-[...14 lines deleted...]
-    <t>24/11/2023</t>
+    <t>SENGUPTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Uploading charges of (https://ejalshakti.gov.in/imisreports/IMISReportLogin.aspx) related to FHTC under Jal Jeevan Mission in presence of JJM Login authority under Cooch Behar Division, PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>000098ORD/000398/2023-202</t>
+  </si>
+  <si>
+    <t>ORD/000398/2023-2024</t>
+  </si>
+  <si>
+    <t>1288/CD</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF BAKSIRHAT PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10050</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA ROY</t>
+  </si>
+  <si>
+    <t>Laying of Pipe Line &amp; Construction Of 250 CUM OHR At BARA PINJARER JHAR PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>000098ORD/000400/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000400/2022-2023</t>
+  </si>
+  <si>
+    <t>1133/CD W</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>BARA PINJARIRJHAR PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/13163</t>
+  </si>
+  <si>
+    <t>Providing FHTC &amp; other allied works at GOSANIMARI ZONE - I PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>000098ORD/000413/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000413/2022-2023</t>
+  </si>
+  <si>
+    <t>1224/CD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>HIRAK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC &amp; other allied works at RASIKBILL ZONE ¿ I PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>000098ORD/000416/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000416/2022-2023</t>
+  </si>
+  <si>
+    <t>1226/CD</t>
+  </si>
+  <si>
+    <t>Augmentation of Rasikbil piped water supply scheme.</t>
+  </si>
+  <si>
+    <t>SM/09300</t>
+  </si>
+  <si>
+    <t>NABIN DEBNATH</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum OHR Providing FHTC New Pipe line &amp; other allied works (PART ¿A) at ANDARAN FULBARI ZONE-II PWSS under Cooch Behar Division, PHED</t>
+  </si>
+  <si>
+    <t>000098ORD/000425/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000425/2021-2022</t>
+  </si>
+  <si>
+    <t>1475/CD</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF ANDARAN PHULBARI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10049</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum OHR Providing FHTC New Pipe line &amp; other allied works (PART ¿A) at ANDARAN FULBARI ZONE-I PWSS under Cooch Behar Division, PHED</t>
+  </si>
+  <si>
+    <t>000098ORD/000426/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000426/2021-2022</t>
+  </si>
+  <si>
+    <t>1476/CD</t>
+  </si>
+  <si>
+    <t>Laying distribution system of pipe line with FHTC under Chandamari PWSS PHED. (Part-B-5)</t>
+  </si>
+  <si>
+    <t>000098ORD/000427/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000427/2022-2023</t>
+  </si>
+  <si>
+    <t>195/SD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF CHANDAMARI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/09302</t>
+  </si>
+  <si>
+    <t>Providing FHTC, Construction of boundary wall, repairing of reservior,baoundary wall and laying new UPVC pipe line and other allied works at in-connection with augmentation KAUWARDARA PWSS under Cooch Behar Division, PHED.(Part-A)</t>
+  </si>
+  <si>
+    <t>000098ORD/000428/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000428/2021-2022</t>
+  </si>
+  <si>
+    <t>1524/CD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Augmentation of Kauardara Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/09808</t>
+  </si>
+  <si>
+    <t>Providing FHTC, Sinking of big dia tube well( 250 mm X 200 mm), Construction of pump house, boundary wall, Repairing of boundary wall at head work site and laying of UPVC pipe line and other allied works at in-connection with augmentation NALANGIBARI P</t>
+  </si>
+  <si>
+    <t>000098ORD/000430/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000430/2021-2022</t>
+  </si>
+  <si>
+    <t>1526/CD</t>
+  </si>
+  <si>
+    <t>Augumentation of Nalangibari Water Supply scheme</t>
+  </si>
+  <si>
+    <t>SM/09823</t>
+  </si>
+  <si>
+    <t>Z STAR COMMOTRADE PVT LTD</t>
+  </si>
+  <si>
+    <t>Providing FHTC Construction of 300 cum OHR and Laying of Pipe line at MORADANGA ZONE ¿ I I PWSS under JAL JEEVAN MISSION (PART ¿A)</t>
+  </si>
+  <si>
+    <t>000098ORD/000431/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000431/2022-2023</t>
+  </si>
+  <si>
+    <t>1333/CD</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
+    <t>Augmentation of MARADANGA Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/14112</t>
+  </si>
+  <si>
+    <t>SAIMONS CO- OPARATIVE LAB CONT</t>
+  </si>
+  <si>
+    <t>Providing FHTC, Construction of boundary wall, repairing of reservior,baoundary wall and laying new UPVC pipe line and other allied works at in-connection with augmentation KAUWARDARA PWSS under Cooch Behar Division, PHED. .(Part-B)</t>
+  </si>
+  <si>
+    <t>000098ORD/000432/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000432/2021-2022</t>
+  </si>
+  <si>
+    <t>1527/CD</t>
+  </si>
+  <si>
+    <t>SWAPAN SAHA</t>
+  </si>
+  <si>
+    <t>Execution of different works related to GHUGHUMARI PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>000098ORD/000451/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000451/2022-2023</t>
+  </si>
+  <si>
+    <t>1427/CD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>Augmentation of GHUGHUMARI Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/16531</t>
+  </si>
+  <si>
+    <t>Execution of different works related to NAHARHATBANDAR PWSS under JAL JEEVAN MISSIONSE NBC1/PHED A. O.: 977/1-5/NBC-1; DT: 19-01-23</t>
+  </si>
+  <si>
+    <t>000098ORD/000457/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000457/2022-2023</t>
+  </si>
+  <si>
+    <t>1508/CD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF NAHARHAT BANDAR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/11486</t>
+  </si>
+  <si>
+    <t>Execution of different works related to PUTIMARI BAKSIBAS PWSS under JAL JEEVAN MISSIONSE NBC1/PHED A. O.: 978/1-5/NBC-1; DT: 19-01-23</t>
+  </si>
+  <si>
+    <t>000098ORD/000458/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000458/2022-2023</t>
+  </si>
+  <si>
+    <t>1509/CD</t>
+  </si>
+  <si>
+    <t>PUTIMARI BAKSIBAS PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/13816</t>
+  </si>
+  <si>
+    <t>HARIDAS GHOSH</t>
+  </si>
+  <si>
+    <t>Execution of different works related to KOCHABARI PWSS under JAL JEEVAN MISSIONSE NBC1/PHED A. O.: 983/1-5/NBC-1; DT: 19-01-23</t>
+  </si>
+  <si>
+    <t>000098ORD/000463/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000463/2022-2023</t>
+  </si>
+  <si>
+    <t>1514/CD</t>
+  </si>
+  <si>
+    <t>KOCHABARI PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/13342</t>
+  </si>
+  <si>
+    <t>ASHIM KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Providing FHTC 3rd Site Pump House Boundary Wall SSPost with soak pit Sinking 250mm X 200mm Big dia Tubewell &amp; New UPVC/DI/GI Pipe line and other allied works (PART ¿B) at CHILAKHANA PWSS under Cooch Behar Division, PHED</t>
+  </si>
+  <si>
+    <t>000098ORD/000465/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000465/2021-2022</t>
+  </si>
+  <si>
+    <t>1605/CD</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>Augmentation of Chilakhana piped water supply scheme.</t>
+  </si>
+  <si>
+    <t>SM/10148</t>
+  </si>
+  <si>
+    <t>M/S. NITYAGOPAL BANIK</t>
+  </si>
+  <si>
+    <t>Execution of different works related to CHHITRI BARI PWSS under JAL JEEVAN MISSIONSE NBC1/PHED A. O.: 985/1-5/NBC-1; DT: 19-01-23</t>
+  </si>
+  <si>
+    <t>000098ORD/000465/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000465/2022-2023</t>
+  </si>
+  <si>
+    <t>1516/CD</t>
+  </si>
+  <si>
+    <t>CHHITRI BARI PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/13213</t>
+  </si>
+  <si>
+    <t>MESSRS A.B.G CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC 3rd Site Pump House Boundary Wall SSPost with soak pit Sinking 250mm X 200mm Big dia Tubewell &amp; New UPVC/DI/GI Pipe line and other allied works (PART ¿B) at SITAI ZONE ¿ I I PWSS under Cooch Behar Division, PHED</t>
+  </si>
+  <si>
+    <t>000098ORD/000466/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000466/2021-2022</t>
+  </si>
+  <si>
+    <t>1604/CD</t>
+  </si>
+  <si>
+    <t>Augmentation of Sitai piped water supply scheme.</t>
+  </si>
+  <si>
+    <t>SM/10147</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC LAYING OF PIPE LINE AT KALARAYER KUTHE (ZONE-II) PWSS under JAL JEEVAN MISSION (PART ¿C)</t>
+  </si>
+  <si>
+    <t>000098ORD/000480/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000480/2022-2023</t>
+  </si>
+  <si>
+    <t>1535/CD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF KALARAYERKUTHI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/14183</t>
+  </si>
+  <si>
+    <t>Execution of different works related to SITALKUCHI ZONE -III PWSS under JAL JEEVAN MISSIONSE,NBC-1,PHED A.O. No.: 1014/1-5/NBC-1; Dt.: 24-01-23</t>
+  </si>
+  <si>
+    <t>000098ORD/000492/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000492/2022-2023</t>
+  </si>
+  <si>
+    <t>1557/CD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED SITALKUCHI WATER SUPPLY SCHEME ZONE-III TO ACCOMMODATE FHTC IN SITALKUCHI BLOCK</t>
+  </si>
+  <si>
+    <t>SM/13379</t>
+  </si>
+  <si>
+    <t>MANABENDRA DE</t>
+  </si>
+  <si>
+    <t>Execution of different works related to KUCHLIBARI Z 2 PWSS under JAL JEEVAN MISSIONSE,NBC-1,PHED A.O. No.: 1013/1-5/NBC-1; Dt.: 24-01-23</t>
+  </si>
+  <si>
+    <t>000098ORD/000493/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000493/2022-2023</t>
+  </si>
+  <si>
+    <t>1558/CD</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 200 mm Big dia. Tube well with UPVC Pipes &amp; Strainer at 3rd Site of MARICHBARI PWSS under Cooch Behar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>000098ORD/000500/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000500/2021-2022</t>
+  </si>
+  <si>
+    <t>1448/CD</t>
+  </si>
+  <si>
+    <t>Rejuvenation of MARICHBARI Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/10369</t>
+  </si>
+  <si>
+    <t>RAJAT ROY</t>
+  </si>
+  <si>
+    <t>Providing FHTC Laying of Pipe Line &amp; other allied works at SITALKUCHI ZONE III PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>000098ORD/000505/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000505/2022-2023</t>
+  </si>
+  <si>
+    <t>1233/CD</t>
+  </si>
+  <si>
+    <t>AUXILIARY TUBEWELL DRILLERS</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 200 mm Big dia. Tube well with UPVC Pipes &amp; Strainer at Different Location ofANDARAN FULBARI ZONE I &amp; II PWSS under Cooch Behar Division PHE Dte</t>
+  </si>
+  <si>
+    <t>000098ORD/000507/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000507/2021-2022</t>
+  </si>
+  <si>
+    <t>1455/CD</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 200 mm Big dia. Tube well with UPVC Pipes &amp; Strainer at 3rd Site of DEOCHARAIPWSS under Cooch Behar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>000098ORD/000509/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000509/2021-2022</t>
+  </si>
+  <si>
+    <t>1457/CD</t>
+  </si>
+  <si>
+    <t>Rejuvenation of DEOCHARAI Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/10364</t>
+  </si>
+  <si>
+    <t>MS SSB CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Execution of different works related to BHUTKURA PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>000098ORD/000513/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000513/2022-2023</t>
+  </si>
+  <si>
+    <t>1631/CD</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>BHUTKURA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/14730</t>
+  </si>
+  <si>
+    <t>AMBITIOUS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Execution of different works related to AUG. of KHATTIMARI ZONE-II PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>000098ORD/000523/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000523/2022-2023</t>
+  </si>
+  <si>
+    <t>1678/CD</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Khattimari Zone-II PWSS (Dinhata-II)</t>
+  </si>
+  <si>
+    <t>SM/13153</t>
+  </si>
+  <si>
+    <t>Providing FHTC Works, Laying of pipe line Constructions of 3rd site Pump House, Boundary Wall at PANISALA W.S.S under Cooch Behar Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>000098ORD/000528/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000528/2021-2022</t>
+  </si>
+  <si>
+    <t>1628/CD</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>Augmentation of Panisala PWSS.</t>
+  </si>
+  <si>
+    <t>SM/16526</t>
+  </si>
+  <si>
+    <t>Providing FHTC Works, Laying of pipe line Constructions of Switch Room, Boundary Wall at SINGIMARI PASCHIMPAR W.S.S under Cooch Behar Division P.H.E.Dte. PART A</t>
+  </si>
+  <si>
+    <t>000098ORD/000533/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000533/2021-2022</t>
+  </si>
+  <si>
+    <t>1633/CD</t>
+  </si>
+  <si>
+    <t>Augmentation of Singimari Bhetaguri piped water supply scheme.</t>
+  </si>
+  <si>
+    <t>SM/10149</t>
+  </si>
+  <si>
+    <t>Execution of different works related to DEBOTTAR BAKSHIGANJ PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>000098ORD/000555/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000555/2022-2023</t>
+  </si>
+  <si>
+    <t>1702/CD</t>
+  </si>
+  <si>
+    <t>Ground Water Based Piped Water Supply Scheme DEBOTTAR BAKSHIGANJ (BLOCK-HALDIBARI)</t>
+  </si>
+  <si>
+    <t>SM/13287</t>
+  </si>
+  <si>
+    <t>M/S BADAL CH SAHA</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for Bhoram Piped Water Supply Scheme under Cooch Behar Sadar Sub-Division of Cooch Behar Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>000098ORD/000557/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000557/2021-2022</t>
+  </si>
+  <si>
+    <t>1541/CD</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>Procurement of service consultants for preparation of DPR of New Piped Water Supply Scheme for uncovered rural area of Jalpaiguri, Alipurduar and Coochbehar District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/11505</t>
+  </si>
+  <si>
+    <t>Execution of different works related to GHOKSADANGA ZONE - II PWSS under JAL JEEVAN MISSIONSE,NBC-1,PHED A.O. No.: 1243/1-5/NBC-1; Dt.: 02-03-23</t>
+  </si>
+  <si>
+    <t>000098ORD/000557/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000557/2022-2023</t>
+  </si>
+  <si>
+    <t>1782/CD</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GHOKSADANGA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/11977</t>
+  </si>
+  <si>
+    <t>PALLAB BHAWAL</t>
+  </si>
+  <si>
+    <t>Construction of 450 cum OHR Providing FHTC &amp; New UPVC Pipe line &amp; other allied works (PART ¿A) at SITAI ZONE ¿ I PWSS under Cooch Behar Division, PHED</t>
+  </si>
+  <si>
+    <t>000098ORD/000559/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000559/2022-2023</t>
+  </si>
+  <si>
+    <t>1282/CD</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>M/S SOBHA &amp; CO.</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for Angarkata Paradubi Piped Water Supply Scheme under Mathabhanga Sub-Division of Cooch Behar Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>000098ORD/000571/2021-202</t>
+  </si>
+  <si>
+    <t>ORD/000571/2021-2022</t>
+  </si>
+  <si>
+    <t>1387/CD</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>Execution of different works related to UCHALPUKURI ZONE - II PWSS under JAL JEEVAN MISSIONSE,NBC-1,PHED A.O. No.: 1121/1-5/NBC-1; Dt.: 13-02-23</t>
+  </si>
+  <si>
+    <t>000098ORD/000572/2022-202</t>
+  </si>
+  <si>
+    <t>ORD/000572/2022-2023</t>
+  </si>
+  <si>
+    <t>1690/CD</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based UCHALPUKURI ZONE-II Piped Water Supply Scheme to Accommodate FHTC in Mekhliganj Block within Cooch Behar District under Cooch Behar Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/13157</t>
-  </si>
-[...736 lines deleted...]
-    <t>1690/CD</t>
   </si>
   <si>
     <t>MALAY KR.DEB</t>
   </si>
   <si>
     <t>Execution of different works related to JIRANPUR PART B PWSS under JAL JEEVAN MISSIONSE,NBC-1,PHED A.O. No.: 1119/1-5/NBC-1; Dt.: 13-02-23</t>
   </si>
   <si>
     <t>000098ORD/000576/2022-202</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>1856/CD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER JIRANPUR ZONE-I (B) ACCOMODATE FHTC IN HALDIBARI BLOCK WITHIN COOCH BEHAR DISTRICT UNDE COOCH BEHAR DIVISION</t>
   </si>
   <si>
     <t>SM/13149</t>
   </si>
@@ -2160,51 +2097,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W84"/>
+  <dimension ref="A1:W81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
@@ -3768,2873 +3705,2714 @@
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>221</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>222</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>223</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>224</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>225</v>
       </c>
       <c r="I31" s="4">
         <v>1</v>
       </c>
       <c r="J31" s="4">
-        <v>10.53</v>
+        <v>0.97</v>
       </c>
       <c r="K31" s="13" t="s">
         <v>226</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>227</v>
       </c>
       <c r="M31" s="4">
-        <v>10.53</v>
+        <v>0.97</v>
       </c>
       <c r="N31" s="4">
-        <v>10.53</v>
+        <v>0.97</v>
       </c>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>228</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>229</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>230</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>231</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>232</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>233</v>
       </c>
       <c r="I32" s="4">
         <v>1</v>
       </c>
       <c r="J32" s="4">
-        <v>24.32</v>
+        <v>8.01</v>
       </c>
       <c r="K32" s="13" t="s">
         <v>234</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>235</v>
       </c>
       <c r="M32" s="4">
-        <v>24.32</v>
+        <v>8.01</v>
       </c>
       <c r="N32" s="4">
-        <v>24.32</v>
+        <v>8.01</v>
       </c>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D33" s="10" t="s">
         <v>236</v>
       </c>
-      <c r="D33" s="10" t="s">
+      <c r="E33" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="E33" s="3" t="s">
+      <c r="F33" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="F33" s="3" t="s">
+      <c r="G33" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="G33" s="3" t="s">
+      <c r="H33" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="H33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" s="4">
         <v>1</v>
       </c>
       <c r="J33" s="4">
-        <v>0.97</v>
+        <v>99.41</v>
       </c>
       <c r="K33" s="13" t="s">
-        <v>242</v>
+        <v>170</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>243</v>
+        <v>171</v>
       </c>
       <c r="M33" s="4">
-        <v>0.97</v>
+        <v>99.41</v>
       </c>
       <c r="N33" s="4">
-        <v>0.97</v>
+        <v>99.41</v>
       </c>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F34" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="D34" s="10" t="s">
+      <c r="G34" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="E34" s="3" t="s">
+      <c r="H34" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="I34" s="4">
+        <v>2</v>
+      </c>
+      <c r="J34" s="4">
+        <v>33.4</v>
+      </c>
+      <c r="K34" s="13" t="s">
         <v>246</v>
       </c>
-      <c r="F34" s="3" t="s">
+      <c r="L34" s="4" t="s">
         <v>247</v>
       </c>
-      <c r="G34" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M34" s="4">
-        <v>8.01</v>
+        <v>33.4</v>
       </c>
       <c r="N34" s="4">
-        <v>8.01</v>
+        <v>33.4</v>
       </c>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>165</v>
+        <v>248</v>
       </c>
       <c r="D35" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="G35" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="E35" s="3" t="s">
+      <c r="H35" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="F35" s="3" t="s">
+      <c r="I35" s="4">
+        <v>2</v>
+      </c>
+      <c r="J35" s="4">
+        <v>26.9</v>
+      </c>
+      <c r="K35" s="13" t="s">
         <v>254</v>
       </c>
-      <c r="G35" s="3" t="s">
+      <c r="L35" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="H35" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M35" s="4">
-        <v>99.41</v>
+        <v>26.9</v>
       </c>
       <c r="N35" s="4">
-        <v>99.41</v>
+        <v>26.9</v>
       </c>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D36" s="10" t="s">
         <v>257</v>
       </c>
-      <c r="D36" s="10" t="s">
+      <c r="E36" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="E36" s="3" t="s">
+      <c r="F36" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="F36" s="3" t="s">
+      <c r="G36" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="G36" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H36" s="4" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="I36" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J36" s="4">
-        <v>33.4</v>
+        <v>7</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="M36" s="4">
-        <v>33.4</v>
+        <v>7</v>
       </c>
       <c r="N36" s="4">
-        <v>33.4</v>
+        <v>7</v>
       </c>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="G37" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="D37" s="10" t="s">
+      <c r="H37" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="E37" s="3" t="s">
+      <c r="I37" s="4">
+        <v>1</v>
+      </c>
+      <c r="J37" s="4">
+        <v>4.99</v>
+      </c>
+      <c r="K37" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="F37" s="3" t="s">
+      <c r="L37" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="G37" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M37" s="4">
-        <v>26.9</v>
+        <v>4.99</v>
       </c>
       <c r="N37" s="4">
-        <v>26.9</v>
+        <v>4.99</v>
       </c>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="H38" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="D38" s="10" t="s">
+      <c r="I38" s="4">
+        <v>2</v>
+      </c>
+      <c r="J38" s="4">
+        <v>27.63</v>
+      </c>
+      <c r="K38" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="E38" s="3" t="s">
+      <c r="L38" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="F38" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M38" s="4">
-        <v>7</v>
+        <v>27.63</v>
       </c>
       <c r="N38" s="4">
-        <v>7</v>
+        <v>27.63</v>
       </c>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>257</v>
+        <v>54</v>
       </c>
       <c r="D39" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F39" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="E39" s="3" t="s">
+      <c r="G39" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="F39" s="3" t="s">
+      <c r="H39" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="I39" s="4">
+        <v>1</v>
+      </c>
+      <c r="J39" s="4">
+        <v>33</v>
+      </c>
+      <c r="K39" s="13" t="s">
         <v>279</v>
       </c>
-      <c r="G39" s="3" t="s">
+      <c r="L39" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="H39" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M39" s="4">
-        <v>4.99</v>
+        <v>33</v>
       </c>
       <c r="N39" s="4">
-        <v>4.99</v>
+        <v>33</v>
       </c>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>24</v>
+        <v>281</v>
       </c>
       <c r="D40" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="F40" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="E40" s="3" t="s">
+      <c r="G40" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="F40" s="3" t="s">
+      <c r="H40" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="G40" s="3" t="s">
+      <c r="I40" s="4">
+        <v>1</v>
+      </c>
+      <c r="J40" s="4">
+        <v>13.17</v>
+      </c>
+      <c r="K40" s="13" t="s">
         <v>287</v>
       </c>
-      <c r="H40" s="4" t="s">
+      <c r="L40" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="I40" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="M40" s="4">
-        <v>27.63</v>
+        <v>13.17</v>
       </c>
       <c r="N40" s="4">
-        <v>27.63</v>
+        <v>13.17</v>
       </c>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>54</v>
+        <v>289</v>
       </c>
       <c r="D41" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="E41" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="E41" s="3" t="s">
+      <c r="F41" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="F41" s="3" t="s">
+      <c r="G41" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="G41" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" s="4" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="I41" s="4">
         <v>1</v>
       </c>
       <c r="J41" s="4">
-        <v>33</v>
+        <v>16.07</v>
       </c>
       <c r="K41" s="13" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>296</v>
+        <v>274</v>
       </c>
       <c r="M41" s="4">
-        <v>33</v>
+        <v>16.07</v>
       </c>
       <c r="N41" s="4">
-        <v>33</v>
+        <v>16.07</v>
       </c>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F42" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="D42" s="10" t="s">
+      <c r="G42" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="E42" s="3" t="s">
+      <c r="H42" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="F42" s="3" t="s">
+      <c r="I42" s="4">
+        <v>1</v>
+      </c>
+      <c r="J42" s="4">
+        <v>5.55</v>
+      </c>
+      <c r="K42" s="13" t="s">
         <v>300</v>
       </c>
-      <c r="G42" s="3" t="s">
+      <c r="L42" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="H42" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M42" s="4">
-        <v>13.17</v>
+        <v>5.55</v>
       </c>
       <c r="N42" s="4">
-        <v>13.17</v>
+        <v>5.55</v>
       </c>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="G43" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="D43" s="10" t="s">
+      <c r="H43" s="4" t="s">
         <v>306</v>
       </c>
-      <c r="E43" s="3" t="s">
+      <c r="I43" s="4">
+        <v>1</v>
+      </c>
+      <c r="J43" s="4">
+        <v>160</v>
+      </c>
+      <c r="K43" s="13" t="s">
         <v>307</v>
       </c>
-      <c r="F43" s="3" t="s">
+      <c r="L43" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="G43" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M43" s="4">
-        <v>16.07</v>
+        <v>160</v>
       </c>
       <c r="N43" s="4">
-        <v>16.07</v>
+        <v>160</v>
       </c>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="E44" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="D44" s="10" t="s">
+      <c r="F44" s="3" t="s">
         <v>311</v>
       </c>
-      <c r="E44" s="3" t="s">
+      <c r="G44" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="F44" s="3" t="s">
+      <c r="H44" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="I44" s="4">
+        <v>1</v>
+      </c>
+      <c r="J44" s="4">
+        <v>30.77</v>
+      </c>
+      <c r="K44" s="13" t="s">
         <v>313</v>
       </c>
-      <c r="G44" s="3" t="s">
+      <c r="L44" s="4" t="s">
         <v>314</v>
       </c>
-      <c r="H44" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M44" s="4">
-        <v>5.55</v>
+        <v>30.77</v>
       </c>
       <c r="N44" s="4">
-        <v>5.55</v>
+        <v>30.77</v>
       </c>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>54</v>
+        <v>315</v>
       </c>
       <c r="D45" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="F45" s="3" t="s">
         <v>318</v>
       </c>
-      <c r="E45" s="3" t="s">
+      <c r="G45" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="F45" s="3" t="s">
+      <c r="H45" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="I45" s="4">
+        <v>1</v>
+      </c>
+      <c r="J45" s="4">
+        <v>60.87</v>
+      </c>
+      <c r="K45" s="13" t="s">
         <v>320</v>
       </c>
-      <c r="G45" s="3" t="s">
+      <c r="L45" s="4" t="s">
         <v>321</v>
       </c>
-      <c r="H45" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M45" s="4">
-        <v>160</v>
+        <v>60.87</v>
       </c>
       <c r="N45" s="4">
-        <v>160</v>
+        <v>60.87</v>
       </c>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>264</v>
+        <v>322</v>
       </c>
       <c r="D46" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F46" s="3" t="s">
         <v>325</v>
       </c>
-      <c r="E46" s="3" t="s">
+      <c r="G46" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="F46" s="3" t="s">
+      <c r="H46" s="4" t="s">
         <v>327</v>
       </c>
-      <c r="G46" s="3" t="s">
+      <c r="I46" s="4">
+        <v>1</v>
+      </c>
+      <c r="J46" s="4">
+        <v>22.99</v>
+      </c>
+      <c r="K46" s="13" t="s">
         <v>328</v>
       </c>
-      <c r="H46" s="4" t="s">
-[...8 lines deleted...]
-      <c r="K46" s="13" t="s">
+      <c r="L46" s="4" t="s">
         <v>329</v>
       </c>
-      <c r="L46" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M46" s="4">
-        <v>30.77</v>
+        <v>22.99</v>
       </c>
       <c r="N46" s="4">
-        <v>30.77</v>
+        <v>22.99</v>
       </c>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="D47" s="10" t="s">
         <v>331</v>
       </c>
-      <c r="D47" s="10" t="s">
+      <c r="E47" s="3" t="s">
         <v>332</v>
       </c>
-      <c r="E47" s="3" t="s">
+      <c r="F47" s="3" t="s">
         <v>333</v>
       </c>
-      <c r="F47" s="3" t="s">
+      <c r="G47" s="3" t="s">
         <v>334</v>
       </c>
-      <c r="G47" s="3" t="s">
+      <c r="H47" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="I47" s="4">
+        <v>1</v>
+      </c>
+      <c r="J47" s="4">
+        <v>9.27</v>
+      </c>
+      <c r="K47" s="13" t="s">
         <v>335</v>
       </c>
-      <c r="H47" s="4" t="s">
-[...8 lines deleted...]
-      <c r="K47" s="13" t="s">
+      <c r="L47" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="L47" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M47" s="4">
-        <v>60.87</v>
+        <v>9.27</v>
       </c>
       <c r="N47" s="4">
-        <v>60.87</v>
+        <v>9.27</v>
       </c>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D48" s="10" t="s">
         <v>338</v>
       </c>
-      <c r="D48" s="10" t="s">
+      <c r="E48" s="3" t="s">
         <v>339</v>
       </c>
-      <c r="E48" s="3" t="s">
+      <c r="F48" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="F48" s="3" t="s">
+      <c r="G48" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="G48" s="3" t="s">
+      <c r="H48" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="I48" s="4">
+        <v>1</v>
+      </c>
+      <c r="J48" s="4">
+        <v>5.72</v>
+      </c>
+      <c r="K48" s="13" t="s">
         <v>342</v>
       </c>
-      <c r="H48" s="4" t="s">
+      <c r="L48" s="4" t="s">
         <v>343</v>
       </c>
-      <c r="I48" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="M48" s="4">
-        <v>22.99</v>
+        <v>5.72</v>
       </c>
       <c r="N48" s="4">
-        <v>22.99</v>
+        <v>5.72</v>
       </c>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="F49" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="D49" s="10" t="s">
+      <c r="G49" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="E49" s="3" t="s">
+      <c r="H49" s="4" t="s">
         <v>348</v>
       </c>
-      <c r="F49" s="3" t="s">
+      <c r="I49" s="4">
+        <v>1</v>
+      </c>
+      <c r="J49" s="4">
+        <v>3.04</v>
+      </c>
+      <c r="K49" s="13" t="s">
         <v>349</v>
       </c>
-      <c r="G49" s="3" t="s">
+      <c r="L49" s="4" t="s">
         <v>350</v>
       </c>
-      <c r="H49" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M49" s="4">
-        <v>9.27</v>
+        <v>3.04</v>
       </c>
       <c r="N49" s="4">
-        <v>9.27</v>
+        <v>3.04</v>
       </c>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="F50" s="3" t="s">
         <v>353</v>
       </c>
-      <c r="D50" s="10" t="s">
+      <c r="G50" s="3" t="s">
         <v>354</v>
       </c>
-      <c r="E50" s="3" t="s">
+      <c r="H50" s="4" t="s">
         <v>355</v>
       </c>
-      <c r="F50" s="3" t="s">
+      <c r="I50" s="4">
+        <v>1</v>
+      </c>
+      <c r="J50" s="4">
+        <v>28.95</v>
+      </c>
+      <c r="K50" s="13" t="s">
         <v>356</v>
       </c>
-      <c r="G50" s="3" t="s">
+      <c r="L50" s="4" t="s">
         <v>357</v>
       </c>
-      <c r="H50" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M50" s="4">
-        <v>5.72</v>
+        <v>28.95</v>
       </c>
       <c r="N50" s="4">
-        <v>5.72</v>
+        <v>28.95</v>
       </c>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>158</v>
+        <v>358</v>
       </c>
       <c r="D51" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="E51" s="3" t="s">
         <v>360</v>
       </c>
-      <c r="E51" s="3" t="s">
+      <c r="F51" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="F51" s="3" t="s">
+      <c r="G51" s="3" t="s">
         <v>362</v>
       </c>
-      <c r="G51" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H51" s="4" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="I51" s="4">
         <v>1</v>
       </c>
       <c r="J51" s="4">
-        <v>3.04</v>
+        <v>15</v>
       </c>
       <c r="K51" s="13" t="s">
-        <v>365</v>
+        <v>100</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>366</v>
+        <v>101</v>
       </c>
       <c r="M51" s="4">
-        <v>3.04</v>
+        <v>15</v>
       </c>
       <c r="N51" s="4">
-        <v>3.04</v>
+        <v>15</v>
       </c>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>220</v>
+        <v>46</v>
       </c>
       <c r="D52" s="10" t="s">
+        <v>363</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="I52" s="4">
+        <v>1</v>
+      </c>
+      <c r="J52" s="4">
+        <v>10.65</v>
+      </c>
+      <c r="K52" s="13" t="s">
         <v>367</v>
       </c>
-      <c r="E52" s="3" t="s">
+      <c r="L52" s="4" t="s">
         <v>368</v>
       </c>
-      <c r="F52" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M52" s="4">
-        <v>20.87</v>
+        <v>10.65</v>
       </c>
       <c r="N52" s="4">
-        <v>20.87</v>
+        <v>10.65</v>
       </c>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>297</v>
+        <v>369</v>
       </c>
       <c r="D53" s="10" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="H53" s="4" t="s">
-        <v>378</v>
+        <v>240</v>
       </c>
       <c r="I53" s="4">
         <v>1</v>
       </c>
       <c r="J53" s="4">
-        <v>28.95</v>
+        <v>7.9</v>
       </c>
       <c r="K53" s="13" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>380</v>
+        <v>357</v>
       </c>
       <c r="M53" s="4">
-        <v>28.95</v>
+        <v>7.9</v>
       </c>
       <c r="N53" s="4">
-        <v>28.95</v>
+        <v>7.9</v>
       </c>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="D54" s="10" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="H54" s="4" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="I54" s="4">
         <v>1</v>
       </c>
       <c r="J54" s="4">
-        <v>15</v>
+        <v>10.72</v>
       </c>
       <c r="K54" s="13" t="s">
-        <v>100</v>
+        <v>254</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>101</v>
+        <v>255</v>
       </c>
       <c r="M54" s="4">
-        <v>15</v>
+        <v>10.72</v>
       </c>
       <c r="N54" s="4">
-        <v>15</v>
+        <v>10.72</v>
       </c>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>46</v>
+        <v>374</v>
       </c>
       <c r="D55" s="10" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="H55" s="4" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="I55" s="4">
         <v>1</v>
       </c>
       <c r="J55" s="4">
-        <v>10.65</v>
+        <v>4.58</v>
       </c>
       <c r="K55" s="13" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="M55" s="4">
-        <v>10.65</v>
+        <v>4.58</v>
       </c>
       <c r="N55" s="4">
-        <v>10.65</v>
+        <v>4.58</v>
       </c>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="H56" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="I56" s="4">
+        <v>1</v>
+      </c>
+      <c r="J56" s="4">
+        <v>42.75</v>
+      </c>
+      <c r="K56" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="L56" s="4" t="s">
         <v>392</v>
       </c>
-      <c r="D56" s="10" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M56" s="4">
-        <v>7.9</v>
+        <v>42.75</v>
       </c>
       <c r="N56" s="4">
-        <v>7.9</v>
+        <v>42.75</v>
       </c>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="G57" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="D57" s="10" t="s">
+      <c r="H57" s="4" t="s">
         <v>398</v>
       </c>
-      <c r="E57" s="3" t="s">
+      <c r="I57" s="4">
+        <v>1</v>
+      </c>
+      <c r="J57" s="4">
+        <v>53.6</v>
+      </c>
+      <c r="K57" s="13" t="s">
         <v>399</v>
       </c>
-      <c r="F57" s="3" t="s">
+      <c r="L57" s="4" t="s">
         <v>400</v>
       </c>
-      <c r="G57" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M57" s="4">
-        <v>10.72</v>
+        <v>53.6</v>
       </c>
       <c r="N57" s="4">
-        <v>10.72</v>
+        <v>53.6</v>
       </c>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>397</v>
+        <v>138</v>
       </c>
       <c r="D58" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="E58" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="E58" s="3" t="s">
+      <c r="F58" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="F58" s="3" t="s">
+      <c r="G58" s="3" t="s">
         <v>404</v>
       </c>
-      <c r="G58" s="3" t="s">
+      <c r="H58" s="4" t="s">
         <v>405</v>
       </c>
-      <c r="H58" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I58" s="4">
         <v>1</v>
       </c>
       <c r="J58" s="4">
-        <v>4.58</v>
+        <v>2.89</v>
       </c>
       <c r="K58" s="13" t="s">
         <v>406</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>407</v>
       </c>
       <c r="M58" s="4">
-        <v>4.58</v>
+        <v>2.89</v>
       </c>
       <c r="N58" s="4">
-        <v>4.58</v>
+        <v>2.89</v>
       </c>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D59" s="10" t="s">
         <v>408</v>
       </c>
-      <c r="D59" s="10" t="s">
+      <c r="E59" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="E59" s="3" t="s">
+      <c r="F59" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="F59" s="3" t="s">
+      <c r="G59" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="G59" s="3" t="s">
+      <c r="H59" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="I59" s="4">
+        <v>2</v>
+      </c>
+      <c r="J59" s="4">
+        <v>40.95</v>
+      </c>
+      <c r="K59" s="13" t="s">
         <v>412</v>
       </c>
-      <c r="H59" s="4" t="s">
+      <c r="L59" s="4" t="s">
         <v>413</v>
       </c>
-      <c r="I59" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="M59" s="4">
-        <v>42.75</v>
+        <v>40.95</v>
       </c>
       <c r="N59" s="4">
-        <v>42.75</v>
+        <v>40.95</v>
       </c>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="F60" s="3" t="s">
         <v>416</v>
       </c>
-      <c r="D60" s="10" t="s">
+      <c r="G60" s="3" t="s">
         <v>417</v>
       </c>
-      <c r="E60" s="3" t="s">
+      <c r="H60" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="I60" s="4">
+        <v>1</v>
+      </c>
+      <c r="J60" s="4">
+        <v>35.11</v>
+      </c>
+      <c r="K60" s="13" t="s">
         <v>418</v>
       </c>
-      <c r="F60" s="3" t="s">
+      <c r="L60" s="4" t="s">
         <v>419</v>
       </c>
-      <c r="G60" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M60" s="4">
-        <v>53.6</v>
+        <v>35.11</v>
       </c>
       <c r="N60" s="4">
-        <v>53.6</v>
+        <v>35.11</v>
       </c>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>138</v>
+        <v>420</v>
       </c>
       <c r="D61" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="G61" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="E61" s="3" t="s">
+      <c r="H61" s="4" t="s">
         <v>425</v>
       </c>
-      <c r="F61" s="3" t="s">
+      <c r="I61" s="4">
+        <v>1</v>
+      </c>
+      <c r="J61" s="4">
+        <v>6.75</v>
+      </c>
+      <c r="K61" s="13" t="s">
         <v>426</v>
       </c>
-      <c r="G61" s="3" t="s">
+      <c r="L61" s="4" t="s">
         <v>427</v>
       </c>
-      <c r="H61" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M61" s="4">
-        <v>2.89</v>
+        <v>9.45</v>
       </c>
       <c r="N61" s="4">
-        <v>2.89</v>
+        <v>9.45</v>
       </c>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>185</v>
+        <v>281</v>
       </c>
       <c r="D62" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="G62" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="E62" s="3" t="s">
+      <c r="H62" s="4" t="s">
         <v>432</v>
       </c>
-      <c r="F62" s="3" t="s">
+      <c r="I62" s="4">
+        <v>1</v>
+      </c>
+      <c r="J62" s="4">
+        <v>70</v>
+      </c>
+      <c r="K62" s="13" t="s">
         <v>433</v>
       </c>
-      <c r="G62" s="3" t="s">
+      <c r="L62" s="4" t="s">
         <v>434</v>
       </c>
-      <c r="H62" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M62" s="4">
-        <v>40.95</v>
+        <v>70</v>
       </c>
       <c r="N62" s="4">
-        <v>40.95</v>
+        <v>70</v>
       </c>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>131</v>
+        <v>435</v>
       </c>
       <c r="D63" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="E63" s="3" t="s">
         <v>437</v>
       </c>
-      <c r="E63" s="3" t="s">
+      <c r="F63" s="3" t="s">
         <v>438</v>
       </c>
-      <c r="F63" s="3" t="s">
+      <c r="G63" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="G63" s="3" t="s">
+      <c r="H63" s="4" t="s">
         <v>440</v>
       </c>
-      <c r="H63" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I63" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J63" s="4">
-        <v>35.11</v>
+        <v>145.83</v>
       </c>
       <c r="K63" s="13" t="s">
-        <v>441</v>
+        <v>342</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>442</v>
+        <v>343</v>
       </c>
       <c r="M63" s="4">
-        <v>35.11</v>
+        <v>145.83</v>
       </c>
       <c r="N63" s="4">
-        <v>35.11</v>
+        <v>145.83</v>
       </c>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="E64" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="D64" s="10" t="s">
+      <c r="F64" s="3" t="s">
         <v>444</v>
       </c>
-      <c r="E64" s="3" t="s">
+      <c r="G64" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="F64" s="3" t="s">
+      <c r="H64" s="4" t="s">
         <v>446</v>
       </c>
-      <c r="G64" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I64" s="4">
         <v>1</v>
       </c>
       <c r="J64" s="4">
-        <v>6.75</v>
+        <v>9.44</v>
       </c>
       <c r="K64" s="13" t="s">
-        <v>449</v>
+        <v>426</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>450</v>
+        <v>427</v>
       </c>
       <c r="M64" s="4">
-        <v>9.45</v>
+        <v>9.44</v>
       </c>
       <c r="N64" s="4">
-        <v>9.45</v>
+        <v>9.44</v>
       </c>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>297</v>
+        <v>435</v>
       </c>
       <c r="D65" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="H65" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="I65" s="4">
+        <v>1</v>
+      </c>
+      <c r="J65" s="4">
+        <v>5.42</v>
+      </c>
+      <c r="K65" s="13" t="s">
         <v>451</v>
       </c>
-      <c r="E65" s="3" t="s">
+      <c r="L65" s="4" t="s">
         <v>452</v>
       </c>
-      <c r="F65" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M65" s="4">
-        <v>70</v>
+        <v>5.42</v>
       </c>
       <c r="N65" s="4">
-        <v>70</v>
+        <v>5.42</v>
       </c>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="H66" s="4" t="s">
         <v>458</v>
       </c>
-      <c r="D66" s="10" t="s">
+      <c r="I66" s="4">
+        <v>1</v>
+      </c>
+      <c r="J66" s="4">
+        <v>111.82</v>
+      </c>
+      <c r="K66" s="13" t="s">
         <v>459</v>
       </c>
-      <c r="E66" s="3" t="s">
+      <c r="L66" s="4" t="s">
         <v>460</v>
       </c>
-      <c r="F66" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M66" s="4">
-        <v>145.83</v>
+        <v>111.82</v>
       </c>
       <c r="N66" s="4">
-        <v>145.83</v>
+        <v>111.82</v>
       </c>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>462</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="F67" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="D67" s="10" t="s">
+      <c r="G67" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="E67" s="3" t="s">
+      <c r="H67" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="I67" s="4">
+        <v>1</v>
+      </c>
+      <c r="J67" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="K67" s="13" t="s">
         <v>466</v>
       </c>
-      <c r="F67" s="3" t="s">
+      <c r="L67" s="4" t="s">
         <v>467</v>
       </c>
-      <c r="G67" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M67" s="4">
-        <v>9.44</v>
+        <v>1.1</v>
       </c>
       <c r="N67" s="4">
-        <v>9.44</v>
+        <v>1.1</v>
       </c>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>458</v>
+        <v>228</v>
       </c>
       <c r="D68" s="10" t="s">
+        <v>468</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="F68" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="E68" s="3" t="s">
+      <c r="G68" s="3" t="s">
         <v>471</v>
       </c>
-      <c r="F68" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H68" s="4" t="s">
-        <v>421</v>
+        <v>398</v>
       </c>
       <c r="I68" s="4">
         <v>1</v>
       </c>
       <c r="J68" s="4">
-        <v>5.42</v>
+        <v>3.79</v>
       </c>
       <c r="K68" s="13" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="M68" s="4">
-        <v>5.42</v>
+        <v>3.79</v>
       </c>
       <c r="N68" s="4">
-        <v>5.42</v>
+        <v>3.79</v>
       </c>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C69" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>473</v>
+      </c>
+      <c r="E69" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="D69" s="10" t="s">
+      <c r="F69" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="E69" s="3" t="s">
+      <c r="G69" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="F69" s="3" t="s">
+      <c r="H69" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="I69" s="4">
+        <v>1</v>
+      </c>
+      <c r="J69" s="4">
+        <v>12</v>
+      </c>
+      <c r="K69" s="13" t="s">
         <v>477</v>
       </c>
-      <c r="G69" s="3" t="s">
+      <c r="L69" s="4" t="s">
         <v>478</v>
       </c>
-      <c r="H69" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M69" s="4">
-        <v>111.82</v>
+        <v>12</v>
       </c>
       <c r="N69" s="4">
-        <v>111.82</v>
+        <v>12</v>
       </c>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>480</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="F70" s="3" t="s">
         <v>482</v>
       </c>
-      <c r="D70" s="10" t="s">
+      <c r="G70" s="3" t="s">
         <v>483</v>
       </c>
-      <c r="E70" s="3" t="s">
+      <c r="H70" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="I70" s="4">
+        <v>1</v>
+      </c>
+      <c r="J70" s="4">
+        <v>73.48</v>
+      </c>
+      <c r="K70" s="13" t="s">
         <v>484</v>
       </c>
-      <c r="F70" s="3" t="s">
+      <c r="L70" s="4" t="s">
         <v>485</v>
       </c>
-      <c r="G70" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M70" s="4">
-        <v>1.1</v>
+        <v>73.48</v>
       </c>
       <c r="N70" s="4">
-        <v>1.1</v>
+        <v>73.48</v>
       </c>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>244</v>
+        <v>385</v>
       </c>
       <c r="D71" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="G71" s="3" t="s">
         <v>489</v>
       </c>
-      <c r="E71" s="3" t="s">
+      <c r="H71" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="I71" s="4">
+        <v>1</v>
+      </c>
+      <c r="J71" s="4">
+        <v>1.99</v>
+      </c>
+      <c r="K71" s="13" t="s">
         <v>490</v>
       </c>
-      <c r="F71" s="3" t="s">
+      <c r="L71" s="4" t="s">
         <v>491</v>
       </c>
-      <c r="G71" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M71" s="4">
-        <v>3.79</v>
+        <v>1.99</v>
       </c>
       <c r="N71" s="4">
-        <v>3.79</v>
+        <v>1.99</v>
       </c>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="E72" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="D72" s="10" t="s">
+      <c r="F72" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="E72" s="3" t="s">
+      <c r="G72" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="F72" s="3" t="s">
+      <c r="H72" s="4" t="s">
         <v>496</v>
       </c>
-      <c r="G72" s="3" t="s">
+      <c r="I72" s="4">
+        <v>1</v>
+      </c>
+      <c r="J72" s="4">
+        <v>152.3</v>
+      </c>
+      <c r="K72" s="13" t="s">
         <v>497</v>
       </c>
-      <c r="H72" s="4" t="s">
-[...8 lines deleted...]
-      <c r="K72" s="13" t="s">
+      <c r="L72" s="4" t="s">
         <v>498</v>
       </c>
-      <c r="L72" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M72" s="4">
-        <v>12</v>
+        <v>152.3</v>
       </c>
       <c r="N72" s="4">
-        <v>12</v>
+        <v>152.3</v>
       </c>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C73" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="D73" s="10" t="s">
         <v>500</v>
       </c>
-      <c r="D73" s="10" t="s">
+      <c r="E73" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="E73" s="3" t="s">
+      <c r="F73" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="F73" s="3" t="s">
+      <c r="G73" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="G73" s="3" t="s">
+      <c r="H73" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="I73" s="4">
+        <v>1</v>
+      </c>
+      <c r="J73" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="K73" s="13" t="s">
         <v>504</v>
       </c>
-      <c r="H73" s="4" t="s">
-[...8 lines deleted...]
-      <c r="K73" s="13" t="s">
+      <c r="L73" s="4" t="s">
         <v>505</v>
       </c>
-      <c r="L73" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M73" s="4">
-        <v>73.48</v>
+        <v>1.2</v>
       </c>
       <c r="N73" s="4">
-        <v>73.48</v>
+        <v>1.2</v>
       </c>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>408</v>
+        <v>506</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>507</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>508</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>509</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>510</v>
       </c>
       <c r="H74" s="4" t="s">
-        <v>421</v>
+        <v>511</v>
       </c>
       <c r="I74" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J74" s="4">
-        <v>1.99</v>
+        <v>23.15</v>
       </c>
       <c r="K74" s="13" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="M74" s="4">
-        <v>1.99</v>
+        <v>23.15</v>
       </c>
       <c r="N74" s="4">
-        <v>1.99</v>
+        <v>23.15</v>
       </c>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>200</v>
+        <v>506</v>
       </c>
       <c r="D75" s="10" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="H75" s="4" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="I75" s="4">
         <v>1</v>
       </c>
       <c r="J75" s="4">
-        <v>152.3</v>
+        <v>50</v>
       </c>
       <c r="K75" s="13" t="s">
         <v>518</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>519</v>
       </c>
       <c r="M75" s="4">
-        <v>152.3</v>
+        <v>50</v>
       </c>
       <c r="N75" s="4">
-        <v>152.3</v>
+        <v>50</v>
       </c>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>520</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>521</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>522</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>523</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>524</v>
       </c>
       <c r="H76" s="4" t="s">
-        <v>455</v>
+        <v>525</v>
       </c>
       <c r="I76" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J76" s="4">
-        <v>1.2</v>
+        <v>1.08</v>
       </c>
       <c r="K76" s="13" t="s">
-        <v>525</v>
+        <v>266</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>526</v>
+        <v>267</v>
       </c>
       <c r="M76" s="4">
-        <v>1.2</v>
+        <v>1.08</v>
       </c>
       <c r="N76" s="4">
-        <v>1.2</v>
+        <v>1.08</v>
       </c>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>526</v>
+      </c>
+      <c r="E77" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="D77" s="10" t="s">
+      <c r="F77" s="3" t="s">
         <v>528</v>
       </c>
-      <c r="E77" s="3" t="s">
+      <c r="G77" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="F77" s="3" t="s">
+      <c r="H77" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="I77" s="4">
+        <v>1</v>
+      </c>
+      <c r="J77" s="4">
+        <v>6.69</v>
+      </c>
+      <c r="K77" s="13" t="s">
         <v>530</v>
       </c>
-      <c r="G77" s="3" t="s">
+      <c r="L77" s="4" t="s">
         <v>531</v>
       </c>
-      <c r="H77" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M77" s="4">
-        <v>23.15</v>
+        <v>6.69</v>
       </c>
       <c r="N77" s="4">
-        <v>23.15</v>
+        <v>6.69</v>
       </c>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>527</v>
+        <v>185</v>
       </c>
       <c r="D78" s="10" t="s">
+        <v>532</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="G78" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="E78" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H78" s="4" t="s">
-        <v>532</v>
+        <v>458</v>
       </c>
       <c r="I78" s="4">
         <v>1</v>
       </c>
       <c r="J78" s="4">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="K78" s="13" t="s">
-        <v>539</v>
+        <v>226</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>540</v>
+        <v>227</v>
       </c>
       <c r="M78" s="4">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="N78" s="4">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>537</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="I79" s="4">
+        <v>1</v>
+      </c>
+      <c r="J79" s="4">
+        <v>1.17</v>
+      </c>
+      <c r="K79" s="13" t="s">
         <v>541</v>
       </c>
-      <c r="D79" s="10" t="s">
+      <c r="L79" s="4" t="s">
         <v>542</v>
       </c>
-      <c r="E79" s="3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M79" s="4">
-        <v>1.08</v>
+        <v>1.17</v>
       </c>
       <c r="N79" s="4">
-        <v>1.08</v>
+        <v>1.17</v>
       </c>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>138</v>
+        <v>172</v>
       </c>
       <c r="D80" s="10" t="s">
+        <v>543</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="H80" s="4" t="s">
         <v>547</v>
       </c>
-      <c r="E80" s="3" t="s">
+      <c r="I80" s="4">
+        <v>1</v>
+      </c>
+      <c r="J80" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="K80" s="13" t="s">
         <v>548</v>
       </c>
-      <c r="F80" s="3" t="s">
+      <c r="L80" s="4" t="s">
         <v>549</v>
       </c>
-      <c r="G80" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M80" s="4">
-        <v>6.69</v>
+        <v>0.4</v>
       </c>
       <c r="N80" s="4">
-        <v>6.69</v>
+        <v>0.4</v>
       </c>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
-      <c r="A81" s="3">
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="A81" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="11"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="8"/>
+      <c r="I81" s="8">
+        <v>93</v>
+      </c>
+      <c r="J81" s="8">
+        <v>2811.19</v>
+      </c>
+      <c r="K81" s="14" t="s">
+        <v>551</v>
+      </c>
+      <c r="L81" s="8"/>
+      <c r="M81" s="8">
+        <v>2813.89</v>
+      </c>
+      <c r="N81" s="8">
+        <v>2813.89</v>
       </c>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
-    <row r="82" spans="1:23">
-[...141 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A84:H84"/>
-    <mergeCell ref="K84:L84"/>
+    <mergeCell ref="A81:H81"/>
+    <mergeCell ref="K81:L81"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>