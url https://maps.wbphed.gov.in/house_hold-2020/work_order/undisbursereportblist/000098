--- v2 (2026-03-03)
+++ v3 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F4- Undisbursed Fund" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1081">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1045">
   <si>
     <t>F4- Undisbursed Fund</t>
   </si>
   <si>
     <t>SL No</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Unique Bill No</t>
   </si>
   <si>
     <t>System Bill No</t>
   </si>
   <si>
     <t>Bill Date</t>
   </si>
   <si>
     <t>Agency</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -2682,158 +2682,50 @@
     <t>SENGUPTA ENTERPRISE</t>
   </si>
   <si>
     <t>Uploading charges of (https://ejalshakti.gov.in/imisreports/IMISReportLogin.aspx) related to FHTC under Jal Jeevan Mission in presence of JJM Login authority under Cooch Behar Division, PHE Dte. (Part-A)</t>
   </si>
   <si>
     <t>000098ORD/000398/2023-202</t>
   </si>
   <si>
     <t>ORD/000398/2023-2024</t>
   </si>
   <si>
     <t>1288/CD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>1532/CD</t>
   </si>
   <si>
     <t>FAD/003109/2023</t>
   </si>
   <si>
     <t>02/01/2024</t>
-  </si>
-[...106 lines deleted...]
-    <t>107/CD</t>
   </si>
   <si>
     <t>000098BILL/01294/2023-202</t>
   </si>
   <si>
     <t>BILL/01294/2023-2024</t>
   </si>
   <si>
     <t>23/01/2024</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Execution of different works related to MAHISHCHARU PWSS under JAL JEEVAN MISSIONSE,NBC-1,PHED A.O. No.: 1207/1-5/NBC-1; Dt.: 01-03-23</t>
   </si>
   <si>
     <t>000098ORD/000580/2022-202</t>
   </si>
   <si>
     <t>ORD/000580/2022-2023</t>
   </si>
   <si>
     <t>1770/CD</t>
   </si>
@@ -3684,51 +3576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W99"/>
+  <dimension ref="A1:W96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="23.422852" bestFit="true" customWidth="true" style="0"/>
@@ -9068,1265 +8960,1064 @@
       <c r="D81" s="3" t="s">
         <v>891</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>892</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>893</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>894</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>895</v>
       </c>
       <c r="I81" s="4" t="s">
         <v>896</v>
       </c>
       <c r="J81" s="4" t="s">
         <v>897</v>
       </c>
       <c r="K81" s="4" t="s">
         <v>898</v>
       </c>
       <c r="L81" s="4">
-        <v>10.53</v>
+        <v>1.1</v>
       </c>
       <c r="M81" s="13" t="s">
-        <v>723</v>
+        <v>899</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>724</v>
+        <v>900</v>
       </c>
       <c r="O81" s="4">
-        <v>10.53</v>
+        <v>1.1</v>
       </c>
       <c r="P81" s="4" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="Q81" s="4" t="s">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="R81" s="4" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="S81" s="4" t="s">
+        <v>903</v>
+      </c>
+      <c r="T81" s="4" t="s">
         <v>902</v>
       </c>
-      <c r="T81" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U81" s="4">
-        <v>10.53</v>
+        <v>1.1</v>
       </c>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C82" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G82" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="H82" s="4" t="s">
+        <v>908</v>
+      </c>
+      <c r="I82" s="4" t="s">
+        <v>909</v>
+      </c>
+      <c r="J82" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="K82" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="L82" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="M82" s="13" t="s">
+        <v>911</v>
+      </c>
+      <c r="N82" s="4" t="s">
+        <v>912</v>
+      </c>
+      <c r="O82" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="P82" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="Q82" s="4" t="s">
+        <v>892</v>
+      </c>
+      <c r="R82" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="S82" s="4" t="s">
         <v>903</v>
       </c>
-      <c r="D82" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="T82" s="4" t="s">
-        <v>912</v>
+        <v>902</v>
       </c>
       <c r="U82" s="4">
-        <v>20.87</v>
+        <v>1.2</v>
       </c>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C83" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="D83" s="3" t="s">
         <v>914</v>
       </c>
-      <c r="D83" s="3" t="s">
+      <c r="E83" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G83" s="10" t="s">
         <v>915</v>
       </c>
-      <c r="E83" s="3" t="s">
+      <c r="H83" s="4" t="s">
         <v>916</v>
       </c>
-      <c r="F83" s="3" t="s">
+      <c r="I83" s="4" t="s">
         <v>917</v>
       </c>
-      <c r="G83" s="10" t="s">
+      <c r="J83" s="4" t="s">
         <v>918</v>
       </c>
-      <c r="H83" s="4" t="s">
+      <c r="K83" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="L83" s="4">
+        <v>70</v>
+      </c>
+      <c r="M83" s="13" t="s">
         <v>919</v>
       </c>
-      <c r="I83" s="4" t="s">
+      <c r="N83" s="4" t="s">
         <v>920</v>
       </c>
-      <c r="J83" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O83" s="4">
-        <v>24.32</v>
+        <v>70</v>
       </c>
       <c r="P83" s="4" t="s">
-        <v>925</v>
+        <v>901</v>
       </c>
       <c r="Q83" s="4" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="R83" s="4" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="S83" s="4" t="s">
+        <v>903</v>
+      </c>
+      <c r="T83" s="4" t="s">
         <v>902</v>
       </c>
-      <c r="T83" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U83" s="4">
-        <v>24.32</v>
+        <v>70</v>
       </c>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C84" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="G84" s="10" t="s">
+        <v>923</v>
+      </c>
+      <c r="H84" s="4" t="s">
+        <v>924</v>
+      </c>
+      <c r="I84" s="4" t="s">
+        <v>925</v>
+      </c>
+      <c r="J84" s="4" t="s">
         <v>926</v>
       </c>
-      <c r="D84" s="3" t="s">
+      <c r="K84" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="L84" s="4">
+        <v>50</v>
+      </c>
+      <c r="M84" s="13" t="s">
         <v>927</v>
       </c>
-      <c r="E84" s="3" t="s">
+      <c r="N84" s="4" t="s">
         <v>928</v>
       </c>
-      <c r="F84" s="3" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="O84" s="4">
-        <v>1.1</v>
+        <v>50</v>
       </c>
       <c r="P84" s="4" t="s">
-        <v>937</v>
+        <v>901</v>
       </c>
       <c r="Q84" s="4" t="s">
-        <v>928</v>
+        <v>892</v>
       </c>
       <c r="R84" s="4" t="s">
-        <v>938</v>
+        <v>902</v>
       </c>
       <c r="S84" s="4" t="s">
-        <v>939</v>
+        <v>903</v>
       </c>
       <c r="T84" s="4" t="s">
-        <v>938</v>
+        <v>902</v>
       </c>
       <c r="U84" s="4">
-        <v>1.1</v>
+        <v>50</v>
       </c>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>940</v>
+        <v>929</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>941</v>
+        <v>930</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>942</v>
+        <v>263</v>
       </c>
       <c r="G85" s="10" t="s">
-        <v>943</v>
+        <v>932</v>
       </c>
       <c r="H85" s="4" t="s">
-        <v>944</v>
+        <v>933</v>
       </c>
       <c r="I85" s="4" t="s">
-        <v>945</v>
+        <v>934</v>
       </c>
       <c r="J85" s="4" t="s">
-        <v>946</v>
+        <v>935</v>
       </c>
       <c r="K85" s="4" t="s">
-        <v>934</v>
+        <v>125</v>
       </c>
       <c r="L85" s="4">
-        <v>1.2</v>
+        <v>2.89</v>
       </c>
       <c r="M85" s="13" t="s">
-        <v>947</v>
+        <v>936</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>948</v>
+        <v>937</v>
       </c>
       <c r="O85" s="4">
-        <v>1.2</v>
+        <v>2.89</v>
       </c>
       <c r="P85" s="4" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="Q85" s="4" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="R85" s="4" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="S85" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="T85" s="4" t="s">
         <v>939</v>
       </c>
-      <c r="T85" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U85" s="4">
-        <v>1.2</v>
+        <v>2.89</v>
       </c>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C86" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="G86" s="10" t="s">
+        <v>942</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>943</v>
+      </c>
+      <c r="I86" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="J86" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="K86" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="L86" s="4">
+        <v>212.62</v>
+      </c>
+      <c r="M86" s="13" t="s">
+        <v>946</v>
+      </c>
+      <c r="N86" s="4" t="s">
+        <v>947</v>
+      </c>
+      <c r="O86" s="4">
+        <v>212.62</v>
+      </c>
+      <c r="P86" s="4" t="s">
+        <v>948</v>
+      </c>
+      <c r="Q86" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="R86" s="4" t="s">
         <v>949</v>
       </c>
-      <c r="D86" s="3" t="s">
+      <c r="S86" s="4" t="s">
         <v>950</v>
       </c>
-      <c r="E86" s="3" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="T86" s="4" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="U86" s="4">
-        <v>70</v>
+        <v>212.62</v>
       </c>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>957</v>
+        <v>951</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>928</v>
+        <v>953</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>311</v>
+        <v>120</v>
       </c>
       <c r="G87" s="10" t="s">
-        <v>959</v>
+        <v>121</v>
       </c>
       <c r="H87" s="4" t="s">
-        <v>960</v>
+        <v>122</v>
       </c>
       <c r="I87" s="4" t="s">
-        <v>961</v>
+        <v>123</v>
       </c>
       <c r="J87" s="4" t="s">
-        <v>962</v>
+        <v>124</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>316</v>
+        <v>125</v>
       </c>
       <c r="L87" s="4">
-        <v>50</v>
+        <v>13.03</v>
       </c>
       <c r="M87" s="13" t="s">
-        <v>963</v>
+        <v>954</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="O87" s="4">
-        <v>50</v>
+        <v>13.03</v>
       </c>
       <c r="P87" s="4" t="s">
-        <v>937</v>
+        <v>956</v>
       </c>
       <c r="Q87" s="4" t="s">
-        <v>928</v>
+        <v>953</v>
       </c>
       <c r="R87" s="4" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="S87" s="4" t="s">
-        <v>939</v>
+        <v>950</v>
       </c>
       <c r="T87" s="4" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="U87" s="4">
-        <v>50</v>
+        <v>13.03</v>
       </c>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C88" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="G88" s="10" t="s">
+        <v>961</v>
+      </c>
+      <c r="H88" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="I88" s="4" t="s">
+        <v>963</v>
+      </c>
+      <c r="J88" s="4" t="s">
+        <v>964</v>
+      </c>
+      <c r="K88" s="4" t="s">
         <v>965</v>
       </c>
-      <c r="D88" s="3" t="s">
+      <c r="L88" s="4">
+        <v>29.97</v>
+      </c>
+      <c r="M88" s="13" t="s">
         <v>966</v>
       </c>
-      <c r="E88" s="3" t="s">
+      <c r="N88" s="4" t="s">
         <v>967</v>
       </c>
-      <c r="F88" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="10" t="s">
+      <c r="O88" s="4">
+        <v>29.97</v>
+      </c>
+      <c r="P88" s="4" t="s">
         <v>968</v>
       </c>
-      <c r="H88" s="4" t="s">
+      <c r="Q88" s="4" t="s">
         <v>969</v>
       </c>
-      <c r="I88" s="4" t="s">
+      <c r="R88" s="4" t="s">
         <v>970</v>
       </c>
-      <c r="J88" s="4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="S88" s="4" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="T88" s="4" t="s">
-        <v>975</v>
+        <v>970</v>
       </c>
       <c r="U88" s="4">
-        <v>2.89</v>
+        <v>29.97</v>
       </c>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C89" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="G89" s="10" t="s">
+        <v>975</v>
+      </c>
+      <c r="H89" s="4" t="s">
         <v>976</v>
       </c>
-      <c r="D89" s="3" t="s">
+      <c r="I89" s="4" t="s">
         <v>977</v>
       </c>
-      <c r="E89" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G89" s="10" t="s">
+      <c r="J89" s="4" t="s">
         <v>978</v>
       </c>
-      <c r="H89" s="4" t="s">
+      <c r="K89" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="L89" s="4">
+        <v>5.55</v>
+      </c>
+      <c r="M89" s="13" t="s">
         <v>979</v>
       </c>
-      <c r="I89" s="4" t="s">
+      <c r="N89" s="4" t="s">
         <v>980</v>
       </c>
-      <c r="J89" s="4" t="s">
+      <c r="O89" s="4">
+        <v>5.55</v>
+      </c>
+      <c r="P89" s="4" t="s">
         <v>981</v>
       </c>
-      <c r="K89" s="4" t="s">
-[...5 lines deleted...]
-      <c r="M89" s="13" t="s">
+      <c r="Q89" s="4" t="s">
         <v>982</v>
       </c>
-      <c r="N89" s="4" t="s">
+      <c r="R89" s="4" t="s">
         <v>983</v>
       </c>
-      <c r="O89" s="4">
-[...2 lines deleted...]
-      <c r="P89" s="4" t="s">
+      <c r="S89" s="4" t="s">
         <v>984</v>
       </c>
-      <c r="Q89" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T89" s="4" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="U89" s="4">
-        <v>212.62</v>
+        <v>5.55</v>
       </c>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C90" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="E90" s="3" t="s">
         <v>987</v>
       </c>
-      <c r="D90" s="3" t="s">
+      <c r="F90" s="3" t="s">
         <v>988</v>
       </c>
-      <c r="E90" s="3" t="s">
+      <c r="G90" s="10" t="s">
         <v>989</v>
       </c>
-      <c r="F90" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H90" s="4" t="s">
-        <v>122</v>
+        <v>990</v>
       </c>
       <c r="I90" s="4" t="s">
-        <v>123</v>
+        <v>991</v>
       </c>
       <c r="J90" s="4" t="s">
-        <v>124</v>
+        <v>992</v>
       </c>
       <c r="K90" s="4" t="s">
-        <v>125</v>
+        <v>993</v>
       </c>
       <c r="L90" s="4">
-        <v>13.03</v>
+        <v>5.3</v>
       </c>
       <c r="M90" s="13" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="O90" s="4">
-        <v>13.03</v>
+        <v>5.3</v>
       </c>
       <c r="P90" s="4" t="s">
-        <v>992</v>
+        <v>981</v>
       </c>
       <c r="Q90" s="4" t="s">
-        <v>989</v>
+        <v>982</v>
       </c>
       <c r="R90" s="4" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="S90" s="4" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="T90" s="4" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="U90" s="4">
-        <v>13.03</v>
+        <v>5.3</v>
       </c>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>996</v>
+        <v>579</v>
       </c>
       <c r="G91" s="10" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="H91" s="4" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="I91" s="4" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="J91" s="4" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="K91" s="4" t="s">
-        <v>1001</v>
+        <v>607</v>
       </c>
       <c r="L91" s="4">
-        <v>29.97</v>
+        <v>152.3</v>
       </c>
       <c r="M91" s="13" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="O91" s="4">
-        <v>29.97</v>
+        <v>152.3</v>
       </c>
       <c r="P91" s="4" t="s">
-        <v>1004</v>
+        <v>981</v>
       </c>
       <c r="Q91" s="4" t="s">
-        <v>1005</v>
+        <v>982</v>
       </c>
       <c r="R91" s="4" t="s">
-        <v>1006</v>
+        <v>983</v>
       </c>
       <c r="S91" s="4" t="s">
-        <v>1005</v>
+        <v>984</v>
       </c>
       <c r="T91" s="4" t="s">
-        <v>1006</v>
+        <v>983</v>
       </c>
       <c r="U91" s="4">
-        <v>29.97</v>
+        <v>152.3</v>
       </c>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C92" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E92" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="D92" s="3" t="s">
+      <c r="F92" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="G92" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="I92" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="J92" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="K92" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="L92" s="4">
+        <v>4.47</v>
+      </c>
+      <c r="M92" s="13" t="s">
+        <v>746</v>
+      </c>
+      <c r="N92" s="4" t="s">
+        <v>747</v>
+      </c>
+      <c r="O92" s="4">
+        <v>4.47</v>
+      </c>
+      <c r="P92" s="4" t="s">
         <v>1008</v>
       </c>
-      <c r="E92" s="3" t="s">
+      <c r="Q92" s="4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="R92" s="4" t="s">
         <v>1009</v>
       </c>
-      <c r="F92" s="3" t="s">
+      <c r="S92" s="4" t="s">
         <v>1010</v>
       </c>
-      <c r="G92" s="10" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="T92" s="4" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="U92" s="4">
-        <v>5.55</v>
+        <v>4.47</v>
       </c>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C93" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G93" s="10" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I93" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J93" s="4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="K93" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="L93" s="4">
+        <v>111.82</v>
+      </c>
+      <c r="M93" s="13" t="s">
+        <v>1019</v>
+      </c>
+      <c r="N93" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="O93" s="4">
+        <v>111.82</v>
+      </c>
+      <c r="P93" s="4" t="s">
         <v>1021</v>
       </c>
-      <c r="D93" s="3" t="s">
+      <c r="Q93" s="4" t="s">
         <v>1022</v>
       </c>
-      <c r="E93" s="3" t="s">
+      <c r="R93" s="4" t="s">
         <v>1023</v>
       </c>
-      <c r="F93" s="3" t="s">
+      <c r="S93" s="4" t="s">
         <v>1024</v>
       </c>
-      <c r="G93" s="10" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="T93" s="4" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="U93" s="4">
-        <v>5.3</v>
+        <v>111.82</v>
       </c>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>1034</v>
+        <v>1024</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>579</v>
+        <v>398</v>
       </c>
       <c r="G94" s="10" t="s">
-        <v>1035</v>
+        <v>399</v>
       </c>
       <c r="H94" s="4" t="s">
-        <v>1036</v>
+        <v>400</v>
       </c>
       <c r="I94" s="4" t="s">
-        <v>1037</v>
+        <v>401</v>
       </c>
       <c r="J94" s="4" t="s">
-        <v>1038</v>
+        <v>402</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>607</v>
+        <v>403</v>
       </c>
       <c r="L94" s="4">
-        <v>152.3</v>
+        <v>0.7</v>
       </c>
       <c r="M94" s="13" t="s">
-        <v>1039</v>
+        <v>375</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>1040</v>
+        <v>376</v>
       </c>
       <c r="O94" s="4">
-        <v>152.3</v>
+        <v>0.7</v>
       </c>
       <c r="P94" s="4" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="Q94" s="4" t="s">
-        <v>1018</v>
+        <v>1024</v>
       </c>
       <c r="R94" s="4" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="S94" s="4" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
       <c r="T94" s="4" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="U94" s="4">
-        <v>152.3</v>
+        <v>0.7</v>
       </c>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C95" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G95" s="10" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>1035</v>
+      </c>
+      <c r="I95" s="4" t="s">
+        <v>1036</v>
+      </c>
+      <c r="J95" s="4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="K95" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L95" s="4">
+        <v>295.59</v>
+      </c>
+      <c r="M95" s="13" t="s">
+        <v>1039</v>
+      </c>
+      <c r="N95" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="O95" s="4">
+        <v>295.59</v>
+      </c>
+      <c r="P95" s="4" t="s">
         <v>1041</v>
       </c>
-      <c r="D95" s="3" t="s">
+      <c r="Q95" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="R95" s="4" t="s">
         <v>1042</v>
       </c>
-      <c r="E95" s="3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="S95" s="4" t="s">
-        <v>1046</v>
+        <v>870</v>
       </c>
       <c r="T95" s="4" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="U95" s="4">
-        <v>4.47</v>
+        <v>295.59</v>
       </c>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
-      <c r="A96" s="3">
-[...60 lines deleted...]
-        <v>111.82</v>
+      <c r="A96" s="7" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B96" s="7"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="11"/>
+      <c r="H96" s="8"/>
+      <c r="I96" s="8"/>
+      <c r="J96" s="8"/>
+      <c r="K96" s="8"/>
+      <c r="L96" s="8">
+        <v>2448.05</v>
+      </c>
+      <c r="M96" s="14" t="s">
+        <v>1044</v>
+      </c>
+      <c r="N96" s="8"/>
+      <c r="O96" s="8">
+        <v>2448.95</v>
+      </c>
+      <c r="P96" s="8" t="s">
+        <v>1044</v>
+      </c>
+      <c r="Q96" s="8"/>
+      <c r="R96" s="8"/>
+      <c r="S96" s="8"/>
+      <c r="T96" s="8"/>
+      <c r="U96" s="8">
+        <v>2448.95</v>
       </c>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
-    </row>
-[...169 lines deleted...]
-      <c r="W99" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A99:K99"/>
-[...1 lines deleted...]
-    <mergeCell ref="P99:T99"/>
+    <mergeCell ref="A96:K96"/>
+    <mergeCell ref="M96:N96"/>
+    <mergeCell ref="P96:T96"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>