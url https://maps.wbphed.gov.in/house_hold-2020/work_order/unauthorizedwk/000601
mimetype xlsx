--- v1 (2026-01-11)
+++ v2 (2026-06-02)
@@ -59,63 +59,63 @@
   <si>
     <t>Work Name</t>
   </si>
   <si>
     <t>Order Value</t>
   </si>
   <si>
     <t>Demo Civil Office of Executive Engineer</t>
   </si>
   <si>
     <t>ORD/000501/2023-2024</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>2954/A/MURD</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER, BALURGHAT SADAR SUB-DIVISION.</t>
   </si>
   <si>
     <t>Test Entry fo Work Order test Entry Of Work order after adding option without tender</t>
   </si>
   <si>
-    <t>ORD/000008/2024-2025</t>
-[...11 lines deleted...]
-    <t>Acceptance cum work order for Sinking of 2 (two) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer at Augmentation of Bansghata Water Supply Scheme (H/W Site &amp; 2nd T/W Site) under Bongaon</t>
+    <t>ORD/000820/2025-2026</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>2000/BD/DemoCivil</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of Providing FHTC (Functional Household Tap Connection) by Augmentation For Akipur Water Supply Scheme in Basirhat-II Block of North 24 Parganas District within Basirhat Sub-Division under Barasat Division PHE D</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -507,51 +507,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
@@ -630,80 +630,80 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="4">
-        <v>0</v>
+        <v>56.17</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="8">
-        <v>6.54</v>
+        <v>62.71</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A5:G5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>