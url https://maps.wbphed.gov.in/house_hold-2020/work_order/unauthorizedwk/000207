--- v2 (2026-08-28)
+++ v3 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -188,264 +188,132 @@
   <si>
     <t>ORD/000052/2025-2026</t>
   </si>
   <si>
     <t>45/3</t>
   </si>
   <si>
     <t>M/S K.P. PRAMANIK</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system and Supply delivery and erection of Scheme Name Board , Safety items at Different Ground based PWSS under Jalangi , Raninagar I and II, Farakka, Raghunathganj I and II block Under District Murshidabad under</t>
   </si>
   <si>
     <t>ORD/000053/2025-2026</t>
   </si>
   <si>
     <t>45/4</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system and Supply delivery and erection of Scheme Name Board , Safety items at Different Ground based PWSS under Khargram and Nawda block Under District Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
-    <t>ORD/000012/2025-2026</t>
-[...46 lines deleted...]
-  <si>
     <t>ORD/000054/2025-2026</t>
   </si>
   <si>
     <t>45/5</t>
   </si>
   <si>
     <t>M/S S. S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system and Supply delivery and erection of Scheme Name Board , Safety items at Different Ground based PWSS under Lalgola, Beldanga II and Bharatpur I and II block Under District Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000051/2025-2026</t>
   </si>
   <si>
     <t>45/2/MEDB</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system and Supply delivery and erection of Scheme Name Board , Safety items at Different Ground based PWSS under Berhampore, Bhagawangola I and II, Domkal, Samserganj, Suti I and II block Under District Murshidabad</t>
   </si>
   <si>
-    <t>ORD/000005/2025-2026</t>
-[...19 lines deleted...]
-  <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>1143/MEDB</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT LTD</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well of Pump House No. II and NEW OHR SITE of Zone-II under JOTKAMAL PIPED WATER SUPPLY SCHEME, BLOCK- DOMKAL RAGHU</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>1161/MEDB</t>
   </si>
   <si>
     <t>JOY BISHNU ENGINEERING CO.</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of SALAR ZONE 1 A Piped Water Supply Scheme Block BHARATPUR-II District - Murshidabad. under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000027/2025-2026</t>
   </si>
   <si>
     <t>1160/MEDB</t>
   </si>
   <si>
     <t>SAMARPITA ENGINEERING</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-III under DIAR FATEPUR ground water based water supply sch</t>
   </si>
   <si>
     <t>ORD/000029/2025-2026</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>1181/MEDB</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BHAGWANGOLA , BLOCK - BHAGWANGOLA -I , DISTRICT - MURSHIDABAD. unde</t>
   </si>
   <si>
-    <t>ORD/000008/2025-2026</t>
-[...74 lines deleted...]
-    <t>Day to day Operation and guarding of the pumping machinery through Auto Motor Starter Panel at P.H. No. I and II under BHAGIRATHPUR W/S Scheme, Block-DOMKAL and through Manual Motor Starter Panel at P.H. No. I and II under DOMKAL W/S Scheme, Block-DOMKAL</t>
+    <t>ORD/001067/2025-2026</t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t>2777/MEDB</t>
+  </si>
+  <si>
+    <t>S. K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well of Pump House No. III under SALU PIPED WATER SUPPLY SCHEME, BLOCK- BHARATPUR-II, DISTRICT- MURSHIDABAD under M</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1358,852 +1226,360 @@
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="E14" s="3" t="s">
+      <c r="F14" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="F14" s="10" t="s">
+      <c r="G14" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="G14" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="4">
-        <v>39.98</v>
+        <v>16.41</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="D15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="3" t="s">
+      <c r="F15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="F15" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" s="4">
-        <v>39.95</v>
+        <v>21.32</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="F16" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="4">
-        <v>39.61</v>
+        <v>22.73</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F17" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="D17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="3" t="s">
+      <c r="G17" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="F17" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" s="4">
-        <v>39.62</v>
+        <v>21.35</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="D18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="3" t="s">
+      <c r="F18" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="F18" s="10" t="s">
+      <c r="G18" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="G18" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="4">
-        <v>16.41</v>
+        <v>10.93</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="3" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>79</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>80</v>
       </c>
       <c r="H19" s="4">
-        <v>21.32</v>
+        <v>23.66</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F20" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G20" s="10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H20" s="4">
-        <v>39.97</v>
+        <v>11.34</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...11 lines deleted...]
-      <c r="E21" s="3" t="s">
+      <c r="A21" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="F21" s="10" t="s">
-[...6 lines deleted...]
-        <v>39.97</v>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="8">
+        <v>309.23</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...478 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A21:G21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>