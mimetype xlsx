--- v1 (2026-02-07)
+++ v2 (2026-08-28)
@@ -389,63 +389,63 @@
   <si>
     <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Paschim Rampur ground water supply scheme in Bhagwabgola-I Block Dist_Murshidabad under MEDB PHE Dte. "</t>
   </si>
   <si>
     <t>ORD/000011/2025-2026</t>
   </si>
   <si>
     <t>1136/MEDB</t>
   </si>
   <si>
     <t>DEY ENTERPRISE (MALDA)</t>
   </si>
   <si>
     <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Gobra ground water supply scheme in Bhagwabgola-I Block Dist_Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>1138/MEDB</t>
   </si>
   <si>
     <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Sundarpur ground water supply scheme in Bhagwabgola-I Block, Dist_Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
-    <t>ORD/000776/2025-2026</t>
-[...11 lines deleted...]
-    <t>Day to day Operation and guarding of the pumping machinery through Auto Motor Starter Panel at P.H. No. I and II under CHAR MAHULA W/S Scheme, Block-BERHAMPORE through Auto Motor Starter Panel at P.H. No. I AND II under of Faridpur W/S Scheme, Block- BH</t>
+    <t>ORD/000054/2026-2027</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>1242/MEDB</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Day to day Operation and guarding of the pumping machinery through Auto Motor Starter Panel at P.H. No. I and II under BHAGIRATHPUR W/S Scheme, Block-DOMKAL and through Manual Motor Starter Panel at P.H. No. I and II under DOMKAL W/S Scheme, Block-DOMKAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2108,80 +2108,80 @@
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>126</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>127</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>128</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>129</v>
       </c>
       <c r="H32" s="4">
-        <v>14.51</v>
+        <v>19.66</v>
       </c>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="8">
-        <v>800.13</v>
+        <v>805.29</v>
       </c>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A33:G33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>