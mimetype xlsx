--- v0 (2025-12-07)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -111,50 +111,125 @@
     <t>07/08/2024</t>
   </si>
   <si>
     <t>3507/SWD-I</t>
   </si>
   <si>
     <t>PROJECT AND MAINTENANCE</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Platform for providing FHTC, Protection works for Pipeline and other allied Works for '' Proposed Ground Water based KUNDARALI piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Divis</t>
   </si>
   <si>
     <t>ORD/000316/2024-2025</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>ROSENBLUTH CONSTRUCTION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of Platform for providing FHTC for Ground water based JUGDIA piped water supply scheme at Mograhat-II block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected A</t>
+  </si>
+  <si>
+    <t>ORD/001288/2024-2025</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>3987/SWD-I</t>
+  </si>
+  <si>
+    <t>MAHAMAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, Fabrication and Errection of 13 (Thirteen) nos. land Informatory Board (size- 0.90m X0.60m) at different lands proposed by PHE Dte. for different PWSS of Langalberia GP, Poleghat GP, Bonhooghly-I GP and Pratapnagar GP of Sonarpur Block under Assis</t>
+  </si>
+  <si>
+    <t>ORD/001287/2024-2025</t>
+  </si>
+  <si>
+    <t>3986/SWD-I</t>
+  </si>
+  <si>
+    <t>M/S CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, Fabrication and Errection of 14 (Fourteen) nos. land Informatory Board (size- 0.90m X0.60m) at different lands proposed by PHE Dte. for different PWSS of Kheyeda-I GP, Kheyeda-II GP and Bonhooghly-II GP of Sonarpur Block under Assistant Engineer (</t>
+  </si>
+  <si>
+    <t>ORD/001286/2024-2025</t>
+  </si>
+  <si>
+    <t>3985/SWD-I</t>
+  </si>
+  <si>
+    <t>Supply, Fabrication and Errection of 14 (Fourteen) nos. land Informatory Board (size- 0.90m X0.60m) at different lands proposed by PHE Dte. for different PWSS of Sonarpur-II GPand Kamrabad GP of Sonarpur Block under Assistant Engineer (HQ-I) of South 24 P</t>
+  </si>
+  <si>
+    <t>ORD/001284/2024-2025</t>
+  </si>
+  <si>
+    <t>3971/SWD-I</t>
+  </si>
+  <si>
+    <t>Supply, Fabrication and Errection of 14 (Fourteen) nos. land Informatory Board (size- 0.90m X0.60m) at different lands proposed by PHE Dte. for different PWSS of Durgapur GP and Chandeneswar-II GP of Bhangar-I Block under Assistant Engineer (HQ-I) of Sout</t>
+  </si>
+  <si>
+    <t>ORD/001285/2024-2025</t>
+  </si>
+  <si>
+    <t>3972/SWD-I</t>
+  </si>
+  <si>
+    <t>Supply, Fabrication and Errection of 14 (Fourteen) nos. land Informatory Board (size- 0.90m X0.60m) at different lands proposed by PHE Dte. for different PWSS of Bodra GP,Tardah GP and Prangunj GP of Bhangar-I Block under Assistant Engineer (HQ-I) of Sout</t>
+  </si>
+  <si>
+    <t>ORD/001289/2024-2025</t>
+  </si>
+  <si>
+    <t>3988/SWD-I</t>
+  </si>
+  <si>
+    <t>M/S RAJBALLOVI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, Fabrication and Errection of 12 (Twelve) nos. land Informatory Board (size- 0.90m X0.60m) at different lands proposed by PHE Dte. for different PWSS of Kalikapur-I GP and Kalikapur-II G.P of Sonarpur Block under Assistant Engineer (HQ-I) of South</t>
+  </si>
+  <si>
+    <t>ORD/001283/2024-2025</t>
+  </si>
+  <si>
+    <t>3970/SWD-I</t>
+  </si>
+  <si>
+    <t>Supply, Fabrication and Errection of 14 (Fourteen) nos. land Informatory Board (size- 0.90m X0.60m) at different lands proposed by PHE Dte. for different PWSS of Chandeneswar-I GP,Narayanpur GP,Shaksahar GP and Jagulgachi GP of Bhangar-I Block under Assis</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -534,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -811,83 +886,370 @@
         <v>31</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="4">
         <v>64.66</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="7"/>
-[...6 lines deleted...]
-        <v>684.39</v>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" s="4">
+        <v>0.81</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="H11" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1"/>
+      <c r="M11" s="1"/>
+      <c r="N11" s="1"/>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="H12" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+      <c r="K12" s="1"/>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1"/>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H13" s="4">
+        <v>0.74</v>
+      </c>
+      <c r="I13" s="1"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1"/>
+      <c r="P13" s="1"/>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="H14" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="8">
+        <v>690.28</v>
+      </c>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+      <c r="N15" s="1"/>
+      <c r="O15" s="1"/>
+      <c r="P15" s="1"/>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A8:G8"/>
+    <mergeCell ref="A15:G15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>