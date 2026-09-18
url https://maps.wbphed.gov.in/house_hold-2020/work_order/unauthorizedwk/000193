--- v1 (2026-08-28)
+++ v2 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -113,123 +113,114 @@
   <si>
     <t>3507/SWD-I</t>
   </si>
   <si>
     <t>PROJECT AND MAINTENANCE</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Platform for providing FHTC, Protection works for Pipeline and other allied Works for '' Proposed Ground Water based KUNDARALI piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Divis</t>
   </si>
   <si>
     <t>ORD/000316/2024-2025</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>ROSENBLUTH CONSTRUCTION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of Platform for providing FHTC for Ground water based JUGDIA piped water supply scheme at Mograhat-II block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected A</t>
   </si>
   <si>
-    <t>ORD/001288/2024-2025</t>
-[...17 lines deleted...]
-    <t>3986/SWD-I</t>
+    <t>ORD/001313/2024-2025</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>486\RWS</t>
   </si>
   <si>
     <t>M/S CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Supply, Fabrication and Errection of 14 (Fourteen) nos. land Informatory Board (size- 0.90m X0.60m) at different lands proposed by PHE Dte. for different PWSS of Kheyeda-I GP, Kheyeda-II GP and Bonhooghly-II GP of Sonarpur Block under Assistant Engineer (</t>
-[...47 lines deleted...]
-    <t>Supply, Fabrication and Errection of 14 (Fourteen) nos. land Informatory Board (size- 0.90m X0.60m) at different lands proposed by PHE Dte. for different PWSS of Chandeneswar-I GP,Narayanpur GP,Shaksahar GP and Jagulgachi GP of Bhangar-I Block under Assis</t>
+    <t>Erection of 14(Fourteen) numbers of Land Information Board (0.90mx0.60m) at various Piped Water Supply Schemes of Gokarni G.P,Nainan G.P,Dhamua North G.P, Jugdia G.P, Urel Chandpur G.P at Magrahat-II Block under RWS,Alipore Sub-Division,P.H.E Dte. for Sou</t>
+  </si>
+  <si>
+    <t>ORD/001314/2024-2025</t>
+  </si>
+  <si>
+    <t>487\RWS</t>
+  </si>
+  <si>
+    <t>Erection of 14(Fourteen) numbers of Land Information Board (0.90mx0.60m) at various Piped Water Supply Schemes of Magrahat West G.P, Multi G.P, Mohanpur G.P, Hotor Marjada,Magrahat East G.P at Magrahat-II Block under RWS,Alipore Sub-Division,P.H.E Dte. fo</t>
+  </si>
+  <si>
+    <t>ORD/001311/2024-2025</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>482/RWS</t>
+  </si>
+  <si>
+    <t>R.P GRAPHICS &amp; CO</t>
+  </si>
+  <si>
+    <t>Erection of 07(Seven) numbers of Scheme Information Board(1.80mx1.20m) at various Piped Water Supply Schemes of Magrahat East G.P,Jugdia G.P, Urel Chandpur G.P at Magrahat-II Block under RWS,Alipore Sub-Division,P.H.E Dte. for South 24 Parganas Water Supp</t>
+  </si>
+  <si>
+    <t>ORD/001309/2024-2025</t>
+  </si>
+  <si>
+    <t>480/RWS</t>
+  </si>
+  <si>
+    <t>Erection of 06(Six) numbers of Scheme Information Board(1.80mx1.20m) at various Piped Water Supply Schemes of Dhamua North G.P,Magrahat West G.P, Dhonpota G.P at Magrahat-II Block under RWS,Alipore Sub-Division,P.H.E Dte. for South 24 Parganas Water Suppl</t>
+  </si>
+  <si>
+    <t>ORD/001310/2024-2025</t>
+  </si>
+  <si>
+    <t>481/RWS</t>
+  </si>
+  <si>
+    <t>Erection of 05(Five) numbers of Scheme Information Board(1.80mx1.20m) at various Piped Water Supply Schemes of Nainan G.P,Gokarni G.P,Multi G.P at Magrahat-II Block under RWS,Alipore Sub-Division,P.H.E Dte. for South 24 Parganas Water Supply Division-I, P</t>
+  </si>
+  <si>
+    <t>ORD/001312/2024-2025</t>
+  </si>
+  <si>
+    <t>485/RWS</t>
+  </si>
+  <si>
+    <t>Erection of 06(Six) numbers of Scheme Information Board(1.80mx1.20m) at various Piped Water Supply Schemes of Mohanpur G.P,Amratala G.P,Hotor Marjada G.P at Magrahat-II Block under RWS,Alipore Sub-Division,P.H.E Dte. for South 24 Parganas Water Supply Div</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -908,348 +899,307 @@
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>37</v>
       </c>
       <c r="H8" s="4">
-        <v>0.81</v>
+        <v>0.87</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="10" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H9" s="4">
         <v>0.87</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G10" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H10" s="4">
-        <v>0.87</v>
+        <v>0.75</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G11" s="10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H11" s="4">
-        <v>0.87</v>
+        <v>0.78</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G12" s="10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H12" s="4">
-        <v>0.87</v>
+        <v>0.65</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>54</v>
       </c>
       <c r="H13" s="4">
-        <v>0.74</v>
+        <v>0.65</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...5 lines deleted...]
-      <c r="C14" s="3" t="s">
+      <c r="A14" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="D14" s="3" t="s">
-[...12 lines deleted...]
-        <v>0.87</v>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="8">
+        <v>688.94</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...27 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A14:G14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>