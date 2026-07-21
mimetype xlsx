--- v1 (2026-03-03)
+++ v2 (2026-07-21)
@@ -44,63 +44,63 @@
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
     <t>Order Value</t>
   </si>
   <si>
     <t>Northern Mechanical Division</t>
   </si>
   <si>
-    <t>ORD/000932/2025-2026</t>
-[...11 lines deleted...]
-    <t>Operation &amp; Guarding of Pumping Machinery at NEW CALENCO TEA GARDEN W/S Scheme, T/W NO-I, Zone-I in the District of Jalpaiguri under NMD, PHE, Dte</t>
+    <t>ORD/000294/2026-2027</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>1057/HQ/NMD</t>
+  </si>
+  <si>
+    <t>GOSWAMI TRANSPORT AND ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Withdrawing, Lowering of 5 HP Submersible pumping machinery along with installation of pumping machinery ,T/W No-II of ENGO T.G and other adjacent W/S Scheme in the district of Jalpaiguri under NMD,PHE Dte.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -574,80 +574,80 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="4">
-        <v>0.89</v>
+        <v>0.4</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="8">
-        <v>0.89</v>
+        <v>0.4</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>