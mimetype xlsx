--- v7 (2026-08-28)
+++ v8 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="No. of unauthorized work order " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>No. of unauthorized work order (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>System Order No</t>
   </si>
   <si>
     <t>Order Date</t>
   </si>
   <si>
     <t>Memo Number</t>
   </si>
   <si>
     <t>Vendor Name</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -860,57 +860,60 @@
   <si>
     <t>1360/RS</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED (A. GOVT. OF WEST BENGAL UNDERTAKING)</t>
   </si>
   <si>
     <t>procurement of All in One desktop computer for Hon'ble Minister in Charge and Hon'ble Minister of State of Public Health Engineering Department., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000076/2026-2027</t>
   </si>
   <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>1311/RS</t>
   </si>
   <si>
     <t>H.R. INFRACON IT ENABLED SERVICES LLP</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of 2 nos of Digital Signature Certificate for Executive Engineer, Resources Division, PHE Dte.</t>
   </si>
   <si>
-    <t>ORD/000083/2026-2027</t>
-[...5 lines deleted...]
-    <t>Travelling expenses for participation in the " Har Ghar Tiranga" rally on 10th august, 2026.</t>
+    <t>ORD/000108/2026-2027</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>1444/RS</t>
+  </si>
+  <si>
+    <t>Continuation order for hiring of 1(one) no Diesel Luxury Taxi/Maruti Swift Desire/CNG Car on daily basis for the official use of the Assistant Engineer, Kalyani Stores Sub-Division, Under Resources Division, P.H.E. Dte., Govt. of West Bengal for the perio</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3794,89 +3797,89 @@
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>282</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>283</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>132</v>
+        <v>284</v>
       </c>
       <c r="F62" s="10" t="s">
-        <v>173</v>
+        <v>47</v>
       </c>
       <c r="G62" s="10" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H62" s="4">
-        <v>0.06</v>
+        <v>0.44</v>
       </c>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="7"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7"/>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="8">
-        <v>2757.12</v>
+        <v>2757.5</v>
       </c>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A63:G63"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>